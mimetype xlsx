--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f583cc42b67b5cdc136392402bf6041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff5c4b144559419bd05623a421f562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33832d5030f1079643b270d4478cdb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a28768347c72705c586cc8d640e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bca2ae745c57883fb33d517faa7905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97bac11f7d0b0f0e7a322b53d503bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b4207d665bbdd8cbe1fd3f4c87567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaf6588e1714c2ed1672dfeef30e1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2385f4d9c700503d79f21b9d162c239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2064a77657ce3986747c49847a05b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0f536d423bee93bfe97adff5ac21711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38ba1ce870c87e8ecc4da4b33e94ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaac9eb1a41ab09f41de1a152b4e14613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e410aa6390a528aeeb2f411b2a483514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd181796a46d2e9ffad0cb1ca8b1bc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31ed2017032f4efa42bc6d87fe03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3ed9ec3690dd6cc245664ce3c6ea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc03c1d36fd540fe3913cb5efe5aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095565be7bec9d90c99b2c3e8b31de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c859f85da59204e1f437c61b14b48c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e96f88777b405ac08b0ca9cecd4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf64d808cde98ad5561985b0ede48922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088508314e9bc5b980864a76e59b3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f028aa245253c8ffa2f6c360924b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caccf6ae0d3abed0fe198b2631aace25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ac4d029433cb390c06b66036e580326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa396871889fc9d314c8631170f8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29369acf25a2411b9fe92f22275aa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede092f2a839ca4a18a26d221efc6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f0749ea5e03e7241801becbf542a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed43ea332e6680bc0b9f4424e02a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25918116f6da3a359cdc8e17fe339132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b208ef4c24d875ac9573917c9ac1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbf8ba2424983dba7cc24087cab7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb75a40d3a405afa8090a6a72b91b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f759c347b6b6a2b7de10c49fe94f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e7d8895f3b05ff06ebe72c87851e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdfcc52a4dfe7501bbe6294c4d747838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003fc7f48955b5fe18d303cada5e43939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82e154f3ef0a9ae7c127a35eccfc3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d3b83231548f4aa154ad9198bbd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3152cda8a8d51b947ba4624a0ff1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0940853b95c5025e8ba7eecdd50943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd6743098f7b2f91fc9ea14b44b3b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83acf92305c9459318dfd4c765203345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5544fcce2d4255278a0b0fbb06ad3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04092b67a40543c0ad43ccf1747ac5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f943e42a1fecb2527bbb43cd8f8cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59028436fca131a08c5f78977b28d9a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4beeb154878db40c0f6f288620cfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4414e6fb45a744a5c1b4ef0b515af051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f8ad82175ea38298615e756dff1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668ae33f201f3b15c3bc0cc96544e0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379f1c1b6043fdb431b574e971a22854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78ff18dd2d5347172a4deab19c085a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e413f0b0b9854399cd7a215b03e973756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7935c5b31a0a1a3b16f7708e31cafa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24996e5e4f69c058005ae97854650d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148ebfae1f8a2beccbbe2cb2c2634159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35985061355d884def15d649f089bd3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a8884030f62769116f014e0ee07f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b96e631160b9c75e031f4670535f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d2a379d8d291290d3d155e8d286863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6223aeac4763686f6a5f358aa4e4c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f4cdfa7c33b3301ebaba64d0c1be265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc13d1f2c9b9a7851863dd636b944366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f59e58d2f922a441325ea275bb5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06680c884de895f05cf67dc68af38d9068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa99b4453c64726d55540e637c859469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840a39f37a872c29cd54c330570a6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae0dc54187699bcbf0d4a37fdf10371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb2afec4ec009b5c8e164c7948602c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637b40ac8d8a5ea6186d0ce196a92173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f5e2a54de1fa1586edee15f3cb73574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05505be3a5132119a4243a0f2823c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20500fd5a933c064002585e3f190e1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67a33445c06667374b9016d4a866877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506c46c289f99deb285a619ee39c34278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626da509e0d953b8f81b9a27ccb4a17779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3c37c29a1edc79f3990a45e7e47080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876cb1c89b5a2efdbf23bda9a6dba6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5ff73fca66f3d0e883766f41d046a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef24203ac48c558f717a70480900d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b09e402c01d4e2f738e41d22752e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f9a9f0a3f630e902e4e6793f6a1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79635d865e60341a326107dcaabfb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be52d0fb76d869911115a2c0484e93887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded0855a1479108344fe0be0c11aa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5305c7a8cc50fa4c58ddecfee56989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf685762209560fc8ce821d2fcf2966390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995c197ee892226c980c02a1f91555691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7ce89444ed3155c675693d49fa39292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ef9035256f64e47ab6608ed8279693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3155000ad72c678bbc68ec6b93c40a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57790c9babe937359946e855ec2553b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70e8a81f3d1b3f2f90eb33756b44896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce67f6589f422cf11572b70c9483797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0baf3b14e6b8b437994fce80c7f36498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4e43ea3bc9b270e473e7703a84e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a350030a7d85ec0818338eebb026cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8b0c6d79a784e910efd770d290042101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029730a8cc3ad8e4b7bf293169a8bf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38253ed92e917f19799736ae6fb47d74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4969fe4e7ea6ce706a3f49697aa5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886e2e80f7f409d8d39c715561a9339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6bf5b273bf6ec7651e3744511b15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2cc30f0d5e437d161296a4c35502107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6dc19ac08f342bebbb6b1c72c1dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f05d80866105281a41758bc9212739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c6bc6c1c838b40f514525a284c422110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3263005283fea5b51393ea862595a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885472b1373e5da9211e53bc4c28aa21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb7519a510f306d3e93664ba1a3944113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0639da69b28eb518b78b721bd95f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c79741a5043bd7c7c0828492a4c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf77992f2427bcb70df2e978994dbb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a14a2c37f86edd8fc487a1262b7ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd95e961b6335be5c02de9948df8422118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cd585f99000e4951d67aff64747c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0981dc8b48a2ab8575b53cbbfef7fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699cf8a9089d181fcc7318edbf1416f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4953355c6572c69774438427f4da8ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312955c0675d88c9be6da6596f0ec0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afa92a0309476300400ec58f8e32c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed51e2a29f0758197c2801774197fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b830890a6e52799a7d238d0b8079a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfda21c4de37acf101fb8ddb18f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c2c68a702e2cb19da7415f47cd4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e46ec5e42cadc66e1d7c6b149438c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81b364a92d9af01800cac4c3d4e417130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808397202ce284a143671b51e7cf6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f377a321c037caf2d3962a7e3dbec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba6503008cce783ef7ff7fd7dcdd4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80d210c79a4257c00f9f7dcb7f33a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6f7e30e513c2830ef8653c2a8fd1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcf8edfbfafc23f6a9ea5a368a04f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f55bb7e2084aadfff696ad8483cc87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef168ad878c07a51b1a2611ab321ed2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ca74f6eec5cdcc41a4bade4f1ee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de778796e08933e674ada4e281bc72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c6e4f482ddaac809e3df933bcfdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68ae3bbec5b6720166d0ee38ea3382142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31803f3c2d94f1911454273eebdddc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cec59c0eb89901a135d36ee73371144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4d3246114fe29a5e275338e8c50d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d67655e99d89840d04262cc8d1f8c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493cac724d89800c6df2bc3ab1dbf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a8ed77bccbadf9aabb02fff100dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e2747f2a348fb8c71f1f4e8a2a690149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3daf9b8e154b850bdf01ee0da6f363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c95d7ab906df8527bb2b25397b2d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f0fcc136c13517211d1c37bf144c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d2bce79650cf66ea3fcd6e50ff3b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d3a3a38f90171566bfffc2894db0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce6a4d73abc3be5de24a8397b6873155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dacca7340544c9392ac3aff176ba3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615d5124f9c1c6e497976a358fcd018157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd991d9ffb179fd1a87a316201aa582158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f228ab7cb08834c034ca0d9b30adb51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4618434062a564c5663af4212ab7c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086919dac22f4ccd118143da30c0756b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b01379d20cf231daf7149f0553d29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612cd6ffc64be753a594661f53b0ffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3fa907e279eb747c40986d7964182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de828744664eb16adf549223cc09c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32702b3b39f02fa7a3fe749f2bf980166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b04496ed10cf49dae8ed5cfbe97916167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751c58af8f558fb760583515b46428168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010afa6ce71bbd538942705331939f9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8427747a5ec5b0f3e8741eaf9873170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5510f3d58caf10f8716f699bc5585171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aaf03ba8c01998c4cd50d1603f222172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d8beb8e0de36ce2ff26ccbe5b020d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e9e03f1cf8fc650cd102f5966065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e82ddde4e07b6f924bceb394a78e75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f5efca637a2aa054e278b7574a7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd47ba5f223a6c66211f66edf11a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3913a03123579bf2862f2e2799190178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a07ad1ab7d7a01b7143e0abdc826d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba6c773322b19dac0c7c52bb27357180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0313f7695f9cd886328fa220789b44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379610b15ece029ef955607ab82f1e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce7bc0b37318ca20b82674e797591183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438dca2f0caed92a40561001c7d114f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ae5bddd10b793f0aadeecd1cc1da7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73537c6858b43ab48eabe1cd00fcab2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ef86e3b6c9e8344d2e3de5b1a2e09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1b79cb1af4307953e9526d1efc77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ff986bffd42c7445d48125a15680189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328728d29ac5dc5820464391a2076047190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da348a07a3095ec75c593f046343e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf7bff6175c035f1e0f72748131b80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024612e047a8747e3a492313f027b674193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c96281fa8bdac0c7847aad207756b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbf233c9558d7500212be451579df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c981c8d8a85082f9a3d1288013e39d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f66bd51863e6ad8dc797890854a00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9a71c995975144fdb1fa8e061aba1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede990e6d23521640b4218a366048f8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6b39b23453e0697864fed73a9a28d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dafe04913addf3ecda06efde187daa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ffdd857dc6f8d52603ba3eedc0345202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e85b771dc6fea5b0ff985c461eae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6771b1fbae44bf621cc51f012becd6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420348ab1364649c963b7d87b9bd44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce7ca7a047ba1d9bf70ca42e9f5ae4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df76d0bd396f0e7f8982dc87780a40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdeff27c15c9711a353451b6e0b760208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43257341fbb91623cb2615f5bbcca0a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f90edfcf1c2431c1fc59a6a5d4a6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c1ddd589aa906b37ccb0144540bfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed2d2f1666654256cfc0ba155a47c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd5fd0e68daaedc2add29e4287e531213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b6977b2f87b3b0f2785b5219d0c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6d01753387fcda7c94e476a732f4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2eca953992042226bae0d64c57c79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acd2ccd563b40decc27f0ada659b46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571cc8fba852e59e98d0ce0a9857459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c5434fee2bcbf35fc9b132aaa9922219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063ae580dde235447f08f17ae17b6dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184b8e8c04888c104466c0a1ef7ca48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8106043b3df117a4e94f9781fa5b8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3584bb06568242b7a5ed967ab3eb086223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d636b1594338a0abf16f5c7f8f5804224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d38c80b99253e40770efc597e15d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3bef5771832746ef1177e43cb90d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bced17a59b3c24862fb297bc54c39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8dafc2c7480618e08a4b379809ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce8dcdd078fc23f638c42a2a4a80b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3f88aa983034c918a03e25999374f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606da2d98b7c768ce9f43a23364fc188231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1184804c7a7231d03d50850fee2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975556c9c530a12dc78e31320fa9f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca742afafe1e213db33c4d50c722765234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273707d00d0bd81e2b6feb6753a1eae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a0a93e00a2bad59edb3c750fe3469236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84afa0f0faf7545746473f70933c3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22231c8ff855d385797e0a38629023df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfe6ed7c483b478d0aa3ceda8ae14b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c23b50c1668aa30feaf1cbdddb09bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb5b3c1c4ad5bad35f9c7c8d478ace241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b16ae9911d390643fc5ff3f3b6bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ace8ed4fe46e4ff0bcb6228808596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce50e0dd12271568b877f9237eb1d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dff07c17defffa2db1a65a63d67e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e21edfd08f7e725c59ee01bf379f8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733397a018e3ffcf6cd34503d1ca47a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f741e85f8fb56b550b6942a417c01c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000e8f0c1fb3b738b20c605cf195235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03ff59e3fb7c9c3f45e93af2569c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254361b1b1430e5ccae603a98d010c45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c023d0b965d63e22860b572aaef35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb397b5ef588fe4677146397fe6b05c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3acbb59bfe5e0d6ba1bce54f29d9ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e2faed1e0ca635d0cf0a9c04b5a8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f1082296c50aae5287b56670d794256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540436b4ca1e984d3805c951ce889ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cfee37743c8877bfe5b0414175f56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be2b74ed9007689297c3a10a6377ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283044406689cd3fdebb154705935d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7076a90c093614030f1d2dddae3d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b42d5287847808ee8aa2e300c1066e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60680b9ebf6f1edfa0c5d7151f830263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5cdda914254d82e145d67a3833cb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77451f5ab222c13344397769872cf1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa6f70f5691793677befba867b205266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d7712f59e758e5a963039b77cc81d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0dc9028893a09edf8f2980daa00d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791dfc8eb6db61385b9cc4a94d9f7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa86023d85806100ef1c852a41767b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935bf9e0e15cfcd2cbe91868fb7566a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6c441433cfbdffe5b4dd928179dcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3c191397224f50a64309b40809b9d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d997d4d2192802f5025ecff65e4456274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c113d6425c777b48a2e1a6182993275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93616652db911216cc14a2605efcdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bce4d8ac24ff159105e3f3448b1f9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b867263ce8c85a208f10f9c434b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc97352c958466b2b14a88b79778efd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d256f097025bee6e87d34452fa4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addafa6b78abfc34e0e8ed9c0175503c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9056f1e12e7e8c28dfb113e003a7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d10c378ed39c6e4cd0b377000e515283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9f3a37723aa4f2c0ab445eb6fe694284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201393ed1a1a67c7d44d6ee6329ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bb944b06713923f507c173814d5b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e5bfb1617dee49f1968f0bbf86f86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83c42836cc87eaabc8af28c3a1419288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590b9f36f69bd2022fb0a3761f5a04f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bceaee578d0aab0fd16837602a98a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831f76c558388797b048fe1dd9be58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b37816139083fe2548af4572e0da51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5fc5d2feabeeb2e9edd02a2d5106f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232609aaa397a4b559d448461df8fd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d3ea966efcc5510d52f0e23a493a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb5621df9a144aeb5bd99541b68714296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0f56a02b06431953ff3fb79b4ad61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3eccff29eda91624832d1d4a1f787298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0f1c464d7de2cb29f24bc2acba406299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18798e2b88872fbfe0a8bd70db6f28a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224ef2f941b95e2abc5e08335a82775301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff69bc9c5346b357c9e5cded5866f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d92376730c71a4fba9995fde42897f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50284eaf536b7a5a65338873ec69aa7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171160d39ec0c516d4af75d1e725a7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf9d90ac98713af9aedd5a40a7283306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66862fdab47f89142f96311339cbdb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb713e0585efb50866f06ecee15fcb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3222b8d385c911e3632cacfc6766f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b63c6257bff660606e7555d4734e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc9e91155b76005288d3e60136d524311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365ed90f195ff53c97a15decd1cef6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108cff038ecd3ac69ef71c8250933fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d180fe8c78af237ae71492c6f602314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0f19804f98e19f58edc0289b9ed5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d8d4c321d21fe8e391596456bb802316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62f6286626f87ac2b4a5105ac9026317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567999767e3b3ddf6a4c29171770b65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e344b41885b4bca0857e89b14382ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640d6fa5f8ec1487cfaf00016308788320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caadf1340e32dcf7387155f400dad9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a4ca7f76b3a7637b26ef19e76ae80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960adaf03e4b4cdfa975ecf26941037323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d18ce0b4ab3428bff0caf876c0735324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c5539e92b3925e966b7aa7b6ba67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b9fb28a8436aeeb289aeca72063b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bbcf59fe399fe8843dc60675949b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915922b9df3478425e34a4dd8f3f15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27851f6398011e51f995d6659e5c3505329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc4a478b530d0d6dd88ad62f65106330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3ab6d6fcd8b15ffa6c2c8f93f8ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758ab86869b879461dba3b5c7718dfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b607e2861d6695f34fd66b866937333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2872e270b48fbab95dc5bc62f79eee8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed65f7104806572c694144ea9babc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5426ea72f3a919846ef62732176608336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f8d07912665e8d716f9ad453d354b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098cb623e2ac6bb8c0352f0f8650dfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb0a10e457b1acc0add21405933d16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f28dce703549920dd4e9dc1efe0594340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a87a8e0a2e123f1d0fcfa27a856bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc0e9ca30d79868a6ecc653b60efc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3f37b647518d908d7761673ce7eb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e74e95d6a49a9220581653206d646344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbf24ca9101486576248892c314fe5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604481480a51727565a0cdbea5b830d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49c015a1d0546a73ce0494f9f163e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad096877fd8ef2650b40519f3986e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f74172f7b9352f968fcc5a125c8bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cac347cd35b21d03c14a81ffc161a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8084e4bf240f4b22373e496769d21351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ec36ebf2414fdfe1f5523211392df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cb27223e102c16bcd42608cb17c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53072d3f3b430d4bc636ed514f8bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd6301e84c97a18bcb270a39776f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff5098a598bd60c8ec0730e9942de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad04a42fbb5850c590f152a176c58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da28ecae12a14d37b913f1f43870bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b32d910367f7c981fa2536686085359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efa88aecb6fd5105d8bb138deb4576360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba4056e9cd505ba47e8f074e59639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9458ab621c26606404cbf6d24d9a8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb3967eb34bb467e7bfaaf911374bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0989a610d1132348aee45ab253b331364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f5cd2288643d1817759bb41a0690365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ed892dff4d964effa8ed06a98d49c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70474f82aa503cbc87661fbe0cccc432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528d4888bb1bb070fed34d53e31a6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f1b50c6985038853a7085beb2fc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac125b5e250391ea43d2f7946551b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7990f3e35cd1f8c66cd25a979d3ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe19436cdf883152c01d8ba25622868372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19192e41425e1d9c8490493fca2576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a74d4e7495a2937aeeb708f167be0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef41f47247156d4f5b9668cc1868be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201535f71a625036349fe4912572dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd473bcf05c75f0c5ad545a9d2b1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097499c15b4ce90c6935886c74405bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c31e691591ecef87a3a7bee8dc66f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7b661c30c5407c203299df2989ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc68417dfcd3cbc475408c71ab3d88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093bc8beb761c076c5d3f8823ce73b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27d8589beef113bb84c1fc1eee069f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec45915a5735cd84f2ef98e97bc0e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71febcbad5e9115f9ded69b05a38a833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63e0f051cbf14aa072f409cf75b7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d57ed492334df5429bc453f5ccf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d3ce4d011f456f6a0f929a21d7255388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be070d082a2b4ebb5bdfd41cd5142928389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6dbab1fda4bbdd64c4d3a4b331868390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5e32f672d1768323f307d3496dea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1caf44377d5b7e69612da88f689f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef44250e6972e41bd04b17a696daa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900e0d5b5948ef3c4da2b5d602066e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b83f859765fb003ace55078310567d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5679df58084e36ca4130174e9b6a8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfe65bf6f967eb99ca5ae65946a4c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e9e895c2f8e6c104f1345d69275a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b64496768d8df9fc6db05aa5df43e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29de829bfc64463c700795704e7be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cafc31c7312a39d8184d7109899f9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db54c8cc247d364d4171ee9ecb953a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29ef566c996c5335bb8e7cbe42d6fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf9aa01b14e7f7a1ee2f2e7e05e44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fff2b620ca94f604a00657957de26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c449edd8daae5ba80a46be41e7930406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49def226d108fd75d588160294a3b7ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240898df7876227b49585cfb7b99e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236c3bca2a15653d8ea3e3c9b38144409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a76f5c95b89a18928302edfceadd9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20450d6a421de298f3008002414203d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b522ebfd4ce365818056d5a3be224412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4559097efccf227dfd5aa0e96c84a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2eee274edbdfe68e55822bc348c17414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa1419189742d8efa80e51397ac8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53207ec45ea22ee84aaa8b598518086416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b20f50921e9d513b74d47f9c218f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea1775e5312a680230b036dddc653418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65488f618f43292993d8b1f28ede1f10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5830c38c80552f7e706b9db35723d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c449bc9b9b5479b233a23e258838c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438505bc5d48aedefd1d899b2efc964422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ddc54b6c4af332115e4df913a1fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9d30b87d6c3eb7a2bebc577ab7f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca4b3a06a8f5330ae737c476f854fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd865877621841552993c25977522b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5cb93c67fc812ee20ee6cd171d02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b251dbfdec0ddb10c506cbd6010d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a3364ae1d97b238298af69d3a6d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336a6c88d62622d4f49d6a0e43dcd40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96df4f56cf187eccf3f7515a41a130431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c420f6a63e30e8d5faece79f86081be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec10f6885cac8cff6f66e242be5b03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16672631c6574345549cc23421d35dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63002ddb6fb2f44f64a2d847ef22cd8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cbfa5cebf251dd92c99898b47672a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10f17dc75a7a49820564091c534bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6407e720f6bb54c0299cf477a8ad37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09830dfef4b6f7d06e4178e36d5dea7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7bd74a22a622cc58021b62e8ba1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a385532450c51211ac5b4ba63a33311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4b7fd1ca0c0ea4928636ddc53dc60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a4183c304cd383267ebcaeb1e9251443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432d8d71ac2fa793b7a2f938c992ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63731e50e346b2676e24625e405db52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512776d1dcf4c1e5419fab4c6bd6dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00042b3c5420130ee6e4cb87cb7d048e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f9f08debb7801ab84d4a91338c585448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f8c1cd6be18c6b9a8215279feefd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636b655f59f2d3554d511de52a1c0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6974f3c9542027c239dfad3ff7876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02c15519423968d943c9492b299f3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c65fae1326293029a3d3b0cea1922453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f793f420f128a40c8e41871ff50d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd3001125dfaad1c56a8567d0533eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639e81c792f9f3f0467617642c09dd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48652310fa1952e362224980e6316457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5980b96d55356ab3e819199577ab9dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960369dda991982b4d91d19c7d6d596e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd43be76ca9c6c597ef2c29fc25d32460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83907353ffa8b47deeb3b67a4b9f3244461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9277a56acbb08f399ea1c7f61e8420462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4faa6bd282c1642c385bc2ed454e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded1134d72c5e9ae66e7571ac6933f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ad5bc0e39ab04d184b4acb50fcd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e501b0fd225a3820e8d2e0a312d0753466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d6efbbe6833394860bf0469ffb042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f8b81fb9cfbfae30863904d3bd95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81352fff8c9a519c139272ca7df40255469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40ee8da3804ddc41d815bb514752c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf389c00e76a7cc181553138900013471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71e841018f2a8ab40913c3e9f363c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e850ea27a23a914849c62c2cdfe57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615932f08e497b8ad055d7df32b5e24c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d168efce5b4dfc2a5d16f0e119c02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42068399bcdcd0d5bc0800535236e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364e8588a338232d767bd42fcc0b165477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca982b9058ed2f8f8ed64a71b01c06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbf7fba8df35ccfbdbed77ff19251c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0029f4d0b112b2102d259ad21dab3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0342d18d2c7f95a71fa3c02187206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9667ff56914191f011046f06e316a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a66644f1c09090c0aead053815a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d92dd914c8304baf437ba89e287b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcbaf3e06d564d4db7b4c6460e895e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e7e8a75c09b9d23c821ec9edeccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383b6f5f778a80cfbbbaca944e57a73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44bd1086411c3802047b5da2b4ddb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2dd3688c0062fe0acad07c2889371489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a2583e8b03500d05a6c46569c0cfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8851573daff44d38ce4854a673df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294f4d74dd6ddb18a367b85a20465ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf84b20f8ae5a49e0c6f517d740f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a4763c6b2bccdd5c3ef8fd439495494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529f06bc176e45b957c5ca89b806ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c554b711d9f999a73cb9623fe7ad69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6810c26e0506db0a2bce77a942528497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd850abcc9fa752796b78804f4190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578356a8376681934d24a9fd022926499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a5fd2dd976e7677ec30020e2f549b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b66d792e85a9efbd8037c56f65b555501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b420eac57cec156f55640f7dba6352502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7603dde3d53ea675267fcec75dbe6e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe4fbfccbd07146d8c8e0e9d2970c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb559ac465599dce891b16905f99f74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc95f107d5ce0f766f2a994a8f5bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561a935fada819502feb1e8e7ab4d8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2850c14fa18054527e7c55af9571de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244572683091583c11760e7376847dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cade8afd112e1bab92e88d009c836510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec183925d157d5f06498f94383f690a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea5fe63d0721cb3c6afb4811cadac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c11f5275394b221396fd4b317eec4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ef1bc5331b0df1c78b3ff86175f4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d176f3ac9e5e66c1f78ad0921de7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caaeb0dbd7af62e602a4da5ea1051d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac1af5bf9f8c72edfa1e9435bcaebe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648b52d3dea60f2e50b5178f8eeaef6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac12fc4174202ccee0aea30a6bc98d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567f1e216b1b7fe04920514cd1ed3db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9be0bf695c220bdd90ab7870f7f215521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ccfff6e83b5540d1710b9d2ae0b01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660fb7810853379a717414e78224be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612594cf2d140a9c77a2baae15f6ac07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad039db2f7da8da87a9826e657eb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddbe17f6204d06e593c9c4d8840d6b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559541e6452b1a5e7b5b220cab9f3ed3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4e5587c2c48b38f633c1a9d65fd42528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6e844db2b6f3ec0bec68e99768a8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa8f1feb1b9e23068f6604cb7b34c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88196cd480c286c55027035d36d612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d488de46cc9f0c0c46eb212fc5bff00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647236090458cee444a5902b88144cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830d665bdd61e67ecb25bb5adb1504534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a5c1ad9490c38e97af66c9c65d552535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d285824db51e49c55c4f47f92ea6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa2a7781e14558ca23f564f44f179537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762f20d39e3e87c05ce8555deb87805538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c0a213abc4c2294e406c35d20f6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c798d3a69a6409c760cb6a85b26a89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528cbe8b3630a51b31a0ad0af72d5c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880074fda71f3a7f4d907cb642eb3758542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94859f1c2a5f29ec09d6a0bc7e1979543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086622253153d9d743b5550a9feac43c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3e364dd25191c82f1921c88ef71d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd012d0af341ffbeb79e6f64bd785546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c341aa48f28e32567f4f5940f5542c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d8475f90cdc129b957ce9a8982b3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9190f6be488aeecd3f8dd66b0973206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0938a1fe59d78d8c38c9eaae58bf3c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99373b54dc56303c4aa0dd9928ba5859551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbebaeaf223215fc020c8bf520cd02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323d96400f9bc72b7837c2bd02cbc87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea2b758b836855c6ecb479f74e732554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a3dce62ee4a4748e2ecd372c17d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1268c745f54f329607462d5628dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf08f519ce9bbba0b0a4dba71f99fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e21e477be0aa08f840f10f00367d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a755f6e23b324f07e6b865b4d167559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8e00931bc6beac4500b96bdb2058560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c94e1aa3a8e9e947a71c50bc3d0d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5467dc6f5a16745bd09981619fd4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea60591feed5194dd78b7d53f61b89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71eada17a533120e0aa8b03110b353564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3faebd1692c1e8e075a3716da6580d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2b4d0fdb355708b90587d465905f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a768242c5bb43f12ee9997aae3e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dea7c3b0028ecd169c132dc38c87b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3add20f89e67c9e8f2b88e2284bc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b301bdb35515dd00c0ec0fef0eba6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ae40aae890b7afe4224120aabc4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baa9c122f9d8b440a7bfb229c65d70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105682f334575fae09fa91314415d9a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb337d0ccc3278b8b3e1309295b80e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0c8c72fa1f7bd317b06718ca1beb7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a074ced5b102e6b604d5f0ceb4256576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b86ca2f3e627f9c219d8410cc2e61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b0b2b81796ae982f257032ee8cbde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76cffa3399aebad3959468c14241de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882a059ab4ee18fca56142909341603580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881957dddac9d122a7526f014cb3e7a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a09ea5f4ccee7ec0228211e268e077582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e90f35ea001938e1019595d0057464583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b21fec2302e310274565a274476b98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45f7c1b85a19d4e8f68d3e60a72dfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239e05e5e3c393745b03a2880313d6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8559bc06a9c9c220e4441a8b12378587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e11c6d3bac28958542161eaa82dae1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a594bce6f87d457a25008c86b0415589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08bcf263ff18094c81fd7075e3cc62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff006b269fd95386f22dd27deb8e43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a5a67ab5e0e3bdcf36dac2517024592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5000304cabd1551bc3d18905d60090593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f73528da1dc37a17713c457af271594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e350081a53dcad3cfcbfb1f0e464ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa69a56e070cd67e8d6523abac4f7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d56da2fe5c8fc2c724ee7a9146ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea328b4b96d75990af199c524d007e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b343855abee64f604d7cf22def4f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f71de26d32a79704bebeeb92063b7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5beb682a269ac139dd7656335f2f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acac820865f11983371b378026908e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837cd0b174e782c2a2c6b73295b9284603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b62ed4b948fc1ecfe31e917a2258f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e0a9245b528d42a43bec02d5e378b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4c21ed8831fa2662ad6fa60d76c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e15036e9af273ffd1b21c26fedd1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026faba54d649e52f9db176cc6a1e3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ef07fc270cc3b9c572b9b2dad82a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e3bcb08664c40db692094c355b71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a628e0357ff78269f3a06b284e9557611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c12cbf07a5525b92b681bbf1b7b1ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d52d1a46a203bc486f2837e248b33f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4d253feb2ff1defa764ed97cd7ee8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295515f9151942ed8417c42584c3584615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e4f1dd4319ed47e0eb0e73b600f94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1c54697f719893fffcf168e8ae6e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e70cc1a984069717c00e3d080c77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae0ff6aa720422098768a48c33e69c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877264fafed5771d1aa8a9a720c236620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8c5568594ea76490beb416dd00da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77220a941dfd1eda22d6489381398a9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d74b245a4a11d7943eddd02b946d0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0212d87949555ac243b95eae4492d48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab85615d649cb572ddcd97829c40c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a46432b200df7d18e95cd4dc64a27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3943252e09d3511f12a206942ab861627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4910270be064cd6263cf83bd3a1938c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5277b5744352a74714e7f1c09cc30d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bafb5db26241f13bc9ed4f78e71dd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd07d8174a9536ab27c5a88146a27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe35f975d58fed126c7c45362eb4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bba9e83d7ce36b3ca4b2854068eee7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290fddf6d707056785db615077d4ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f754b36167296d0cbd7821c7390b3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ecf355e31e3f236fa5590ca26aaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caff70d8f35a4f98135f9831b560b67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e4aa4e03bb97fe301c7c88e2e6c74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a35631f70481e0462fd03dca8537639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7055b39c3ff07c26e76c2c4d8c8a2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa80f13b0f1a64d5633e753bcfda64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d56a09d31296ae1561a67e5d3f35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb2ee20d8fd63fde5a9f042e81d046643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7cbc93e2e19498eb51a38cc5ee31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7273c6ea7501632df7ffdc91a972c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b502ba19e2cb308bf47bbcfeb3d46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609f9325caed5c1f969b5e70139af4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3ee8389771557a85b99c0e618fbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3754dbaf2fd06ec9012f0140ad5ac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc853cbc13b47921c717b4eecdc372650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bbe6becff0d71dc9c9d82db63ad64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db428abde1df21eddbaac675d1210a14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56f9dd0d3d1ebbfaeda9ff94ea385653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c05d26d6d7d6a33a59a53eb76967654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c27d90d7a4c8d6927ad290a90c026655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1b28d052c58a53e567c1f38a02a5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef856e9dd622f57ef77f343f693c0a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe8eee2183ee3973e15b8e9e06c069658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07337df11eb1102ec392f3ff08333ad3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4a9f038b0787db90a28d36cc648d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8ef8a452e200f7475161cb1e586e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffdd337fe46d59c118ec6355c76511662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ea28cc48553b6263148054cab89f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b620d1e5181e9c33f3989dae86d2456664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07c0143131f9898926d694348909b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3924a0f8e9953660e7781a9c5d90291666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4a5f23fdb79d688f54666ec27ae5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8623e60ea0f944e01e2bdcded30a71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586b73783685d54b45f6b12146419c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d440c9767f65a8bcc9749c1a44b8c7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f589777b2a64733ee0262f4c6a16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7307bbadbfe5f0731ca0b521aec98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b310596a77026e3b1412a860f0e4cbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e47b8893896080d989999278656b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b5ff3d57bf6dd447ec830736df6eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daacc4eb949bcc9b388837de974f8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80e115fa63f7036ec5d6fd1339a837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e4e04541d84e9575e89ec472c63b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4985c14cb39307d32dc3efc860dd9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5fe7b2ba98c049b083c381773bb7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1048abaf59abca0f47a92dbd36653681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f40d62b506a70d6a88c3474750de4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9018e6bd2e2411e769fa828bcaa15c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436f9dc556426356eaa04102c6f632b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b143bed1c76ef97c564c8eaec410cf8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed02ec9bcaca07b3e952a98385adf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e7ed586f2fe19071b2caec60dccb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a47b7934268a70dca4d44d970523ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1464ef0848ab474d2502be41ddfba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef73fe74d426897adc2249342216c72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090644325066a77e4830c8b6ed44ada8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458df727c8a2ca3f96fb193c7e599f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727c2f7f2c8bdf6aad2abaea337ccb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593e2e541a43e36336e45d199ebdc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feebaf25a7ab224c1627bec9e7df785695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200a44876dd68ea78f25ae26cf283e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172b685625e7c200e12b3fcd2333f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b9fd90f4bbbc171f90231ba841f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdfc02194c82de69965a1fb18fa845699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03178a2963fba1f717ca8d5fd87ae34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82962870371304ba2c2f2a79d706ca11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0614083cb750540b216ab7c1f3563a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe82875a632d6a2db592e3ca60a7da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eec791110df6c9d1a2981ab4f4a8e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef5f329f824c4ffbc2b8fa65660f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df8dee55880f0c189a5a3e14ea5d74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244739d50aff7eb947fca3c52760ccb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca681937924fadde60040035bdae147b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14ed9599cc99ed76f69ef7fbb409db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fcfed95b86bcedc25c3f642341085710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740ac8e4b94854bdfc192265bdabf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf288a7ad1646afe59c6ab8955db4dc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de8e55da01688398a14559741e46ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fcf430f9cbe55b2ff7d6705f658f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e90abed21bdc1a3b9fbd344aa7441715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119f141041a0d957bfd272f977afb66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0f8648844accc5612f30771bb264f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517a908ad0668194fda7cf6548c0171718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb68129e243cf36f3edbe335fd62980719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92f02a594c9a38602b2351a216e40720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37740c042812df6079867d6feb195c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72d88387f373b20a04afcbae3406a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd564d477435849ee9b17644be73c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80278c40217e949fa72ca5061b5816724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca43e792604137af3c4f354aaa272f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844749339cf7ef34d810a0d7456b419726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934b41d6a164d67a4ae45b2361ac93f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ecdcfa2ef4f5fa8e3a3bf35e3a22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46bba2448aa9850285558248d6403c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31ec9131d89638830a29955e45830b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24771d9f165cce0b9ef4fdeb78e8507731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fdbab049d46e3ebff702d2c0ac8af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77015cc8be786a20c44f67ec5627da6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c33b231ecf16c3624d9c7de8c9092734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f257c58292812a0f95dabd3b21e9281735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306c21d5a0253abe1ea786cd2fb1c19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075fc497ef6b0b5b7a423a7e519a259737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b6e5eeefb63d968e357ff5c61c680738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2724e5af786cb3032ec5ba54059f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a49ea9d0f872275c6bbb19c1a90e3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b0b1c3f030f4849f670264c62f86d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532ceb3b88dd83d9dc6bd55c8d6709742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d65fe71e9f752852902998d5e471b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9133886597059b871dd307ecbefdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016c9fc4c76427f6a2357c6c539251745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671c18846410ab3f891cc63b1e46c7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723828dc85dd5e503338ce0c330a4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ab34c89865ee5ad4a5d2b211ba1bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174149e6abda06816422e040f1e959c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0c5e6070bd136fcaf44bf0f455f3a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082476ea2293d9651df3dcc40cb8e4a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f459578d722d87164ec51790e2cd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae8335d008364cd36b1df7044de8d4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975ccfdb019ba8755b003b8b203200754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3659fd836df8d05be465955d44e747755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498668b52a29ddcb62b3e262c9449c69756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f82e06b217b7fe41095b870f041c8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5b0135a34306a9ba3b85f234d047c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c024428c09442ba553375019f59f94759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e837f25ff152ecb950c166944c60a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d2b59231a979c15e930529bb65b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f5fd14926d77836242a3da909e1f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51079adcb64d561d038b2969c1893874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fbf8d7ccb9adc1e5ac4b6ed16cf335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2f3f652b072ad47b2ea1b67a9b436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4eeeb627494837ab64723a16bcb5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd88c7f34dff854326e07a651ef238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e588fcbb8e1b344fc05d5f9df4d589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb0b1a66c7afbd110ab9ea06564e9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a6f5d8acf3514a4563694f6a19b8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18b3d16d17eaa9227a20b9e4a1bb0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2247b437e5d4611f704074fb1fd26613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4562f8c42e699a64f629b154f58e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3240795859ec7735835843a2d076115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e460fa10650788879713e35eee811e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391762985a236174a59d0eba6b6f3b0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cdf83fd1ca81727183121f77f64c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c741b23f6e6c895a69bb29959d6cc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec6d83fd3704da7a84f4843b1a7db020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540f8024ef6c840f4225f59376cc95121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a14988483417168f115caca69230722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb2e16dd470c28a62445342245a7d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db498007896216c911a0ff38b374824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c575c460bbbc781a29c86f385cce6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b4fd5baa37f1b27d668332b2cbcae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235454739ea904c194356cd68a521ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97756757669a5cf79b3c1870507e3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc7e902f0228e061949e2fd3c649db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038414eda2cd848f9807000cbf1fd730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4978343d3ee9f7bd873644c251ee8df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09944776c4973210f95f345647d36032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ac70b5c3b6af3dfbfa004f69f256a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd568220a2f7a75e7f55e40b4877d6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc2eb50b251df6988ecab4e7fd506935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a868f9d444221024d760a2bca12cbe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035365369a270703da379461ca9ac837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f86de6f8d65a08a0aea56fc41ea4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd5a62dac5888f0ef0952531e0eb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763ead387935b2c2a63b0d4743216f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5891857aae86986b824fff5446b48141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b73bda89d7d77ec0828598bd7c7ddf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a81312cce045d1d32339f6ce398b9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18896907e288e2699d2095ae9827d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641bc7daf983306b81cecc5d020997245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e77f290b67d0c02b733e59b7cb751346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9c2c4da163bcc9a4a72cfa7bda0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5aa16552710ecdf3eb6bc503ac30f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0135df557d723e3ab3ebacbfb11de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae94d19839a5d96f4224e2c95e841550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aedcd633a4e0ce6d7c5f2810121acf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465a3d723a65b6ef0f3d48ebbabd7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066baa366dbd6d0f0067c759f72e16153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b602f292c72868361116de48f27c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c70305df6a8f9c45285104585ede5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bc61e4c144fdb3514f2fd7a9da0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c364e0af13d7107ea949923bba19ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d7ad9babccc6503e502e67ee4f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98291290253a4185223cb123ac733f1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288386c3afd062cb1a689f436ffe57360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9782990722dbf5f6d491bdffc861461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df6e6282df6fd8fda29ca29e7f90cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656077d398466e43fbaabd35c12ba063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190fa39cd28dfeecaab0e5bfb64a17064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d8ccbc5adfc6d4bc26cdbc4eb39e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1e7ec1fd01f306b6e5fe450f5b9da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9dc6acb8ec7883e8962e7bbaa87d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a05c2e3974a9cc480305e558e1f2b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb34b5c5b0d404c97f827d6596d80d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6988c0ba6b8980aaf4f06c214cb4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e184e6c982fb472fe74082dbe26edb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfdc848ca95a88326ee9983c6f558872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c0436f83779cf66b61eb24600ecb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9250ebcb37dc22a0d42cd4293fdc9c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b78cf235de300ef52ae7d135f10a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c8cb14b8bf5cee2025762ae22c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486df7d0a60555ba4a3cb8e1c3645cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b5708dbe44274c3d92c7061e961f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524417a9658518f7aea630e57117d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a835b9adf24f3371675947957462880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d6693c364f991f2b6d54e0f305ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d707a8c8d720d72d38e1d25ff31ab382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d245dc47f467705a30b476d589c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35fecd695f8edcbe14c90eeb062ae684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a8b471430e28f87ee7c40588ea0d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616732a17464042c77cb75bc195fbec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1daf531df144e37b3ff916221aa85787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474fb3c2ea7ff146f41942628bc8ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a115b4223181c8e86bda1b68c3f6d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970bc306e1ef5a793043d4ecdf8924c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded7f616213649d20a553b6d03d98591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e2d481e9d5f6c696ae40e20bd729d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8f48d5a63468689b3545c2bb31cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcca83c09033829eb517c8e2fe141f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81e295f0a4f02826aac0ad50b68d2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a9508ab234d5daec72bc6ee8d28e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05b4490db2413290854037eab6dd6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7519c023f16d8082fbc2f1c8e43898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7481278f8f63cd564766842d59ed37399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f1a317c9d53b6fdae4e3c914556b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69de41788ad8bcf5032ca74f8626ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35edfabd4015f82b35cf20523503b1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d9e54cb0e607c904646f527c488e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49ff90f3fe42e8aac1bc73d42986b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe219f23e4ece496297a94d65694b952105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8508e440763383cb2dcdca3c8a4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a818198f5660ee5a6c55e22d61fd00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecf4f3cdcfcf9e2e530603cf2184fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be9222ae025aea2f52355a4525b59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305686c1ce6e56ff96ca000bbafd36dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544c6605ae6602e48410a9895087b8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef01bc95b41a72685fc257e7b8c2d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfcf2a72e836c8fd6ec2a3126fe9ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff5606ce3a443aaff9a1236d38bfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb2b78f3171af17b985ec6103087c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d30e4c7dedf9e84bb55ec851c0d133116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50643515f8189e2439b9eeb5dd5e6fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec0adbe71c5cdcbf259b3050915d4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd07aa47d3addc6d17f5baa50bdbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41b43e66f595336826e12a4f62729120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0641316e25267988609cf5e7531c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2c7768d5da2916dd03456edc99eda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75f193005b8159cbc32423a07f3697123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664e05f32960209c1e7f6cc5c95abf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d80d84dcf29fbf962dfb8505875448125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302985375afe0cea8032a27ec631c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97262a565df2b46755d3e6840303e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72cc651e7caf50e44db1ac6047efa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc87f48b0e81d9e32e4165492ad8ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a8e38e374e1cbbcb19d4afe110bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c842f54008fe45074baaedc3147a6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53670d7fb0b8208fa0b889b39a98ddcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528e9a0f24c469cce2174aff7126e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289178aa5bd0c3195a6a90937d3094134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e07c74e9badb20af0ae85151771eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6ccb338e1156a08b04e1a062f0369136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5eef302081839cb70106cba0dcc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4511880bda7c0b75470756593ebb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1c20315dd1c387a5bfb00f7d1b2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022cc36805cab780b852dc1ba774a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead32c44e5022df1655b61aec9a6f954141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702490f1c673be31199ec782e4d069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7052ce72e396f447424a18d32e84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eee6ea1ddf595565b5dab330a9dc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430183281722690f08ab1549cc6fb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b00bfc5d6ddf33189b0e434685de60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a82db1dde1fa64fd1a04060a84ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c514111d48aefd328567c7bcec395b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17728d598261babf8c739aa9f7ff0393149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151edacf82f76dc56dc77a908f3cf91f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbfd2507f0527b611564d9820642a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570499f8976a8525c69fee3f2be0c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02d8beaf82124fa8e93d060f938ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf371e0ec9862fbfa62f4c93dc2d4d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d6406ec58a252aa8404feb89db4a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959118f8aeb30ba4b2bbc9e03c74664156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8fe5aade1739ca46f2aef8937fa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187703a33a1eece84212c553eaf9a9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725200cb5a438545b0cd0df61c52dfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe767e18a9170a82e6f9baa43ff8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80fa05c11d16eb18f0dc5dbccd0bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f582b41c3f2090869edc19192582162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62379f48586736ebbfdcb4f5ee3f28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e8c5fe96ae07925477fde6c9895a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca344394cba6425ef20906ac8d9d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a4abb3341cdd76f03ade678cb6972166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15cbb768710b23fb4d831fa853c4e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0cd04e352e4a0447d5c95e66b75cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713593f88c2ebb4259cbe337ef1ca01d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd22e12d32da38b409093af232b40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b26c7620db2cd3487f8cc4554363f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b1cf8f14d8c120e997af65bea8167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ad4e86505a50421f9d9372289efd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d165dd44acc906cc9dbac3af5cbea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99991b0ce7672831e033a8e76d4d21c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509a84f2c64f2a979c1eb6e696f45b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422eefaf98062f1191191fd19b2cc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563e4a3ad7657855f5d5c21072d724178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790af34677fcca57384141a5b6b40eb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc397b8b1e45391c6025fe7b1a6173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7270b94c049698809e395edce5d2e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994baf29065bc355eb8d38fab550736a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71fdc73d5919c2c15ff18a78a92fb6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23f29eb5ac9d3257aa0a4526d61e1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e8242bc0ff01d163b15de3147f692185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3de087d03b41cefa6dff27f91afd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3d13ac6ebbcc3e511cfb2c737cbec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec0993c2d5c8de3895f8f4a6f6a67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74443bce3564c56b0c7d6d7ecb03e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e3148a8c41b583032dbf17609d2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec116cb93f58661d14df9cdd3d9f9afc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef5ae6d2832b0990e39da9961943cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51d86ee8a4dc35dfb3d465a8de6b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3218f5faeb06d03aeb50eec4d5c2169194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d7eb853acf6e69d5e29c942a978e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c2e1147cd1aee226d71cfacf1f380196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3f48f15313c7f2f65583a8598c632197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a6040c7bc001270bae9349115a8c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165139194a6bc3b3e31ba667328afe0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f1036bebfa301e7fc0de4fab234ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558422a10e3a88859f7cb1756ca89b26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1775ea4a4d317d63d8b6ad5746221202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cacd8b01a9b66050f7f88da69fdbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2865a246b8be601751010aa5afb52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efc7b15283c75428d8e283516a4f43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555cece9de006c515ca178e8374ed6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459373604d0e4358c3f2446b415944207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff17743991234543a5a5ccd4a33dadd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7880bebdd2a4ce70b6ee5caf91aabb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed02a7e56de3cb1e9b38e22f953e12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8f4c01d4f049d03ff83ee91ffcd58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28390f14871c0b85b9c8f6d6365f8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687e77bb06eb73240d98f59825d80f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3265963ab42234fc0c6d0170ebb2f60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c4cb0112d17fb7edaef378d08fe74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444dd0f86be0433ed6778e8f993230a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfde09c68ed3583f3ca53ab3b2b51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d66762e90b0cf1736ab74bfe0af418218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799f76d973ac7b1af6b2e87bef9fd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cfb786228996fe294c95cc8920b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f151fcbcfd87e4397c98626b89dbd45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb8c8545a5abefcf2ee8008fea79c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a0d8bdde5d8518336b42baf92305c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844747973286360ee4cfd98aca906cde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534958486194147bf0d9e7e5059c9a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620188b07f9a914b4a01d22ad28b0af9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11438dfa37046babdbcf789c6c5764c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c09b0281a6956a1ce7a6391474f52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9096767e626713c4339325cc3281af8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09455b196e3dc96db9e9408992a8297230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a850b8976c0a712c6ae14fd99615231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751c34f8d902e25ac5c60b51ecb6b45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba4c9785470d76037cd98bb60d8ace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b9ad64936a68ac2437174cd385792234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c04b252df5bf58e432bce315ab485235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba30b9ba8f07e3e513b61a24304a5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718b907195e846b16e119591781fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125972db66294e2eec70155075ec4c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fe62765591cd9a5c3c516364807f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89d4e8498b7088fd4f0650f1c1f13e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a99065ca99093d3873f5698e90e6a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc988359dad22546ea4389b99dddd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb01cc77d1221bb1c38f93e26fc25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae46ea882e0160f26f62f2365896a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d2df043d303294e78b45563dfacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d109b0bf936d99029d2f4326db846d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335507499006a4ddc1ec941c7719ad7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39491dad67d8ead78c030307667ead248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5682900fe5d2945cc8962517dc62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c222f4056e7f308b39e32f485e4512250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c563e01b5027cae7c4efa6127c100c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0383ce6240b946361f367ce4dc8f576252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c57cc554c2c9618648ceb108af6789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a7ed52ebb37816543f50535c413d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860a10c7eebaab3afbd4b0649e24179255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e4a360152d3356b711f70c4f10e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a77fbae9ecdb7b373b8afd646e5d47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5533fd18ec470ef102496a8f0bb53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9cf0e157c2a55a17586cc101f25e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a061f15cd21f0cf41c72993383d05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acfcef060c148537c63d30c1998b82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca72c305e087115d3f4dd317af9511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca5da6ce198337df56ca6f39366a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac07752d943de3a0281cde9a17e19e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46093bfc0cd86fe5298b58da783e2ca9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346ba9588ddab6c8303d96ca837823266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe453710461e050ce92f07e5081ee146267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6de618712f2fb9559b5e38710dd0ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9667d029994fd9adb5182588b0b83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0490194dc87cc7027df879ca22792e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008fa53a40232a13c5fa64e0c7299d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f022c0eda8d50baf8082b54257051b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcea0755f5e07a80c2698fbc6d98f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658eed769f5549cbbd26f197469d873274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f041b50a052456be6de75b27214f0a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ace7b3e9020fe084df707d881afd91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf40c45a661e87fb713f9aa6f29e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e6097534b263f258f1cf20d4a5c66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6cfa504041ea63f03d89a570024e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017e40ea0d71ea9208c4f922859c65c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac34c63ebf7ac727eb6ed13cdb9bf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934cdb70e5e9e1b7e5e9a31abf2cf78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208545ee98e4026c18e845aa6f145805283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfeb14a3c034a904ca27c4c8651645284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1cf4c3ac4ad1ddcc2ff2024c64584285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7802ac5420dab8873d5386546cc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e43386e96372ddfdeacf151adadfe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f175080b0e3ce8474f35f9a14c13db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541df25c0ce56207e9f39a2450f1547289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c419e1f9b068838f1cd78b7cb006290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c2cbb48edfffc166b30c702ccf543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414c0718432434070976d43495e784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18aa048da369db3a48c24ced4d3e59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc13b0f761196d51311cdcd3c5f464b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0166906883b6d0164d2705580c79636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283c3c5e32668aca1a913a086796061296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfecbbff969b968c523f0b77501257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042ebc71bdbbf246b2245eae40f214e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39df57c995eee49776cd765ed83ad8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05225b70115f65575877bfa3ea754300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cffeb6e59e3df5e9b24c3008ce2c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bb2ad79a179cac59b2469a796084d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fc876a516715d3798b32a6f4bdbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87cbf61ab229d580373021a0f0b00e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d5c167eb592303d12971411f8bbf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4ee13edcd286723d7f8f0235b915306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f5b0d57ff05a4a125a6239660e62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b773f25ff3d4322927244d603f8d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532815add49db3505efff2a79e2d077d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62a8d30367041168708be2d3ac5f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971397ae9c432c992243dfebc56bbe96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662fedb114c566bd2bdf2c55f11acf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1f4697d7c30d55556f020a83a5c3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bc3e060266f09442903dc8c8785a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b7be727c81b9813ad90f827c34ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e855c3b9e92cf7eda3e6b9aae4c43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19ffcfbf98e2f6664e658c51d13d04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baafdd3d4e7a4d855483dfa6e68ef2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16200f2e9d60ca1f664851fe4d452768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfed7c3a784e3487698c6a2f422220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f90222692d28bdf5c243d5da459f40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb6c0fc2147a3a5482e074f4eb0d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8fe2c8fad9e7d4f925f5783a9fe9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069130163c1c55cb1066d7df4301132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c978cb1c99b79e5a374abd3ccc0563325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed26869744dc4525e6762b5dae87f4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b5c42f6c11a8b4a80044cabf02997327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f39e754cfe6526039b1f5004a6e90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd783a776bf7eda019f995987d6bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d005144b97cfc087912615240eb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf735875e4f6386c9da672a6fd86019331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d164fb13adc19d2ca74f3de0a78773e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448b5aa9db46ef013ef6bf1679fe117333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6801d347df22af52bcd0ce94b38fba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fcb759b200b78953ad76e070c5f9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46224014563b257518245d1f26beefd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00062459b46af4ddd1c69223a1019c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb3804e0a6fe71045292b02c18176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d840f65b76b5884768f1955c5638db7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b83c9dd31665a016eb60e28dce5a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76bb6432883a4046a8c5cf573a6c28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af6b982f122670f71fad92cd1b8ac6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271dd476a82dd605d46b35c15eeff3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbf1d721c0f857df75fa4d4dba096344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a213f77a978c384795d0973a45fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08134976b4247c7f5364e8c55bee386a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a3e8fe6895781908c8f4ccf2eeac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964875c458460836fec244a9579b2a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85279e16bdcd15620c68f67e5f3fe4a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa90797421a9b434b6559a862d49d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4416ffdfd53632b0cf4203e1039a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee2bb8829be6078fbc0072d9e8f0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e37e06656ccb3586c6e25c80c7c03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bad6b1ad37c3e81c38bd82743bc47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c94837cd68a3e583fcc375decff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c30680ce4f9bd34b7fe3612771efe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a31b6f586ed8a43eb5fe2e666d6d3e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2655538d8dd62ba5bdd419612b0b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da541a3b92f3844d13e93cd4efbc5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a26dd4dcd2c67c198c9ae77141c0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0543b11f070e8c412d9b23fffcaf9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bb438a27f47ba85c31f5b71fbe698362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05821ac3b0782f6533af55a5e6217af1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5abe595d87cc8f09de6600558d97e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f82a29cee94ca71236e77b23f70e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c9f30ae4abbd6bc86acac0f72f443366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23181d55a78d7fb47146dbf513aa1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1969e6266e26a64922a480adfbf9cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5850a103c1b800fa3047d6ed69a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943d1b1cd8aa91f77d11615f7c8eae7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31748045ac67bb9cb73f9a897c598d01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f376bd23fd2b92d0462cdef9835b0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511394cfd9b8563671ec2b3b973a45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92365db878509b85c9d34f6a509f405f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605741b15ef37cf3561cadb2155540c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ed87c86fde2f800ed7c38785cc572376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2f32549231149e3a16e9c4c216c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a6cac4c477f5cff37c1641f4ee9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdd73ff894f7cdfbd431d903bd4549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a946a9a31acdde21ee5d9132031f9f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071f01570eefeaf8d35515c3df445b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073d23dc36b6b246bbe0621130fc121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afded50418f014a5e5d867f7a054d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181537f09edb804716ea8c9a8c77abd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e07cef08bd2b4b861c21ffdaa2394385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afccd48b4a8ed3c876600cb680beba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4467dc3a67963b10c016a048add7aa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee80eb8bcbbab76826d2394f13641e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff20b2756b4ef594f2c96313c4565389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f134165851ca54825cb6760a16fa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647ec23d8f92235a18f88fa6a1c0af5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3031ec96ab09eaae57e510cc775783392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe65872275b50d19a05c7da3bb1951393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffa6de965fedf7b64135231645149a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d5ff8849ae87169497be830c65a4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89622af48db0833e6c0bdffd7131f08c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e588dcb198d92733534389d9af9dd9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86efad8ddf4a13f199c595cf9ab19e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a79daff0f9eaca504e702c4c66b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee836e893c094b7a6863857bb7caed2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c93afe6540b26d2594185ee9761ab7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ab18c488eedd62cadcc797387ed1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf852ef946e80e323913c158f4b6fe5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1883bce388581f2c3100a24ce101c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f03ae9228367981f3eab247be263d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e725c2ec29548a2e6aa2033199cd09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2f029b9e404f16ded7c363cd85e7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ce5c4e5e2e1d375584b02fb61f62408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f555fff42375f580a5b9cc84a000c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3aba00db79731bb2cebda70f6de7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0096fd83f9da589b748a4700a987da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c30a60674ada506222ac504a08223d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af06fac3ccacb3cc65762135c716cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bb34bc2916e0722901fd7f31a2c2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0d0a114bd25f1d85cfdc863ed95f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d47cc93c03399f22a2e0e8392d6664416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a178e88f4581e512acab606f21be30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdaaa5343a27d0f5bbb0e5ec1aaac6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513ef4eb55cf102524fc04e84b6d45c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020fc42405e6b999a56e3b78bb3e1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df0cb7c39724b421ec263ffe1f243421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbae6d8e2b6723f35b3612018c1858422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df1306f91f0da4df84a4181a858c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850c46f6d95c8248438b80d458e03e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5d662fa6a902b36f6791840a2d5d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc78c972bec2a5c23c002e448fb0c4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14273f2af90b0b904527c1af227c2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80cc1bbe215523e3a1aa98c2e47ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7aca06dc067b8f352f676359ba65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c494e48dd3849c6b0ad6e621e71a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d980d10a92a1cc99356e3bfc9c8c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd3e7cdd11c2dd8f26f4921963ac88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495daf367fd251886c87e0c53f1d1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265e88f7bc1c525da23a633c031bb98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baa0bc36058fa3b4b4d73dabcd35a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b584e5ee43dba8a57b0edc1b6a87d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b875162881ba33282c67ee87150c13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c23b6e0901ad6eaf52d36311cb9faf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd20412fafc472a3608da903eda0c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5a0d0a10357b351a4292f335a72a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40f440b0ab15fa82802fba26f5f770441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db7bc7a441c8f562e0589636364179442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dbf03eaf90ce891cbada64f5fcfb6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c38cf8844128ac3a64e9cda7b4cb6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8a5f85b2702da26afb387a8c7331d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982455133fa6811582819be2a993724446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1874b0fde76c4138c27d9d79ac9c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52566234f2ac1feb5b3f1bc2a735dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073bad9f32c0e4d686a752cc14b5b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b194fc2919d256a4aaee89e2ff447450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c338c01270b452880b8c4aff7c04c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19caef55ce56f82695e43578b619a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6adcc29f2a091e350bcd2efa1176453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf876a6176fe03e7c85a6ce11ef1138454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ea0a0e4ed3d1e023ba44c7dddff7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d786b650f9695d6a0e574de86e33bf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f360efcaa2fa1068542ee27a454c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd835bd99c3cc37c6d0dd88cf2cfcce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dfccea51d96b85c7831a5e249355f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad5e3635128a52282d7127409d5bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31bd843d7f8492a4269fba7a199742461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fadd7a9d9474000b2f509e36170707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f959c8b241699c06898706200ba88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda563e7cb7e5f13044bc593b84a7f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585411cd869e1c54bdfd03b042210ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff9b209874ca38c32b5ab11b1ae093466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff297f44a77ea494926ef22b82e5b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897cbda0ebc6d3b83585dae760d6885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f780177e0eb43dfd1ce01b23f2755e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56480279b04df72a53c72deaeb074e9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3c8e07bf28336f1a0a6b570c37908471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e73903429c74e1f1253f2169d584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf8acac3a07b02153d3cdebc5bc0d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d448298de2162e52554ae09d069ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97ce9a60a6d4c1d8825a78004dd086475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73108558ac859a83b61e07e04bcc2a62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c340704160ab2060748e0e5920d22d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445da4d14f2d2e3871ee1624b928e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac532b82f8c1c8836968664732637479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe2b98201c4dc49787df241fc8292e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6bb4281cc22ecaabbe3c9176af3e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbf26df5bcd08254f6a29a23d82443482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e136bf7e7936a7dde85cfd8dbb37f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b1c638caa36a42840d3d5e0c6b227484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfce1079a55760825801314b6d63a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bde0fbb3967ef51f3a3720912b2c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ce79fdab8e83c295ccc4d3963157487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848094febdfcde59135b85b65ccdbe80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8f6626e55711b8964df70c23d219489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e6edf9ad04b4e37780dc257bc8bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91015311bf6a780aeec744fe1ec37a78491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1323ae7bbe2a893fe1819e482299e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b27ca9f35af87d69bc2bf4d5d5171493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2b8669e1e694d44cbbd9a2f6df53b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a889ceda7c825622f1ba8f291277660495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b5357346d0b2b7b876ef074ea59c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3246c9464d887781076c620f86c99b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa016efbaf2fefb9d2c19884dcf143498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52496881cb5ad82c5c811baf8a301049499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce49d3cac414ec7428bb3c38b010931500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd4cb3ab9a102442dbbc24c8c29a78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951945f72b4a810fbb8f17f6f1f7435502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4aa849ef086ed6fc914b060bbe532503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4773130bd69ac957bbc7825fb152b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead68de12ccc650a4126b1af2feab29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915dc71424e0daaa0259150f9112d9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5147a293db7337aad71d450b4429de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a119e074fd1b80640acf1de6729a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb3adf8422a4f8d95335136a857f21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce329e6a321064b2c2c78b4e2d8f2ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5050e3be442b7926bf80cd3e48403dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678e9955c8e0c5301ad2e43c2735c39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee0e346fe47f0d2b9160d9bd9d7b97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c133857bd06c3aef2b9bbc21d103a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbd2060a50db91cc089ae1ccc208ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e751142acd11833b24afe0dad51ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f057cc5e48f7a1474e379be7639e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d73b3dd6d3ff2df85d55d59cf741518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace090fab2dd1b505d0746220045926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00f0279ebd92521903766a7845e8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7737de6a156a7635c92254f91da4d45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e4680040a173d30a6ce3be88ba291522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeeb9f6ccae21df5f89af6258a384e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146a4db44571cb1479aa882e40981c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10caf727829029ba2cb433eca16fdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d5a805d78e53946cde9b46cefd40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85da5142d6b8b264a9a742fca0d38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad259e149c56ed265cf8d1f77f568f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272defdb40d193f549b8ef31d624071529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae33c2e9535a612ee5f46eacbc11fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eee28f814932e97165318ba6b261c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dceebd8afaa9fbbaa3bc9057810c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e660101dbe2e8735d02e87d3380bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4008892f784b08ada8003231f8774c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3269d8a9c11423ddc0d80d6ef1f0a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19a788a4f509e8b0cbdc091b7c0eb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe75755eb3b37b1bbeb708f0c9a09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d5dd96a7298edcf7701e1da42818c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690f90738f92c7892f58dbc19eabbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d191c74e9863c67bb8c9be8a78ba3d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a0e0f52731732a22570605e297547541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3f44bcf6b3b0ffcbfc1431a217ccb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0e5da7e960d7365fad23d637d1ed8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ba8aec4731bc5ee65059e0ac9735544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a29042dc1897b25297590edb022dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a060dde941e0727ffc6e1898cbaa1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6928063532366d650bb3a8debba3321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec087aa6c6378222d601506fad94c58548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b557277719a6bf29a09e4feaae8ae3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bd43da37fb4b93f9f7e036e00608550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e4cd3c54bc4e8a1d7d720fbf9e387551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08cde290c093136c04a8785d281c01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7265987083095fddb3dd2c3b94c3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d247bd44d850d969353b8bc4e7d6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79691126e99d8fbb4f9abf64dbeade555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386ef5c2878a20a1f5d93e57d1caa61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0289be4749ff1f0e18204de88d66b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc834f2f66298da90682c9525d42ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b203d76374837adb3012c261f773559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823919f032a267683622b34582941e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236fbb58fcc7bb058d4cdf1403dc5ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b704b29f88405badd12e7c9cc8396562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7599ac3a7d22454e64b45b6e5b76e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a54706fcae76bea2fc53708529426564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e9ad3529fccbecbd3e2fefe33161565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf026d1d4df23b4702d0f94021757566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a025981de1f2bdc834f901bfbc8985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b852096317dd7aec207a4d2063f3cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017271cac967dd7862fbdf40f298877a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b26c6e3401fe69415d00260b9dff0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0c95e00605a22e6afc765342829e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602cf4808e4f2ee42911fb0639ef0cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41722aac88f4256db36381c91bc1991e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065402897ea6499158ca4bc5095aa890574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba43f1b48fc226a83cb7ada8919e44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2f6f68489d1d78f1fa7ef4127b9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aeedd46ccc16303468bbcdcbf29a29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b80da18ec979cc1538da74d262c75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b3d89556799d575493ec3e72440fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b255a4bb6dc886341efb8e0df35ef01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf34fd2076f08b9ae093dafdde639d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8f17333c7f6d50b9945711530aa94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96157cf43f1a4b49dabdc6ef6cc87f2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5596b4ed3f44296c90de269eb5afa9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677b844fd63d16bb04bffd7fc0c7796585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335949e80ffa70118219fa683250bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80261d9081fefdc4c43dc3a6462c14dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3a93ed2578866ab3069a85de0f3b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac312a7588998748cc359c011d1387d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686f5910318c8d479588ae3208ad0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce40882ad31edaa179f16d9c96d1dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a95f90ef1f67b79859a951ca39f9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e24d6926bb2269913d39470147d2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c772a6d5dfb1cca0e1cc12997c88b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4357a62c3cd139d661304a3831ccb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f4072f3a1f39a800cc59c64e9238596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1967036ca15beeca39d4b97c6a631597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8586ec1c0ce50072d1bbea24ed9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dda9fe89afa01e65154394cd36f14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931284b9fa14e243b3a05eecfd1e8e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4362825ebfcaa430130793c015e63fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56dcbdeb2f9b45314ac1557c02a55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aaea497d8356d754647c5e7fea247603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc0587d414716fc1379029b5cf86b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0731086158ebb483246c2d57b2ba15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe79d661b76b7e91cdcd1298d9389f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972aaa5d2cdcfb13e9f2fa60e2eb498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a426656af2dc5716b2209e62ead442608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa997503470b44d06965442020b7564c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c50ed9db463fb74836df5ed9baecf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8323665c2ab5c03c710a726323ad708611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fba6dc03c96f8307cbbb9c8a85e37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8d6e307266408b58ca60b759df8d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9c3af7b6344804fadbe2482f617cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f90ccd40f33c364c742830453a88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9b9f84d70b9c2475b6d4bf4a8e74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81365b8888f5a62c8f43b2bfec3669617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488583e96614e4b8e9a3f659cc5538618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24b97c309460c15693073e825e622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b013b8d289dd3f36c25705b808a01620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb282b11feb3164b158caacb528cab62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8371b9e4d34afed60958c5cba59c43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd7623b084c284c3fd3d1650c03f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324003af9dea2bcef2c1756fbf3302624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfb11d72bf16e15699a5be4e8698c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10a6eaebc2b8977b3af7a0f9b6891626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852508fec0c79dc6c29ed4f1aa6e53e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f50b47bd0a0a629244eb7c4652bf23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3388fa471bf3947ce3fde7588f883c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace628aadcb2415a6308d8893de07f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62009a2a2139abe4c5bc0acf1f76f8a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499956379dce95ed92396fc63480cee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70553c19684fb2ee129e260921eed988633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d143c98bebf8b3287ef0d62d695e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff781a214fafa06d514be82d6704ae5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74aa7bff338c06dab29f6b1e3efe8ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184153055f03a332b9fb1ef91fb2f515637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0a656d35439c9c36247319a33c799638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1aa95b2f03bbd2b1f101c721ada30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d99210d6a3823f766079b9895c69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3cb7fbc1d9953407e9b2a2eb07a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f02a30bcd22cde8fd21ca8966e9a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b169f6841a055bf1309f55ffc74df3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcca5ae41a7fbd5c8bd374b9feaf452644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b432bd53c1f9f97f4bda9d3738bd74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ad03aa90ea16a56fce547d240c481646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fb0c32c16ae1558591acc0899a2a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4401c1c7e290a6e78944ce095e5d2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8bf8c2234969245ff3c7e45f41f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518d81332f268b8e0c2034c158bd33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d263d2df882d7811fa9f2e6af69b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a6dac149b20599d1f3969ad8a9b4d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42db3f9ad2baa6fbc6eeef8b6eddf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14bc9d09b35544f319022d74fe6a38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a2cfafaa1bc67778ca9ed6e89878a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff9d7f2cd8a2a106516dd6d83e0d35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc8ce7ea5ff3b65af3c74dc0c0dff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235566e8a6c16002bfe5ae08205e79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4828d58c2abca8207a9182d14193825659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a683bc9c78d25d56fddb9fb721e7bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca84454973c3d5cacd2cf08a28131e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760bd7091c6ccde17620a3cd345184e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094c5de4a4a3e0094fc169ea3e3a40f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6de4ca8a254ee4174a48198c7e186664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309301c1098251dd9114d98467c29f3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d087549150697194bd795dbeb7d9c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96fd01d30e4a52b4b2d02e3510c7d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137789fa0aaccf3bcb996b0175065d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd4722eec09e9f846e4913211e09d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4fd4f85f1ee1379049acf9876f800670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4f2e567e5d711acd4dcd482b13d61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdfd5dac929349d8c84d93bfe7ac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba753b0a47a26ee99a3e427d47cc86d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048b755065d4ae88d016e1e19a55034674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e823c12ba0a167793e40a3a64841675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7cbe3be07188103fc7a21616716b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1995b7b02893734e62b17b45ec29677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd96d333e84214e6d1e6953daa7686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf33244f20bbe52eeae14055262d01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13251e9ca8392cdbe75ffa433749cbe7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e88cf5e7c961731b0450c3736577de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7991422c034001e2e1a6b6daf6ae23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d66473ffdcbae36c6735d421b1b04f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945599b4ea6d3d54dd70a029ed3957f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50395159812bc26c5572b57844999c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580a935a94ed53385556086df000e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249d2f137083f9129d73787d419381f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca473ad7dd2d7c10ecfb01a957b21be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13eee1431a4ed6fbd01e2c31adaf30689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480b3426c455d457de76adb6859daef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fca5062ca66cc18ddba89dc53fbb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a2401e761f9832a9a0ad623a743c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4509c219920b1354d324b16cf3d73693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c6097dee2ba44ad50d8d143a6831694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a85125bfb266f5740c4968adaaa73a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d9518295365691e111cb346d4431c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553cfa0ef614ceec979e3e1afe80de7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b255542537de07e2704dc595b224b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de582bcfbd5607dc8d1e13d9addfb5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a522355f6efc48a35138937db6351f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1476d3107923f2f38272366b0b1ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574fbc89e19d7dede41cb28b5606caf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194356588ec2869b67640b8f6a930d58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321db1c235f7589a1f6bc1b58c1f46b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a666593c26fc943a3941c0bbcbaac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cae92c6f8bb35e51a51870aa765d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869a54436e26a181ac3e7ea38e3ad73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58f71b204bd1e9b4cc842f4702a73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e05d4d75b8c325fd665d36ef05d88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a43fbb29d58f6bbb3b4ff3a9acd7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c801b26c7f4213ce4bba620604f782711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ad3ea4d575b6cdf5018cdbca8b92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56e885d6faabc81f07b6624bd3d12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda2ebc9a01647f017ac8b186dd723c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d1d5344e73f3c0e15b917f6968c75715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f3a2ebbdd2c6b999bc80d91680c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bfaf7fa87f8e7b73d5763e3444326717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548589f6050a5e6cc4c025ab50a30daf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf003aa8a7c26030a206b9cd98d99ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0abbb455389d7710567ced5c81790720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0609311b3fcb01b3eeb1545822f0f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5063f5f66a19827e29c279d121cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8113b5005d78f0f27016d3e8b1c90d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2b8a0bd354c7a0f54fe0edcb0d8f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d26e39df76d32df44cd6d6c3767d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac937ade3d27ebb1b748138711cad9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd4745c81b9652fe6b045f5cc89a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349620e109e9bb7f4ffee085b306de4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c49eda3af25f7d1bdd2c765647b58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e8aee2ba21c52673c6783970ebcc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485b07d53ebf9be212efca7836094f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444d3f1160233fec8c483115523b8e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9557ec0419e3a3bdf79923b95886d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272410411cdfbc08cbcf8b3b1aa9af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac19af7735d89d2dd98443f4fc5a33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54dc1cb8841304c3beaed137c28255736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20aaa115d6c594f412d8d787fa814d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2abb3ae5265c5177bd9baa5532376738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4b96bd83f97a2590db468ecc4f257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe33c798a35a0751351bd03f26bd3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9546dec014508ec9f859ec0d4fc0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b580f477ca30e84828910a1c2db03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93243b67eb0ee826a056f981e27ebd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cf16d53b105be3b7e62fa1d56dea8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151677bbe8386a07ca156be67c807a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b0a38f141b0e8641f6647fc30e97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cba3cc215c6ef1a870e194c286a6b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08703d0f41093fd77e9e2aba781c95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445604957bb6cc3bc94f4b022d427deb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22db58f50d7c20942099d7b4404d5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3781060d16db03d5aab842c489026a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db5eed8aa1644250dbd23c0821f5d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302173b16c1cced6715b873e16ffcf753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>