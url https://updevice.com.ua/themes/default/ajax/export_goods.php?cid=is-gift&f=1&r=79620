--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b66d9c5b6b9dfa79b309fe9b7a59751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866cb69389b3b3fce6e343288f00db92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e26afe51dd6e2befd643f331dbab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e24077ef57310104d186d9608de9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1f594490954e6412f9e16fe3d9ac95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bf5190335320bb535a0e8b084e84b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802308cb3fb3592f2d232a4208505ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647c3b384611e33420d50b94cb817b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21cc9268e1568f439a999acb1b33b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b261d9842554fc1d15c5de893097310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a27ca92c52c0dcac02e3f0c78aa56f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5cfd918b45b61a52636cca6ca88a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fdc4bb59966941b495d0eed5dcb7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4acfd5290b8b1df673ddd4cec2e01514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9dde7e96544492546dd38fa47d93215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe70e3e400125df73921a1e1e9c06c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f48d4200d26b9994ed5e268204164617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe35fbe634dba8e36b69fb9b58a6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c1ef012c536c6ddf3fe1c1e21a7a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cdc8674d39c926344d99a076eeea120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16de3116c8c074294586726c484f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef2a207de2d41b674bf866ec362b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd5152a8e2392f5b6d6acb16abf56c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3516d2b4b8725c4ef44dcb9377400724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2cc2e76cc5ba8ec048ec9755822df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a9257c5c67605e0819076a19d5e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282594f8cf7a951da03a4f899c6615727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5efe3264457aa2a7d006cf6383eb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe813fe62e6972cd44ba551d6ece429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040a3b9a32c093b271227805c44ede030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933764a3f957f25364776fb04e7669131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a4de293a50d661eb301ccfdeb7a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64752889360cced4348d6b85828780733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0ef54731e47e52a2b0eafd3a1ade434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8616f8cc85cbb675543b7cea6c5bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb00aa356ab7782f5a19fb081c40636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fbf26964f2c95493aa1667c5ae56637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38349da72f8857252125b9ce7209ce7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a11d511cda5197dc1ed42bf32dc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e0eebf097e01c2797735d806d05cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ad7f16b0b11761d5e5b0afdbb9bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5b7133754e7d6de0fbb9511e8e0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e46f778275b227c8e6ef92b06d02f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70b9ee212241723cdc00a6f3859ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45806fe6c3d0f49194114d41439f0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c0fcceb4668370a4601dfd851f1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1bc302a584c0eba092eb5cedb04c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93467ba12bae7e568e3d43ea089c6ddd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ead6e42ca3ed6894dbb954967d0d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52b44db5625caa1f1ae61f32bbc24150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acca48438a0fbcab76888a83ecf08151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90dcc5880ecc9d9f4fd2faba31e82552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ad975896847b42ae313883129cb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417a59d8528bd9768c8105043059d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52f3229a84a33d94c23e5dfcf878ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb72a80ba82cf85d6e5992714b7c4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b411813abe45d93b8bba5df25b9a45357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd3aeac4947cbc1f04d43888c00f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0abe7e489efa12a2d979276adc1bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a154cc436974a396a0dff650bf4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151795c2d208b7f12818f88a7c76d4d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2b1e78a7d502e034def19c45acacf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf9c11e4f3802ea0cd38f52e9035b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90292b375c945f31eaf37fddc20854e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e649607aace8bd7bdbf7ef977bdce7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9343f1c67ab4290fd010ee2ab3b0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619985770b0c69ae94a3690c2c467b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89217556cf0024eb2162e9ad8ef49db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bae3887aee23cdae78c509d42349769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef72c6ba4b2a6af07468672458c6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce563b9c16b3f62f2f993ecc9d3d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec828e0e0b4db07627833b510923745172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284115b2d2d54720f444bd075e7541e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a8140edc961557daf575f6e1c1fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaae447ff17149c4e2891fcb63fa4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c50e5cdb2f445dc90344769a5a54af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5092b78f016189d431cad4785f6cf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c19bb994f65d58979e8c36f4d5d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73315af9fa66028a969e9fa7fa5418c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1ddfb0e2bf3e03827007d9006e4b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12511b89aa1eeaa12e228836dec36f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24717421ee99b0b250f1f78d6b4bd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589b9714c17672e60e22448d98b00a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2fa9e85c24a511f771a55a734c45784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b220b93e2d4e92d6f7ce5d4cdfe7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3ffb3b1a16e5c3626892b52e3976886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31653d48c526dfb9a65b5ecd10807e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a0239bf62edef57264ea39e2467788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb78c6a822edcc0ea9adac7c9e35f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b560a7d0a6687cad9998450521e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a141394758d2a8001266539344c1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823896962ed23bac554cdd5286247eb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cdc0369cc4b6d284b44edd813d1a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635bdec73f4d0c079ba3b85140850894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e49db00f116ec31d1d22fea50b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7913467dbff11e8aafbf07068dc3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ba8a018bc1bf1c7545629348ba7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418e62529fbcb4147ce5fde36eafd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328ee134de8b90f533e138a4690b1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772977e7326194eb81b8a51b541f59b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976cbad903dde70416d65f21185f9ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a138c545c2dca544884bf26db78c49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b7579e1f602e217ffe1f36400251c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d36be6157a299f1700d8a9c81972e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0a24246ba5dda862bb6f149f2047105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768407da756cb44d2632dbe27145b20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87638190616d2c6f72c2275f16a5b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65cf3c4c810b8dadf3cbf94b9b7e75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178e0feb5e8dc196d648fbc6aa2fef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddb517cf2146f61c7fa85014e856a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7683db18eee8bc0d3c05cc3ba02cb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1cd7f16096cbd8fe173ed0e1b4cea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddcc003a01a42b7595ee5d77052f4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031caddfd1123a9588fc398dabdb7a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24efc557ef43bd47e6f2cd468db9d9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da470b5a06552a8217f32ac86994b9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a55b0bc06346ec5d8bb6e782547ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d353dd5592f5f1bb8c723a1f69145118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c99a77577b80794462c2a1f181af8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7dc21188c483045bffe183b0559bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1ffae615ee9753404d7cb881ca75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5ac978d256bb8cbc24e3f6a20d5d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553a96b258134d6d3a456188f56fb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f360e53f4e15d8ee6dc63f3370709124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed709d6ea44bbcec37836ce688c99d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f3fa609da4e7e421e114862a5983126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205f9fad27dbfcad1f566d68e1774be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214903b3668adc17c1e1410cc0dfd8b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb608376a8707826eb41851fc834910129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5954da3ff368c55de2f1f7dd1be218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89265ad7ac47854a343dd9fed7755ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2f3914cb0ca7b7d40d4d277aa8b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f1f5374344e1919da0ee041fc1cea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285676b24a92803d09d91c8791f0210134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7218a3ee0343a78d2f3b60041fbb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05accc6dba3156c5a0d9832d01ce6a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1596b80a2bd784449c4dfbc386e150c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05054aaca22c6005c2136f5dba151246138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7583976ccb1583fcfb3da68b3743c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1f39f8bc344590a6e95b70c2f14a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0c37422bdcef8bb73090a6c0bd0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260040f7bc6de93eae225fe48c2c02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add163fcb5bf924caa558d7b26f776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405887ef604be83e13893438119077144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c384f7881940e177126acd64a3f437145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8803d8d767366348f91632b2bc76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0564901f0a02ff80d9f2b94841c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56608715cda98d7aa9274a82933036148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959058f2da8cac446ee9d4c22de7fc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aa589996eac4506fc94d9ac3b425c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaca45ce2bcb2b8f5a65d35a2fb9ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed3381410c3b5508c84884e0b8765c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5671f4f83ac167e4b6ca3693aed0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebd238c7c415f91bb4bd89b2d1c6f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc267d323db20492d151adb229529628155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24308c708198a551df43f6bd3d959be8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c835d820c98981f20068dcf0e37f76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d1bd1c4ad63008d0c1b396567e64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdeff7391ab542115620165ec2267e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e755f66043a274540a7084a802bb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffee8f9a64992f6a0f7fad490e4507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9cf400c0f2d360b9d051ba0aa91f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c7d539e8b715121442aed992ee1a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e215d585c40308c77b3c6268cca911164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f38381610a5b44bcfa5e6a3681273165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579919161e0cc1a3e0cd97d73dffdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc62dfd9b95e89fb864b439772d287167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9824b7acd662e311f54fa64be310e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86982dfa994398ebc3be7d6a5b11c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cf0e3b9029835cd32f9dec6f45264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9fab9bd032e2237a562c6d8f292ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a6db7156b91e061a105cf927f0233172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10195018f82c54edeb4b8f91c101052173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038361348823cf9bacd89d9122975927174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e1e129675826b3089ce61ab1f818175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da758daa5411a3b33fbd3428780bb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c32cfc85ae4d5966a3be973b49687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e2a7ec0aafdb15876c37cb74f2507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb28eac279988cad666c6e47a0203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a4113559ea6e33414e13e708f1e28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02407c0dd058c1fddb23e763e8868e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfbd6fe16ab4afb4ecc6a367c008d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5717477f0a83ca651fe6204650b175183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb158081ddaea5ac7e890b52e88594d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d15ad994d00694e8d45409e389fae1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3c7237a861dc1829b97ed92eadcb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0516c65a57739c908c81f494e3c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c9f24ccac3133a2feb41867e097b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44eccb6550a85420e0cf2a372302c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1903d2bfd92b84384e49117a59ea3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ca60dea43bb55ed4d0b3cea304852191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b7c45d7aeb65aba5dc84169ec00a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf68f27c35534cab7a346bfb54d7261193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58374c855a17f735fa15e2d4f608b455194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccac4d1883f633c75b547ff0ea6124195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95cb6f5eb7c6a9042cd07fd8f85637196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c3ae40455687e9fb5e69e383fd84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20134c40311b41e8c7f6e852353101f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34485d325b6310e34569a8e691c212a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8801dc4730bb5a6dd941b01f3122b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac367fcaeb4fbb44f902167bfcc71a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed699f6149f8f02b09bac4a2414499202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61542cfb1512e148a70ada5984ac87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e020cbc363a9c8b8b87b2834b4840d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a95f1feff59b64b9a176760b22211205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff629ad5653bb133267880f362ddfe6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759382d0559148742963db8aef096644207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9d53c074b3f0484ef0612d890aea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb9ee176d3e52e708ebcfe9905638d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7e641d99b4042d5a467e17b4b84d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1f4b0c9d57d3518d9418331a79289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79b6bf0d48b515060bf2788c4d6e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b454da95a6654da230e159c669f7b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e12633bcfff676d6f04e7907a4da3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb66b54504d3e98ade7a34c7bdc30da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571047b318ab5ad94276f0a6fbcfae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d33d078bcfc280dce7fd67fdd1e7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8ee8540dc04738bee8fd203c783c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d85e1c3e4f68243956d40b055cade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958f075172c6f7475deb8e64e9a8683220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747869507b38e1bdb86fcd14b5c5ad3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14fc82d2a318bad402e851ea57152222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501c57d31da15ef0efafbc62750bb56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edc6fc509b3bb3fe2b5bbd9a10c5f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8701acc7ad6a43b0b3e8fe384537e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdb212594b4faf19e50a3d05b35ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7401d5a02cde0d5d450cdfd894d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8aabb47f0a21cef0871a9ce70c800228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35a05e9a0ba5da6da923c7436f27ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3eb3f13c02c3d394aee2a9a95a5f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f28f40241954abc10f84c18dd2ed7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872c87877dbe2615a8426821702ac96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab479af9539fb4cdb1fb1390d8a39e58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda5ac4b8c9a43394ec1a304a4d37cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035c98daa71df435ccd8be6f30a40b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcecfd13035c55ed579b490f164d9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140c663122201fee7c6059200eb9175237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a343ce8058dd98734f3f67b36e02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd650e940faeb3cd8a5c20d0fd3790c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a568de05d15974e531a7bf8df44c5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707664151d0fe9e8a991b148580f4a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bd1a71fdd9b537de61e0446c4d16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c8df678b1405eb8e96e6f8aa5440243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b590801e93ea5bb1f2aa6db8d8ef9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f82fbcd87d367c8e8b9c9a63cebeb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb718b38d606f7fdf4729a88898f7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bd27728e6f06d194b95bc8e928763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed738754440d32c77b657c00a7c0b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c164d6a2e252d5ee1f3a3bf93f5b33e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91048c1dc7d64dd4299c5bcb90062a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd573661073f0223469df21e17b45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f7b05340416c2364b9550f6cb0cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35139b51ce32e9183329e07f09e2b990253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cf064e3d01895b97604c11032462254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1b54f1a14486746c8a6d9b13b7d67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f371cbf367b8b2f9fc0594eaaeb2e4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380de98353c9e1f8ac0b4485f30a5e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda1f21a479e23f17bad74a6a6e0de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f94bba3385a06da11dd353a8aa99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9e671f5885039aea6f487e6ee95a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f46325432181075c0915ace5f5003261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2933701a73429c2f78138b03642ee4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c358a63894953603019f31ecfd46cb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c34218cdf461edceec4814a30ac7e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55a8587d5f3829b0a442e0e4f4f8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cd42caf67fe6c5f9a358518f9a817266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360e85a3c284df389cc696f85bdb0e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6263d0f507467b6737031c605c4977268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610e8369d9805c0ea79d95aa690f3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b59649b1f0a5077f79eb7d4852e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d36015b5bab8e0cef7fa4cedf33bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3c54dbf3e429c857997c93e285645272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f894b49a36442c74ecd9876230874273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daed44a354c4e9123be06a11190b548274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d80879d75b845215888223db3015a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5f569c787d9296582ec7ae490b00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21d76d10df5039ed770c563eaca43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78031ac91e911a9f1d37decdfdcb3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aaaaa1b817423acfd5ce0dd9f4592279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6509e3506673370c2319994d294a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5e91c485c37221c5042aeb6ec6b51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf42146af518706c38e83062eb1115282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cf62d77083f734c3c66002c5df67b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227c967765a041a03357a2b2ae8f702284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3cb8fea141d4a8642f46cdc26f77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f92cedf86891754e1a3fa854ab909286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add94573a15db36c03c7c8955cdb3aba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd863608ff1495f0892f49c5e9477c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e353362ab503c4c70a98bfa7686e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a3bece45f2423e308d9a803629919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bbf6466a177c724b297fa3e8c2520291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929482fc49ac1fd4a25491cfe52008d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedd26c86097f546e2e77b4625036cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f4978e89f531ebdc9c88f51b2a14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c665f1e179ae914ddb358361c22f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448028272a4dac5369ca8b39af3e3e09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0ec00741a3d5b3d76bc1642a0d811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4484b4850f6584ccc8ad499551121298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd50546f140a2793dfccbecd810f029299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5852e4922af36a8e05c535790246300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394447fbde6be22972f8ab36894da18d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8bef751e4cf9487ecf753a7fa6c79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffbd03cb1b3686e04e78652f5cf6d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ce6c0bd12cdf2af6155ca9fcfce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2149fa680bde9dd88db57a51d483dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085651c35039643d8a6e6181058aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8dd16d454dd98eda968c8ba0c7720307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec17b6235c9d13a4096ffef6fba621308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2769314b29b9897a78f610a8f3bab8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5dfba570fc8e032f5391a405123a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1bc611f2214a862bb9da5e1234276311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7a7b9a94cfd82339c6d5e1747985312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e7f6ab3f70b7b09b7215c841bb1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a883dc31b1308e63b02172431b9be24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58634fa7db53ca41665947f9bb1056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99569884991f38b0871603f45afe927316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb80cffd6c265ec2923341f42cc6e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa7d74b047145c8344468a1d5c8c95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff963f1fd02dcb3d798a5dd3d8a086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cec7c5be7b6159f3e338b90842e89e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b620dbea69fffbc22eb171b513304321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace22f8cb793f29d7b5ad86509e5577322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62abf020afcf1289fafd7ba5e4178ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a6d971da90337e80e688fa714f83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4364aacba1b07f4184bc34710072325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c9c6c52a6be956e5f7afaa6d88376326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022221b056da80251a0c0bc0d6d7c28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3fe57d1012d684b39ca8b1d03b49328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c56c2f78ba6abb43e684b60553623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee02c16b5ab9c250cb795cb9a6ab2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabba7f20f7f1c84807d8ae5dc28a2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587cad385e654bc9213c2c57f3467ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d755acb5b7e7cd15c5d82d7fa6424a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a8621f4603bd4d25120ae75fed2e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ccde0e1dcf28a7a898de660eebe21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfd0bdb069203137fddfebc450d2e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c787b0d82d9f09a4d991a09de65787337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff20539f3a89054176a4108854b37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2523ccd68719706ef5a9f0c49d3ed79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53721899f3b645a92ac49cca5a72cfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc99fed826e5b9cd443caeb1084168341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7286da1160b869330bef6441359b6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b738d3fabf638a24cd2b6ebe48183343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8b8866c2b2d2d15386956e36e8eae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd955196dbec5a0f0283fa93a6c3de17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eed6bc9a6f09e00f4dbc0410032a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0f7303c7c16b7fa3127f22ec67ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4454a384b1239427be7b84865071b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867ae0934a63d117f09ccc1ba33a97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24b413bf14b38082a5cee727ab571350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb474ff4599b9ec546a7b9308af1ea9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d576ca66d8e5688a058411fc4694b6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2201d8f7a5db4619c0b6aebb46e93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2664940d1bf13aa7eff5672d0ed08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096b284dcdfe2a7f549bc2e46e715d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203f3a6139d5210c253fd82060aa89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda67f2ea4f8c2750d800e5ed91189ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a6ce833ab51a0ceaf2169fdf9ae5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f3913ba129f7e91b11f08f15b460359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05b948dcdbbde08ea87522684780d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e03fcdbcfc10bb5bf35f4173f859b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd193f52355a50a37aecc083b427e5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54287f97e3f0fa6b7eb9a4ed255e0a36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab948bcd617c1ddcf91126f440502364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39200c7526e20846d05bad71a6bc6a72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb9bf620d8b6c7e129da8a43691b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f77cedab9e5c50caf4d3409f2d924367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6220243cc6ef5d6bcfec12799fef85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4c03546652dc7d09d2331725fc299369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d80b72980c518c323b08beba9e298f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea2e668bb124542db810ce439f70fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf6cda44f33a52004eccbea5b560e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba325c80c456354cf37f516a81076699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8cbe032d5bfea213c1d44e76d2d30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aaa7dd9d83b9363b5848a0cb1cf81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21af0b7a0a6e611ac9e18082bac2ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a3f689193d7e88c4bec142a3f7a6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718384e8842187fd9bbba4ae641bf08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35367197430db85ebdcd79c31705678e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f408fe2823bf7bf6f38143f4d13333380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef075e023f1848c57cbafaeabcb15e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca60738c9e44dd78c6f8814232a0e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649b3b0bb2c3ff3f31c8bb13bb4929383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0990f9d4e63dc637b73b8d65591381384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb353a2b60f2873c3495f45cdfe242385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273aab05604c95013d073aa95b818e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317b4f11ab95a9e7b6dd094ba3de05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaf84e719071c62b27b06a0b9de5ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66f9e98a4084c7120bace06bcc582b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6ff75e700a84b0c216845cf4c4824390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5e5a3c32664585d7898baea5e9bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2658a1a89f99e9124d8c22629f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e443517681ad2a33ba993d3daa9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a67376187a120f8fa7a9e8c3efb6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcba859e12db9cc63588877d2dc044395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec965e7c4e30fab73d66bf0b4a114b40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3c3af668f3ffbdb8e507baaa94ed2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abae2deadc5a308a307b71019d95d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b76771615dca77094b895c9869c72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5cec8fb1316c903d29caccd17bc92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060b02658c6dfd020ba81f07927484401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75374ef3b4f98687875b9b7f68cde402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b1bcf0471371741ef827f2b2c657403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125a36564f2d25975cb23556288406404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c31d2bace9552c7afe9510def95e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75af238f87cd788e7bbb0ab866b72f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b497a26000b1d7d2cebed229a585b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637f974846d8c7a525c39d872c4a95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6ad8e3f3a4cfb4adf5efc6d47bb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec04d347b4974bb13648fc65abcf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386874d6d56d9759cfe294d564946aa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9fb4e1c44e0c781de3733b59d16bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b70ec0abef0287a8572d88904ab7f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24b014268c822ef2f0f60ecef5aaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef3d022c19f1c34c9f9c8334ad20f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e2e94caf24ad093f43b05195d4d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036328bf86705eb16cc34baf68e600417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855cefe968471dd60cb747a67432d9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391118d3a3b0082137d51337adc5db9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7193998c9f22337e2582bb34b9821420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dc9c16945a567e5d11218777d139c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e97fb716c3acb75e11f012671ad6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6b1fe077aed504b7857a5736bc3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996491a495679b89409d717f7dae6f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b48dc186ca7b76cc2c1ff2ff48a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc63be7535e44b8a6795f4588aafb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc477cafe7ea587408bca6638042437427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980765fe4f59f40884dfbe7d42c03e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d2863e567f5e1b3fcf318e9bbca2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55b05b26b40ca0d1903b69759ec2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf2d44aad2d1eee8901eb53f6d946e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03c5c69818d30cfb87dcf769f301f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052c4f94c39fc87a259ed12580303f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289620603a77b35b0b4c1f9f15072005434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29816c114316f1d3039922f5e3454435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94bedb57cad35ea6333b98eeb7821436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03b161fc2f8ef84201eb69f80493be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac98035393513ca42dc1ecef1d0e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de74ee42c8fb21209eb1f9da2bc73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4ad5bf9ebdd813eb327c784927b5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18918c459b4a9c148afbd187e464ab6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835d467d4448dbcb5e340b18aa05de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb75b6aa6489ccf5da21e1f289dc4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b7a3b744633cb82bb14014c8458ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac73e372169107cabf7eeeadd5bff0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b25beb0102a4c6d281f5c5a0740bf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f65d581cb0ab42e47eac08fdd434d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edcb2552b2fbae40ad2126ae86cfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a55bb4c64094f3601cf8c3583ff20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3705c7f03948c167915ec99a199a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea72980454091b17114602eb3ed4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9097fc288ad42df0af526cae9a2f9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52d6b8b1430a11298bdeb80ae85fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d680264b30bcf32f31990d9eaf5010454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e921910dd3c747b16995a064d0ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19af07b7e1f2bebd35cf98f6bfb9f95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36017cb8b1fc49115d6dda4980098457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324d8c136e046a95422e960fb735a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024e76085fb1e7c681662c54a48859d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0acb4502242487a31eddf45c50727460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ef038816c112da63c7ad3ba08db9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5ac72a125497846999122eec651e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66d44093baa67bccdf431cf0784e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35cb26d9d2fa916cb5f53509325cd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd573f8d471c9c967afdb482c4967fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2797124919628ab64653e00bd1e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4f2547df97f6b043b33de2d753f76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ebd7f39beb9f9db1427a460e32fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb2831ecadd0b3c0cf5bf2092474a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ff8b162bb36134f16906fa035514470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb1f974b9a04cf6efc4edb37b1a3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43334c8b3411ca51fa870d2249c84e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb93c29d641b6e14af97caf6a5c03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d823555febcefffac9f1222356e9d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4dffcd9d7c7ba427fc9f234025af3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e542e4671d8dc389e1ce0b15f6800476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e91d344faf0387389b3755b9db80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fafae73e6e23d912477bf8a7f6a666478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102783ef18228aa5a14af5f315453cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e04c20c4641631586bd7d0744e90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c47ca930fbc710bc519b112c8bfbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74ef2c27ae7c5f88f05bc2d547382482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af6e1f2b8e57c2b4f100f6678bed7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc67cb9a8f8d1ea525f35f02433755484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9176e9d7903b0b5f053ed1d0b24e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84449d68076e4780065b8ed554381486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423c3a4ce52c911e64ea33c9aba9ed2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c2e14880d222ee7521b483204cf0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be1a6220b1b5e8752fc94504e93a50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6097bd30e4eaa8c9792a11e18b0d17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc758c0a08235cb3f09d8f68475302b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff7b2b87d6c71d85290b2a8b9a901492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb23288ef64537fceeaf7c048117c0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55ef083b7a64ff699bbdeade2305c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642adc272dc0d03c69ee64c03fcf405495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd84495c39f14a458b4db9f41d43e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b6656966c9b2f219c0ffdd4d9a5c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4a801f111bd3d998da8628a9b1aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c0d4f577bd4a7ad8c450a35a751b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a82f2b21ff0239137ad823b894ddb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3000f28706a3ba919335e0e81c627501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e2115136f7d9c99db4a6f75189335502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12b0af26194d5686be68167635deed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a0507e193eec8b6c0eb3d6b7d793504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b776f460803ff8b2dea795adeb1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b671dbbc10a722b8f4e92667a86df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3838995a1904d4b0d6ece81be9488507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775789239525ec784d6032b849ddee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489fd30efdf10e8917c694cfd0336c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79f3561b541d1ed1b24e98b36271b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafc3943a37ff52d2cf2d7f5ecf9ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82057a9fb059169c000e67719ea9ad7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb41fa4b48c5b20e69f57935ab0ecb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4babb2e0f55eec22a30ceda23c6e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446b6d65357185b05c10379fc021d3f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51912d8dff47675b2c5ddd87e39e5e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b44c23b2c867a1b636e54aa132bb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fbae60c03b0cc262ac6bd3be454e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31b71a993f7c583976446b04ee3f69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f874a4317def08f97f61a84fe3e36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e4dd9e5c7f6c93685d8235a3bbae2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6d38e991386875ecdfe7688118151522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43533e5ad7f08c5f3b3f8e5ecac235d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cc62cab96e007a80e56552758766a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d5792e4b967e5e014be57121c6a47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76622f480be47b27d44aebb991aceb46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39081f2f30df14db6e78e130e1d964c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d118238bb9fe4f0cebcc240b9041b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cfb094de7d49785607d882fc29b81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7af2fd171f728164abdbced6a866530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c1844a92c12fc46a53c045dda302531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f867c9ebb01d9e4aed706522d54095532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec8cd3b8796869ffec49d950db9d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0707aefbff2256c6a748a90277c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774987414f837365f2ae46929e99aad6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb49d93d1b989b933754ec61e131a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7df2bc43ad2eb80df206d1af5beef0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fcf072ca83981aab212de0368232f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f38c4ce8d30b212844d588f21218539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508688bf708448841024d98601be1473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4e5d1fbc352a7527fc7239c26a0e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51f376bcbf1016685e2342e7a90cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6378323e82ce8f1f742ce0cc3c3381543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042cf5eb3e12bcda05bd165e6f847aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe05aa94f4de0db076ca15183aef58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06d763e0fdd0a91bc864e8e8379884546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7af4a536506a8993d10b2d7231604547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b65741a432eb371d6315f1b0f2381f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9239ae91977f6c6f846fc82e447f40d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ae021b1230d05aa1b90bc38d6196b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc5d9cf83ec891e02a1d96508d7f64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc478d2665f1a624b563c95199e7d6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0477feebae0741d4531e15d60da42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9a030788bbe8f22389de8269e5d9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6754182183ab426627886d6df9f22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844f183a4e31ff8bed71d732948750556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20adfd8889cfabea88a42d0691ca810557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f62cf669f887628c4df6303eda64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a642f815f21683ee3ec5892a190de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf66ce615eff04dd4588f5ba29e97c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7a881e80b077c16392b06d7ce6ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd26e33acd662912ef3ad8db4b5251562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad46eed788c5b1160227c631df059563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16a01f475ec6812b2811c7e2bd148564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5dcb89ba42fe5e4d8473c5ef903cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddccc40fa1ca4125d4cb2b47d25ce5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147c785ceb6462fcd1a856848a2c877567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b02420d8477ac1d8d92ab53f4e25b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cfe0c153f3eb3b1c7c9b5b951df53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecee16f46486effad517fab0b55811570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ba2283d39202d538743728f98c6d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde7dc9b42cebaa0e1d0b5f9a4cc343572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b8ee18bc62d45afb7e19d518b4124573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd39fb41d182b9b2553125a8e85bc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec1d8daba55af98cfe71db5b92045a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbb70215f6f4a4ad00ef9d4cf36c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f95143ccbbee96f416c95568a5288c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47da7489ae9533bce01bf3665a76a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a0d6e0ed1c1df49c93bf519adfb61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e179b92ee608b3a5e8b18cbe11aac0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6609ea3ee31a5fe3591f33482f44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37d27a371b862ceb2d1b9042446f0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ff0aa228817d26ee2481236449adf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddb3e4e918d9f0d29fc92be7ff2c74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbfd6e90501cb3e4fab51111c3b204585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b5e248bffcc2e780bbb521f2263ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1fa1c2e1cf64daa6470a5fb8ac79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6430be0ba8ebd173d59656638b582da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfed5bdd6cadf9e6067e747e5000ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e72fe886c2c3003d326b540853fa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf73442c39efb2bab2a0b23945e5ee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728e55275dce003a78d77e066f5269592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b464e86a7de328239d19e4717ae0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d1ccb38fe54cceb8dac6ae116a272594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838f378721c69db41ec5e420eb432e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dae75be830596322e3e1cc0c602a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d72d796d834fb61540a172c6d664597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd83e6054f4cc9f9f861860cd32056598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa49eae6480daa6259863e04e756379599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47195a5c7feb81d602c12f9d05504897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30068884dd8bd4f554af9bfed505e83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e807a165f4d55e37e10a4b1f54fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6390249333b44048499752a527a8c4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a48c0429993686bdf13419a8421f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78d264aa68685032414bdba9aed45605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff15be8b5f55fe9c3afe07270e7f9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d761145fc24cae7947c7314b7465c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba929e4f7cec64158ac53f6721a84fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc267483ed5542eef1ee0f54cc5eb0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf710f9e195fdffc25302f40c9669ddb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef589892e0b43ea0fae38e4f4b25f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35eb7012664a6cce1547b2e7cf51aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64f75558c9af9865040e57d7fc7cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88f84c1093ce57a77b3314ec9a177614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24922f853766a6f39b6a2f30deb53e77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b56ab3c237b3b6a349b419f5dfaad2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18624d080387e3a41c9e77c8e4f6769617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d5eea878da7dd661257f79ae6568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62d76b7a3a8557cd1f28c3173e739619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38e183efb5caecaaae2276cc3cbe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092dc2f41f6e1c7d2aac9fcebc54419621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd25366d754f5a2f2455abcca5dad5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1c86c7b4abbeccfed04b05773b9bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d67445b0b94344980811f0671287c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c189a17ecb4bc086b53748407e42989625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7202d0561d78ef023e5baebb01bfed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7e9c345fa09c953bfc2a8c707f10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275cc71bf762812b959d65688852052628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769042160a433a988d01e39825eadcd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac5d32f92ab2275aa7fc4fcd9cab62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c9d5f3de84f7faafc044b9f88f8f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015011cfdc97e5e901f227a8566ff771632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd100aa0f4b379893514bd9ee39b56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc159d1ffc9af933de2809422803bea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55d160e5322b5e1d624e8c29e87cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bec86d633c7dd1b07f4c0bb24de3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051278e45c00dc9e223d8d798627897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207589bf21b94953be080661ce0c32b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a3753da6e5d59686899cc087b9a60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b9a640e2c31d3311fc8b31df5cd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1fa166c41846693eaadcebda5e5c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26811ec98a354a3a0d2255f7bae15642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037d471ec6663acb6778e9409983c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff8600fc654a0821ed76494773bbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683e67fdeacd558cd13221313ad0740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d73d14416b8c12e45dfb993eed5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823e7f86d5475f6fd00927b3cd4fca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ccc02f68776aefcdff12da5e2ed05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8109f22f7bc911eade44c203cbdb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fe8f9402bc6a63e19034f7568766f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561999a4264c7d3c53d56fb30f74d8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7baec779bde525a0b3fd2c5004675652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557febecabffbc36a6d5c1f1460e3476653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493d4c0daba86d2a123e7d188f5e03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e99b64dbeaf065a6009536d7fda3d1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e6e43fa3b19865d5989e776b9ed23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2be1faa51fba41f25f4e69931aee7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997e6e4488debbd4576c84f9538633c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370caf56cfd88284b8c15746b2968af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c0a92039b6599e53be1feed10431660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0d495bcf4961f4a528f35e92858a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf91e4412429ce1341681bd8977d3fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab98b31d1e2f721f2d54c311525bf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7da97e91c933ff4226599de87ab3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c56a0a72b4ddb5b9592497320ee0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d4637c2fff8b78077d09148e28881666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2728dd60d1a890b56888d1f7a5412667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234f0bc4589b99169eee963a707b009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3507797591f46c9b2f4add33adf98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5efcbec3c5b13f5eb613b3defa67b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c82109654032ff110324b65340ebfb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1005e125e66bff9cefaaa81fb1278672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28af08d333b20a250fde3c149475b7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de75253230fb3b25fc791ac67754b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325f6887de780d32f956c3a17f7635c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b0840b9bdaa355cd603f4cd46ecf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50ef716d3c74f83121474d1236015b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919fe1886db3b744a7520decc68c987678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670c1ff588767f7776ac02d9cec5d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7d413e16d0e5c511ffe4597923f0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f185bf0b2745b54a0ba8037f9a2ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d5c53586e8e256ac4db34aa78fdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62916a2c064131b4741f8937071406da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e185696e92d760d3a375dcfb66bf378684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157fa7716cda273cb9ef71f0fd7794e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada5ae0bd45063b894b2fbf988db48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ccc3fee95ac7f4c9ff66e8c2a21d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04fd79c559314f51207dc6340af05a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83b808ff52a528df540fefeca5673689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5361b34e471f1888303ff445d709a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd686f9cc07a84a9c5adfb306c9dd59691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae7fed7f6a0e21fce9eeeb3d6c25e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f162dd70d8d63ab69998c63ec4aa05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b33df579a93ac25d9103d153f7d10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09fd2b496c6e0ef58ad26e29eaa572695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe05e12df3c9ed842201bdedb2a5ac3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9647c52ba4772d3a1cf32f9c50409697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6068f0f608c55778a9063b83deb68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee903c55ee4a42020cd19cfdb71f781699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37a487956f0e052b79803798be082b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497d809c4d64b217058efe48663dc07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379a361e11852fc4473551701be64b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b866dc031f2c15e08807bf5672add703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59255996b08dd2de71af1c53705741704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb384d729160484f5250ee1e666756705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cce9535327c836217b3a4ffbdddc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69aace615e7c280ce93239be6f86d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a37bf5dec21c8f96045aa7bdfa248a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b260aca73e886afe9169a86dbe2aa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb4c4484e4d54b4b5c0c55fd61d9e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bc9f8db8f27f86b045bc17d6f25a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d06467144d6b319f3b6e926e5123b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10809c1b14ee967744e9217e7eedc1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218197cfdc1171ed99ee4cce5fc75f54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110a5fd449b5f2b285f55f3eb8ed9c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d99ec03c4e1bf1233ddc3086251dbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3091e8e7178b0d58abce7eebc14865717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c31b97fa9360af813d04c68db37c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5629019d6ded8652c778e8b4741262719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c0b344114ece5bdd27e0117c840cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839af456cc6feea2a5855ed810302f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cde6bb10ec4441b9438c255643eb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aac5e7085ee84b81c436be7d3d15c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570a778772f5faeb43795bccefa3c7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be992b0d90832937e93ee05ca37ae29725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5008b9c11a089830ed83fe1c6c71e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3f8ec72da2b896d1f2348bd2b9ef9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61fb16e5b5114962ce2b9919f1048728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980f4924f7e83aa7dbfa2028dc85ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a712ff42a5be20e8fd14bdd90de0c49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5618f32789f7d6b1c93b8ac36042c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264cbdd5e2da320d9134c59fa129f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3495557edb42bba92bced9880070b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3cdb2e4c9d34c0a891526cb77ca28734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43199a158bac6541c6facaee3319119735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b56bb2c32f63e7003f7fe7020144736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6096a522de1c411e157fc299fb910e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a278ffb804800a7bc404fa5823ed738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1508d73434c1892e58e6778ce5bddb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0f15102f90863954b718b3a200d24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c78e6c71f78177392c8a0b1aee253741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7642f7bd46524ac4f681ccc403921e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71535a804da2c71c0967b2299bc1cd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1e629fa211fbc2e9adc0a885e71f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5038a7edcb360736681f9220448351745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a20106a0b43228b3e843793d66a0fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb852f2eabdf2d40fc21dad3abed741747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf38172d36dd1ef27d8f989ada880748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ccbe366b8df12fb5a1561accd06ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a7e233d6c70e8063c0aa63b139d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb30ab821072d9af7290e5e7da87e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0b47e1ce70e80db3b2b9f60d69fd4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e216b2f261aecb41896bf8dec1adb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918cd4caf05c6c4b5a283d86c2fc052754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb45c30cc1d96d56771d2ebe71d68e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b2ff554876b61da5164f172b5d969756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dc947cf46a5514eded8154ba84c61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc879644905a8751889f95e708567b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d6c4747cf26e21fd9eabbd7fa0bf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d6474f35b6b86d72d50e115788ee91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f4d45a8b4237be89f3f2a7305aca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74765dfddc10592b5871f939e656ed53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e84a4fb70f9ba8a110a19e19def1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c5df73e6b816c75928efb8016ca415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bce590473ec1778823f99b9907bc616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af834a299cbd6a7514c094f52c29fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a53d60ca92ac63949e521a4981ecca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbb0243a7fbe8717f09f009fb5627d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab013617318da21030701d2becd8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0426e65170f45edceeba38f608f0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e827a210664cca92ca161d6128c18212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874768b7dcfcfec07966a86d7fbaebc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd51843e917fe66e76c31a133917c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a24a2ee74f8ab2442e14bf3d8d5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65129ba08f7f6b2b3aab7c34a3ac89916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfd25a6dffeb51acac4122ba56328d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463228c51cc78e6b14ebfbfdb8d14ab418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25076b1f542936e1ec4466f54e11f5b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696552e25f048a7851432826d657e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f228d738cc0cc4d9aa09ea9ef733d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4b35451377e6a802315578305d3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431349dffca5677b5f73045926022823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce36e382e684f1c44075abacbed9f7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb88c8f99eb3a753d166c3d1cd6e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09aeaf9cde3e88ca39dd101d8c11c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdbabc9c76784049dfe8f415716a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5d16d2243754916c70055cc69693f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7a537cda2388826fa5857d63de3eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1688a45312cf911cdd81880be471630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275df12466a78adc7d766b86e2942f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef8de63441f9b55c12e80bd1ae288432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c273588f31d25c1034207b7cd96c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80451444a0b7b204de0eac34017e0b2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49c543f36f7a5ac0a943ca1c1d4d1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548f14fc0d2d3817f9241866f1e6c7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431679926326faa0b00938583aae12237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea51fd427d19afc0133a65550662a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4c39f294708280326bd5a9ac2fb7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97f22d233e9392b7637f8192e1a1ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08413dbaf80ad92a11412fd4e204745341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857636a5ddf3b703c9f5ec4d198a4a3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8de749639769abddf88d9770e2064b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9035f58434d48a09c0287116e2f0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724fe796196bf91fc52091d0eb235e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d013b16db43ce9b07e2b7af62a22746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf9f4daae3c912f91b4103da48c9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e021636116c80d29e23f98d133c96648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fd29efd0c72c63bea78c918427e7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d04403062ed0f5836133a981a6531b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d761786d642625023036d5a7d86d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418db8ce944580379d447539c9d68252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f9bb001e27c6585794113a692999c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4543509f55ebfd9547df4fe4810354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573671939f3cebc0cb08d7d6d2900fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eed2c17c1222b15daa2b47a01a72f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cee00786fb24a413454660bb2b0e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fafc602340d702e90cc4d4bad266858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487a81a2baa5aa2ab24298380a48d9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc5bee77fa9d3fa49c842ebf1311c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d85ed2831d62fe348e1780a16b7b6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e46dc6011e9812de9170599463600462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135224b7e4139e2ea12c73faf849819463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4506479cd5b1f5512ceba0920b5839f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3859b95aaa50d8ce1d7d9d4dac233865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e50d698c15eb939948f9bedd433166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed96e8beea3b3714b9eb77ac5b2412567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f93d553c8eda75e26f6d0e84075ec868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a3e56d293d66731acdf27d9406f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db194c00d05b3a5f908ae861fa4e47f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a197efeea43b684661d11fe7d140071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee316c5b094e1e1d9337879ad1feaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84cf0db1fe539e8191a46cfe5dba573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f0ed2f499b47d295ac51353525de674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80e020632fa191f27265aee41abe5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75d1bfc652d69698cb9a67f2d9c9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77470efec790d4795e91dfa9cfd63dee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589283de0369cb67e54afd105502e33278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266ffbd4b80ab61b431bcd54b2f60079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f17f6845913d24e0a43719e02bf880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffeb8168c3aa2b3640724135cb48da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48abaede7551206872cef13e0cf6c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839d55a41eaba64865032c61ebe21383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc6e33829d9eca2fb23af2a4bfaffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbbec5a1b558e1c5b28ab1921128185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aa87d3381fd65a7e8cab9e35c5b6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5920a0f9bf1c0e5f4a0f3150abb0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858c9884d6e44a38ed3232eba27b7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028a9bd3d26676a3c117f9020e67a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418649f408d9340aa17237ed0bfd1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784799c7b8db2587d489d7ca3f79ff791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe9a6c26796c9161a4f2cd08088f7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81387b49a92343359e809e98e0f4c47393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f24c14f44d641c3a5d41f8ad1d3d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c892820369027a43e1775647aaa1b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a46877fe60e9ef965b44e2b53880a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02320f38c1b1d7b0d74bff3a356a2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4cbfe4a2f5a5a225e015c2a45072698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c62b43a9572ce955cf222f931e80699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc2e939bf7a08871fa01160f19675a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1633c2db57317f5f56abf0b81e5ea2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda93a78e9f32eb6225d5bca094376102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795294150a4f556cd3b3f12eebff442f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0f70d0ee80cfd04e9d298f429ab25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b05da4ec6f797a336e0961c644fb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f27812509574d5aa3ca3ee793a967106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee1cda2746d7cd7e9b959305d327f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572a1282323c2348048b27d09b38cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7a4041ffc2ee4fdb339a721a46bda109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c968964a7588415c255af78b7fe897110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb8bdca30e512900d495a59ce4cdc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f75402ded93ac3d502f68b0760cb71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d564346011d60382188e4b319204e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485b47420e09b7df6e101fc04b2b9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5217a34187973afbf4510040d79448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f0dc8e3beec6601dc494dd80cfd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f69a8c3cc3d3ab78751abe2bc7be3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa861463811cab4a5d9ed22613a1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2ba96bd08f5571323e0b25e5a156119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14547a5efbb438746995c3f660f302b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f877f357ec67cfdacae0918a350e63f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c243704cdfc860e80f331310ffa6ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ceb5778b90828b0e5950c1e9d0fb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a7bc1c6e2f5d1e21f7064d0e69336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc15cf2789c747bd53f81037b8e4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa586fa575abba2ee37df9dbcf67e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fef4ca7d0ef5acbe60b8f27497a3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a26b259fb493a0d88241c71343bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668336d2bb298c04779f570c130a414129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cdcbefbff09527c70c16cdf2f87f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ab9d9bac2117f8584db6871f05e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2210cbc7bd55a0de60737d05977b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017739de45c142877de19e3d2787db2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02340d8ae637ff3cee2e7912c06376fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4957acd5400b759b996954713cf2c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e57a1b859012b76a6ea93202d158136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90192c29795d2bec2587818b9965709137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ce3d62eead42c4dd5c88ffb0c313138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fd81eaafcc9b80dfad9a80f8c164139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920f989ed204b265f1bc303ae9bed68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb138f2d71ab00dd1bd7d7f769d387aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8c5a77ed734568d394747036392cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded743d06713bcf6362cedfc83ff9f37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7783967489e85cf14568bcd46e482144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666988cf7e23956a079532da0fe32980145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529026ee02e85208d054a03b7d7c11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cc4908c48eaafab9b7bdf93521a4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bfc0806d755f81d356d6e2159ab7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be0823b084248113d62167ccb5e19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3207df0832ead1d7ddbc948adc6fde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2413d2f1e3e5ca442216ced3f90e1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3ca909dda31ea149dea0d2d2f18e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17030a03a836c94c089797cdb14c93c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75497e8019dfead880c916bd041b07a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940186bce28fdb2d12ab420e4fab52a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b424185f2fe7a6b00a89da6d4b8319156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7fc90fc886e668d4a9e171b491835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5145c523bf58716c162097548ae40a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da02d88f7d3a373da8519625a4f25a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ba0894856762aee8a5c917a9db33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4bd28ea9634a1c34f3dd2526981e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866599d91716964cdbcd6667fb451511162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19706045b87e2bd22589d2b1dc914bd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb03aa6c17b0ffd26b1d4f51c96da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8971ae5219cefc3276d882bb59dfab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869320ddb1ab6679e686bcd27af0f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d85202a5954401210074af04738e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463586a1e285f4748a85388c5af59d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16faa1657771245a8c45f1d58d158be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6a9b288f9035e2b6544b4389ef48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be64676ea43baa8f54a015dae3613171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164681e02feb0271b01dac9e7d8d39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cff49a68d826219777bc960859f41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a08ac73765bf16461786becbd8d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2cd468f34cf858dfe46f7e1718ab5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6eb3aae991da35d494c413162843176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5c1a8b1c368cc3af5cfe88fef3ea9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe488042e38eecdc0e4b2d7e4fcc74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953253b2b237122ecb1eba6526d76e48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa155418a7df299b9a08538a38f2c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50a983c0edcec93a259cd0441f66ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61169215bf3cc150ab51b3d9145fdba7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1dcdb294efc2ff9c976431be8a9f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e47ad30014d61d60540afd721e0b45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57303ba191f338930349f6fe0ad84a76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd329125315ff00b2a6b10839bc7a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c972ce1c62fc395c23588e452dfec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f30c3d485c49f0e43ff9b8781322b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce785ecdcdb5c1b949e323274a6b40d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a82b5ae77f3b5ddad258fc8a89a58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc995a6099248b9c1fb7bd53fb81e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d29c97ad229a63b12fe42600eca3c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3bfc16f70486d8ea7aac279bd3a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b696f44fe7429dae0191ce774d5256194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbe1ba74ef25196d6111a527e5a5e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6def730338222ffa38603fdab7b9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcd79b0438aac1a1c8f0143178017197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804c7735ee3c7b1c13ec0c1d9bb389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703873236eef208763d3f9cdd1853c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90163669c0ec152ccbdaa8c3c3968a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3053aa8ed053cd45d7afd5c2d457201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c0d8b0c5f4c5874b8c9eb58933e66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5f8ab388403e9b449fadc52b0ddb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08399aa75f13a6bad853da107f05daa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ab56e2ce83c0d25a9054b91e372fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521f4c4f7d9bf5ae566e84f1087999b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86540fb5481ba881bf2ea6a5342556207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce95c328a72061c6220a03d2dd085208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3ba41eabcfab8278da8c76f653b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8733bd9fd0e4751b66d1c562fbbd56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2442f875005781cab2bfb9fc12c7b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d0ad8bcf1fb798664dfd483e1fa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd97f2e02ddbae8679ce918e963f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d9e41e344d3f4e984d285f0f6d833214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f517b141d1f9209ceccc14778bbabcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a5d35e583f3c5756788049504b2e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eace39e5719ae9163c8b43296f2a86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac2ff0f8046ccddc8799022c5de83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90e435eb199b16100fc14cf55b64c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b376e9b7916baa716db070ceb4b330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f0cda77cef3fd2ce6005905ff85f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824bf2a1833610ed750d28295ee028b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697f94ef06a027afb3d93ca0ff99e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e961ff690bd86d02afdfcfb41aacc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d55798c902caa3ebc1e3f9b6ef084225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dbb3ec382b7a3566665c2261be9d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd69bc54e1c8086d7ae3b6334e143227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee3b61a05f35e9708088b5aa389c02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a000ebc964e6422b9431ebd3cd12db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f49ce889fcef1ce026df03bd8d3d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a30e493a55966c18caa93b836957f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d6306f8683ad51482c2ee7e023dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd77ef0b5e5339fc7b6eae6307816233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ca111a3ad368541a8c33ff9882ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf9f3336c6811d3ab3512cd00d466235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74320c10f74f7df71e10be9bad5d0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cafea2ff606414071916a0c08e4a2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a8892c9d4509cb815fc58bdd3091238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b255928a5bc4a971e7433ec8510753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cdebc80fcda7e2eda922f1ac2d4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87e1f954eb6abda6bf3ed2eae25341241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09272b13dc125cb1dc82741d9339db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9a66de074b9bc1041a708d1b4cb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867047800b6693059278bd762773dcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839d5e22f69bda38bb8410e2c825e33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111ab865b68549bfcba477d483f4958246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a516709706dd275810ee1c4bf0677247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c03bdfa5cabf020364c0ebe80552e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b20f3bb30cd3222d10b15af0261f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e52815ce52d0dc0bd65d4aaa9e23c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ccbcce0b77ef53d33bd77cd2b4f20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517e38d582e6f3f6b325c0c86f9302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd187476d653aa0f714e814ceea5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005c6be4dbcca41b28f09eb613ee20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217761a5b39ede681e789daef8fec2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af164c904d535f4763c0d2e916c65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c139fddcccff6efe6152879e64120a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833beb27b2caadb495e131c9a8ac60e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e5ac8d2fe297d8cc6970e6b13ba96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30076909f3358782f8212047461553b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3857fd201a541da418bfc24ef75ecf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcbde395d01d91577b0f8aaa9204a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7819d7d269e6a52099111366b8ab95e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712cc3c51616fead1ddbe489d9d1992264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde2399fd6e17968d8bb7d327b6ee3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ced7e488ae784756204a971a4f34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c921b51985762d942a33d3d5c9ee70b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58dae11811653fb40e9b9d2419fffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f81095ca796f3c383eeb64c2e4e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa14d07215052ee09b3019bb8c4968270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53a76aba2510e232e59ce7a1612684271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044449339709d1eacbced7e848ab527f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88472ec6a0db456a39ad4eaa1e8f9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b9803383d9441bfc52849d629c661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8aed357cf297639f5c39305c30198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4305cbc7580f7e6c89eaec1ddf19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685028b6bca1c46ecaf9382f05663060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa579242edcdac171e85731957351bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640ec02fc3763a4b5556adccc7f2d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff5da27a9ce5e865dc56cca6028d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab35ce39ded5c7a7aab74c9a182f3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bdf12d7c0cdf2303d8b3886fc7454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cc7588f3bd09200397f7f77679900283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5f7d671847b0fe75a1e6075f620f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ffbce1a80cae68499bbf22c6426a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abce5a5f0702bf51f3f40fdba47bd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5251513e3ebc16eac3d3072caf5ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44628dcd537fc2d661397ec9eb36247288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45448a486ff3ab924ca1a819b4241d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a97739b5a55a69a63914f11101d21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069a94ac8c2a22d2f375a0a6e43f3c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5da38b6e24a584f3c016b57ed3f7a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b8572b36abf952d63db5a1b6035bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b37f43d984e2467a83c3a0c9caa29c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d44a35700dcec06341ea3545e626bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7534331e24c753a98556585de7b57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2421b0bdd26ca08234fdadb3e632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef71056439bce9ecc2a656a712680e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166f721de11f0a71ef034fe083a29a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c49508215a9697ac8aa649fdea48b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f08f523b128d3d916f6c810bc5f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabf0dbacc299e74a3c67501f7de38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e9b45d8403d9b771f75466f5a4977303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74ac68e4018075476c09f8b8663d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55506921eb0864d10105ba29913b36bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8c5d197a11022e5410265bdae616306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499214b3799b85dff7c4d163c7a8015f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e734a68048ee137b8760c0a758b3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97ad936234cbfa477e7f63579ece17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e306ae4d7d13e5030090eaae1dd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09898739adfc4bc3051aba37b8ac55d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732fe6037ea65c2ac5df4c23392204312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91cbd2e66efebc25e16fdd6f46ca8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad87a6ce6cf241582e4562087b198bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fee106c74fb51def38915c8397860315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9851e13911c6e0c251defc93b5a41d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de927d02b9b634529c1d9d85bd06294317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0e8e60b2074bfe08ac8330e427c00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3032bc4add67ce6e39af1c1a358547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449664daa1f6410a7cbb43471c98cd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba97018d63719d8edb32319281292321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce156e53e92e0bf3799b3638863e7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b945a75e27a60237629b381e26d415323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132450a319c000d0d6d82fdf47487c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b3b0d9e0fef151031c1df750a376325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43def9e3f0b213511b6c5571be178261326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb128580bc5067936ca2d7bef6008af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ad9acc4640d9af6610b6250de31e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389344087a962d5a54c3ffa7c6c8a6ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751b5728a10cf899a52147dc455b0a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5757eb74f7020a3a09b3129d68af2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b17c86c6d4d11390bce1be5f091e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160576754243141323eb596d82c8a6da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbebf3bba824616a0888d790e300d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba039d67a526ffd7d513cb4ce526caf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce3d84248c4e9825beb42fc35d90bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cbe983bcec2db2c2217c169f631d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105122efa1dc1d19018065fac71dc475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d89b9f6ec1bf5e69352c33a813a03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4a922a5f040a0514e1b3abb942d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb10a9d0cb9e8de27a68a03401217341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc06343d1bb44f335419a39993986b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eab7588142612fd8d2a747ec362d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3400a02a63fc358c37bb4fa9ac98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904656fa3f9fc9839efcdb7dc7d7e1a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353f3f9699fbedae76a22ba61cfd5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb82e3e3b174b3feab6b28089d9c6ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ad92da14abed25ff335fa3aab7bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1dc4b1d794bf4168ccc95f48791fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfc11e79ed863e53537ce58c79094350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957a46d8d4a8f035c9c56463fb93e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3e926ed917b762fd18f0ca5e4f07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec100de36a3498d9d4a38661f1450817353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d4546ef7b28c1073311a8c2f4cfc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78fe3052855d04425f08a48e5aecc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e18664040e3ec855cb823024c9c7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e501db381cbb5f843ef2123bd69c5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca105c10dcf90aab1c221cdf95055f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e4e81939261dfa9863e0670c47d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d439c570494e276cffc2dec67f48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85159230c301d241bdae02e8d5e32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c674ba37c3809f35e5f47b6a1c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3953671fef0b90acd74ade0d40d9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c330cf4a13fa33b3d8920a98246da0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06aab3f15c47affcd2b8f8a0f1f7f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e4e6f32aa7e60cfc8b10697260fd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fba7af3147b17d0606d9c8b907cbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824b6857aa9ac8471fd4d38c957c22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe767724132fd50b0f5ddbaec65b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fdfb1d4f3ab764df2ffe565d7cb5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbecdfbc05baf97e4f8c47faef84025371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2ef0b016069da982778e9c347bf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6848f1b5145d17ef2ef08c98fa650373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d375f57b13f834da1034fa2d6ad69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07497eb0ebbc4cbcd3de390539c7b735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6738ccad54798cd4a4e01bd28739c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1ddfb89e16ab89a8b5358116475e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0196f66709a695faecbcbe2a6b9ef4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05cf0680d27e514d6d07d8b8cf8ef4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44cee7571802a5c68c66e9fb2688e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75caf72e79ee50e9a692d94fda1a853381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4cb5210b6908c93d42640dc1d8f5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a669eb963226a88cd6d91d5464b9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d8a07ca8f66c9869784da47644cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeafbdf9a874c043485270200589ae2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195c0013226ee80f93d3cadcdbf27c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107eb877342adc85d67d74c144c66c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da0a2fe821c83c0e5671cf2165361f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b5cc57af2443d3f3b2f90e8cffe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96ba97747ab544df13388adb122a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342b01c40bb98c37d44f0bd037a0776391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3646b3417e2e78a78a1b1ab2301a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e542f80d2420ec4435e5563fd85f55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355acb0274ec5b6a305016102358cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370698202b77097eac84fb8c9a2b85f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf23df5353c590b8194eba5584287c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b5993e27d5af0219ca9c5ee237273397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b791dc8a01a69d4bc26fc08aed97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6ac8cf5ddf38e52704862c7286ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b6d792553381966ad3e4c3252b4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878da0c681e40ecf75ef3d52e00a96a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598cc7c61a25b3e878a1efa5b322797402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1785f2e0e3fa6146776a40f6c2365403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0937ae937b789d3f05b7eb76fdd0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91481257f27e8963e50b1c7ed8099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e0267c415c7d9774ac14e9c9a5dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e8ac5f25060802c25405515cd1545407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba616f3d1893f2ed1cd01eacf7142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3db5bb1dc79a535591aa0b8bef174f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c6d9e31007d3e2b44cb52cfe6902410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb18bae4e9ee6554c2bb1d7cf95912411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabbd204ee1fa2c6c40169a5b8a16a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d50dc5f747f5af3792173e9a4e6da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc47f237bce2111563dc938de1ebe1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264b3c6a4e6414b07be05b1deacadd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9af497f5d654f24d9485a534a9624416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2dc667c6b634a331613844f983fae6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ced4d8f160b522d583c0a2a58cce9f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a5dfb72b5ef7e3bba2a15dbb5c6c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a2d3be0119ded1de3565c5cb1c3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07862e432ee89cb3114094e8976c8ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce848a298472f872c4b0ef926c26f31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cf60939a7db3b5bbf283a3de98ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e8e28594d101cdb85ace846969017424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be516b00e4bd8dde2f338e6dc8c7be6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f12ad7dd2f749d6f9f1a1b86a802d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef8e99702a869402f586a31fb672e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb964fbf29dab7ab713c382f506115b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f2e01de7623fef87087e701f7b30d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd25f729d439d9caf9a2b6fb72c422430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be506527726d65bdcf60d34e8154bc56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870052ac52ba8e2e01f4205d21020fc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba338d772fd39f0867383ef353a4d23e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291bb1517425638186487081072fd41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0431d343b243ea685b2970690fa2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc23acc7718b1a7bfc1048e5ece703436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b64801a0e9496480133eb80ceb48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031d7fbfc80ae5fd3496916da3ff43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78349fbd30d2f3137aba987ab97665439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c2930c32e7705ad457ea1000faba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbd63aad56defe98230ddf749bb739441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b8cd068d40a44be7fc0d0e565be6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b23f4c4fc058de9bffdf5a60e3488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449f73f398ee7076f24504cc05f1bd1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8fcdbeffb33538062345bd057114a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432f1f6e289d1266783c66b6beee9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1047a6aaccbe96501173de853d9d90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bcb58cc49fbca8f3598489e2d4add448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd550564272b836b8e59fdef92a1f7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6f7244ada5c356adcedaaf5b13b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4713ca142c1d85e8e55de562b648be7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3629bde2596b364a78cf573136f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fbe98173d64fa04dd75705c523bcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde6a3511581dd1a02df3635a39fe8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227de93448bda9364c37d3cf9e0595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e29879816a7310e3d8ffa47d12cc6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a03730fc1d2ed37fe20d1c098d457f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11218a950f11207da76fd4ffcce7f03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e16b0e5ccd132a02f8f03f688f632d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ede1093974848b0f1db26cbb31618460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd9cc835e2ea371aaf59d24f9866f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad446b8faabb80ddad3ae3c80b2a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b054d23e04922d982df031c50c3a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4b60bab0135397cb42b3a7927ae7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79638ff2cac9850ba0c777f04ffefbc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22872f3e9a72b341e7b44693f9870466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283499b78304c586c3a3928cdf87d2c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68eae24523fe5bda5d7d9dfecf0182468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18f1d6b8ba6d06498a476c9bedb39c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636ea386cd0124b236969accbae766470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9837c1c6d3b3959cd0a6300c6f55a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ec0bab48fe38e3903f5653fa347a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8335f18a2cf70ae063a008b5d7dfd23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25847d342550d6d3c7ed2ab088b35a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb270e979dcc36ad16ce84f10b54b10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00aeadb6f934e9f9ae28ac0deea8ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02915e98ad7a37cb2b7edf2c93a8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e0477c41184ee4f98b026e705305e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988a8503c6ed213b5a60b387142ae4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e12e6b322c85034f17f72b168f8d45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce5671ee740485940bba4e2e45027b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed2adbdcff58869a737258de4c46d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb6ce59d529889f861717e99a934e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ccce1ebd3e8ef26aa8dd1d67ae384484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536877cf70df21c51a8a25ee253170485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070afaaaf27083667d5f92be9e2ea3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daabe553a42d7fcb353009ef8bf47d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9dc1135991258dbb902522b13ea96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656acbfba94f09b67d48488bce5dcd48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a56d1f9b38285900c1d4c9721077490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c471d19df56ffed5d6ac20185a487e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab4ac88e722ec60cd638a546b874a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789d2602b3ed3bb2439e54232ce760493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3599f3bda09790f576cec9a4cba7ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb304f93760349feab2a6d9b31906a27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2457684fb37266f43ae97b1894ac53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff7d04a1546546db861ae1175b8895497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd18c9ef49481051b162c48cc34c77498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d37778816ae9640bf17efb371a7038499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dba2c13584dfb94286c29203f2e9f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326ce2ecd1e0cc4bb090db591196c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cfd171166922da63d87635aefaad6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc509cca96624a430fc554771337de9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6258de93e2ac9f53874bcc4cd38a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aac9a15eef751a7a9d33b440c28499505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bb64cd9c4b03da702d55979228dc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ee4bfa7ef89c7c8c06692573b61f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538f8a714367856892e4795bf394b06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81620db765722b13c864dd34c1f9b26509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44598862abed3084a7bcd9feea331f26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1eb91e215927840794f74acdb5f31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5b4ebcce6a4bbdd54f4cc9c2a322a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addcf646f5000d1ca7dd170d6159497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bcb7be67a0b9d141619e83d5f974e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b36a40282e7425bda62cf94577ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a172edc4ec351ae1e628187ed8236516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7275a6e5d7270b2d28938fbdfff19f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938a1d27ce8c4c512c64479ccfbc49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b348e36b55f815373d944c5e24b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1e6293ed968f125e1d29ab8312f00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d80ddd3e55f4a74a55132cd9ba6dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058eaf5732c15cbbcd8c1a35ccb2da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e50fa2ceeb32aa0914fbb302aeab6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6359a99babe9ac2d4a2758e4bb44d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12adde8a0a92921af68cb05cc56da7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a5b48f3737418f0d14799db71be10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e84f82c064f2228adf2c441da53fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b9ba96cc7def3fe5e7acff7b1479d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec21139662640c3731d6d558b780b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65653513572eca8afcf77cd8cd42a33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a774828e2c06e5b2a808aa33da09a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b75a1a641a759e445bc9cace8cfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87cbf75ee5fc0a9b217d150ad9e905533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd566fd5fe08d6b8e6182d12d56857534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf09e7dd39cfd9c4076d790dc502c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6275667e437813d4a5be899e214bc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cb26f903a92b140c03d3b61153d37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948244f3e5f397368ee73ef0cedc4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5952fe2b3f75274b4a86e8842f1f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c418b57ee3c6140710dceda9063cba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac447ae318221b5b604d42d9e5dee3f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecf08a8dc00f2c5ccb51cc1a99d48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b194f5712fafa198b08d1da5d923543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb291141a6585382341bce8f9564c698544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aeb0fbe65840fd88a729f7d7333fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920a25eca7de8adae799056403b597546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25995f2dc9c6ec8d3247ff2de8cec0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf6d19256f43fdb823e5944c13643548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a11d4bb9eedb26869d40d8592175cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599e5e17443737ba317b67b0a7174bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e7252a10b3e99c8969e0979043b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e9d0bcd851f3ee168684979891c53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e151d1ea38962916affecee77ead54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c883329eb851bf66d4982355aa6937f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd44e4d7fbbf7ba8861b312ccd7be6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab86c2e9a73147e419a53f0b661c05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a3a70a37af961586e9bfc24900f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50556204e8e936d4a2e8b6d183a307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6704c9c45211e4f31a5e01e20c40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d25e67329b2da23ce0f4a8948254560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5404b2a178785acb0f50a1591161a45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9e95ae9c78ed3b89a8d108c97669562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab256e2ebc7d95c24b022d13dca8bc20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f46080b1bf06c34642285980f9070564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c29fe2b33d3fb7312e6078232b74ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090820349aae9e1ea768120b1c82db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd1929caf9218aaf896503b6351e0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44da5223c0d56ec0ed346d9990cdc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dddba1ac26ff7835af6e54fedb05569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578f4d293a15f7aaa25da69e3f68b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11217f944f712ef2090cf779accc65b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cf2bdd844f90cbe6c5d59fd678b90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215cb76d404b0bad724350fd73aee2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d4ee9a456699c4206189488a6660574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56be47a9ed8f3019cfcec937b413ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a04f79c5e0fc410a7cf9d15d640f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f75819bd8ba1039c27471812589e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227dddd41183f61150d092d792bb721578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f54cb05868a8891814478dab68f49a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ab7823318985d0805d15914a93519580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d66b62e46c45cb72afd1662dadcd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c5501e398ea83bdfec448f2acaa8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83569ae26e0bda5aaccc895e83841583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcc61963b17a065fbfe4ee4132c635584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f48408960e58aded4a4921554d808c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04122b0c4d5e80fd64c398079d3f77c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376f5b7f2d01be1716dbaf957c5f22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3267fc3e3435e1718ab312c302b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2905a254c3720a3085913bf0e8831589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dca2a1d6894739b465fb7e750c1e46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3cb7a616f7f04ccbcc8c67e51d7c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635e86b7aa22c31c68d64c9d5d81a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabbe24c2ffc47be60ee374e389f8b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528b196cefae9f128190e74093440cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688631d38b44a7f93d752061b58e89b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435c8e1325329566e348f143684b29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3770f8f6b4eae2ca6f32d50b0f4c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc13aed386317a0798518de7865797598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfcae2203fc9b35e0ebf69cd3f619c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af76c4306e948260ed559126d33b1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286af915f2c66d0ce8441e8b938a3077601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a7d982c46cf1cdb639fcfa1daef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b06660512c4a3abbb33b7449f5332603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d109bdae3bc97ad583ad21ef34844604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743b5295c8e90ebe87eb5cf3987bdae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87eae195473fdb7c957f828bce710b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722200bc6df0bb29e72b74fc35ff207b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f891cee7245e8c3587c811fae986ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac69061246ce661db2adc7ed437a6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccfa266068bb644449b1a6a62aa836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a25bbe984cfea702e6e02a9c69e6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da1bd5283c822c47196e027c767343612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704d72feea4af37f321523b79a1a37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd863df24197f1150af9aab753a9439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56299bbcc3f507619ab0807b489fabe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a668e1eb92a652b8f228008727b700616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a2213cd9d49490538190cb34b423617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d830e2cf5a87a9e60b951d947fd7d58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8abdcda3c48875ffe5611e5110ac7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c7d248a762780d83e93d375f5b9b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f876b2e4a6855b2782f76d2419100621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acf3f55ee3a415c9b3664f5adc86c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ffab433061485b6d85904b0925778623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbc843116a87d440a91fd287c34877624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde6b649beea89d22b502f366652179625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6a74e6d5d82d54c265213fca1e3b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd216808e001790760c45585adfb1af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a6ae4635a0a2b64ce349b079fae4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78115df71ea4b29a224227000e2d5f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e43e193b30ac21df5a32e154a0d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada260ac58ada4601322539c9aaf7d13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37567c77d222c9c2a9be3b2647bed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a8bacdf562184f0f9d6544b7c3f53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffbf4a0b6e0df07d5e17a11ea9f607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc647b770040d6b3157bce0e653e3672635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee61b2cd150c0a4ce9fce574457dd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43477c3168b31ab3ed7d7dbea6a53475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74ad0be6e82b48a549d798b4f912fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb11b5e7b5be686ec58a142674ee47639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5f5a6844544e31cc548df7b31c117640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c199395b64fbe1eb7f9cf2a39b2ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e994ec5809d825b285d2a5f3279b469642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44784ddaa1ad37e89e057f2ebfb302b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89b6869b99f0455b31aa255bd83e93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c0c320cdcb70f1c35e37e1d956e29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede9fccb898ac5132d81ae9bb77c46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04014f73df6bfc4c3557b1f4db9143e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeae35bf9ed17273fb01e535b4c5273648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f1422f690e6cdba9850c89d4e2ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ab9573c64f39fd1c73592eef76f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f3733cae676f254b030d7993b924a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c7b737c15ebfc77937d6d8413a38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081d1fc6eeeb96f1bb547e7c4f54574653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d54c8c5294efb7095678eded35bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a781258f571228abaf288907ff47e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7e8fb67bbfa76cf019f11984510bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe369902c58ce9839c26e14c5f610657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ab435d8e6cc6b6d5f8984852342ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370735de5b31025b02b31d369e41353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d801a8e0e71e12cc2e1ff22da32a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d06204b04095022cbf9df324466d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762429225fe38aa50b2fc004eb50f44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9a2ca648a3252baba9b23629a101f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84b91025a25aeea905f5c7ff266fe4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ff24df2c08f792e019a60402845a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff112047404ffd0c2ea61a62d879be8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52312c69a0a314cc48f92d5915c360fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62ac58e4197cb861fd04de70eac3a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a5cc5a799f692a5cf6e8e97e7361669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3310410c8d1725de8fb88c4b6069a0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ad9e60ea0eed7167b8f81d12bfcd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdc4300dded2fe9c0bc2903a394f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb75ad236283250346e1d07f7a636673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7560da563db90aaca60dfa3952896674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94312b15db676b79e71dd37437d17ffd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600824cf087d7bb5d07bd99136ce5b0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da1e7477db404b26d7b86eaf9889ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732abcfda257906775d432a882dacfb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e1ca210a650ac9dca12b9e37c80a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed41e703c317ad916810c74a6cbbcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367e73dca9bd346afa6b8d103503e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264a73acd401cf514558d4eb3f2672682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71610164485d91a63e89917808cab8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952eda2f1308bbeb457690c4612fa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb72a5db2a1e48185f21557cfad6fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951b097e83eefc4cc4fa07e1531257686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede3ea8dedeaeaf29536e647a4c4ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b76797dfdd84c8b6031ba99f47e85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b10e201cc25902b0feafd5621384a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df082b06f7ca390e85338e6c8c7fbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49f48bea10eb3dd0ae562d9b05406f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25769ae2ee4155e0aed311302db4df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a220b6203f9619850e90d27345b98fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397ca0300a990b9dbbf492e5a1a2450694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010c6197cf399b9eb3096d48f8a7f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45eb30c2a1c6a89f65f50b2d1c551f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a58500604760f60eb23a12c2a75f8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a7e7d7935651a781e48b742944526698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118a9d3054c225f1e1f8847009a1df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727d9ffee64d09cbbb2493f1363c7c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d25e8d299f644e64a7fc6d03e2b59701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aad7891be93b4cb55c286b1e89c199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d91b5d8a814e4ae8d9f00a5a00198703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f4f1aaea34b9671057f0b8064ff85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b320f148962c7129785217cc25fdc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59b2fe50dd3178ace247dd0d9e650d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b67b20b33f8fae23e98c7534bb65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e2f2b945e6eea3c1403d2c283fdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab0002722f963cd7efb4e3a332a25c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a7d72acf8b689e34943e76f485317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce43c32daac31578d365d696a4a39a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1429368ff2a9c106894224233ffc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64203118f0193c27d812a97e87adfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be67d8fe2fdb939017b15a65e5a0cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e65329194b88776560170b59da4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ae30bf29305ff3147140e1d761be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e988f4f79893c20cc7c835fa79c3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3479e36f0f84c5dfbc34d94dfd5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a508a41fc647ef8e4d3ea6acdb2a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eee3e6bc861258853e4ef6ddd697f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9444282124c1838c4ad2571f13b94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59627f03c26dad486813aa293a88c78722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b8aed2e3077980d115b163313bc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504b9c11e7fc66e66be77c8c26e1890724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133dc52684591df06a72d4516181d58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23305947980914dcf452d5d1a736fe02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1f39597a6ec45eb2ff6ac4876c43727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc97690cd7abce3c3a34c989613c52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025db1efa94542bc7d3106df7c4979b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e1e87d771ebd96cb54d008ff52b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1145a2b071285ef1e6ca95f6bdb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec456609b22ad38c444c0d65b203e29c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b1330a49bf38f62960b4129ef9d16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8adc6635d3915da8e8ef86f9fc12da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194910f31f0b28f1fd33507f45d34ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5746db214ac12d592d9467af7f03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846159a76d65c73fddeccdcfb792fff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc96aad2cd52c26a919a31ffc22f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f29c7ebde7152b1fcfd39f8f070b29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c45d91b938ae2f24debb8fbdda5d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1261634a2117f32551b1ea38f2933741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9d40065cfa738b8123a6800219a31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992290f2d99faffc65df22589083712f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6dbc37a60e6a55423379e0ece0c05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466f41ace74eeeee4e3aeb0ad7def9d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35892ed49adf2054a6d13b36373519b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d6e0ab1491543ec831e889f786e5f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11fcd92f2afc93ce4f5e519f2ce64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025917e02f3da33429070b16d3b450b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92c1a28459f1ad36e5bce154b5511750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9d6a2dbd1bc33e67d0f04daf5f9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fb6ceab30cad5a479758b2b68698a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173107773393ad2e7ec2cb9c5541cfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ad91e31e7ee2bdca82e0183060c16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc62912ec11a0efab8f2d07ba05906c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d8229fb02ad9db41d2af19a819ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97204b840eee64c43fe8d739a9e685757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd419cb8d143a2ce8133be5e3d1566758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840046cd7bb3278e4fcd8fd8072943759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>