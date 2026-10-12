--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -3346,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf90f333ee4bb6aa26df160efe62451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4f2db10c4f1f2cb5e81f56bac013c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc407e3eca88b689e49ec272bf9ca33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0667ee12e90b6b2b096f2b64d0a0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd21c13c3adbdf1b81b133d0f8b8905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a24d0d203a031e5b7abe501d0a84aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ba5c483dfd6ab4174659eda09bd57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679d57783c4b99585a871a5f87f87a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb6f5bbec8cc35534827b71206c179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b218d7c41cfabb3c062be0577fc4f5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122064cf333373180da67f9eaca2845b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af28956a66c3acd3ed1197869271c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a245ff9dcf51399fbf5f322ffe75eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6822def23a936db699210383e43df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284c620580d3ca187ecfd8f1f626e2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ad9eb809ac9c24b3234f9c48cdd2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8a6636ce7d3fb52e6b06df5ba0fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac932f8e5e3414efe14525851f78418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb8379a59a1d988944bd52b268af1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf37bb8b1f8b1fe056936f9af4da08d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29524ba387d76c56cfccdb9373ccbb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f500e54bfd2c9f93debdc7b0817122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34184562d458fd45c176f4224a9992dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fabf802e8258040255b4aec1db2a7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1af3c30c95a270a36b5f810479a3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d0f6541e4e1179975c2a284dda4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b0838996c8a0deb5031f9e4296ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac42dcd502386434ca8798feb7e25b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70fc1e691b4118d4526fae51e8141329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d3d9a69ed22bf85c7d3459e96bca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbcb3c11d7e7b4051640e18139506431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30aae5ea49403bb7d8b4d9cc356eb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff06b0fe6973a1be119afa90136ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef32a28c12134d4289badf3a9bd6bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ef73bfa231355bdd9616b997b485c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc86e6d386067cb418eee7db81e39636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab953197f4eae8b520fdf3e96fb57d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394fc3ca066483d38d5063ca64f97538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd7b8c7a8e5e08daf8bee456cf5be039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936556a6141e01785ee0f25f37a3f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166f1322c8456dd7e15bbbbf234162741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdb5e05c1c19c283bc5ae330fe47f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a5cef897cc6df63f0592356b8a13043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e056ee3d06651fe7c2e06f30daa5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9144955049b0ad17de69ca6fea05745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc8ee1c5c9cf921948d288d74609a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d916e618f0435e69e1930cae9fff047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad758479455b7d6390b7d80fe3049148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb263e5e92996a36d0c1bd7374fd90949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f676a6109f35d171f84209dfae9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07a78376eb510b4fcd7a9a1f7392b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0671b8cbd0b4b26ec6de271babf1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ef47aa8935d34ee8847677ba6f62353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1036b526428bb319bebaf117fe0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb925de9612f9cb8e0a445a80815b4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a466a9e1e969f827cdc860b8ce11ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941463fe89de2a660ee514fc87e7617257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18cce3f9cddf876d8f0c03837243c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6aa8cc5c8f4d463b2c2cf47ab2ac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cc4150ae1db21898028d15104701b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11d2e64164375eb9aefe4fc9a0617961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65099d4f87ebfff90448eb1879482962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48c85b5d80ce931227a969b05106a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cd9621a5c133c7dba70ccb17139c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e78ed92a3c33dc8dc2f9f67f9d89f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee39be9cbe1e478498740037c2ed9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420800a2b45e4fb3e2d2453d74ac22767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bc70c4177c080020651b470df1ae468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2db597fa6780a088f7367b71ee82069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a631d9e74916a971715c7a0d40cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22880b353bb2310c6572e151f93d403971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73325f91ea009d3ea0abec95707c4e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689e73ccbb434c8307ed61dbc67b16273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8044d32e540466f04779f538d6aca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8026f66d063da2ebe62b8de9ab0d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec925c2c1f5eb861c49eeea05093e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece833ea70486b072ce46203938b26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ebdafe05e05c4c707d25efdce48f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8902a03b1db2391f0ae3e7a5cae4af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885f80a1a816f40f7369febdf7defda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450aba889dde1ede4b3faf70f81d35d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157995e447d58105ef0a0f380e57177882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c08e3b0d991596dcc25dc39b041f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b68577a05d8e529b67e54880a3fe784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d92109f091e99dcbb8f84370e46f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88faced2919a6c9642042d4a6adc05986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce1f1b74ad17c6e0152b0ccd61b7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cb3218ba03e029000fae9f161635988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86967d785600e278bbe36bf379b038589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d97182d8834f458727d4a1b6d0d99990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb329e1cc570cadea3681f977a93aeb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fdd6c80cee8f331f85428107b7f7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231f5f4e651bfbe5f45cd280a4479d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e140574e16380c2c1866cd189368c8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac319cfd5e0136d8a29518cd024c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551e3f479cf526876e7144dff87271696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7559207e4bfb07d29c0d34c7a627097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67007e10d1c55b09862f7999e0db1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b875bc8ab4419acf15da8717b0aed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ad8d8604178f0d25e3dd4742105f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb53cca13686325a68b180239bd36cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0b620ddeb575784028d4ee9a2153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d6af17606f5759ca2b63b1ced58f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3ab689e366b12a99e7f51652a06d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8120bf7b2cbe030967ee879c07407b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404e95c86d6ac6410c159e88b00ab7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895093d8dac452837342318da2295892107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de42466712b45b8c6e718f40bdcee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c3f09fc41ab3cc9f7790cc5d9298a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eaa33e90e97a75c71e5a2725ab14c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e030d312ac90ab5b03dc82009ca6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70b55985fbec95357dde2aa9abb87e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f76bf93f769762da884f42d9f4e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5197dfe012ba0c5468dba22a33dfe5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55b9b2c84f50fd39f81e6fdf967dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48d73f662025012ecb9065588e1aa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a2713cedc9e3c6052d43416d7a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2d49f322a04e3d5e31a95a428ed2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbb8927cccb6f82e2cdc5781b9b076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a1520e99abaeba0b2f30a45d5661d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96a78a739ff8265fd8750ee55dbc23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609a5b27eeefd13aad39edf6b264ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d01db9d20d6c67af1c40622dd242f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698357ff1705abfe0250e77733bc068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30db4abdcbee0de2eb99bf3f1612539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a59f8d8ebd3fd3c4d76b7e1be38271126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a78217547f148c0eb78505c0031007127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c8538d993e7b72a36e9d045a9f09c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051047f3474421d1caa7f76edb8959a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91eff79d0e1c48244b468a7b804a2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f33486cbe68ded7865775bcc48a03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208e0842db36cb42affe152af8fa401132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b59292c86106ca3da36ee99add8d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294613ebee7df175268a0227ecfdaa20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab985e146ca9759a39b58beed53b1b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d1cf3c1f348121e9b9b68748b4739136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f44191bae23198cac1ad634b172b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f599016edd048f57f98ad688921b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb847a1148ec4e6fe2ec29286e597dd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7df84b1fc5209f784455fd34f58b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa08706f9d7d1973f5ff42fe870beb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6346c38b2ad63951b1d9927eeb857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cc4093d21fbfa4977ca62cb9ff1ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036777f362f4586ae709264c2722a3e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83a3da22fae1096a79fd559e8f889a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78240bd06415cdec14bab7e62fca00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07710ca686241a8f68f475f24e5d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b4ec8eeddb8230cbb7ce2fde4ae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7c8addf942819638dadeb578a9489149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499485776d5b56628c5c36a58288719150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc176b697020755111444f2775aff2c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d62655673f7eb5f019f23b2429ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7bd139766ad960f2bb61b9166ef9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9efe44ff8df7f74afaf1868108cbdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873bedf65db1db6ce6b5f5a1b935b55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be72b0763d014e6cddeb7d031e10152156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710e832b1b0d2c9f0708551d84c60f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c34ec61d9ae988f7db110b09819c0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d7a71ddd552b1a49475e53e59e9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea62bd25ad4eb5e02765581827d0fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c3c5a9d314ee4662d0a59231de34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aab8428c05bd225c30e7881876ada2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d680882313af366aab25b992d8b7623163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3adc4678ab33b6a0a5f7e8bb8ee89d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e17adb83e2ed371acc72ef7f6c9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03694fd2aed30b1dec575204e31190e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b081a0bba9e83e7a3a45bd29665c12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5445be0b0974505cb1a066d6bdd6c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c1f9cd866ee7997f22e0ba12ae67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52f8f288d0d478bc2029187f08853c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4300d8851550d71645392bc28ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c8b50d25ce37e2e4951d2b2dcf59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb78a0800ab15e3ea93d4856b6f9f53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5198a4c7d238e4585f02b1b78bc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efb21644b6c72b15dfc5d981747b8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704195c1d1cd38077d0d68609c6ef53e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738450494a0bbd6eb68a0ec91e6a3a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a118493ee2b0b1fe1f3dc6fb7f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533043241ad89f8840aef220add081ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9586136d514174c6308506cad264d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3018013f7470edd021f8bcfe68cdb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5c78214ee3a057cd77b6350e53630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7db05fe0599ac37bd838b25c47c3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246a358cc4103825d7f4875671f196184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b524c1b465871a89d9e20e8c062a93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2d41fb676702c2a596027d9a68ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e4e0885389bbe835bde602d44976e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c06bdd4d47e1ee676bc9eca9fb9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8facf1e79e1729335472b92b153ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2f2ebfe88a4f06967ed17d513994190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0447e9e04a6ebe50a2520959773d84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a528728abc540f6fc1eeea075ddbbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925625bfaad51161349964d8ec8e0982193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d9ad9472bb1730bfdae3dffe07c8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8774e6abb632ae0dc30c8df5f20ae7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359d684b290640ad9882d81e4e5d3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e452de2c156d27e297bf31c6d9f7281197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194fb9447d575a4e73c07e55325085b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d639c2f0d6d43858b1dcc05f422253199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8a44f5eb2929fa1bc117d74037321200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8eca3fac8b7ceff6c2aa04c01f91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d95c04dcb41d439e93e449969982c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa140ddde68046a01753b971a235e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4884b9fa718632fcb50b945ba8461204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc1302d4b3999e9161bfc444ca262205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b120eace8033228b99a5a2b1f629206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306410f26811f19fb51a299025af19d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1962818b649dcb9d49498e9bb2792208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339637173944c643e730355d7001c8de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c9e4088b5d4bb31fe7fc004c49691210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a721a0669d599d1568f4411e76c0cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d12db1997a83df1227b377aaf7b49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0cd924f86154448e97ace897c85f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e4ae8f23a93decb963b84670e61d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7853dbb7215dd0e60c12e94d2e12e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade94404e262f47e6aa58f2bd1d4e87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8785b3f3411f228a32e9e30675a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f19152e51429124b4d779fe93d0cb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44289c0b96b207c0d1cbbc68afe556219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00160777871676125d393697c13531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501640d33737779b08aafa73e7dc7f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64550adab61cc85ccd60de38deae02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8049bf979774a9140296092e17790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de18ed6fcfabbe6c15089cb2587f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7d49b52f8f3e781579b434e3eb66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641774e354863161f42568208552fa4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925e363270aab3fe7640578979e39cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88727dac3204510d67c6ff9570f4835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0db3b215c21e48421459ed0d08806229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f1fc45e507f959d0beac2b453ecad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeef2867b79b5a7085e9cb334c7d7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6386f66e3d5a439ca18d9e204b8ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd311dd530d5ab9384b9ef70d02cf68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9761b9acee878abef58d46c635d41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf3de9d41d17643f7abb1f1d1f2e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206811030b9c8230aea9b422fbb4296c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5f6cee1efb523978e19fd546a085f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98003cf472efab29cf982f6995c916d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c545f88fe5b8f0702fc8f029486e98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd7592c5196afbc2e906febfdf218f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ada4bc028be9e40b40343ab5a6e616241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf06ac1f05edc8aa1c54f6993599de6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd38708d88c42ec283a88da09bf7d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8c52eb4448bffbd6461e9a69dcdd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af0271a805a0e7518cf64a6764cb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057757012412da3c2dc02a3af1d7c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1357e79a6c9637a5aba69c6533587d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894dfa68d389877fc6ac9b40e34f390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad418e0c516499016a3b438b54f672a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a00d18f4694d63ebae2dfe78c40d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180fcd88034654a231a93b849be1bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79de149c4ca82783ed3e1343303188252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154025e457a7050f1e1f4e321f598c52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f921a2b4004dd6f4f5dfb463a2aa1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6459b107bf3f83b9ab4cb52c68800255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b4f72559abed928d10c6f0a01946256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232857f4ec9527f0ab18a55874cfb94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d0553bbc4d595da5f65e705852be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6437a7e516a9d8668bffda3d29446f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd29334a73ca2a11a1e0c55298f9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8bb2d4e1a55037b677b3684e2693f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ecebad3ba9018b9164fab9a24dd3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98207f4da9b473917a7dd42e7dabf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b0c7ac1b6fb71b64a53b78ddefdf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa924ba8baa32a3ed45da521e7af51d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de476155b667be4c3966526c58d170266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8bb362a36a9dbec0d5edddb5b67b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886ffa8905d404d2d6075e1450b682d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cabee0c84d2db0a9c85eb5b76dfd2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf367780e13fabdaa886f826cb88c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6261be6ad06174f98b3dd6b8c7e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c26886a4f4fd6497ccda059d3daad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd99b4d55777de26fe6377ac7ef4f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404de83b453edcb96a75481be1549f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0198a6458c5159fa41428b3472f8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae2367e3d77e29fe241cd3c4ef2ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00d34987b650c408eb2df9e5ac9e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d7bd0487672008f2f92088bd44503278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419d4e1889528c11c9e20fa6a8142b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220a54c7f86fae50e9ac7f75acb58d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05696368da4fc058342464eaeb09a4d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05489d7553f5531c7d400fb4688a79e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cddf2388df9f7a63b41b47b677e98a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755347d41e4482108b63d8eb10d3cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1f661e7ce0ded4fba24729732286285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194b898f02553c9e3a13f77778314d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4b3200d7e9a01cbbc9823a3382cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4846f345319b83c179b54bc7ecee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b75f45242fa414fcfbe81877303b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c79d63a32129e2107b3d5ecd338e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b088090e21e4f7cc194ea6820d253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a1dedfe505c1440c81fc46dfeba0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843cd55f18d68d3d0baf1881591a1b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010609e049c7a7b0a7f50b286833f11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a5a397202a3647fc2d2e28702d2f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df470e9ae61d9eb1c941f3df42853104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63475b3ec94150cea49e19bb6315ad50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8100ae36622b55915962973d1f74a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1628a5fe66e9fb72d11993a07685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6de2374fad41cae222d51141d856c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bfd05a9e1254c7e20e842f344839b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6493f048a397c9d67991d4450519302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2202eeef116c205d5fcdc6928bab6cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d394e0cb9a2242aa2350d62c1c3c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312cf9b02912bf7bed81c86911050f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5879334fbaedb5416d49fa7a362419306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3420efb26d8ead1a326c9ae3f0a065307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa73f7b2682825e59f4860249436eb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6871578484b4518d8309137fd7bedb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a51a3b608f5b986d4262172d5b183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d46817ff2b16230643976f308caa79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf7324b516580f7ae04f68c05e16f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886a8dce94f568a03de595359e98b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd53bedcc26630b2c648a9444d67fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a542427af964cdfa9d2a9ddd4787d7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce2a7fe72ca18ced65761b67d39d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8c6cfbb89ad179251a7d6d3f8db1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f512a94765248fa08a0c4858ba0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3d73835bafb2281ba6a6af741d593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f68498cc360562d85b050c8fef23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cbf74bd1f8bf2d52639e89621914e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d462a53eb8f6ae71bd2092bd49acd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72eb80abb8a7a8f12ed67b7ce1f45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29be40269eb94746cee20ed056ed7c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae618fc97e07100a1aff09191d3c97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960485ead4b462eea0d5941a6cb0cb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf697e5d0abb582424adb630ef3c27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd1334f64cd89b7f90dd9b2e12fbec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0789717aa920a3ffc66d1ec8df7845329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e68f256f766745dbfdbafbb776ac54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4987730ae878b184b59afeb693b30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8efa5c4a7ce8f8b2a2b935b88cfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e771758f71b0c77ad86341b132717333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f5c47abc9c043587745eb1f62ebad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f448412642a6a9fa45581e9f3f4007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a090232ff81dc941ec6f99287d6bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be1db8feefafa5cf3acdb029e075e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21988300e823d7c1617288ec3fff398e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374be0f28530c701ad7911a3a9b1d15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef13aed97e40298f387147c8ed97ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bddca858a7858f4bdb9efb951fa2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde984c116df242a78ca8e6cb37ffa3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a8081dabc6f8c01f789d6a5209e42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feebf7061711ce6c21bed4a339d52b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2889135ba3168dfb4c6da28eeec0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c8a2c915fcc693c08ec9b9fe2bd7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af191d382f8447eb9ef571ba4dd86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f10dd083aee283e8937d93f94c879348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1155307358ea8e27a5f2fb40b1eb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b6ebdd2b56881543869b65a696348350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab4bfaf026116364409e0f752a21fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4069a3c398063d7360b49c68be43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0a37289c594af2e270f4051294575353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aed602484ad8973b1a4f579f22ef90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff11aad932ce46dadee11e1c276a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a630c61a2dbcc4cc32e86eb0a6694f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe6eb218f9dff7a36669160dc9500357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5a5fd6b2950a1f0d68356b080e9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999c0991f37abf7d4cb5df67ef639b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f69f63fb3ee0afbfc3932e06b1ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf57ca92c43d22f9bbe5f0a8c2348b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02409653d6192a556c88babdff5e96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147febbe30c804d4d7616a480c2574363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ff51b5b3bde212141712812483ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd2c39b220182a9693a664a8b29282365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303b4597de450b59e60d9a0a129d4b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e44da4a72ae31e99f793df51e3f13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c8cf71686406b31ce308dc09144cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080bf8adfd552aae7aa20cc07bc8216369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be6b0549f7c8a288ccd70ae216581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e866fd2795419d41c2f5d3a680f8bbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894edc756ca99b15075f14ea26c0811e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf92a98767321d26dd19f5b5887117373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724194ed08d097a10e8812c4e12dd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a3e4f789899641029a167052ec593375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd96a59fe2b9e1c08cc160a91af66d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eefdf3e6252c9e89b26198adb9a1ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb52bbf9b94d7e0a03bd3cfb860935a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09263f9e18d99dbc78a4de16070052e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a45c78f6c07abd70318beea89d47d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19a4b91339a8a09ce61d60dcbf32ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e04893ff7a24897f2cfb1c21124ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c5845f7a383de1204eafcd4af264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc69b29dc0b31c69a26a92d96cb5629384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87611a4e01291bb559cec17b2d29978f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ca0737424d4f576458cd3177bc185386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41792bd7c8eacfca6943b4ae8b588387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22821ba225759b339168d6cb9ae835388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf379c379b1c4e5aebae40b19f14e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77219ab51aafc22c98aea708dadf2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e900b413b177b0014592a7dad06101d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263927571e0024004b216ac2c336312f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582cbf0cab0737be4279cca7f45c577393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab9eba3360e3a24657a0a43685bcc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8216d3a15b1307bd361b1ae478db35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f111104faeef4bbf11f8e8a18744e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3cfb6f667e8f7474fa08e1bdca7d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200b3111a88e67dbbe4019e448b2472398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99e8563448964ae99b2e71002fdcec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5f713209de049ca03903377c64a49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf205281c4332a8705a0eef9766c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ff539d62b4ea504b9f407a43f2b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abcc083d7679dcacb2a1ae86157553403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598344d759ce8c247653212e32a3f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1cd1efbb397407e2fe641a1ac6693405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3f7603f1110dcc324906419d41490406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70684fb7ff2f40ea4c8e19a4cbd61ca0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa70ec698f9f19ea2a67fdff1d21ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c953361a5345a65a7e8684a5330f9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa716d33509f403dccfec2166d721a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf51b1a6db3dc77c9ca584f32a0fc54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754c727410cb23f560cc5839b381bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1936f79a99297daea419724dc0ca35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2bf8f51aa390fc225486e0a6ae13d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a621ee56bd53feaf0e63cd0d28b803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0aa521abdae19823335bf73073c30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f14413e6ed88250161ba01b413a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d13722248b608bc6df786826380455418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6d67410a55695797a2fdaca6ce8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128278b664e0499b9a8f5bbf31d7f042420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e36c0c13389c87dfe45a3b936e9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0261699a3925f096ed0d13555ae92a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d4e2ec865ba3063f90ea4011ce45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d09f5d6d937b73fc38318ec0c95db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89bb3071dc92a7a7923ba709aacd0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1429a3211b81418c4127900b565f28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7fabcd0173c236fa398c229bf673427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c526dfd98cb3b81d2d9b989bd350a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d1154e2e008f1b7ddfb2cacc3c16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a11acf4b566dd3eedc310d1ceea9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9f1e3b2c95f1f32b00121d44b7e20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3057719f42f7be4eda67336de5c8479432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b56e2bc414f90e436606217daa04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb9ad4520fc8fb2cf91c516b452c1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8303da10e798daf7b5e4a009e0386435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef69438d9a5bccb18c9eb0bc540234a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5151750455fa6d2c03d2ead9287e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9057ac31fdef3fd358c8b65b3e2476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe34391dc89109cb9d603fba9ecab52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbff6b0135eb18b24f9a9b1b607723440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3789b8538cf5aa6e1082a09d0f3d04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd089f23a4e6d373ebdccf5b880fb6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9adddcc72cef3b093f2bceb4ddf03b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6711c4779aacc5173e925e7ebf669444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85940b2de94e1427ff21b63366ad541c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757ea0e6257068f233eb1b1fc40417e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c156b48bf08f64fe6a2afa5f2eeac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4793e11c519cd3341e9580f8f49f34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da481c78c77a07c2d5a92b659c9c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f46bc8c67d93d9fb9879bac72dd61d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdead9db09181573ff026a05310cd9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75b27131698ed62c93f4bf76469132452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384bebb1db3f8424a293c065d563b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5231ecec09a823385f8011a6a13e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78334c243fbe77f9d0474d0cd6f13c29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22ea0d12be581c90bc3f448554edb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c2c7d5114f8b1ef59e7cd95a8223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6e4d2876d34db4c94e1b031a0336c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f0c09f3d2d421b6dce766b9e3425459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a368c4cf3e2df9203705fd800805f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e61c16f8fc6a7d3a998cf1cf8f72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576870d50b4b86c5fc802821c72cf3eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658ef7d8d60a5663e1fd027954282a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca8aa7687a36c6b1b6d049e48ae19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147007c45c9a01ce8e54b731fedbe60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946d80153cb9bc969d7626ad32c73c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d125330016641d6aaee4fb2c7b42cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545abae65506c85cae40b77124d10afc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc09facb23f8dfe95a3098cff6248469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8fceb2ce59b460416e8c575cb3d10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e14190542eaf60aa5fce6ddba3c0ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363623cb6967f3307ec2b2a27e56389472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4835842e25ab18c0d797d46f092778473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464824acb43b6a634042e1919f3e3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2e691d0fce33ed22e6fb20a18055c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc03381f861f6bce8b81d3251847723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802e848e01ff6cdff06268e5405b35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a76f310d6adb89fd905905cb7bcff1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f8d6427a502fd5f2eea5bc66b3141479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a952932187459aeeab2dea009f39f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193466dea5e44e13d1830fdde0e522481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed17a9dd32428ed426001ac17c5ff3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df356b2458ced059c4ee6a2caeba6019483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b85843c6955e596f1fea0321c13307484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa34622f8511028f79a62737d181e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40683ffb0d112bde8ab043568b9a26aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112ae2e8cf2839a9ada963ff6bdec38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6240c6c513ded5b917dfa801470c478488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38f8feda99782e0a63437bd8a20b2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bd0aef7bc33ea81853bcd27da481490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46860b9a0a3482a52930ad8893443c49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af029d692de6d8b13a5873e2758d3fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c669b4c7c83bc8c571c423dd6d876b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169c9180cf1680a03ec12f8022156a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17534261e57778cbc679306b072c56b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6f031986fc38f117160126c3f2ed5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4f57db2b1e306b58c56f04b7a649497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9828e669636431205726527bdd980498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dec03725dd5d90380736b25e300b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edeb84894b0529ef4fb95b9eae5323500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91353ff199abf9ffdea67b3ffe838175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef07d131977973c95e414c83c35cf7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9df04d5d2a8eba6cba6492e447e1cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fcf3b40560f48794478c184c6703a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de0778c2fba653a8acc71bed321a0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445798c6f6935102d4a5fa3bf84780506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecae95c87d5cc55ebf002fe14b5166507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee42c4c03db90fd3bb7586575504b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141a81dfb44f71cdfb03e9499011959509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a39c25d7d521d054b160003ee0970a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3e0a0096d82b468ae60e3da0f525511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2a49b0f19288b9ac11860d1f6252512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291bfbfbb3fd0e06b7cc87dddbc5c1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c3dbfa1addd296f1e30368b12c1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e0bbeb3b4a33806b5b30f1137d1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26319ca77fd1e90d94fe2e4467be2e14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c28c64baf06d5704de16cd34ed394517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096eb0be062f23705b55d3c88f0bf47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f979dc6c259afecdd8b4534c496f65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213986ca067d06b9ec6c3b03a05ad709520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9116cec6a23acc3a827d415c8dcb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c10f74188c9892209bbda2c0c3a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f084b4454e96f697769ee0621b68523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f1f8fdf88b1a8624f319e1a663360524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351c37d3ed3ca5098cdfd33138c3ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acba9a72f2465e105380eb7a03b32d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72601f562677f8353d330864a7507422527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75234258ddebc03c7a20635bd16ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8e61358e24c213ec7d88d829aa8dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f13af757091fe6a0b5f163b4788c7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0bbb18c162ebf09679b61ce0033d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce20ab079a60a4175af1badcc9bbaf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8558d523a4ad547634cf55daba8aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696eddd63ce309d9bc108b55d25cff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934af70743981620ba86bdc7e8e140e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef339f7847c068d3f2e7d137caa3478536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367425a038432f3c94f3cc0bfba11e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5e9643e60b8b802be7c16e0a83f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7954d3828e483963f1f877ec893c5fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd58ac01cb83f6fa8aed12be2cc65c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b571bff3492908311b3243151fd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d5177d3a11c614652fc97995ace3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020f68799ee707b003e1e071398afb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c977fff6071f4b2c75b05029cb3c5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa212e26c4a6ad2055773db2aa6126545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2b3dca96aec9e7f584241faa9acc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7560c8187317583fe4a3139818a18d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c75c06bf65f3aea9be4c23b33b781548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490aca46eade5102aa590de3e9b543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c080b7b885d927e2d286d5ca26b64a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6adf8c3745b3b92441554870f0a71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e758aaa73a14ccf46c12dee2bbe63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee6e9298f0b927fb35fe06e7250a54553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b3480c40e486f9acefa05c88802f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133bbce4d478ec830d2f38c8a45a4c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c86106120d3e9f03c05679a61dcae8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db160c957b476d61b274c905eac1c43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784057f877cbe60e9eef027f4f1b68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779682982f154298174eed2429c468f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c9507e627ce698d935aaeddfc971560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301e7fceddf7182aaa8faf378efc894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5798d2e6bd12e919cc9545d06b23bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47ef2f227957173bd9d77f74fd046d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d0b1bb0050528f0cfffa20e89f42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1e244f416592f78d53bc70b317db6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd0a1f18b0c58de4c981be13b566a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc7de01db09084f45725adb5fb56e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e753140317764807431684bdec334568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb699c8b8f8c3f1e50c9cbe84e42ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545e24a664c44fb0b8b39bce41aa95e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb42856db4a815e4c1f8cb338e3355571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512bab0d951056c30f26aa487f6dbe8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475722a4ee56ad12ec410587f10868c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed884123028799b44eb5df2ed2c59cb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a545e8821b12d507d94ae458668bae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025da0899befb23b876c982d6086f28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16080eb34de1e259401a69015fb939577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce72480f1be1ab5ac8bbd8fce14a883578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c32276e8c38b38ec257a03ca1caa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9cca6ae62f4070800c3303bb522ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5bd5f6b4afb637a32d292fac9957a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600544bfab27a47915a1c5386be7518582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690daa000f3fb5a80d88a8b05d0d01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fabab02fa406cdb2206e456b60d10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e822d362a014a0b94a2aa5bb7f6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926d61fafc28e484fd8973045e2c9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205445cceede08610f8f3df6d06b115587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4ff7c4921de3bf639a0e5ee12def588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478c05fd9d13b9f18ae2f1cb8ec4eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf95c2971b7ddebdaa1c5c8d2c9d680590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c93654d9af01f2c1bb54771518129591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ad28339c408abd7801448e5449b2d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d295116ea9c19676cd20a6d5dede86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca781aa956599d0567a3bef973111abf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0917d873d840288673e54d923ee3db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385bec712df9e09801d38ff8ca50317596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f0c24b73b75b8a14fdef5619ff75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451036afc8f1775ebe4b8fdd83c51901598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8f651d822d66f20d1c2e8419009a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002916f34e4766edb57cbef66ae370b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ad6d99bc00d5b1052aee87d4e4fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e86cd26933e4efabeeff43a1dfc72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247e9a532b3b1da85fb59b4d5a1f00603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ffa7a2ce934dc250a318be68ec8fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5760ae1493c8b50850dc4cb4b103a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23821dfe904da8e395f416de94a8e14606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c585e6e0c3bfaef9e562dbbec92e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002e96e0b814305823548e953425b58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51054c123cc80302641a6b8e8f3b0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06dbcc3c3e1acd7ae9b99835691de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c9d5082f3471ce9bc5ad6dc846069611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6455bdac59e6af837e30e35a00252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425555fe7adedf0edb49540d68741647613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a7bd5ea7270c494c1416ba20fa288614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e3c3c3b21ece1ca6b96f3986ba491615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1b1a25f0f980a18ec60603a2453d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49fdec68d5e24ca5111ec2066816f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f329e33f6b5e7ea274da2bffc3a19e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22565b972ed8f0d279c505d725123120619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225f6e632dcb7f937401750f7f49cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8436c719867020d0ac7669b6f0a51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4da4542c84072a0db4624cfd828b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403adcd81e33fc2e6eadde11fa06f23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07289e86ec95df2fd133f343918eb558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33ed7084ebc9eae6bcdb3f0598c5d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fa9cc41c67c899f214a9c405bec6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669951952277f5b9e92161303d57d77627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf68c1a1d61d8dec2fdb849dd7e1ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08abec3b1d9f0607ce8b7187c7c5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b599547bdd34e07648522e61d53724630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4db6864bf6b2a73c7f11cdf8d283c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60e811d646134e4b8fa5fe6d8336e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694b1910c766a3899bc0d75d6b91bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce2ac96070efe2a56b1d86997e662634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423d4f02ca92c82d42bad762057f45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2481c37ceb965e50f903983c386c566636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db59b3afd035e6ec34c096bfb2857a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bffab9d77b1615a2613707f725d2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2bfe7d6fda4b37c3573a2d55ef8fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977a0416651e036ea582b147737554640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ad9fe57b32d923f36cd914848b43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ca8596086f3aa2870fdbea9132cbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e8eda037706aa6371cfecda55e21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca29883f1525e2bdc01de7b7a17996644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba25771a96f371c4419432e0a4441645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc36671391a87329553d313467c49f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8d801a8b0f45e352853a0f78b3476647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f1398fd61f86fa4d28d918a10e99648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d35c865a13dab32c097b8bf783798649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36095b81f64a713307035b9a3b1bec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3953d8de56d87e872cc6458e9dd78d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a861d2c515fb0111495601e0a20b374652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c792667dc6671aaa84c756b8ee4e03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131534889e16e3c462443e8ad4846987654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46216448e50906cf282acb902807ffee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c2604c8f1df309a47242bef6350fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db934905893e911913c690917d6ab369657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc571acb208dd261601359f42a52c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37072254e113943aff40f56307145659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4a32c65cc6815bdc4d4644c89b88c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccd4d7ceb40f953d6829cd67db2a49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce994d798c3e261315e318caf092fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2610c7f3e901fc1e363a0d70aa00b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a32a01cacb2a2a36b97ec398f0f60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4dd7b8e4ac62e8eed1227db4d065f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fbb490b8814b6da19855bd990afe6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13a57530b4305d8952de4bf62d1581667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef6a2905d30d9eecbb0c3d7cf186d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242fe84d48b8e24e76c43468dddf840669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcc996278ac1fe30f550e7f2fe8c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dd1196b8dd5c9f16c46801d1fcd85671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80374c80b9073afae8c853f5fed2ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6137866d09f54b55b27b6ef14a33ebb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b0e2b5cc6c76aa39c30fc3b9d8ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec250d1c8c0e88904bba0b2939b6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965237cba8d04adb34250c8926de98d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb5b5e3428f3e7a8c78988444bd7bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caae63fc0eba66ad0005d6beaedfb30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c82a7d68c77f5dfec1583ebb59ae29679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84519e6e2c793ef4552633bc280507fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de6ee17116594a1da85111d72ae5ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1b9107206d0323cfc1f689feb7a33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b668ebaa309651d7c4c30d5516456a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90e3616db755cb00260160af9a695b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a62b9d37813210567db2de3d3bf50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c13f9c23d48c1ab7957f17d3a1f5a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e92ed912846e6cb180e685b41214f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf12aea4f0986c4d16807ac93e0e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce122e0c7764995133a3e6174723f81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e9472b74f9303b11e36aca3f92a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddadc941b418a7fcf1b21c77f4d96d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f30492b4f6c4e23ddcce8df17e43692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb356a7d3dd7f5aa9e486bcf6c03bc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7f99e8f7e3f959644c8d997885a01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907a3c6ec0dbe4fdab1c022f9b87a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb2f2ac2f92d690e5693790781844c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda9dbcbd0a8d4ab37524766fe10156697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d2199a803e364d1592a9138f637f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4946a554b16a91d59ce108630f9adf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75e6640886dc03199eb12f6a3f4669700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc790ab1246e5322b8fe48d95f2af8e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde93f6632ccef0430f4e4623aa9870702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd041c20383c50210e9dee6a603a87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630497cdbfb69e74301d1320470134e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facfcd062531d82242250ec194c7aa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d675997ccca9597dd7d7e72447d3d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed0c46ada927b24b5374814a74d9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621062ee61d1c5c8fe7890d2f610d9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd4f12c24a844aaeae650eaf21416709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b550733611e5974e55aa3f05ee7da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e2de21fb06fd2fb387a663e54e144711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d623d0674a7aedce4c8c0b2d5bd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a7f5af80657d302b5263c56b799f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bbfe2f5a45eaabae83a68df68b6ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d150167c6ade405c9b577e6887d552c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e6ae66b9c1bf217eedca99490f12f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f59aba9b7f307d63b403c534a652717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd426dc22718e06e04df66ed97178718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4a2d2b78ce28b35cae3cef4982b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bb42332959fcb5349ce9b8d6848a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd737360e17b0e7b938e67810a0760721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd1cb18f0da0ff8bebe2f70a59ae52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33658a32dfd32c7727d40a6179d096723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8c10c7f4e40c38790813a265bf46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916d09a7236bcea28fef212b88f5eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba6c656e74c59028a3e8f168235b40726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb28226ce275a260efc2f567395765727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336446dfca8a4657fc4a515501acb34b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832c2b2ccf3f3ac566c15513feaaa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426755b739c9ba642545dc4d810f0cac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2dc338c83a5beca935e9b1cafbfb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17788c625883003893fea626702de413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f64c692ff0f537351c28b2712086733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b7729551656d31d3152020695db6a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ce2be60b83643e57ddc81b5380219735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3c213b0908748889757bb2fc4cf94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12880516bbb55c612d419c83c167d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2cb265de1a0b6155b4dd76e0fb6cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0a8f5931e119ec2a65ce043cbd6dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c00cacc27622768c98443b9b7138d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ca274819e4a6deb9750d3bda2be2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505604b6265f3b195299056ff5fcdfc3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5546e08387010b45977cb7c12378a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8d8ea2f3ed38f46abf12f0d3f40b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283136b03333588aa22bf7f51b8cbf3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943057c266269614f3836f3e97a7320746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f61d26bdc7b46db29ec1c79adff1a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efd0422a90d8f7d250dba8f14aa77e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e64db1680ad4bd3470bd1df2fd187749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fdaebdd18e02ddb9af99a932d666b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615d388dc09573567f54b5497ec4af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b49c48e2ed37673e2f129df0e84e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fcb98208ae506f33e89e1e157ce15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc690e101801a31641d7f021ea1d6c65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591ddb8b601209ca284fdd07fc4d8e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebad6c1c92b651fca96257ec31e974e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d7bde5943c4424d848c536dd81576757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac6c0fb7c9453e6395c44bee50fe61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8829b52939828ab2360055f6f082202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5fafb1ca187ace6313a4b8dee2993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22744efbb4705b943493b7d6ef33cd9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54401de1858d5c5de0978d723f1f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a3998a6dda0af9956e2fca6d040016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ea6e02c2722ccedc4c1d1b41d62c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ef617f720bfc19a492015cef5b2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2d8464dbf466a44da901d97cfe7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577df7dc7b50c1118c6321907bf0da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ed2513f4174e246562a28ff7709611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f9701922f7305963166831a22324012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de215d1749915765f45512921cacd74713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e4ba76a4813d3f4ecbaf997a6efc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd7d7a466ade4e0d522b06928717d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9963492bf08b53f5a4407735ee4f3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a09223a80eb770c818a74c5394beca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe65ba3a1ae2255a28ebf70e0004e6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6de3d4b1eb7f4c464ed5d9801f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb45075eabbbc705c1191fda50e674820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912a3563f1405bc697421a9c2e07be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ee3a36d87f1d9b5194d1d47bebf822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392539572b99b0bc15a9dcaf18bd3c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8a5ad5554146f02c2ce8ff1559d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f06f42605398488be39d59ae1fb54025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868009434d86bad0fb2cc680813b0b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef351944d0bd629c00eea3668d80a1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01102227368e5131e26c965a0b268928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149601e600f852c38f452de825f114b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca5a11f8bdeb7f1ea04c65e8f248630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caeb4e505f246d8c739bf37c83d954c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9e97c2c0786f881179d6c3e0dfd3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c996ca75a8ba81de449c984fa1fdafa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039d9cd010511ee694a2fbbe30cfa9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4afd1ba8920d3e0ad11dcb276bd5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc4367f4c1445f9f43f3294f09902f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556cd18b6227d1e60ce9fc276e6657937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69ca7ca9da1955a0228af3f08406038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ae1fad2d7e1969ec5e34797624c4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b367bc53a043cc9f4157434c1164240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d631a8d6305837fbcb97813c45b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261a62b07d699d3b0592452f96c32a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad809b22cf75dac37b215eb5319c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ede72859cf45a5257c7c62a0adf3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d850317ef40204718a799921d29145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded60e60695c3db48a2347a3870772b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d642b6ed24283dcca42ba4b45067847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c52fef068a38c3ff696709c45e48d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c8f710125be81f0711bda6fb72c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ca564e313c9f9e71ac26ca4424b7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18078a96b45b121490b05e72e4092c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178e36d167efdc2312edf73e19af4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05db00ba97ff534c992465ea9bc54653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd582774b9fa3aab3f3e6fef71f90a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ec253eeb52e68a8dce9cf2a378cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d067f340101246602204ad6eec982556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a7adbd72aa5db1b0276fc8110f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018924ceca7cb33832993c8b7549da9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eac4bd38feb087a01cdb3ae35230859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893b618ed763488f619203b1a34268960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85510be644627ce0a0eba03ddefa5a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464203ed1769bac495284d4485ee506762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd483349c0cbbad72d63de0e9f6b73263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea54862fdffb8c0681540ba4134ac7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcefc2f7b227be44855c74b8006fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994f89f3b6d037118f3257eff7e916d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3174c3bd739c96ced9a7b4df0b84c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d328d9fe5a822d99ed51a8eb4f18268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e813ebad4d64b607d3c2920d8be83169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df27e26fe2b6fd3f41c9b6d2ed62f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62e971903813e34f0bc89d6dfba7fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548a15b16aa0cdbe0242cf317bda92572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e61aab5e8cdf470da6881610039e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa3f49e400830c5430b7f06fcd192c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fccafd9ef49dee3d2f1e72ed2b81075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924a1393fae3184717939e39d3aa6bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe45c19186135c63d24d0cbfa57ed177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020fd5dbfbd758f412a14d034a5b0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38d488e44bd153272b5806d3d699179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d001d6c7b7477c388baa4f5048eecae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff784c07928f96aec53934498d7381481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc8cb5c97a9fe2ff12dc9b2727726e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba8731df83fd0090c41aa57737771183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce104532eb0ef17ccbccf1aa72c5c9ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde78e87fe7714db17d8883673208fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993f59c9d995b2aa2916b5a73eecbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b605fd7f79328affe026c7b6b166b1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc6edc264f638b3a773bdb21e6f98188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f65b776e81e08c78d04afe16c718289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ba416e8219e5832f2a4213375b8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9694e2e65f8df576a3a5bfdd59a8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c341da07064c5ec5a8934067396d05d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9f32167a9aca280757166185f4ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482b379715379748231b333eaa84fca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3228134dcf89a90e81af48cb21f47d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d6ba6f7d62ae93cf3638db8240f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa9326e5871f3ed21b0f5b633d53d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d06cf891766cfec1582cd3b1bb3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72953578996a057f1cc9b66bf2c7a0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b570dc3caacf24ccb519fe1f954a62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791ef4ae8fb75e61e88c531f08312ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa521083879d8c3ee871111796af50e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcf05fb0e0bad60dc97f2de8c3e05d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadaa6091230b7974d9a9d7d79577bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89824b9b6a30ce7f8c0e57ffd3080b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc27d9ae4fc30ea32ffa211fc72a08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adebcbab8d6cb4dfa9b1eff432bb501107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc46ed18e9b68c55ca219036aaa5fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9498da6eef02fa2595b38fde916ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4028f1db1c3ae84929d4ca11346ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cad4263ca64c08249f6ac44d5d7e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2380f67bfe586ed7aaaa4620cd795e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ae486e344c4127f2ffd7a240578f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f6d38f45b8abdc5d3b3f8c44b88b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260020c92ed056b3e696a2451986dc2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ade8b9645153584c9d0bf3e77efcd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa429817f8a39c56a12371f7e9d82b17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2b8bc97edc43c7cc2de041ed0381118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d265583c49c57a3f6854a5d6623e4a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe3be81836ee22a4db6908367f778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318ae7a13e199b913e40417703a271121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f682ab831189e7a34748bcf8e57a7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c00e67268abc9aa7a0a7c1f7cb130123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ab5d8ec28b7a26ffe0f7f1be58f12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084295deff6ab1d5954604592d5cb1e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3f1e486301d3dae152eb3d47051ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a435ea2423b723c9c563219fbf1ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b05493e1c5e9263f586ce25984ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6b0e76a48647b443995d9ef329cb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a09ad30aa7d66722bbbf1a4407e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c5ade839aae952a8497c066db6ff2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1726e32eb587e63ead7209049f166d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef31b245f3b3a1ed883e102294816a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd66a92168d034817851fc1f801f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a4c24158877d3bf3c1baccd7ae46f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6992c1072c3de6c170be7316f8c86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aec27d717965c804af6f13a193436b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a0a5725a153ad1b04fe9090a194c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54756a438aabd51e67195fd5e6ef6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ef25397e9debf0424d53f7ff020d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7660a802851d5a38fcf62ec5f7773141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b94df590aab955c4f9a1d2b0732078142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc8a89cc5a0af3a8fab60acd01a22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c08068603a5ccc926c18e2d86720144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc21125ebf018331f5cf7722f616448145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32152f4c7aa999643dbfbad3fbaa67f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be98b3d2fa1d0c103b8630b5c3d0a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7a3f59d4ffd0e611b9aac5f0b35c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf5ef24d2e8566280c1dcf71fa0a58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d025a127c7ce884ee0ed58c704956e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec50c61eece2b71ad5425dfaab30316151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded345f597c896503174fe914cd0814f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd00ae7ba9c467d91a919ed2cc905e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd1f80246f9dfa2c0f1f46c53bc66e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961e22d1c39ecb452b41acf7f03ac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77337c0f9c12ba81ad9090e66a39f792156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd526105c227fca367897168d796d0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca72ebd22e3e900fe1e0ec277f558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8092d8f73ff9fba1005f1eefbbb99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315af61a876b15a67c4ed2ead2899e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e66e98ef79050fdf29d634ed79afe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb878ae5d691b2f3efa81991da430d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447741bcc95a2d5d1cfc8c4c597f28ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ecad1772baf15810e63dccf927357164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5117b0b0d6a97ba591c0e443abaefad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8325c88d65388223248681dafd11c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a0966e2108551a39e3fbc70a8185167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c8efa5110ecb4ef6c22b50d0a999168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00caa5ee0071177d1563fa8f1a0a0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8447f17169730a7deccf8e28e726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c14a37d785b2b04df86372bed1560171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d323f3b186eac95ad0d52d353e2c062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12c702e66d00c8aa7ec6518a95537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfedda5a7fd98843db0d89a81daf330174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831bca05286b899747ef4064bbd80b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8381e6fcc21665fb87cad18ef15bf3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4d46e63fa3de27530a3df40dee0ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af787c90bd53600dd6de23d968ba7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997450e8e71132f36737c219aa5cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89f2cde59e536813d5df1bfc1a1858180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587131c738c46f253991a9c9ddff4a09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952329d90c89bdad9bcda74e397cc76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4fea10ed3616cd352d93e3de63f16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37959880b8ce70a91a3daba07db20c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70196cedd70372bd633c6f5621bbca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4838a6d118941319b5d4b46ce9e822186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d363fd6883b444b61716893a174f14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a5cbe695bf0190e7b97ee6d49208188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2548c4271a8e502a202f0d627c63b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3daa8d9d003f49eab141bb74670d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b86c37dbc18a43e2ee89426e3907191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55caaeec65e11f607d5f7cb53939159192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363149b0facc9ce262e3e7a4cf02ad4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161889782db01328819a26d11eacdc7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed0c27745061f826c1a83ab04a707b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30567b76f458bc20c0ab3ed01a4fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8a0d4ca53651a998958cbc2ee8f19197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12589d2113f9c83f1a22240c6c10656d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142702a8d13be1a83bfd241cec5548a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0772a531f55ea722b8196e5a6f27e0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81715bc4d8ecbbea3dbf78bc7a6430f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5289238a11db7b6f391e2646c1f5b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24824d838f092f8e5d314daaad8108b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b14237971b8b9ded56ac8379beb50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbbff91df47e59977c2b641e73dc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8940b44ce3d6d31fda5c5f80368ead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aca08d8882f1392ad0f4ba63e824e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72a8e89e1590a3a9d7c1b921e0d15d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef8f22e84d34ec8ae221336ae696f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eccf2b5f56de319cd366e4369eaf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760c563d1be493fdf373d12083be3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403488e5e5a5439df29922db225756c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4d7480baec2c07b3157a7061c6e06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6f6a0b2bbb3a4aabdc1c95d2d925214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519b720e394b6197ad18f15e8301a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b6790a7d4527114e94f6bb27e37b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab7f2f313fbc50cd59adde9e7c52f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71e196eb3c4b615b16b9e64c8aee36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb009e708638e331dbcac4f21bb87b83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf57415239bbeaaf5cacf31f6a455220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea621cee9a104bde1a2227d0e770ba3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f62c5becbf6d00cc4f02e3f63c794222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9743f4c299335931827e7b62e495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ecad6da479db6bae825914697d02d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eeec7284fbb026d7f2a290ba0eb45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f5bf058dbe914183fa0f7a450a645226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ee6cc0ae34107d0428dbae7ec86ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a83dcbd67f7c2d9bb33bfaa62c0a02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350cc99ccd0649137100e6cba46a904229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7116d678ef8f9e3d9df22a8d7b66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07cc5719f2f1d828a6540077bf0009231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419b511064fc9e8152a8a7ba8b8f331232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8ea6824b49e56402c9cb8f63f76ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4143fb34c65aa2d80cc66b3e8f4b02b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e40ea8ec6f535c22f2215c6a756f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1bcd00199a094f9afdc3f9e6c76fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c49577b75bf546d766b654f348c7bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f2660a0bce6e084d6755daecd127238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5dacfc84cc9c3efbb7496b380688239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ce75048de23c9db43150e4682c0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdc15f8b5c72ca683cc0e943918b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd09eb85647bd3f6198dd445d3659b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23b8bcc4e550c25afb985c06f94a33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be9603dd0efaf6c3f9d8d9ae15744e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea4bd141c3d51f92f0e1ec170218ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc03b9c061ed69d1be817a44cb360c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587953e913f01eadb1330c69d63e87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4422300f5710f5ea54b7d35ad96c765248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c800ebb6e530d166bb4d8334e841249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259d823a0048b3a25852c1a4175c09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e5b7ac73b6ba5c78c968726f1e8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5079488814663401c9e91f3418678c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d2090ca6bf2ef0b9497b8f618c9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fef9aec977ee3de9ec6d0a9109fd98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13803ab48a52b50e956e6be537352be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356108811630364e6b38ae9f1707f319256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a832f6a6b78c41fcf9a25d88999e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ba54bb2805c91d6165a4e79eedebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e56a69bb74423d9faa2420332fb63b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71642df28fc3a5de53b871a31aabfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330756febf870a305bf2056ad1e9411261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d239f734a94844b2046d93171b286262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f6da5229cfef879d1696fe7f294fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2c0d1c4c30b44c44e16e2629aa1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d4b36c3e7a7f0cda27c9d639d8d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6eba3de6d2ac004f2830f1dc72c09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b1eac16468c9a7f513bef38f234a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed9e633e00fa0b0606eb291c13f92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb584b524d5a2e5cc62de809c4e3fb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb33a59860b8362a02700ebc70435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c2272cbc2bcecabe44ec67fde426271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552020fd85140ba919d1b64d34f26295272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2cc3c39dfbc6e34551b3a4c285b5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7cf13f650da50afea8ab868959301274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5556a82763c84709a5c7edc4a5f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce48cb939ea972604126ffb22eb566276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25903ff38c8b7da792824a7bc918cd09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e74031727983d9888d6f7d0690845278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52e949833aae8f99ce0ef630f78482279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e629f78cad046d2419f6422231fe443280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8a3a93a47ee446bc65d0b71f64b00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be9e85053362e4b9301e1517e3deb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d536cff4224a4539fe44d7a129e01b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994ce174161becef9f1723093e85e00284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df86dc9196ab084a83a2344e37499b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576797eb1ecb87acb59370eb084251286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ddb81bfb77a5ff51141490139b232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd92f62860aa629766ec2b1c9a1583288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570907ad052dba7c4f1923eb0efb76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa0a1f572cff2cc97ef4d3d4b3aa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08df525640f64e4cf8f0b010d43f97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e51987d5803d2d8d151e6235fbbbe4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1f8a9fd020785b3bdacd87dcabee0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef68e635ef23b72da37ded7603582a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93389ae011c4512fc5b4e45290c14f27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe18f0d85a530179009c5373f9f67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f75c6ed3405eef9844990f1929530f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10ec973116027d5eccd6b525c27e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c7c5d47ee82a05f6549eee1596d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32971635cd49a4f5fe65706e0e795ae6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6f9b7179fd57ef433d4c4fcebfac7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22af7f187eb5715b5168f89851e12e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27336b2d397b1bec157207a5e2862a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6db563421218e8938fbf2cc73c084304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf80aedbf7a8e0edc4b1404c5ba77a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd59f7742f1647948ecc765abf3f1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004ce2f321a004c1de532d3479c55d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5f45767d6530f362d5b9451ee1e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f90f8ab0ae6dc0782e000c8abcca2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe1e5e2146efc7b1ada273aa7e9362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f0900ee4bd183415a92af628d46b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b1a130dc038eb0a7844569bf321a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b23cbb0827793f1ae61671031067bf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3115f5622be807bcd62f14e8c304314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f6e02ec793fe586de079c5614b788315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cdfa7c57167182bc07945742a4e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd07dd10bc73c956bd8061d91ff4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289e9e3cd6afbd9c04442d843a8015318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5675b43c74d7a00d6388704a008fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505eb55a0367622a1957e9688fee1da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a574ceec73e7186b6c5b74f88f9add1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bfaaef969fea26566dbf8bb3266ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce64f0cf9695974a793d9b14b9a6af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dded1d6e2fb22639552733700ceb50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea2e61c2a66d3ea9eacb5c2ccf941f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fc3c28df32692f8432eddc3a426f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aac9244a815696b3a2de2b9b0f0e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f25a912179b86401f457e9941e715e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba44efa80eb7963f48b572dfa5513b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf757dfb7dcdd58194008f1ffd22db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac0253344b7eb21aa8f868c149a03e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb01f43dd8e03787cfaa8f6ace34f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675df60883f1ec5f10922c8125469e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8efbb8e7d3575f7b52fd36d2692fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe57372753626206acebd09e8e20de8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015b7de2c720008fa9a57d81d7e977336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89095481b1c958ae656328d4f81c86a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480a27008452e7e91dcde45cb32260c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6bb54ead18f04d46ac317c4b538ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa588f7f2089510bf52747470a6d761340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0c821cef8e76e1af4c7e6d26cc8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53099d34cf42c605d3b7e8d037de9cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b5eecce431562d70f1014242effc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d294ff9cd24747510a0febc5114468e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634c5445ae28e66159c42dad522f9ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d32b210dfc1bc3b2ef78d5f84cee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213c28c13d758828cc572aa6304ba3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf120c43f5ce67c205751df9cddbaa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa422bfca846ddfad5a64a6f121628349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4f23b01b1430989312d6b6d752f38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb300ac20aee9c31a85ddde9beaaa15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e497691ee79c2bf853876ebff11474352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aca66925f0d3b35c2eb25e3db29850353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014779c4a5bb860ae3ca7dddc0df362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abcf6946f656fa804f73c4f165725f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a09b96eb8fee4138bcfcb8efbac523356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d14dde5d9b7f449f327dffc0f16f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c96b7b00fe9a46592de6bb6bb3dc9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397bdf5c2df21219dd97ad5d2dda019359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b656e21c19e6104ddd013e03ff8662f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c9b0d0ced7c1583094909c322b19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00632c2aee9a6fba08d3c7618ac4d85b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a2d43eb829ae0fd7c2c432b72d95b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c339f62f4a1fb906ed388e7af7e0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfa895fc1f4cf3b21f82177a883934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a825e894092cdad80aba6bb2d178e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c909448d7d0649631ad00edaa333367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f2ab506bb1986ba8d24cdda5e08a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b8fa18af5c93efd692e10f71fc21b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5ce073166bc9407c5889df813608d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e26873157f96e4ab352e3b7fb2dc0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8871727b5e60890cc27d163310bb9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2430219b31c1b20218496e026ed9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8c7bd706b66020965df11df3f9cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd64c628d90ba4ae042db4234905d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758d42d7730bb74e67e0841fe608181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535492e37d7c4f9743a87dd1baee9a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a014e306d80801eb5bc6dfc0400a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ff12b4ba31ec14418f5a06fe1c43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6966e32268e56d12937ccdd6e81f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd103064f4df2f75db3708bb03962381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c061d5d2639e47d218648ea6db56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a80a08a89ca526b90ead63e60d3ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a81c7bbe7ef8e4ea6c46d9316164384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7607d3650653a0b144e9484dfc265385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa3cfe4ff0051a05c90d170c76bb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61360020141bc9013ce69495066708387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144584b9eab7a5d402c9cadb9cfe4ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556e3fffc1ee58cd3955ae87884bcd2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494db9284ff870ef28dfbce3c37f501390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ca515104a6f685a84b25417c7025391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57499ef864eabbb4579472adeec456ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f085e71157265c39f2523873965dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568d911c369ead692a3ed6bd41bd7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c51b7d2e4e229cda4f07a0486abc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad973d886fd67b7367fcbc5fbd2e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f801b29b2706ed68f5c6ff64a573f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daacd2fddf3b6ad195826fedca296c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae703524b5115c244f5e5cb8a0da74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed466151d63e69a072a3ffcdb256cdf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f751a38142a2df493bb0b984ac9628b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8358c2e5f729cbc11e0652aeb7320402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c55801369d0adeb118b41b7244240403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1bbedd3b0af1d19e16ebbeb77866e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6213f2c10b56ea7fc3cba2b8152cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c3e1324e7b107c4c6501f295baaa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f18a98dafd264471896ddcf586c89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078df72456364e52333521ac0965b6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02502da1e5e5337dacc623d73b4b43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70360c7886b98f320c5ea61e97751c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc05fcac6aa13817bf74971200ba30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31e897c0bc6ac581a7973cfa4aea0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596459ae96d1d189ed25c29e3d4f3629413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c66bc3efc0cdea73437eb37ea1a164414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d321f0543abd3b1df89af39a8bf526415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483242a3532c08fba07cb854b5ec244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa201e2fe306aba4e221d479990dc41b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df30176b4f03e283cf0e6f430eaf58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1670a7d5ee6acbfe66a86c43d4e2bbc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf234c03ab1a1da4ad5e335385c5be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d11ddd91aec13ca5fc7c0a8a2999e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcf5960643e83d01c445b3f6ad034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e798d7fdb148b98c528557710334152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b31b81dba15dd4e0180ed0fe112f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad932009bdc84c76e84461377f960ef3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ebf929e7a33e2248f0b6543d963b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada9827b7a6d549173034aef7286f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e595d79a7e0602090ad3866814081428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e833ba621375f669fd2dd9eae821429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ddf9289a62bc73b4be67e5e3611e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98d2b8ef1cbe6118276a94851d1224431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c5d9d55bf5029c75d275ceeed938432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292da7325cb9ba408d0dc8c55a316c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441fa9ccca5f761a49cda124657701434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691767daa8988c7756669c20b27794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff90e3944d4c7a5bde17766b93f9370436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14734bb64b18160cf966d416825f6539437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4437a75660a0f59df92b2b23e70bea3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822bf7285aaaa233bbdaa9c85fa5f2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d9ca56d2fafcfd7af068083fe56c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bd0870445a7ba02e5c26f859506de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cec35ff9435e43e882b3eb6e4b0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9851ed02dd220c47c9f485443f4699f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d53bf566c0d074bcccad4b9bb0299444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca234201ed4d15c368082b9491a6bff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cf866b3322415e64872b42612c082446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e31a0d4e580db7b2afff0686e4c48f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ad2b796b79bacba7a0006d58d4c8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9b255457ef2b0ad11556e3da6b4d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb34f5c8a0250057c9eaf659d7d4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46b811e7a311f5e065627e8af2bb2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07666eca089e0c8bffedcdc9176de374452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a6d3941e627e150f244782110b054453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa11b9b895be0bc91df58dda375c39d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32ea4104e4c7eb8d39abf65b6a9fa1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c5b539d3a5f03833d98b96358487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51efbf421fd99e6b5a8526ac0e46cc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee6b5625c1c0815e249070a348e34a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc484c54b9bdb186cd01acb8ab8797459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c8951481a88c42099369ae7d412e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526b7837fd66c0cb7338cb0ab09ecc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ec048070e7695c10ed81dd6f77c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b8147004c856b77e97493dd7e5c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c8d0b99aa8e6820e1c415a884f1c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38428db97c0fa68ead4cec19ccc43d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a32435215115df6b2f4aa8f2fe3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75924df76df76a368c38d9fecca32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a60dada169209af09a62d20b34944468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014ec9816e48bed18d4030773df71cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011f890e1184a9d8ae42d694e060e02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456656a355c5be3cb3f47495a703ea05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ecc84eadde3c80ae95e9cfbe6a2cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8e60b16ee0ea11142cd9a0f6af80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2805c559f16cfcf62a02c7aad55cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60821eef848b73765cf35eb69cce32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e75c8a5c52dc23180e017f44e3a5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9071a8363e9cdf5d727b00c7edd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b67a9097fd736b3268906e8a7548e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528adee5e6acdbabc2879b0f39c236a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6564c78846afa05250ca006712ff66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336d275e472fe7e1bdb5e8d6ab8f30481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f873236afeb40cd6760bdf441f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3c0d68b3b2795464d47dc2fa35e0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21defce12bfc6bae6a44687caf53534e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4a1237aba0f24bf36b8390a81e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3b0e507e96a39d8fff1e76493cab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da741518d67a15bd9318b8e707979ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b6aad3726007f10d060b87c3d736488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5ab0d330cdd2fcdc8188453c98783489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba112a27d3ee1e5c227cae29569f765490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c95b2b2ff6f7ffc96481540407f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7199b5de70a6c943f6bb3b085e199492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875f509dc707f7b558bfa2aaa28e7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d14b1dbff13d6240f3f4d3546b369494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ade801640900720776950303a894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49fea0ed04d08e14a6148c818f4ba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538437e7b3c95fb2169bd9ae53ffd9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d87ffcc2f3e05bcf4a374470970b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d070690def3fcc31da7ff1d9b80b76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714e4316dadff3e1e8b114e98bdb4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e440210f1f9b18e05d290746478a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedee95c6d25587f0fdc70cce69fed4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ffe9ca6d71acb4584b8481b344ec5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d79229fc71e9cadd420f4dbb2c0d5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b94ce164651b4d0a76a55e8046c87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48c31e337b144e74a1e1bab5dba28e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc9e2206609f588308498ff47d21b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c428a63af4f59f6a125ddb64896fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c19b687db4b007d4b2b00b61dbfd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ec4edd72e0cbacf605ddc041b85a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd7c39da02ff20ff0a03bbafdc865511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00284f10ba205653a973353dc77d2bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976919769fbfaefaafb1e54427a7791c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0677413305b9d1a27cb7b30722319514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c17e37a24948ff6ef80443e2e835d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3519f3ea4887f37177facdae94a70a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562001a46b9ea30715be1cc68092192517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa8a0a93ddc1965d57757693ecad67518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd86d17d96c4d03761e01397fafc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83710d73e39f9b6915a3cf539c6feb1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66150bb889ae595eadeff80e1527c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c061ef3a3079113e414aa2e6ddfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ceb8c6ccc394a56acf6d79f14d6ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e66b2757570931ec939c52b7ae8e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a978620720a277d23e186609722b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef1d9c944d2764637fdfdfae1dd63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8377cb70790ca7acbd17b1ce5246a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2b909400140ed9ee7c6582f74139528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e80274b8aa881a2b276c1d774931fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc457f754d04fef05ea8e7305fa7a04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02add736cf2421012dc4a08165fb547531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a11ce7eb0648b0b1567009171807e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fd14df8419802630001ecc9695c2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f798d82c979afbde0fe38a66aa204d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c5e3b9f35c9ebd2302a5d7d4569e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ff9d4d5e4d6f8d2619376335e0028536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c59080a455980abc0a7216c7058b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a080063c2f3b28f478f7c3192ac03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1f49395c815f3aeeac8bce6189196539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7abe601c0d71fe6b3aa8f2d829a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe3f7bdb26c0206ad43f34e7674bd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957c85edaac3455d9a4a4f3c7539d79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dfb2e3b43f0f7e0a3adef056f1142543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7293cd0cb968bcca039eed0001f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e127841a7a6a80ed2b230eeb2af1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8c9be1539e233b77bd8fae4071844546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5183a76913ccb09a20c8d7a8d12bea7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79910ba80ae9b43e02cb0002b501de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619de557ee9931511e0a137341b60e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c501499aa7029d611b117d745b68f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9672b6351210079042ff974f98bd8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef55b99109aae8de5a9d7d9abc0d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386e8b3784e516d04cb7f5577cea961553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab0b487c9c7c1eca10c13ec9b4ee05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf6514d520c7c8329c875e7fc8823555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244da73890ea5d4d99ea1f72a67d95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80e89f557429a3abbfe288e35ee166557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc26cd3ecf58a48e0a8cb763c3b7c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65568fb2f339624c38f710e65c697064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a583deb96b89e9cb47da13a970adb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a0c47cb523ec576e080e21c5ff24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b01793f3323496e1e72d479110f265562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20eda82760b091f468e92fd43798d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c94bb9b3bc26649acf5411250764fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b06e6d3cd3de296479c476359cb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acb1e678ee994c07997fd9c3cef5d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62659b6588b881494e1244b41d6bad7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90fd4bf60f69d85508f988c657b012568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496849d03bf3082dcb6b3b48870e91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d59bb6014cf87ca88208621d4e2f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7894bb3571665ad6a09abd3bd3277571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0123111bba7140be072b4c97df0af2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0273d892c476a31d65c5e747eb9a7be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770bb46e8c41d9945f414f10ca2da2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1e85b477492743111de3d6a371e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6280da4faf1c9257b31f647dce8a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78458459d46d547f1879a3b63d775276577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de236a63a918befd622680948d82b0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d0fb0b1a7184848c879963e2998a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051761701fb1b8ac7c65e3c47f1710e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6734c5a8cbb1ba5d90f55e5a56adf43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1da9a1e3a1f3c36e421a287b8c9db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa225cd00f1318fd8b50abf7d8fae1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61061756ff750c6de871a71ce8518584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe053949dd31c48ec6747492a2033c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7688ef8f6d6feff15f3996237dc40e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b52d0edf3a4d6fe32ca87abab4bd28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d2debda2409094c83a85c86b4719588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6967e5acad488cd70a48fcf8781b8a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee420cf1f932aaf601926e5174f52fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e231ec921b0168802c4a83020603f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aada0afdf0913a8878248b91c43c13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ed7e944dccde1c8d06f2c99bf704593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2254e83a8eb1cf2707e4fa3b9b1ce7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3f4793847497a30f320274439dd09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192fa14ff8be3c42925fb9c46869d59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37a4c821e045751e79b6e367d59dfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d326b25eec9d4ffb0440d736d41fa41598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb63915fc526a85ef3cf51af86606d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43435f7ee11848cbe07b9caceb8e5c14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d162c5fe9727d617cbe36ba0a134601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012879746b24b5dd60263adb1a9b2965602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e6961f443441da242172b4ca2b85b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a3c2bac9f89aff3fb134ff3c59432604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2957fec1c6c13ca74d08a27e9f61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ced18dad22bb2067aec2150d0650606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355140ff1600031c7d4eea3843df55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ac45349e83fd0661899eca1e1ada1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae573cc102c3d54e4ed07b5d6239a28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9f97c0d27e4ef8950b6c754d29e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83eec5eb6271969ce371b2852a846611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3169601af00437f3afb17fe236093612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9a75046b21489bbb713eb3cc4fa9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83105dac90f53f77a3970e31ae67f4e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0009ceaadbf071426dd5ed4eb8384615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307e3373d75140ce21dd7c904f3f84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9127ce083e2a092f0dcad6341718692617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edf02681bc59e83422e9062fa59e88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d478d70aace06878f6f5d54f0e3c2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3cc96350beee5e0bdd0ababc8881a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687dea29cd993f59431ae61b50aa01621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77dbf745cbaa4d64629e0442560e87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346ca551cc29b0a8c923a78c6b2ccd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f952e42c2f79cfc205ed2b6b40605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e8c9987f615e7f97ab9363458b5d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769fefb6576201665e17417fcee952d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862a882733577b0af8ee91baa2bb8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418f8a21c34a1ef289a8468d31dd79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340836ce1c143073ab8e45c530fe4f25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9574339ae1cd60ef1b82af0b9da8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd89c6a6532f00b1a8e33f1421caf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c3669b698a24efe0828338c3374f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dee1da4deb191f55a7fa701b00887633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f14dad1ad9603a149b30c28c7ed313634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389b09f1c248ca2875eeebc1f28aa5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66ac55c43238b340a5f38bd8175c53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500fbc3248d5560f20edf247bec3d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dffd52507064d3eaa9034aeefb75e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a171c4c27b8c3783589a9b294891e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a80e15a6a9da6886985e8bf4a21088640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40527c8582626b445bca4b37105b9a56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7900699e02ff13ae5284cae7b316c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ccf5a57bea2321d46cb2e3503a488643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428064deb1c26e5c12cdc23f6a701ade644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd9e23ae1919ab2017df50c0166aa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668fcc40246590fd3a712fa937193f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa277fcf3a27cab261afb525cf7f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524b2210f62b49cd1e03e8c1efa407648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a356a2f42037b3c508abdba7595d260649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910e4d61f07f900ff0ec1a494efe39650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cb87c627da990c0e4a6361622eead651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121329db6fbdf35fcf3d80271b8d39d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc14aa1f4b3337428ffc26a357b1bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420c5d3f9a916732f9df6b4ed8dc086654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26dfbea0053dd03cc2224f9b4c334655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac0a410a6915144eb6b6654ddd9bd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32494531e189cb7af5003b431e221559657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15cc1a0d252f7d3a5ee4140774b1f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ef5c9786fec9c8059d2f5a1598e21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fda9797053e00d93eb7702cf604e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f176b947124b581b4a080b1ee744e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b22b7db48407b42b074e66c25089662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d43abefe9ca96ee85a8833ea4b3a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29a94c3a0206c84d7b8fa8e8dcf95664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5202f29e3d34aea6db837be32f02d6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696e8dbe649db09e8e533aded9a656666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f2ffcf1bbbd1447f92cad8919cec1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439cc91c956d348f80c3ba1a38487c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4e36ef2c1720f67e6b77875e8294a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af82c6f3098a995ec8ae4335add699670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073921116ff77c7ba488b3f82d8c5dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c49a02247eaabc58e9c787fa4c248672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518920645f3e50fc73c9a5e12c9b5ad1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2b4311ad1ae3b1359c5cb1207468674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18f8625e70b40c71932311ff7d9762675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d43e9057212b88378560d9f68b219676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1b6a983e86ee88c03c5c1e6b39a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49663d7885d99cf790e0bd38a64e5489678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2bd1a5ef3db591e2d87c2d29717c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a245e72e79423064c5d50fdf011b06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf2b3fdcbef9c7049f508eade7f80681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56598f1b1d009c8dbb2d67757800e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e0afc78438a24a55ae35f238d75d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e9cf101195a635912b39eadaf9c05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b941dabfdce8b51c1808828aec886685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33776225f96e8cd90642717110225686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4273fce72dd6a2ed96391cf19b673687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a7786b63a9775dace0a2bfad29c79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4133b41972eb63f0bd2c08c5791d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d92da9847f83983f3642a58ef7901a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e544cc6578003c51d3592572dba9ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8b89ff2718a210a5b70dde0114954692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815bbf80e406c88e3cc0bee1f0a96d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ff118a378ffb0dea0bf87ff71ac8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c08c50f7af2849ea69db2cc1404b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08416ab794f75607274a6884cb9f33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b34cc0bdd78b2999ae6bbcbb70aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4eafc0fdbab0fc620b6fa013836a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e0a61549d22ffead5ef25ce90026699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37dee52a38a5cfce1cb9d20df6ae22700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48686db5c02a01d0ab2e7f0c3e9ffb38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89572705f4a47a4bcb947378a31edd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca9d7598227e7610c9b2938c41a14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e57f3acf74aaa733afdc7f7d9da4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a95964bc1d116d0326b3eb24909e53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23686dc844be60395d61d471ed612b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf19714d528924c27c63de15bdabc79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37b70136b38f12e33e2cd4b7801646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7070546aba81e93d8167fdd3414db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee89dafdec7c9857b121bc1486c6a86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3453e81e0caf2f1e328b6d6b063c1b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677527e9c2bd8bedeadb424bc1bf5eb6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551f4721ca7615e6e67c08067390c57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf395b7e4bf10eb9790b951f48ba860714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a2de13c0b52b51b3fbc9e4c19e9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b65751ce1629579ed9893ea1f4e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af097e533cf0336054ba21eb1204b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54eb2811b7438254552c6d2b699ddc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30966ccbeadf27896a3cb43e61e656719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f559263f9f7c6a975dd05874fe09396720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd591cce6761a48f108f98a464647b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959865910aafbb835cdf9c9c0ddf01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f63de194f26fd5cdaa5916dd0299f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd40d40d7a7da92c4fd5a20da8bef3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfedf4e27fe7cc1cad6c08cef627d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3fc7f30180579f616fc5d7e8e348c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd05946ee86b83bc45ba8f83ca1a68727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802e02eed081efb08fc6d4129fe6a4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4060e0ac11f2cb24d24a52b2647b29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa4d06ddd6892fc31b9102b866fe07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a37ad4035309bb2440c284eaf0c646731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f5720389206778287010e1edaa3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03947452b592570a4101502cd5ff7cfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c28537b560538fbb6e904dac73ab2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911565e5521cdcf94104aace889300735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6dd83e085276e93804abb7f039e0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30409a0d5f1158c9cfd5df60ca39cc35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c8b3d2aa0a3d62de7fda20ae78d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c8849bafc3c89d439428dfaa9665d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354548b5d8d40f8197b7574c0fd8e783740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ffbe6179e74cd75f90efe261483d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f676b60ae9a22de490757af0db2b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aa410f35677f7af1e84811405b1f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f104156ca0afd7b3b12cab257256e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65d01d0548514d04b43fec16dc57f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb344539592a3466a3c569e94f1eb1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529dd1ed251f805d04704eb402a7f3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fb6b65ff78911188aacea17b74739748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d153889c07fd538592b4ceb0d040f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78507f9f16cbc84c32fe2e084e76f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ba52e3a4af7b65d63f98ad1abfca0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d1a00c2db33f28d6ed1c85b096c40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad810249c9078a2d605b066a0df2bb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4283e21a0a81c0408c2c3ce4928ccf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f26e3d3dc265ed3fcabde23c840f59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e65fb5270cd0627f6381a812de2ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a235a0056aeb3441610ecfe3187b47757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>