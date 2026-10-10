--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc53f979ccfba092ed2efcdf97287d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6d2a617d223e0c72922d25f24cc9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0268d5945d329cd670427e68b707763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860186b938a0ced617f2406800c22bba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0fa70d7f58948910a40ef63180f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cddd24a391878fd5d0b30af6711a556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5e592cbc6f78602d974a2a05e7247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93709c330484ace8ccf2b9253c7be0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3138eb2b1dd34e4bb24ce788829219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620403a80e20bcdcaa30fa575a767a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0843172f19272373d50d0d8d61bc2711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57380bdedfdeede4cb875059a7bd5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf7e0752326c8959d1897934c3b06c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45fcaf3eac5c3e65f3d78d9f81b5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c797f5753c0adf38c4f1b877b11420715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6fdff15cbbc053d46e0f1297e0d2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ebc1a7a77e63c22d9f850fd0d7f5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcdc448e377902df38d8c257f3155a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25c0e074dad0b8973d7f3e291da42a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20754cab3aa0a47b85cf22b475f3f66520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f23b2ba6261030041fe15109f7341821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624bff008f35402786b64e8c12a022b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aa623fe08f4c4148beba14a3b67c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98052a677e295d8dabe25f3209eae05224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69e7355d36b6e68a6a81fc2a264aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12e731cd16b2b12bab956071eb2d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133666b6e764513fdc14d8b1770c76f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f346c82b77c5c55c09350ebd08ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9541b530d8dbf753c6201dab3157c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a640aee686aeade6f8d2692a0c4bca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b53e401fd41ba26d7fd08ec23256331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabe3f1314f0767a8108fecc86959f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f41fd93a7cab416f455a726ff52e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0075e54165142357b60a194efb89234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a73f4060334c831074abee2c2398f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfe7d03f8fe08ed15a5953bea43b4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c8b0faa9e9ed525bc838c076d2ad637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7f9d84b9348acd761af67d62e18b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb03623d15392c75907b112eaa49d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f192e5e342c551c3608eb7c13e69440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4144df1a197cd5fcb4d25fc419af53c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e4ff8ab073e7802323d288413c0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad81f8e72790b4383a063d5f0065b7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7218c5f8e1eaf27efb2ef42f8965fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb730e270ee82dd5a57063902eaa4ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1da04cdd868511207f5510bb5a9fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaae4f90e91f012bb4cabf0a13132547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c63d15d72cb1b172fbee2bf6fa0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984d5b2dea9f0117f95a5e8a8d2e69849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da8c6790aad1e0290c494801c764150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c99f3334bda05a92149ebdf13895651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5127ef8fc2542af29a8705946440b4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb5f65fec6078cb63fa26ec098c3e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a02e5a757fcd2fc7647629bc9dec354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b074ed41d8647091581c595de4f98b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e3178fbee0ff1dca7179a2b0291f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdb4b33d5590fb5acf2020ba03e71757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52678fdddef3011376f6aa075e2eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dda9e2298e7e1020ef497931f262a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafef690c694e6987f0f9042ed170f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef0601cf3185ad89df2b082742db5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab652ba3978dcf6648e245b579e95eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5553822dbf275945cffa7015b43de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9ba5b8a147b93dd7ddb2a85456c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e4f3421c583c42efb64930ad4ea665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40db5d5c7b307397f5b8e6cd3df22fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea0210415cae56e5d64728c92b15067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ba40733a8fc92ee7bee22591d295668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e350e6a37953a56675706f48913c56d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12f991cfa1172ba4301a53976afc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef029373ba31b1e8838050caec6bdac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa93b837e78bfca53fb05e5d71775372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaffc49c82052061326089a45fcdc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7513c14b31904eebc8a180a1524274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea8e7655d050c5a13617a52f86ad2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837aa309c2646abecbe2bd9b6a1b82b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0c783b8efa3bf8600f5dee43c976977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196345b98002f7087b7615c22faa501f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d1cd9252dfc3290fea0c85a019e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c3a46171721e8d602094875d7ac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74b3ca17967b9772beea04830829481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafbd51155c44198529e9da80d430682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd523cb62137d9c61d615ca336e212083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe02977feb6a77f1208f9ea80430084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709c24f25f42e1c00e0c6bb7da1b8e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc68d39fb777d5294f3b37a5f265e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8371d1bcdf9c00d6368498a2aebc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10288bb96fa7403c163a88164e2104f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b3932d14bd1340ca87fc9e30232cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862cd152f8872eb5f56ce3cd71c97fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec72ada168d9f191e5268cca9f30c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f446dbe8f47f2c3ba8cfc2b4fe71c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f873bf45c788b5e071bcad2fb85accc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7958d0d7d39ae92f60ec969b278491a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb091ded1fdd07a10c37e4ecaef68af495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be284fe5c539268aab853aa055a278796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440fefd60ba391c37e6dd25e4c285a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d64d21cafeaab2904c525670969a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f2addb3bd3da02348cdc125b18aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90aa947fae0c7c958dd57e2fa43f33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e50101d74950076fa2588c24aad4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12e62bc8eb9924df0c9ccbd89c1cc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f716c8103387b21a1c0c5e7de88c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1a41ede5aee2cb2e18758c9377dd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175402cdf81b49d25e72d4b6f2a41c1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76184e849aa567693c46f6faa0bd4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41733fa6fa03d6ac3e0d1a7f054d325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef203920034cb5365dbe9feee730759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdac16aebb330158016f0a1d6b889a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e350dd9a2164cefb79a862a52be0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73394a796ecdf92361c001212477f74f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a096ca91f2f41d24584a4b952dc58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263626cda148eb112ad9a260da844f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217c9a38bc88c9ce6ae1551d3a6417e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efacd8469b88c70f457b4f031bc559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721b08ae1b611ac1d13ab349ca0401116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf2d554de0e926d89ef999e155a65d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30e526a21589d9563afcef2bfbb8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea610ccc5df06a5fae856f12ce619119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095b84bd4817fe30de4a2d5149ef77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde95f6a4631b4e3dcd0caf5e781ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ecf7626e6be3dfaae4380b3b5f281122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992529872b9aee8a84b98f1e6728edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b73a908018438739262bd5dc32dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57914d891c103fd84bada558de1f656125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1e65dec2242f7dae7418c889902d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3b1cc5f1679939d9a3eb6a4014cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee0c77cb4f1b0e22937073accb9a41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216dce4ea32d55cdd10a0b86555864129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9d3f19adfac138a5a0c82fd916092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e2f710825358558c9a49c6633ece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b87db95a1d47e88f8f94d9bfe8ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7967799593891dfc9d117b1c0d0f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057eb1b2ca34f46eb40060078611ed3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade97ce32ae727af3ac49f8166e7e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cfb964557234e8ba06555ec0264b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11600ecfec86d89a68fd6869e23539a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de939ad6b330921110d44542506d7be3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d2c00fc9368c91e4aee8937f1d54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2755d784cf8536ca18b5d6f4de315140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13733a61a6787a5269cd7c9154db9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5a4b6c8234c1d49cbc20fc39a5367142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb8c89afe7ccdbe633cc8b67379dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ec7d3b9ed003e8c73a817fdb3f64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c28dc0e00ea447afa88c7a33bea8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed47d22c2d24459823efbd10494666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b938a0163b1057d137da89865594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9e76ad92e579d0cb4e71b33474531148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775993b72df98eac19cb657fec637a93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f64578d1966063245b7ad3e25a907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e2bfd4496621e764a3633f24f38c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d45506ed7ff07a946c2db1d8bb26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bfb15bbf5d131c0b3dcd667c32183153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20382e0cbc801ef3109365acc9f3e5d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf8424dfbd041cd4896d0ab530ada4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0645ce8f8f021b2eda965032002a68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff62d1d7d0e6220f34fdf7b1d77c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d960958cce7f71266c3fe8645b95f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad631459f5bc4c4e759f6635b32b6ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2bdc12b35043504cf427f1b3a493a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd74e85aee53da10af43ece182b46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b908c961200c79cbde4559125dbc8f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f3d437adadb3b92a4b45e0dae35d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef67f1f92de7e3e1347542c31bace164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea763e6795f791701d445ece2fe636d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff79056ebc0411c53215dcb7fb3b404166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a847985b005dbe6dc1ab13b5d6b7a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df1d27386804af88f93ff1b8423f6d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deec7c1d3a7502d55e8e04262d97a84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f44221e1197d4ba2fa3a359bd816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ae2d3c7160cf39d775f5aaef7e446171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11324d44451ab8fb76be153ca2d52359172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eceebf3fdb0c28427231b7ceac1b3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153d6a8ce439e080864f4a74df25b06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93033a827c0f6e786cd1472f63094b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53ec74c755642e7cc92c169b2ffd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ddb0ef90f8c80b9e198fba53a094177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded99edd35cab9824f22340c7968455178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea127a962e8670492006e1cbb43ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da8831fba37895217fdea8e17faea9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312d6790cfbca78aed573752d62d63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53aa21a10ea8e57a505e67b349bdca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d0a76b75c2f571f82bdd020f286b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1360378928fc0b0fdd71a5b01c4214e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03647e86ee8d9bce7a325a4a8abb9bda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248cb184e051bbad982d2a74ac1733d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c6a86d3be0fbb616dbc4dfe7bf641187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b812851bed5a737aa4f3245ad745188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1371a502d6b333d3d961d11a56ea098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc00fc8d6f5231e87e7e1ad7746fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a27735f5a71b66e5a40273dd217b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77376a4ae0da61232b48b7d42bf47667192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ef4d040a6cf3bfc5931460060bb54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53747d307aac46049c2d52b0305ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124e41d0bc3ef7a8e78e4a769170ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7c12c41061e8d8bf30eda3bbe530196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548232c225c351422dc271668c32162197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667c48aee0b17da0cff093450d905ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273f189957da6792b7e714aa2fbbebe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c79db7a32d99e1838b87bf6651128200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe250868edf51b767b49e14b5cd6ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650800704018576c24b71327b3f62d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d0358ba7b5c08fd415782df96445e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f50da80a46bac6215c5e9407f9b24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac12aab335f19f7925d735d93301bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4cdffed1104eed3a6e188a861ea38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0246f53dd5ea5dea74ad345ce3d6c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b974f62225309da5eef093c9493cce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ceb0d3410506ee422fdf54ffaa987209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2ab703e9bf169b4f6abbdfbfb555b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176c333f25f0963dad81e296ce13c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e93964d8a99f23fa20e0c32b98dd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe732e8cd9af8a5e97badcb6bf9954213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064c83ff803b5dd18392647f8e4e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03df3824b87cb83076fcda3b5462991215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc152e3e27a7f7e0d9ebdf4683849a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f46114ec5715452578fa690e3aab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292543a404aaae0678322f6d2af9c8b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d22c4ae46ee0b440b61ccb72841ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0050628a7e3b6b78ea11d785badc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b206c7a6c56c7e73820b7146f68e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f971d81072674f15aaf00ef123f39c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aa5b3425db4df80041049a56a0eec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55693104841c76ef44f91af64b20281b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e942356c90341922bd94e1a2aaaf2e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39dfd5f81c1fb4311704aecc099db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221c56f84132b0bb106e3139a47dc9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46031b272bf1c13612c9315e7eee3cd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e0437abcd97b65abfb5820c6f86ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daea235306986ddc1104a37af0d3f9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4afcf4feb2b1fe172774f37f4d473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed049716e284bb90c693800537da5207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845a2899a35c825dcdb6f19207b2e75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6231dae096025fc18a55864066a11c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad2717d17a9303f337423a5b570bd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b7449ff5fdeba20315b1ee53c062236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0ab711dd910a18a9a742604f72f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be47ca5c614f3b21678d07f255c2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717eef745e6c786d66a3595c574e07c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff17d53ef0f921e2edf24055f435b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c55ae082700673ff45d3d39f86c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda41cd7b27a7e9c83a03cbc1e3402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74c1451a5c8f17f4c53b243d6f4be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768943e36773810e451c11d05d603d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae887a1c9f3c27725dc9b1637ce1bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71301d333cdd33c0ffcbbe3a695f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d847802b9e1fa562ef054510c368fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa21fa32873b6b56a339e8074eb47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ac9f6fda2c5ff798be0a8f5e6288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a538605c4886e91f06c7460912ac68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d99c475d6a472149ee1ed248e01b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6951332a46ec345f21b2ac86482e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a2cd29a317b92567fed2b05927d17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3289db8676c4ca12ce31bfabe1908ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b5cf293b0f951f228552414af50d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977390f8c53585ca113de0d38cfe0e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe2ec3353e2b2da36e50d7dc021e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c26f35bbc11c58a6b3c1bdd40831258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a8fc4513c845e5243d40d26da610a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638dbde569d4e7fbccc0a2becee3ee1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0a64e1bdd731291d169c18b99a227261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bec78b4c9f705e7c33ed17f0a0c1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a5415e7588e8274fe5b81efa2019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5505cf5c556b36f524348fc7235f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479cb4fd080096d31f7bdcd766d3d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f8a6a57bd74d8d74d79da87b7d09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723b511951ad1fa4e5d5189864b80f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb10ffab26056a6dee8494273a5a7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac403f32951ec4a131aeb63ee2bcd31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1556b895b121c4260dda572ac7535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8fc82799324d4f0c6008ae30d6103271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed00f33a95ffa96c428ca6cfcaaa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d135c09ec0a68c5ff259030a5a545273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039196bcfc9a7f145ae46d8ee1b4f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebcbd9a32c8788a5b86d18c032aa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6d3df5bd70ba33715d54d22e1047d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a099428a33c013a4c60a6538ab48d8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ceba735282af692d6e8e244dd6451278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8673fae2e4df4ee3c10129e1648a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938505c0b1dd3de2e52d6f3b04f88c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947998d658156c788fc0597c1883a33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074b72e375f45f6d3c8ad8afe825f71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17023b12ded7db99b0c835f768384b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811019da23380488ca02ebd0935d8e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a9115a2ab04f66b6b6db7f25b13da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5485f38a3bb871a27571cdaa51e72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c04d30da390f8ba91c7bc2e3a7e5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f450cb3bb79a18dc07c60e842d5629288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71444afa55dcd8e45130a60e51ffc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640d7f0e0f6de21f1980b53eb9f172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4e37d76cc68e91c88a681970e86ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c0ac263acb089d60472723c0ff20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe572dc1d3b2e5f0325449d98b3fe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80027890c00da696a2a6e7aebf6399294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043463ccd7fe6dbf0b0d596a6cc94298295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e46b1f905119a7fe7e90ba8fc00c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f01186171c414069c4fd7127f14c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05569db850c23f70b81fc25c311db644298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039c9c161c3532265a0e6888f538338299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9eab2e8fa043ee66f39eb6f15809300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fde359d69066e5d764795449970d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095563429921d0260d263cb6dc76ef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca2ea192518f44679ead33fe08e670303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7dddabfda3af292d63f7759cf06ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613c35705ac1adc3f1ce601b86f495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b886d4b53148df3381cac206f1832a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00dedd0dd0e9ef5f0cb383ac03572b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba640990c3b05a5dd37f50f7bb85ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91060a801cbd6eb93c05e4bac466776f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbee5b38cb5ca7940ea6d4878c5b22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34852235e4aed023e1d455e20d676b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09910a4bafa0eb26753a9a3efeacfc5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc55db08318d804bcbbd1ceacd7ce41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36df25e0802e5da531dd741f5ffb5f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e8058a586a49949e6e1e4702ffd1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d35dddb340993dd99dd7d1e52a6ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b61b9919932afa0ba9f4b251004225317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde5e0f85d694c6b77554e4e476612d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dda1509191a06b01b82eff3b4615c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812702fbb0032914565963831266e0f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e497c1905a1910a412492ed48949aad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a082c76feef169adaee3aeb2a2decf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3fa417424bc20558093dd00ad339a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566972ea8502328ab081bcd73a468000324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1c8b432c8a9998d093e67e65ccad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792773b5598b909a698b04d66b855b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9062a86f4b901f2821d4d591a2d73b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff03eca60172fe10bcacad887c3cb2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d968da76611b39849e8182f88d5627329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eebff54b6aa1393afa903cd70acbe5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e70f9b50b724fba9202c0e177ad2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a70ef9777810baad46d53c2c14f19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa07b378f0896f6240228a6de3dfd21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51bca0f9b8fa02d7f0c4914ff00fd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29bb531ec9ceaae014856770acac8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16365e2edc1a7671d18aa6d0e92dac7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe381965b28a06a8e5684ef128cf0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec95639dfeafa3810ba50e10ef7ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772a2f4cca1f39f8f04b370e504b68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a58f557d902285dc89150d552783c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9cdcef0108a7a3e3ad0518e5e458a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc7803bb65c6d7162c6d57200a5d93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62799d0b7578ef4b950b39b3e4c3fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105e4f355610b1ba53047529c0994d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5d23d57b0c7118be50b447163d4af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfcccc12bbdc742a633ad973d80da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12586346670b408843b7f2bfb2de938e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb51d862f3c9fa335b64c55d2d5732b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d053b54a491bc5e9d132bedf94ff78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec765a8393d50467c3601b5feedd77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91291e22aa2bf96aac1cb3572054bf85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af8c6f22021712b21c5e87f988e7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e992477cda46120bc93113d5c0e81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2a13cce3af61c2b619cfa4ec33f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd923fac9ab0bd3e4bca2d85427fed5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cec7c408b47b12ee781ecdb649d95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d54e810b27ccd4cef91208311e553e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf07f34104149359d84eb983bb7dbd8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8df29c31434c60fae2e6f1acff832359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a09a97ffdcd1bb9e0315e606b8a9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21a7f46cccae217165ecef0e2e850c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f8893f5de9a7d0c8c99a7aaf25c9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9a2ba9ec4b1b2d3ef19b054a022a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a463effb52f940462cc525c6ff139a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160edccc322b18f0f9f7bdbc18f6537365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3772402c97edafa7a503d3b060ffcf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ceb39905d59a617f5459c4b1b1a1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25004c4ac916bbb7c257d783657f2f02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc76e955e6423fb22ba9ee9b7918b4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953fa21f852288dcd733d1a7e36f272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1795375861fcefcafba4e258450d47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef8244ec5dd650ff36374254a1dc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43f1d6cd60bf4bba315850d5abbe92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d7207d8e6cf7c46669f1f485d64dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b8e985bc7ce39da92426e9c014595375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730280ea40ed1058268ed5c8e71b565e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec60b88b6dc1b95b06ac52654d7867377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255d98093629061b17d210c0e08f020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6dcf6abf7a0474fc9f220cbebf701379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacf89e6d73588433135f42085e563b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd1561b76dbee8de1e4a266ec69e0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c4597fac42d213e30646dd1f19952382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134af9e32357802875ac08fe33bc34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399115956e7c68c1918dda020b036f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d143003c3b98ce115587a7773aff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f7e4da8b5d033e814e8ba13dfb80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e449b53fc78d09f9e12221a2098cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf264eb6a63586e77a814cc9843773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9634130f99c36a7d55549a2fe1f56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09532fd0ceb6a0bc07fe0e0b9bfe54f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf32159216aecffb1bde0c920e5ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a6bd8b0d4c07ce78fc6e82229c67b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80010ccd4eacdb70e7c93830abfd224393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002d03ef9f1f1ed98100a30c0df940394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4e8c6eb96913aaabdac74f85b1c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb628d5dad637b3a19991c344f61461396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427729462c20a61fa42550fe93a0c4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357b0987807ecd3d800a7b865d2e79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd114005aad2c3f665f7c97ff6d6dbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64da71e43b1a844b59d4ebb6b4881d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdadb3ea435cfa466b8e1d154f910a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84e16aa0951cee49daff177491b92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8fbda7eef10cf8ce22e6f351b25a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ea5ba36d4c4ede80faaab775db27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b8d4457ae7f918e93c641bd019b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba93adfbe8469c133c81e0b9803bb4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499d2782ed2f74aff438351b51c7a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554d206ab1a677ff36009ad1ec8509408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc1a1e84223867a73a3b334d77297a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d68b39b1c09317904ecb1953ca68d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a26e6c74873b86b77f597ca6df9b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca960ce9959f1c24d7fd8984d3f6e82b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7858130e13f3f7e590ae9b5754266413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa5de4c3af85e782aac541cda1e5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79144075542c1c59f56260ac1ee75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6831a5a90970596cbf192a133b952416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60549e09963d96996661ef7f460f3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122fa8dbd6ffdbc38ab2e87b8d2cd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fd7f7f99c0143dd8e2f0bc2899f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf92cea892d04709e61e153e3ac4188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748685ae02a1bcbdefda768efae549e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fc7fa1909b882ccc9d5202af9a7c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eda0ee5af62905d77bd99ea8ebf34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5334c4fd32ec04c67b2d2a0b6be84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8ebf0063c0624c0af1630b8de5cf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1ce23a13f4e6b0c4eea54a61f080426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec15a037dfff00649dfe27a2b85bc9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b76ab67473d9521fe46c03c185fbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf233cb5e86fae6a0c1559fd08eb9c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3042b1114e7f24da3f361e22088f15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473edd9410d53375d17097d301aef044431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cda9bbd2dbd5b32e8952e62dcb56c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a1f32df619a2a79ac4a3e47951fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02332addd5f2b42d80d7788787899434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8b397c48110ce25d720fcbc76ab3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19616d86c9e12064061017f1b48a4244436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822a7ed48665536cc73044a265e94a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66d9a546e23ec7aaa63b36b261a2f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bf242cee05f0edcc6eb883aa31f46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105581a7c8ced31402e2405a7e592106440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21570f64d5ef614430081225a4bf9617441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8719d351d402894a7403e84e25775b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bacd5710b933d7bfbdd9469db52d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bad2469a96cc480ac2d055c9fd147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4472fe727def847820b1c078cac329445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e094a6f2287b7512ad04a3e06072799446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065003d88169620e34d72935e05e3b30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ecb6aedb85bf29db94ac8079c2c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c23540287f4f5b36ee67829368bcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba2caace6d6e1da5e883ccdaae662f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8215829b308746dd8518a19bff0fcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c894a7d8ca1eecfea6958490b0418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc94b471acb2ee5caf9d4b4478525f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9b5b68b76bfe0f06dc7071e4a93b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d876de3f567dc1fe52709c87219c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4f8529a78ab66b5a8ed61e7a35ba2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a34f024787c0c239104b6c12ad875457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ad345fc4d2b77c5e4452f7f106e96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3475608778bad3e9fa07e04ba8a691459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b416b0a5edca1c86ef53804b04d74460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd055688369023ee2ba65a945ce2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bfd208ef8083287adfe4f66341773462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fb441c14ef7220decf3870b479a46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec6db0b9b62c4f42aa4e961cb5d74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97e2c50d0619c7292905fe2fd56b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27490cfaa2db24298416dd21dbcac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ef444a2066321d30c1ff5a512726467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6509a5ddf6b87d7212abf0320e60ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc2b726dcb12ff659b6ae6de114eee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e1d6ffbbb38c780e78112b8bcda6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0899d7103a36a869dc496e8cbd5a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e90c99e70204e8ab5a00ab874662472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85071dbf95afdfe5043dceb0c601d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9861098d0abe4de66288b67982c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391ff9a3bdf54748740eb96b7c4a69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ce5b61d81a6a7949b4277196e197476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0f2380a5082d60246f6ce9de2fdf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d7b41528b3db3aaf59631396dc88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8fd85ed78de45469fab82541c4fa2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b050646b2e12dfa8dcb77135e768f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1288a3697a80e90ab1657d9ae11b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d068a2669f14aa38ca7677ae05c781482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608fb2e985e08a854ff28695179706b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfa5c816a73a13f7f32808dcc8139a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70729810c78142843937565a5afc3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ac4847232830ff999780be462ee17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0994595f1025d706bf17590c8ca8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34ac62b8fafb5ff92fd116d829b339488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4226b3f0c3c37b2814899122e6f74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e3e78152d4e14c7f77dbd40cb96eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af71e06804080063ffb0ee109cd03b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f19347dc2a5fd1c7fcfbe53fed82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf5bacc847294432b64cd1f29a865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b42c868b2418042d7025c5f2f22deb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0efdb35d4a5f810b114e2e0ecb16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2791cba22ea0874c7eea0a33df6dd9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985520e6cd80e5f462b3e8a0ba34bf8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f76e00b440107b0d1afc5375e98c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f531ec091e5cb7a160f20e2844c76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001eabc80694db77578508495a86314500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554c183de147f86803511a66f29c07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498d98c04f77d6308d612e4c9ad5a5b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919538b713d4cb72c8dfe0b2d415d27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ae975af9a5d58e3e8c0348037f593504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47f6c82d34e1d685da9f91b7696870505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963b8764348f7eba0ff3ac196ee9ef4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea086e9e4eceb2a2b05173ca0bf571507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2959fabc1b99d17b4599b5f83308e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9fb8d16e338f78d5a4ecb81ddc8a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0a275655029cbfcddf1cc051b39ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b693bfc9ba4ef7cf2d3dfae64ce630e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73377e238925a5c056d1f8c87655d0d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad66f6fb0a624ee7b9d9f93f4a58ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ca3fea0122db6bb7ba37f9a48f48f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc556598b075d8bbc968a83742a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f140aace44c42873714aa1c436b2ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1dd0458912a0eec515dd081f189d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22db90801caee11d16faf778825206518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e050d782e4f54050cb1c091d22b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34643947bb9c951976f06de5f705980520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f355705603c331592fab0d3ce38ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0728e1547cbbefe6f31a0a02e766d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00c86080e2daacb964033e1a80d73e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64691b2dedd484e9e80478b850fb1a09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd8932853c3b5d75d645f73ca2e788525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2a551e580b6bf6f8b386e841395d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cf58dde4f29541b04e662e001b1f2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755658b3e79de5d2ae92179ada060b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a97edb6b258d8ee0d6f70df36d4c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49262cb9299354863250277948304001530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b71cea845394076b1c9975f393dcd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4d7daa083b9d47b2339737c1587cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14e882f41bbddcfdc2645f371b2164533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a4d25ca89bdf1e9477b98a58daef9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973794a06c88739ec652b92e68097e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55f955f39578ffa3a7957a3f96cc69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0bdf179f9b8602f7f83fbc7c23992537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4360521895095e86026d03a92fea08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286764fc6764c30ab8a7cb0a2c259f6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6a8b64860b03f0cbcf110a7f91288540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b6350dff0cd07b90ef529768ba5af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baddfb9053d19841e80b851608ca86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b08cddf1caf426cdc6b294be105f3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14f12c30711e9cfe42f7a6f160bff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b5653c23ae6dbd3266a2787b2298545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62be4015a7b622de912110fa58991fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9cf7c0c158bcbf03410ee3d26e556547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfd2d5c9082b71f2db5ec11495f68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812449bf95a54eabc59d7ef2b00bc20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9d2c3ea0c01e7b998da2021135c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783a24870579d9b4c85f2ecefd99895551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b955fb188bcfc0003b4c4f6352826552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68943db9d50a3a5c31cbde3db49e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced87ee11a9027fcb5f67c42f5415d2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e30acb9373a30468a3815852fa64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202f974ec33e9cc8ef59d727200ad7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c9ccd57c72de0a47a1270f9015ee4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8cf6824c79a5f94e7f322827bd5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bdbe6a7fa68b3e9f4de5754a72d67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657964f7ade376b306f8439f8ac7a1b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0a6912fe766f0f57951d1604472e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a6a8b1cc0f8bd73246329bf9e6ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597d52eee85282cf4d737648e2dc4c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f7fb6c4bca23cffca939cd99117d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8429db16c4851cd6bf65a57b7eedd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116659d3f5321c944cb4cdaf97d182eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a7e90a3d1263623870a1108dcbf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02e40a24c8ac85018ccf1ec7338f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210fb4f08f40da6913dd5bc7b9ba18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16164bd0a59ca44add316d3433d92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c65a862653b28fe9868d6521261c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda04d6cf30598ea0bd6e32dd4519a21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675f74f7528557111767da634d4bafa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84533bc0e2e4aaefd0713f029cb619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d56daf488c49421d374ac65d6149f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce7bb2613571e77a475add82b4353576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8a5f2d5a764d17e2017e467e39d40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c765f28c18c0ce9b8a1d48c3ef92e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e85b0ec9e6c64cfae4f67a6101bda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23645173673c8eef4dc695dc058c48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e571134948323be05ef47dd1e4492d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f0969c98f012664e0f836b77fc22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f73bae2c081a918813e417b587010f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e31099161335f1abbf9e9ba3a918b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69658c68da61827e34a25501fac5760585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88dd1ffc0b99360bcb15b671add62b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2847bb0e4a72cfd82583febdcbd9ad4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7ea6845ceea4e6f056d6f2d62a312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e6f50f725fbd8a22dd2f61576a21a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf65eb111877ec4d645a44c3a6c3b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931d527bb5f011056acf8d5cfdc40d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726d2fc5765897a73537ad0db6dbe8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d898f4544c72b188c220b69d890b67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262cf4db0176e5e43958fe4a76cfe2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afea917f3504135f716677617f08ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52638c32dc0a37ce9fcd5f1b67402bf2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf9aec52a06b70d8239bbc580f9740597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b016f667c7253a29c1a59ce7fcf1d34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958e00878eb5c564e2cf32ea47588d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837f8dfb34c4accf68593e3a6430a19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde610f81c51a0082127bb5b4dbe37b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b81289fc57fc6e0c1f96289095ade8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d22fbf14b8998405984052193d7ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8061890ab3587732ce84fc0e33079604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ec35aac0b3b63e983ff7724f8d55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044021ff65fc2c8c8a1237c4dead7ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c1a6693a17057fc7b5701f1d9b95d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0deccad9f08993666e8503ba929a61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3e4afa114dae6704580d2bb524ffe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914fdbd88453643cf8d00ad54188359610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ac9c561851ce6356e9337b1d0249611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58de4b817d141640cfb66bdba572e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac7cd20bb50df0410826dbd9d6b53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5fbd43ab704cd7afc71f4d79fc3cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed221ce80214a32c860ad935dec2e3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a5cf89725add62ef3749d0fd1974616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fde9479146d934dad6a814c3509343617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611ecfb9d451298498fb2062ee17b4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588b9e717922ba1269aff4b7f1c446619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6701b999a5eac6fc0c091cc325ef7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf55ba123e631e16b3a31dd6b17633621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ee937355e43fc969b38147dd067b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52a8faad563c7243fa262a50f12218623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8792445317b90e03d0042a7f43141d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b9243270eaf8ed2d4d7e4d14aa083625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da210441efd7867273175a5ec8c8104626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a40238f01f3bcdf1d759ea08565c4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2fee8964a5608c53ca46de0d5dfe7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee148953c0bbb7e9cfbc7695a35e042629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efd7f5f58453aa3abec9de6970355c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23469ab48b0fd100f201d4608d9e37a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea8fa5689086a690d5e9546f4ae3c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f01b9eba8e39b726bd3301bf7195633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6e8b2ecced0703f82fa2c92f3006a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ecd1f180e55fdfe340ad47ebde8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a853bd0b786f6ff62199a5c291c2f34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c627a1f78daff85c4c73baf1e80f9b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a79dfd9a586efba9a6af10891280638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40c07f60d220a796381d04d84f80ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d8a9ea8c4f159598f10eba52bf1bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a822ba2c6c67b28ab40d20caed2b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140dc41866be2c8253d8b053e15d75642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db95d50ead2393e13bae730c49bbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b4f3ad0d89eea6f031e1ac1bee62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a56e41b39489aa87c0b79da0b008645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8308af74d228a80bdf14e9505d6ba3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3bff6472dd33161311c7b75034b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6413f156e5ec9aa7864afedf47fb814648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abefbe82c451f6e530430986beeb2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ed5ef8a1065f90a3025ec452ba46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1e94bd1dc317bc6993e71472dbc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f910c1565875cd3c1bfaffd1af2681652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54f16cecad4f404273b3f8cb3d79c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c998d69478544f7201317b9953a13e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea72914b451a62ffca73d92f6a8f60a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cdf9e98b9400bedadd6230bd04cca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0643660351c3b678d31ee57e65ef73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29de4ead2e92f7147d1681bfac721658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465248158da24e2ac10a2023d8d5d182659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bcadd709296838687676c3bd7a621660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5673b26fd5d3426ce81eabb615e0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a91af33adcfdabcdcd20397c4175d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d15bf835a57573188e8a0bfdcf5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6be3ab78b9358eda5848d5613a1dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec8a1484c0dec30ac12111f5b8812e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232568ef5c28c438e3508ec1da43f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac959e9aae08c3cf187ceb0a36fff6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea09eb890ec202693e9b28947aece7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa18217caa4ffbba897a3f0c78bf0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf24e26c9dfb0b34662b2ea3f57efb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0074dd0bd9a1897c88c364b5a4d45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a246eff37a4d0684a8e46ecd44ad36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62f4c8df9dc6c43109a6dbb6f27aa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2772e2aa9bd49c1a1a58bd77880a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26e4b5b426c61c131ebcfabbe0024675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975999b980ab11c79b422599f83e2c4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc884ff2fdbc9768013a80bc9e764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154e4ec82dfbb63c97dea24849d28ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5a764294a1f1a20a091781657769d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be0b9c6d71db8961e9701015bdb8a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e708efe383c2d2acf5bf911eaa04fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be55a07838edd4cbeeadc1fb2d99fd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c226e0c5edc1cd99aafead490c2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e073749b11885c209dbdb9f4864241684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56cc14419f39fc2d87ab6b1b4f7d94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aec98c2e30bd2e2d3b4341ec9378b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645572cb097a50c97ec7f0ca18626649687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b2c42109587e5437ef57b78a118ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d702425e7849bb78d255d4f3788751d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec53dd5e921064e56fc83e9db18df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d494d7435aaad8b076fff70b78f8af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4163d6d2a31bdcee43be0dc0efd8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabf9f1c1ab28845aed34ecd7f79b5b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062b16bd1c66dfd9c19ef94e8d6849694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315fc2a8d671e9dbc042463a2ece3c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555723ceee6b73d3df3d87a48d26341696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a55d346959a603c5c387be85a2822697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1697a55ecb5c8f02281ab734dcc79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee435ff9fd6ae10792beb237bccc6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8bd5097ceb487c6e8b34a8abc4eae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0f88ba53064fe33566daf6d8bc8f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c87ead4d3ae2b38ad7af511753c9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da777f194d11f1bc9a405ef187d7a637703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad09884005b15e14016937136948c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11050e134f7ea07d8d01fd09c13b8a79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ff8f462eb05da45ac0ca487cf77d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0116c0f65cccc40e816d17830a462707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b7b7970e8d2447bda43fdd5b358ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf5ca75b000e7edb0f9492a2cb9eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d4095fda9206df3b3d6bdebbb79d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d633df8e1bfd0448b8b732e3055596711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e2a1c6cba216d9ef962a04630dd33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192bc3f63f2114b0918176ec76641f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42980b95260260aa0648e0e7895dd5d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73716d22ba99ea84ff36f4a50bef98f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af10fec66967ec44101e9e0a29b930716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad8b6fbd152523d8c8c1ae7fef6d56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d387a0bab99fc76d13200c761e5c27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0ffe4569213185bbfb7764ea8cf1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8b4d52bf45fd98c8713d4ba2c2fe6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c0942e783a07e1c27e309e0044d5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f7604028dd525c4294ad1cc38818722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaf31bab875af16ca58340517b341f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4a4acb2b6db654f9853a7f7ff67e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422d2c177e32cc77833ee0185993f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d99337909009617f1ddcff6f0fe27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd4ecf21fa077086aeb27023a97b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15743b8cdc3b05f0442dee19eca9a01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d265b92d8d6b0ccee1f63a3e9b2e8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90260ec708dfd628fb8bb91702ada730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b53a6c75a82b4d3f7388806acad3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41e44f6c1e426f7bf02ce3d94bae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eec72961cbc3d844c8318f25b99e56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8b59eecbd9ef9cbda03d69f8cfe3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4554ae330f53371d5036b901b8541c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270646d898d1af5af19ae5660d88995736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f371ed3c68b8324fec01fa18c0d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29819d8aaa4af7daf216a23a615e8bf2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca3840612624f419cb2bcd03bbbfff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d80ccd9a902e2a37bdc8897880b2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb87bdeefa795e12f2ebfdcd3747b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba67b1a5ce40da985373989744809742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a066bfacc06686f4078d8985fc56bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8c6bb2ddd9a3bc4680d1b86cb5fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da7637d3a659c433b88b383101562745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891877e82364d66ec229031b26521154746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa060d178a4c1cb0e241dc3ca85c732747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3917c188efc6ae552486bda03a05748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ad25ecd8c39eb920a45c6ebb3e52a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7658bee65e4c2cbeb42d62132ea2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb25a4ed430628c4ece908dbe479d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea52210bd3095c3c6f07d3a71278853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddda34944eee462af9aae3c15d7134753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941b512b9710feacce5f39da02e6ec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f839d591b0db3887a8c197cfe5fe5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736fefb47156b4fd53ed51745f0eb7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d98d6971cb5db7403b398390742910757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64fbf1d4dccac76649920d51e8c38e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d085548a925a88b0d161cda497751759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d684875bb5c4a6e8645a709647db481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5020867ccdd9524eec93d52b42ef8ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b4df9346c7be3ca2b035911a2bc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436441e5e8509156dc6bf89ba55d45ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c4f8a42c2a29bbb1e4fc102a79f805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173eda63b3f961dea98d42a196ffdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca25726a1d311fc747e18e86c01bab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8f249a02b35a37940687d0c3dd5bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424228cd9f35ffc3f83a1b0c0ffadc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5f15a0e8c566b9e05023c169a4e0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d3f264158e73b213243025e2740411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63784817d1ecf6b0a040085007ff1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b02191dc43a3780cf74dfd4bd79313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c50c491a2c514edf9ee6a6069f60c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665c48e396f1a2cda9a925a21a0357215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8455f8468a60c15e866bf610c3640816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03115bc36aa0add5d36768ecf0f42017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50480a26794986192b3b4045c623edc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0c9458bfa40db6885705dcd25e0c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816b4391ed9960fdb623b4ad92fd3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef92f88d9b4b7f9e4e2025b28555d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27139326df635a066598438f0ff071ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882abe345d21701f9d2a7d5453d41b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ec4d5211e4b10aa93549a408c428b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f2a6c116b8b993d4ddbe7100bcf4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8642af3acb70996660ba12d6ddc1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159337717aa0e8577c3cf8835dd99727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213572cb02c7e1b15b6f79463ad071528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf353ad4002db86bf4d2dd1acab0ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade9135e3b79ec22181195dd07f38330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a5748d5583783af6f1391cb586dd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c364bdf91e416f6d68c89658626fcaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3fe56b9d709e0cc2e21a538b446d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923a09e4392fd7372564a65656e038a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b228331ce9fc2a3070ad63ded4518c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24880dfc3f89032fda513e7525937c5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d04df313ac935606f9d5a8aecc061137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56f3985561a2e386d96510789e0abd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e854b487da7b2d7850b0561e0f17439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159d4e1cfb0a152359d6c952432d8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b1a1c87f5a7c516efe10f3b46c5c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac29cf1cc509497305617f8c52094f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93d4edc99131ecc90b8466a343213c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30272b6cf33640dd0b640e044889a98344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c755d6b8ad9e0131874bd99c545c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a932cb48d9a62625acdadc91b9348f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68bc93fb2b53c6a7e10a0b447df40c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317180097a741fe98f74ee742d071b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b76274213079a8f7620ea43008b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b3021c08e1ee6ef6fd60fec6cb3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9e2cad18dbbf4b1e091654edb43051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c15e1fb7cd35d0a9f9f8190c96e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dde96049f745c2429f6cb784d161b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39391031d4678f663520c35b60276454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f322d8dce3329eae682c2f1efdd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5d23ba66ac59c498a6e7733708fcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2733895695e34b6204b304398d129b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabadd41ea1bf604886e5225277eda558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce190ef37740d57428067427aaa96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc7d41d298b769c909bf7961dc80c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8665106eaea3a7830fea952b05b0f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe348ce0bddb2e498f9e85b0cd24e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c877445fb051dcb227496e67e3ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64bfe7ecf28a8116fffb0089548caa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917a0de3d674d17b587ec9284ecca865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cfc9612e67bf9c9f4f336982fea3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16dec4e99667db1e114118a5ea969f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cace42727960f769860bcad38851aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aa8bc5aa28475827a949fd692938769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325971451c5b700cafa29285956fac4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394670b4c51ae2c50aade90e81c100271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ead003997aff2c3d54b06214fc379f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f24de9aad3b6d3fa7ba5917b4cd2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e1d9b5f7f514d105523f9c1302e8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808464efd97d67b373bbf6b97358ad0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286716bb266fe7915ac3af02dbd48576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57698eff9fea54b9c340bcba7c23054b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22ef318ee977e48d5ea1abfb41bc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d80bc8a3fb115770c0fe25f52af1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a11c842e9d1c2811a999897ef935880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9f9b3d7ee009d5a4cecfe67e085981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb2e50acc976d9c09d44e05f6e90ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0eca5d8db16137a4570113aef260083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b9c6f86a3c9b622339ce94095c38c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b3861f445e53075627a3b351de4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a42082dbd8b06508b0a0213f752e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876558135578fc7180352741d663cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54a5c320a277a649d1e6ae01413e4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e874ef0436628e2d999a8c790cc35689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aa34eec7aa71c1a695942ad770d5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287567248415375ff1522f6eed6ec5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f369f5a20e50b1a5a38c7ade76a9cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcc3a7127d0b5f006a6fc2fa68c95893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7fba16568aa779b5def5b6453857394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f7f11f36349e3a9c608f98a30e5c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b7d80b19c46035e6ab5756f609e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e616874943a3bdb66ed1a93ffbdba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a48ae3c97319fa91ad87d12a49a65a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dcac0a58b70a720795bb63f2a960999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d78286b1f85173444305edf8d7fe67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c995818a495b6621c72d5a88ca75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e77717e7777d000cc4955927c1326102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b545539d0f25816c7da18e21c2ea2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8a6abaf6dc09831d1d3a5501edd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125dc7fa546bdbc1ce535a16030fd36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeb333290b0926192eb24b439f0a80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1372d476779e1af47c71ddfdf91517107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135093c6f32b5317fca1904474cdca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f686bed17f2c64863215e451c1676109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92f93cb0162895bb292e5c15c5480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67886ef09d5e0d17eacdf273089b3cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad98ec49d6d539d4409fc468c87d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d5a78e26dbea7ee2a280ccbb18eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73dff2b9a6ad9c5ac803c759836f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2bc8ae50baeba06275d5e3e7fd472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540fc7d2a33c40193a3c6a3e2d56795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c853fd64d4ec523446e70405399bb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f482c2c186fafad1ac5b716d54362c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621cb6ebd762bdcdd787a99fa4840c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2f9f6eda016177605203d7d108efa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4ec15de2dda74f28b6dc413e0f847121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eebcd92f12608143cf4dc8aa832cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f1678f13328c8b02aed8f2b52c429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678a8664c1329428fb11b07874d0617124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43027b584dae104b80c599b35ba27621125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e3a7fa3c75e3434473bffc8d61e4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4541b0e8e312b8efadcf0ef73d2584127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61423a250f1a6e853cbfe9dcef3c7bff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a230b5e9de29c0c6ceca81bfb261d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcdb1b4964c021938ba241dfae341c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e26ba216270734155fab3e3d411629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56267e5f451e0af40d9cb3d85f9b328132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf056e42b2329153a23bb17eae3a2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa45d74be708dfa08020a8c63731be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed370a9d10e79185b26ab630a46d2db1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408dab86651d5d15caf48b870acdd0e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db1bb6f5164f45ea8c59af7bc0026137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edca789e17bddddf1f53da1d6bfd158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330cb543ae522c166e869af8aa4e56f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffd279dcf0299e5e4fa63f71d9a5ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad33e3ebdd1cf2dc3afa948dfba4689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d1c09b569f1cd1c813f9874778c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287bdd2a02435c4220b8f85b07fabd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f52a3668c582873e526fafaa82cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b90d53a84116203c0c30231e6dff4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54ba96ecd5d5500f451d55349b167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdbc8bb3176cf928a1fad23e353c99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39139e8df3714d3144df88a48105c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80afbeafa59b8a55a06bd2777515f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb843ec9a00b2c6c04ad5b3c3bbb3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c41a7f84c41dc5b72989d84cf2d61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c629257a3eb157216398bc4d1bd1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2dbe56f01a57213895c5ecfd22da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e181c12799f5ed76fce3f67e1372dab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93937e6863329a7457ed2eac06f4ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29029b386626d00ef371e7eb17d60fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f4551eb4831c3a020fe6531f2b41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd7c035c590ec88388ba6f20a37a68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245230c8fbfc3342c45e11058f33ac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2f4121a706c75275048edef614a97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03ad50b812499bb2e87b868f3b8c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae9c078bf71b477e3499c9eeb84b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8e6008bf5cb164143a76ba9690a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91318d802d652980d7b3eaecc8ba61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ee3bbe29c00114bc5600e19b252d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c39d2ca826b177fde864605b19d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6728d000ceb74717e8e52a18bdb46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2fe52da14986db556700c8a4d64ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb19cf54810de6513262ddb6a31a396169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19c93d38636999f04eddfb95e49db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e52ddc79be27b5ddb0851ba930372171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b541901e5ba142a3e008dd4014bcd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ccacd58a8fdfe94006bad5aae983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0bc40feed04e1fb2a0a736a201cdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fcacf0bc9689a0208334929d26a53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d205446ac5c70dd20af9eadc4506176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d2b7f1d2252d9a6c2ed1cbcffb27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ec989404c577463bc665e333f0b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256910a884cad508f2a5fe8677a54ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a78347d99d2333d325a15bd51d6f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ba8fa43a467deb6100ff27bf3a70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe4bc7ca9c7201f59d4d977cbb093182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425bb86193998c29f6ce6a594272ef6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651a41f1e1afb8b96e1ff361dfd0cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cef85d0ea56001e6e2826ebbb1ef06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f59e22b459b8eb70f51f34c612e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b2fdfbbe8b16a86f6fd4feaf5b480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72412ef90be87842f781a17bff89ee4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef60db58b238fc55d4d65d59e82f98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b225d0109823a64a349b253726fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc7f17a89d35d2954106a2a89910f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682f8d63fd3fb27ce8cc4577b804fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c9eb103bf490e511eb1fd8708f80a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a56e141f9637b69cec1661ea9ad36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf465bfdc7bf50574b4c3c8f6ea2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8893924cf8ae9866859dcac43565b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c63aefe1d501131d626dc425ab3b1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0403c1a78e46dac1a77779eede58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664555361e79f43e9bdb25215aacb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f407841a7a2ee32b42213a6b58bc54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237d63e4f46d49093c8805e6dd8fed4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc873f729f661c2639088b0fed55795a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447bc00a933ed24a9f7aea7c2f21bf9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89091df4fadd8b693591b4b2c1f7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827183846b3868aef35f85cdf6ef06f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513b31a3aefc825268c344c0e237958206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddb3dd7f76aca7eb26ab73afed0b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d2ac28e2a8a819b69256f59637fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9ad152b25e73dd66c0f289e241950209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228bda168656bad92cee919de82569210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5f89afa8adfdc579d350a796f5c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd072d1d22212b82fe724e7d92bc66c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54c7b6dbfa23f2af45186d5f2e97f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2ec23ab51030b72cf16c5b2e6afd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d112cd4ff7bdc3889bf1d63f236c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729142c84e37a104d3b742a7d538d176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bcd21d61718f53c8a6d701200f1ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b3d6066532c926a54a974412c3741218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee5eba201b7c2587dfe810d411ca81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698ba777043bc9972d61f961c7b0858220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a565ea447d106eb7aebf21f4dbca8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11eefc0f295b38d9a3622dc5d0a778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4fe2a268d124e80a34badea5b1dd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6a86ba43f405791d33d2f866aea7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da316eda2be086f31d737c073c0832b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daca5bb530d9f309df25b5625415be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb87a10959aa3a0fc70e8ae713af68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b91875f4fee2a9d29573d6efced8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f7f0565b0f964dd9cfa21e206534f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f58c9609791df854ded3b117ca61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f406976a69ecf6aee76aae045a39655231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c422e2168410b6c6f9d0c4ed15dd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05c909f401589a825a7393903e6e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebdce815c579c8aa44af7745824276234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72331efb6fac0f48362639e825cef9c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a76ebc7349ecffbccf8bf1d700dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925844350f3898c0eb5834f3351ebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b47181b0d47e7fe6c19c854e93268238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545839c265b78fd2a751002cb379fd3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55255fb8634eddce42bda033e81b24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb015571acec2a3076fd94e0fe1648241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd57fc013343ff233486c2224d90b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccfb9177d9e9b556e86d32965f9055243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c616dde0ab90eec09f5a2da172566244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f560b909bd4636330d94a6366c834f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127e96e4d31782e4589d544181c35c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c089d3a364c87700ac0dcc604cd9f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92befd2d9d51d0dd646e0b07aa5be4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c66f6248736a5354c08184248e19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4483553c7baa158264937202935d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af37fc4db67d4aff7fa14f8b836f7bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdb549fdafa12c438e02d4e2334fea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd49f8ef0609d323edf7f88e6cc737253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba3089fdedc388962e1ff5317d4daa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450257812b168106d8da4426a8b95b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea536586a4f2711bdf958569b166983256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2eb351e07cb666354d2a16c0499f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44390c9a3912a47ffe50da224b920d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f27039074a1e2cfc6a033eeee389a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58556296ed7d9f96912bc26210771f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d454b3b5b8fd4590f975bee136db2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc872759f7c00e547c9dfb6756ab2700262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4b3501b3f36df10082e084cd01e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899df9bac230219d6c740b26cb4203e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602de53642d892c1c564ba558589d04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c84688b96762962e780e4aed8a502266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905074f600f3893bf1185fc2a3ae350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d9872590f9c2192c087cfdddc5798268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf545cb87cb92667407296cd0c288e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed92d43ff96988d718dafe50b5b746270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd26536ba8392adcaf6d8438123a1ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b85d9d89e9990ff8ab65e6a129919b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29413657889364af3fa02b2e6b2040273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633dec708ee5f76089e1907876834ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec18b4f7465dde586d44a8c1826ba6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ac1cb08b9973631980384c1ca807276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ab06364bff14fa9ad46f01a39d6cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187aedfd0d419584bb911a76a62c78c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759faf61cb5cb52bc0d41484348b34d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d33f18badec68564b4a5a9b15560280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29dda9367b25e346f48116f6e0e83b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b8c769d79ce20fa62f5f45ff286b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c6473dd7f5482835d3c50ae0859bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04eee16c13311a885a42abf57ea944284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08025f3e4f7dc6ed83988663d6fb408a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4d6a5859a5883d9c0f6fcb9929e38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43150552ede2c58bce97a8c29d9d5ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17d0728225253a76474f6f501ea18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c46dbd1640499923b415c6b73aae2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713635b815241a5a2dc6877cef11e289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb126e8ee4a34bca061bac7b250a28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8aec8b9189afd855f83dcfbc11ddf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7a467eeff20341da820ea539ca26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5cdc7d26d22833c5a166093dac692294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8754ad6311f31c49f25a8e58db04817295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daca6bd240d0a403d0335148ef1999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3dff2d23062224cc0a0a4d9715e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16050de9372a9647e74afe4235aa61df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044595a20e4f5be814639a607eb13f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6afc0e800593c757e0f20b712da32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b77c9d03809a2758e4c6a9775fbe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5c857be91ee00c67e0d52611e3270302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d243656659f497ab7993bf8b18b76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a82ccbf17816e182e38a5bd3c439304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fa98ce26536a518b11746c4eb7a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416238ad8aad699f47f34da293f6bb87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c959f745ee9ccda4a7bcdd7e67dc20d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11bdfd1789ba2234f0928a7af60ca8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad71f772c0d3600caa27dbb26c49f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b3f959d0aa566d602ed2b4c5f185310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dee638fcbd9dc843f025b1a6247b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984b4ddc66f419de3f44139bcf1f2f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f0459ae8b4f42104e5d5fa5e1b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c07cda954b4533230dfabbfb5ad79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73fdabe5eb95849d77bff25898ab9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa1728b4689d43aec743b610cca7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b192355ce855bda090d4eb2622053317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff6ec44f51f7a6bc3e609549f9beb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f3729520e82f1d320f3fbbdac899319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aefb24d52f94e09f14f4296c475bc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2d8dc9a3757cbe95b2ef7a417fdb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f9563a2d0a92e32088ff37cec488c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b66d49b6f71ac4448385a7e82d514323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e7c096fa1c92035409ab7b0576350324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bff6fe88e8e62982e59a3cceeaad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a50f91217aab2ab617f67791b56d41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33942d5483acb37f2ada92f8fb3f72f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd8417ea4384b0612acb7970597347328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccb59093cf8b951ab70e132ee9774f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95786e3c7d7a17e5173ed4e02ca11077330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486fa5843d856dce496cf0c2fdeebb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d8eaddd2eddbed79f6169c68d60af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a223b521aeabc449f5c0ba7b7a991333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06c61f093795965d0561bd5753ffe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c4638e1f3c2e8048194956dbda93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb8c890fa8fb4e21d2ef23da681289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855cb109ba04501e4ca4bdc3ef4bf30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc9f39f2103f28503e46df3ff169f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74dd0139b8d47a178c14eb5082b2b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c2a95364d5439e6e22d92b708d541340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe0bdc42cb280d15215d7a90591b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14376d9ff3c9f42270b292302e03a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcae6ef3ba98c9547826797d1e6b09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ba4a4c307c0fdae5d80af701f1ad8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f638927d12e3e1a352593776edda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9f46e10ee02f8832c4b237816914c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba747cd8ff743db150520e494cefc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aee8053a13586abb60bd032271f59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984f7c8932cc9de985764019c879f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2af74d105f70809f79141a2cdfa73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa140b5091771190fac557743b285351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45bd51cb54e55da78450e4c6962311352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd17e4fd15e086f92064e475576b018353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adc272e8cc6167b25d1ea9d2405b67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a478b0f1bb56e1a3fee53bdf18ee30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79137588441a646fe7ffdfe3f92f8dd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b159b6385218a4ab7f16bf4ebc8bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ab1669c2453fb872579f3534687a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203027600028e24d0c36494b0286906f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06295525c76191609a9467cda1ec57e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172f6ad1068476fd2b8631af8eaa7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a8030ba01e1804ce62890c1c4f5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9668c61d87b718a9ad5b393f7c5a2ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced8e4d27e6a8d0cfe98e0408251c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a16063429e67ac64c0ad09b6b6e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3656c9f71f55ac532fe3b94ba9a216366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d196bc4749ae10cd0f7186e5e9f67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f92ce30c970961e644e01594afe84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060389253c61bc4de0f9ab044710740369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bf8593a40c3605df1057ed19942be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad30cb4eaecebc4eb944a3cd06ae71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448bc007628827eb924f028e8c49c42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfbb855477c930cc6eed7cd362d6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9d1b36899974a7d3724dbe6656e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b15168a17bb601a2f3792cf1df03b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5718f00f836fe081b1eb33d5d966c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74baf4eb6f43c1dfbf9f8ddcc14d94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ddd37b94822e024f0e04548a51b6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e51315425be4bb67c1cabcd0d336c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f2ed667cb51298ac219cb7b138a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385000848d3129bdeec8b2705fc804a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b0b2b85f99c1f7ae3f5be6a76394382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b8e89d7288bb1316305a69a3b5a1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4ab22c2444ebab1eef2d35b7e508384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b98d163e3648159faab9dcace1eda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb3bf4d8c4ccec72bc20f5db697b7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749980596e57c418c1ddbcc612c1cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae00faa1d5f4f712d2abc7fe939c7f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2634a436b4f3e10a6015cb438dc8697389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3311e846dff7520c8380914214c16390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fca1f60f3144929f26584b1593922391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338fb24f3a92bf95ee369b56f2c9937392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcb5a7c494026378667b79d91b5a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed8058a35fb9228ea5f3c36446957d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af29226acfbbcdbd700a28f4ece18b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6cad150bbad94523e1a5f0b749f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051700e246a53f54aaed33431333d052397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285039adace5378243a09b6413c9b24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150b628e281082563b6492267a6054f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d771c4b823a4add6016eeac40a37a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714adea927b970c8717006292dd3b816401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88feb35dc03916af31fb8f949fcfe2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b8c65f444b908567c9342e3b7faf2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196aad9efdd00645fd1195af8eaa96a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbc170e4be81f912671f618f4bb6fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a94de9a8cdb850838643f6b6b4126406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cfe5ee96d298f08b33c64e9670bd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a5971e37e31fe38c48f4341c5ac1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a51047117a97e271eb121d8fc4b539409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebedd3958693a1b313aa2d3980afbb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc34dbf66b90fad139feda7cdb4d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607d48d76b562d0ab47fa2e27d35b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be896905c3d3f58ffbc797405ceda229413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173bf91317da938bb7c9e42745cc304414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b714d14aee070c6de079b9999c305c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70fbcc063c6532ce1469dd4b327d0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286264d81247572de42237b6cc584fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd1c734656bb225c795d70bee6c3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3c40b42e25d99305b87c9196ac130419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9160e9cefa6f7167b836aede7864135420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aecdb1204f595e7437c1f23b31e2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930eee5078c7d1fe61e3eb18f447115422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df74b3130a3b6884e4aed3dc55c283423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948b74cad3c0fa27a0e6d9ee21f54b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56080ab72f56a54958651496a858e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e9b511855718bbb88a4d2092debd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23c51d9c4f5dd90bf3c770c583e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5691915e2c4f764ead5aff501f5a35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c5a288d03d1946e6e16c476d55b5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead4e1366b84d60cf4b3bd55166db6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aad8a0f688f8f1cd056070b413108431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b82403380ee96ae8005720ea4cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a863962b74772b9864c2d493f3a874433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536536f6eb68c9639e30dcddfacdd5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0c28d5991fa183cfd7fbd5e54f407435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9c05471de6443e8bc4f909e62308436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23f98a9255f0f328d6f8e8c1c0c911437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8480a228e4536086ffd97ccc491f7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea98c8adf76073e2336e05d90af71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5861579520591025dca19419955251440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8212da4df9c02ec0bc145ca02cf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fe57d380110e4dba994f7250014f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af84953a81060967f2789deae5489c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dcaf0e2439036c9b305eecfa65c93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010992efa2bc8c35f953c5f5eb16bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cec2a5655602b7ce888474d2a9369446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd931972c4bbbb8217291753a171a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856ded1d474d90e9e10b374e33df44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ab217699008415a473600b9c17e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68afc9187894c1c9fdc3787389335450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b09fec889dfe516c23755be91cd952451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95569ba7faa85d31e6694cd89004e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b3bb646c8310b4697d852ccb96de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca9973c66dd3ee686f1945b834588454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefec305a68cf90fa8c3076f7130e315455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efcd41ab4b954d56477334fbebe21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d23d342adc05f990439dfd5476850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101cc31fda058462ba2402ebb9ae990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e82bc41d1fe081263b83886da95f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f01c3226152b79852a852948f12c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61814f293ec4bc759330f650688971f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc809f86ab5faae049bb895d0d3ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9897b99a54a9ab46d35bff158daf937463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eab1bbb7c1b0877e344e39dc938d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90628b6bd77a71cf9e7ae40c805dff71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3794caa750f70637cac783f70e8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa5918d231b2a0c62a11401862642467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f073eaccf96f4b8023f6bade8b97ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf47e2b78a8acfcb33649519bcd7ddd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48811ab29c33e16035c1f777036e88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5edcbfaf4d6b3355c3da53e573d43a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e467f1c12318b74b4316058be92dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e96c2632fad4e16b30edec1e7ef3c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b93fccdca47a2b609de66d64768b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3aa68934e58d69b79c827dd52fb68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c17f0f837f6f7efe7b7e0c6397c87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dd88d1622c4ca278fb8433efafeb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff687260e7a0566189cb11354582c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59906135764a1230bd4662bffaec6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db80056cdf5c4f0b8fe4db8a8b0d83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17750b6bbb6d316f4a3788165854e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc659e2748e3c473c6fee008a236fcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a04025896c3ccca3cf67f743752ef2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0ed9593b0fb9d24dfcd7a18648cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0845db47f9125d7f2fdd0b49e01e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385abcbce5779ed3950f79c50e00372486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb66c3396bd43cb13e2986fdfc3f59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af57787a2170c3b1733c2916954c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85c22ad70d32a93b24169ca2a5b36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43700393192ff3bac69482929eaaa49d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e4a971f1d0bee8568fce2d56fb516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a19472ee9788dd8c6ed7017091802492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa591031b4a41405a358efd45bd5f25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c243f26a3fe7f1d00594a61008d61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df5d7897ddb69d9605eac472e58a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1444c86834d41636f7708c16d29b5eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba300e4d9727e5f1b2f06f040c7be8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992e556a16f3fdf362a7892e988156498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c9ef5c6e3f2afd493eceed305d4bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48cc0f38d276107b2584e8fc2286a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81ae849fc08285bddd79a35f318c24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde956b151dc8e1d32368b71818ea74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309023e85d29db0455647777c14820503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20770550ae0acf6c10f71878ba75210504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73224369b57c034f502d57e8ad27bcee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeaaebd31d39eca65edf148cee259f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f4427761727db668a58489c6239c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79808abde335c8f5dc63d90a4a352710508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1c7e33f8bb8e67d259f98266efef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4c045044814939dd308b80b4ac62510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b006d86587a47705314b20c6329aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef67c1feafa3f12248b42f524d1cd7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e6c59734dabe4f60a7fdbbbffabb6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274170183db09042972a544f0aa6ee2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3e5840dd838f69741075b665896d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878133b3124dae99975769a1ba979eeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79f5052a52cecd560686779ae97895517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779beef30da77a8909c99d95541fe20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd77a92894ace784c85434075aaf0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983de52796e55025a7b7e4a202273c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628ff71835766e44d7ec1016285b2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1f91b17180bb541d8dccbec2ffb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf36b58e4c4eaa06a4f268688882745523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e6b540eaead1a22ba75ebba55cb2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387207db67450620764667203e1a7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950315f4f6fb28443a65bdf24c71b82b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908c38dbe26bf26f98fb439d87b2d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272d274f97ea2e9bac751e7e1d94b00528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a799cbd4ac4187ce526f213a986f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99c97ab4738e520f6eb8b70aa58c5e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180f799d8890cecd9194f59807fff8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085caec11faf3882ec996ffd39a63057532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c3be4648784679a8c1c008e5d89da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f11dd0a128972c5e285d04e3e6f59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118feb708f27ef6ec0098ed34a60a005535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0977d33f2cd855c2d486abc7b20ef95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef50fa725a2015f0cdc428377f378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f164b9416ced1fae729335e0f3f81d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf6681e9617c03de6e0daace7ce45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a0a252bfe74f870b6c8b5420c725f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e6feab2c400eb2d1ba8bda085a2d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e051a905c119a395434a3c6c2333542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7e9f9880ab5ec845ac1619e19751543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1781051d65e0e7943029f55a4c46a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19c89fe55fd5a235ffec743ad4e00b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e87d7b5f551da8bd03e0ad6522c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987c5b011ff39b7fbbb9663c1440af6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c08372ea71e4c99e002cdd2af8e4e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c062bfdf2e8e56c23961d09d65a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a3bc2bf85ac6512d1c801a51b339550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5b9a911ec93220705eacd1ee826d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0223a2a21cf82a3576b565048886c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479fe405db4f045f4914e9bbc81a9af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590a3ed3609e44aa701dc06b2046002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8089e82e7e19767f8e9e539ce56c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3340714444a2f660b8152c4de1ce7c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb6b2cff0cf58f513c7b975d97f91f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9e5a2040ef08175116874a8272fd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debceeba5b09ff29bcb8d19ff86666559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651e58d6dd6e4f70af5b6f9116e58e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc236eaa57f2f5c441308ea4a235b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e302da1397f3aec4ac0ff5f6ebfd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761362aa83b60a511b01e6ba51050d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32db08084a0d531b8775f4c27b8c946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e5cecdee07382c1a110c7451a3987565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd9b1a66e1231c039fdaa4d03e7e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7ac5e407e0560908da7cd566d3afd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8a13386cf1f8e2630a2ea83abf08c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7894f78078579d76e300c7697365aa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc05e49aa767b44ae5d6cf846e54f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8929ecef7ec433a049619aa645e97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fada737914094ebce3607174ea554572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb52ae56b9f0f35bc9b5a4a73682bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ac68cf99d4466a4339dab4f9fd47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd809310c4c5599b780a325f66e001575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c32f7da52bba6beea2a3613746bd4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d8a2bd15510ac6570d74c46658ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb5cb9f18157e5bd2c329da68a158578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879374c56631d28dd87c26bfd56f535e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a738a26679e494455c0c87f8f790c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc1dc73b72edd9de7f6c2e9502e47c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78dfb56f5a123ff2bddc956e4cfc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e73a5f89e05eb0e149e0eec8502fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c964b43c1c163e0a6a1d9398a3b545584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dfd147b22a3015854080994d812df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5c18824c463003a9816a7e6144091586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb138e19bfa7ab8d16595a2cd1404fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6c1e54c248425690eaf2bba2b36ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96c714e14c73988a2c8c48d06bbd73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c4f737522224dded2094c82ec4132590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492303834b3cea1505f9e519aaad506591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914e2a7267ff092fdf3204808e47c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79087b4bac01f886b6c688d32a3c1dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75b41eb724401caf30432b5d12f33594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc321c7f9404f3d13e54d9b61ffe9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1ae2697ff53118d0aa2bddfcc227d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce23ca406ddf392f89dd63ac0e2104b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b3e21ae3994c286980c8579f8087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc6b519a591afe4adef1cec702625b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f0575c9a947c15fa80b4f411c21e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca0ee3aa355736c26698580276050601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb9e2cbbcb94508e96d257c8fee20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19014c82c4cdfb39c76ec754fc3628603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc559ad950d7f930863270ce38414c51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef7e8f13011bf91ac13d26f160f5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f5593ee3212e9aece0a82c1e9762606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c737925c8be1c907070bb72a6e93985607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7e58e621faf983e4fbd22943797ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cef82c9d5094196ebc33254b19389a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b27e9109bb36c5add69c60efe5629610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce737b38977c23a8027a084ac145f5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4be616479c9366b61196398bbe2ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dd7e3153d7ee9c1664cf625a61d99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a1415fdf92338e1c0bf65b2156944614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f1da3c93c78aafb3e54f5ae2b4f34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc485813e134a428281435169386adf5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fe9134259bfccc178f3686ed5a871617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e4985f1ddf851baa73817e01f0df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e9dc6fb7245df4590fe64f76f99b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4baa0c355d87497dda48d7e3583e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c0fdecf593adfc2bd6d10dbbfdb4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebd1ef0cfc8f8ff0417598312c53d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9f1b944aa182dc48415efee982fc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9086c8bb2bf79a96e174dffe93194624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae2900bdc56151566d842f056cf0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b0c4009bd735a65b9220a2424ce91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ee9e9de4d870b2ad9dafb676982b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821950ca88606f715092b0a1272ef02d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b308634190e807fce5e35401120bf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f02d08a2164a65a0df6592bcd79a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a9a77e8bd368b4f1041d20876175f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b739e7891202468b13218f6abcb455632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182a5b9674a4a8cc1d6f628a0b84fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835023904abfd81feea9d3e0084f37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34813e54e1c19f5aac49fa4847b80431635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13efc7f6e51f93947d4cd976509458d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e193a2afd27dc3790916332b184a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f06e1db61e586f08cd92006dd4ba7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957039440be9df1bee303b6de7e204639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4d39ed98246e2a883596e4b3e8bab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa1112fa9bb48b09a9b4b2c8c1937e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d4f4ed64ac2a9ea4c94c8da472cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a32e3090000e53bbdd58049b20457643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd4026c08f86cb3c7ca6343b68e722644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506cc8cd315b1e3018974829dbfa054645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ddf3ea5f98b36038aab00bdfff8b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43747e2bc14c0f1213f0877fc31e96b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d34dcede86017dff79690e4115903648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657fc3935eef6cfad596bb52a5c3a5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80259e8aac1d839df71b57e6611a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba6777e11ea695e97e8c68b2a9b25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af622b127d6bedfd6bfc4b70ebe9bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1880be7afa41078fd694d4d732cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9be89b11a84e8176f42481e131e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd13a13c533f2ff8b314d1195eef92d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82eb9fbfe72b3f5278598444f9854c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4a5705e48fa2ff69b8c08ed26384657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe47451e90e5eb5bb68582d55c02c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830275c573cbecc0a9d2a2dc03e654a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c6277abcaadab68fa4a7e77c875c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc42dd14b7965cb74087d1ef6099d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f8b2cf88657795845335e495e2fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd65c12d3f73a7625d152bd1799842663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb80f66863a1ffc53789d5bcbab801664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035b1a146565af86ff58470d6ae540665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fa47309f220ca04f9115c8bce5678666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720061068681b56f51d386705b6fec4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38194e3e60411f02aaef18a72d3e50bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec02de2aa5f4c3411ef79977712301669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d98310674fb754de890189a071d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cd349d9e84e5f96187efca440f892671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d662e81ff3066141ea17ef17f3d75672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfd2a60d6a5d57b2f403fb1df9e80c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6330c9de939e736c857605079bcca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542261f1a5f008aa48ed5b8c3b643ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea72dce5ee8def69ebb29e5ff09ded2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96b2ef384319a993b4376e55bc5ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cca4c558c8112738dfd9192c17343678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87bf40391233a6b5496708f3c47d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22bdbb34bf9b478e416d9fd4a752ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed818998b3e2b209c9fe84ec5b54a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7850f17ea28edb8c38fa07359247d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a74117288fac03d0ee35a22b3b8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4047d7367dbe410d3fee88b6e1f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5adbd0dd4294eb8aef81b9e7e0f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fe9718abf9d9bcf03f3d8580fa12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8664a1ea02f88366c25a948188586687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71cf74557c16f53c2bdd3f48aa13dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96c6f2c317f2067287e5ff9b8da3b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c137aa0f4437ce454cea688063d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cb828e796029bc24d46cfd40e1f5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20646bd76da98697f70f9ce757a9dc6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df26845f37b444122a85a9e685caa6d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66304d55040e95914d393f3347480e75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc52ff7e6c0b78851c99d9e73fef4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d935d55d68f59f09cdeba8914d5ea1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd94fe885b872d6a06851bbd6c7a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f49c5d11aa59ee4ceb8af80c03c073698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f1dfeeeebceffac1a7167150cdd1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87c6e05d085c84da62b3046ef030c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d7780e19a87a5ad0eb2849facd3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358952e7807ff52d64f3b7e32506dd24702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7119b4e68e0e1aec91754c40c9ccf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa0628b2e8bc91b861cbc08c3adaad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7e837d7a6fc375755ecf7fbe66004705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8981e2bdf6ddffb9eee17d23559aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7466b21a7a37f263ea2486aaa4045a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72265e7b25de9e068bded88b9efd9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a65e67c9e2ec85abff49ef34e8809709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1373e26ab27440ad56e9547f1274710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d90c0d7cfbd761a757cbaf15fc68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de536d23ee57072d77c6e51a20fb79af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ecd814de5eba7d94f3960f843a93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e7123f46878470638efdecb1b2f4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2a786a7033d42f6e3b8c20640717715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719d172426f55e8dcf83d156f4cd091716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf13f9ec4c046dd4da73feb2867895717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494570bd1315301dcddfdf74fa0b6ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f49797c532c11072d3eb040c22e6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e8576f3297e0db15d4440934f0d58720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4a66d5e0c75af527f1ad67aff9a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df004a5c1249701fe77d4fafe9b4640722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233080b3303332566fc2cd59a01591723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecdbbf3b8a70f6aaf08e5d20b1a064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb112f7b682c7969312e4f6bdf059725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392fb16933a0b26953757e395cad10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653ef3f227f21ba6013420b1593d79d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b3d664029167d7e385cdfaaf8d762728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132055bb4505fd933951e83562e79257729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be294206dca3600a5bb8b9b9b23caa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f44fa0f91baaeef179f732a251cf4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64409574542453ccb71ba154e76ddcb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c27635928b155902a2613245199c64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1576a5cdc5f59d7dc177eba13c1451734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839099d01ca747556c69c9da2b3bcd6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34664c153f2db3112738461ecadfe214736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970610cac3c43d559df0753a636ba431737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ac236a23894d540a5e9ecda79290b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524554d8f57c1d00a981ba5c9cfd0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4daf948cd1d2873acb061dac1a8017740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990341b60a1b0e1a8c7785dd7a7c9c89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f24d76f443f0fd416b2b093927519d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c989f80df58c2660217a4903d8ca6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f6acedf757433c7f8bd341d61ef5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979312fb186ada974663359f597367f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3505ca09f7ae625c30f685e545f15cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3b1a8265935d12e497e49b29814b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea68d66d1aeb5efef5b21b402004d60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ffa3b991f78e79afa6ad0814b337749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a59f90b02bd5afcc256326356c0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad03b7b122370b75828006ac6836b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b0385288e8ecf15ce5c4fd27249c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d7dba60c15ad34b2027f3b8adef54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca70933b6665b4a02247eb7955c3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f38c97bb8f5a2f08895c7289cc49755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c957c46cf3d0316bd0ad98783b59647756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2a1fe440e34be706e4b717984ac0c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f723e2310ae681fb85d3052ddaef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06875b29fca4f3fd3eafca4a8765c3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>