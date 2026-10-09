--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55acbe01b8d165df1d9a932e5b5788b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ab7ae059328e4d056468e031721d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796b29d4a4452453468c78416ee19de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed87d47af1b3dd413e34aa4a03eee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604cf3117c349c70ff408c7dc5c3235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f8e09476878ce46ac10cf184e9896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b3e85f6907f7d3a1187dda09b3e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1694d99cefafc3274994c9ed4f5078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6294b8b43499508b4c60ffdb926859e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370ebb9d89028c79620d4a50ac689110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad170a94a37a802b407bc7d890a0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affa14163bdf23dca34d1f81f7158d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ed03b5cff4ce5302f0644d72abde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c81e626c176896cd4d8baaaed4085d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec3db2f6b73fc14bb263813bb302415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548291da9cf25c3e15fc70703a31161116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20305662ea316d32917ea2f48b36017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9a4cb675f2206609c419afca9af8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6aa378704cf4adea7d60bedf46a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffd9818269a29e6ef627eb20c1dc2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ded8af2301ad99df383c0ae3504ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f89eb97caa71d54df490cf3f8c14522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924174d747abde6b0122c12b537d52b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59be681baad650523564bc867c12b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f0e9476bac96abf409a1dd01d3d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49250d33d0e2b23afe042057a5d5ce8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331e7f93b24b5488e0e39b52265e4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2554fcd75ef70040e145349c2b433e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e192f56b5f008b81f189900a42286629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633f31cd11a04b9c2f7ccbb3979b2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4da8b59af04a8f989fe46d06b42931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dda035a0366d2e033536de7848be3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531dbfd5f3caf2aa9dec93de005a1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf3073087b4117b05b296a3139bb8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f312700c851b0f8639812255834235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18697d0750468e3bc94940f001094a3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d835c1b5822ec54a1f7b87c132f3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6e84753457b1bd03aab433e523b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3635844beaf65df1a02fd3261c8a3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a751919dc23ed86569f78dadb1bf3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03065fb33db7ee447697e1100e9801541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d41dfab7adbf4be0ad735bc80fe3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66791640dff60780dbbc3c355b48743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df987aa432142f127a9767b00135498d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003b6fe77f5e981cb592e01078454ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0129f32d5f5c4c612775d557e0c4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4af4dcb401cfdfe96b37898beb2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33659b4776a6775dc4698f44aef9a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e9e35c36d9dfdcee90734d16f40e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cea391925f38444185142a0a592d0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3bb3c8d1e5a818cf40893f486d0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29310692a32bcd4e565c7386f2c288252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd55ac7b5cc1f160d1acfc923a28eb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20a95356d873a341be394e7caa0b3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b136f6c6c937c548a6e6a35680bd3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140e3992c13314a3cb6d908f3cdca056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5783433fa14035f643852e87a941fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e8db88494dd573ebb084dab257c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ba411eb9ceb04400d3fa2091127b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3617e3c095c9e936a828b538337f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adfdf1e1c8e445dbbf22917716b43961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7d913111aeb93b668ed71ff07129a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c51852592cdd11b76165489ee993d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30367a34add6ef199754508cd9186764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6c1d0688d91192d0c01726ae1eb4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c012e7abc292ca9888ca360174c3cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a429ab01ced7fec3c45478c0a679967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44e3b6cfa6cda333dc1d72633be9d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd913079813712df40c833e2d5f548b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2957ffed869b1bd7d854603dbc3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bb466fbebfcdd3f4c26d861fe9c5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabda830a3d654523fd0d5678f71d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1be53591e2de79a5ada84a58ae68e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6aedba763b0debd37d209c7fb45df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce64995e9b0162126fbe82033618475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b42a0a33e491b41f8c132027e67276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08693fbd86318383e055a06a6e5353077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0496554e11fa3674e2b16b52c9bd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a653dc125ab97c9c7974173b09aa8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d708199ed5177863cebdcccb06d5cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2962ad4e65be97569a78519f0e63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1bffad62ea992be2f2ce50dd61be682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985dbd827baa6424a3e81b6ad60c3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b940f2dfdf84199027d7304b7b866e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d32bc4b6949ca6d14f8faec5cb2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9e766d759756f9a665ac69542512386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86f94a99f99f3a0d39de893978719e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94072e376da4dd5fb52c82ea0e1343488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bf36e74037ea80ba291c018602d5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ff703730f05ed94876826a889f5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7e40101981de218ee2f130415193c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43979fa8f31e81fe1081a94ec118030c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b395760bb0d8968a091b3d67f5afa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4022c0d869b1901ec22ee4c052001594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be88f58cea511d17659864fbe16c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e07eafa608724b4631906a1594e1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aafd5fd3dfa2ae16e929fe930ecfb997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195de977282d0c697c5b792ffbd65b6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab08207193996a9fa14255a3747db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f380d73809c9faa50f06d5ff11eb31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39440e620c7328e2e79a82b85aacb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2103b9089f2f2d3ae0c8e0fc6a0720102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14497ddc5199827b91643154c9af46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee61fb6be618e765c79a0efceb0e461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae5e6db17ad3ced34d8378435c654105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d44fd9161dc33c197c8ece9cc11a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beb67092e2679f4c36543149623a84107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed06f9fefe45be0b3c3d82b26b5f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb990aa11bbadc953ef972f79b97c25109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43d4b8d1696307cedebd6604e769f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb23624f5834956de8e76d634604c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91040f9854e613e5fa6f4860179b1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b051142fdce54303d52d2d54b67c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1a6bab194113c16faffd26c46e34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147fc064d8569bc65ce1805542b07e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13496b1fd1cea58741129ca77a9cae58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59d094cd0d6b1a52592bbac6096420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613df4c7f47aa28623fe6812975440df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae73e5985749f6aca096f70bfbffdba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646d74cc1e96297529c207bb315f87a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349b5bca81ade2f1fceff7df38959b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a094a94f5543c0ab81776257979a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0abfdfa9a5ce507ef89d639cd98e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4cacdeee98095a63dd32a00945394124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5a41bed2abcf588c2a78c78fd7cac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d15566d033e31f4f9f6785c64648126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e14602c43c7ed4b04a0477f4a747127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bee9d55d22e43fdd490c617848da6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b007ba878cdb7d98d881e97e7e49cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30ca9bb61eb173473eeb020ae140c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb5bb2d5eb40f11f31134ba157af78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b9e5c23edf1554d1ac2f83f3135c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7ba5f048f5f3574e1ced8f5c0c478133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42d212565069f2fd4ae1f45f917e39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53620434d857b905f54b8bec96aa0d50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e43a8aacdfe607909ad3380a2cca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6f5eec921a4600cfafab5f98684d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279d0bdf8b64dba6c0f970efa67839e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e323af7705fe2b1ed4f930ce0e487139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd465a5eaff8a399c0b1e50076ff074140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c0e5abcb58c5f7410867c65ed8ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf079bce47ca8526f5e49654168958142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d943336ca24b157267474c192cdfa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6e01b866a6f2036892dc4fc6a7193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f140bc6cc58a20c0ab464af10bca3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d0b9e2395466b0deb60b12afe1009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5695ced2ae8138f8973c5f686809950147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7554bd5143b140c7da6e12e4211241e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab29c3ac3aa2223e7eba8910b21224149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f75d8b811866ce6c22a2c0b29cdc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe07efc92c8f75822975bd4b4b1ba7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21b1655f5e809fd1e0710ee87fa67c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4857b79655d2257f1ca9edf3f8c796153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769cc620f1ad00bcbaca2104217b8f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343d9b20175bcc03e2bd2108123a037155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d576d7cae01500850e2f229224a0094156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f21eebcd0ca41fd943bb999b9d6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7ea67dc66f74cc6998cd04560b9e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faacd78e48dd3425140fcaf16ab0e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dd8322c7d1fd03b9775627dd507f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b561b3ccf97e06d1ebab9ad722f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a10e120765f772986852416e21ff8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cfa6b42d1f02180d0b3fc31680088163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43338c5238f7ede5a4ba1fbf1b26530b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61840dff7e080ea031366c0c26aeb9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5f3b7e0606e156bcaf207d59447c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec689c4710784c9f3f2a269bc5a60f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c1205bb98f1cf6d0d507458ce71a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2627b9bd0f4154401280694dce20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53396957b7cfa8ee2c127e601ae9323f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5feb700caeecdbf804c093a0befa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418efbab8b2f7534468d3265f1f86d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb719961ef30d206dcd96ac22882f068173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4bc7274466926e863e875df8e69a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e0951484f25ac17095fd790b55493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080d96bd7e4c0468cfd2122645ee8cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518796513b20a47ce91a611201566c10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b9037976923f2cdb480628ee52c8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c89fcb740f6096d2880ce6fe6b6ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52b2451293056ba2371e2e37cccdd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4341713e1c41ef3ce0503360e963b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddde58d99e959b1dc55decdd20e4d16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ed7859f693f002861a542e19e5a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92201ebf623dff198bb16a96daafe5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d56bbb7fd2e158db9b56c12cf13d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadc67b84b57ce09fa9f54da7cd4e51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9dfd1510a376a84a887c979043e56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb8682fd334785583284e4485b56b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c477affc2cb107c87fe1ddddb514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f22b4d7105dad6d4a07d83338740d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465cc9f5d26bad2fa7429927b181c6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d3750a6a6fab14d264f7538811ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335454c57196c0efcff92464a0af1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772ea2a4883d95f6949a15d54712fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efb8b46cea8aa45159c9fea6bda67c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b087b623c5535d2f3ea67a680148196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac79b907216986a38ffdb98ae3a5fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335d409a7802b2ec36a07f245531ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e099411845613ecca00a8a7d13dbb0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243665d3061fe0364dde0eddab552f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d846c1edab4ec05a210072d052f79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8501d7011126bea3f2d9a8ff69a6771202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06039dd3fa940e89f7e1a92214cc95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d52558d23c939d0d31d17fc1683a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981de91cebe2f04fa93ca2cb900c660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2de448a8b34874b7d1d300acf0f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004046b06ebe73398dd8d5e8a5080dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d24a0827268af4d478c54aecd662208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bedf27b33a39d0b1266284ef8cfbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194414fb969c42fa8bfa2c373348c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d9d40592103619876e05dd6560194211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb971273f3d21d7b89f79f000f50ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804708170b6326eb9a304f8c02637a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941d06856ab18fea596709f4ffec486214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e217f02e1a3bb706abfda480a8001e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedcba3bfd10d85062362464a7b2e23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87612ad4f753b02cd5fa7f69246804217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2258dbd2eee8aecf74bd6deec56b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc764ce8c7f3c7d6479b95c6609833219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8513a2fa8ebaf44e1ab3832e167a6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979db0fa64d26c1a14a5dc0ee84984d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a7432a0e9279633aff6b72efb03f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff70a1121a3c39f1c1472e58c1eb8dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97792ac348f31babd217c6d3ae8c35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4809a8871d705c1b75276d1b77999225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893717b5569da46ce989b2bd7622903226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9e0514609e59ad9d85e41f5331f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07746a106f0f64ed0a66856739490f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ae9ee4ce1a36f5343a354abff1764229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22dc8906e148c35e521bf2122af653230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2eeb99ad62ea322e8564f9ddc192e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75000b8687827be93c3643575921eb13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce486ae5c6642e6f5ad481b6ab0f73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a519d27e1ad7f713a573a466ca08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d5970620a8bcf4274fd11a934a7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4642c5acbaf4433365f8cf6e5e73ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7fb252a7e3605f8785ee3f4a21961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec7398d895926253ae0235075c2ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8b382a5d1f55271a2c2654589df2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bf2c5b13c60cfe9a2de73be97e732240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc4e154ab7467464e2c75b31ccde14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0aefe4f81c31a00fdca1cbb0b0b5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d008411ce75e7a50ad410b55c2946f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70bbbb4638e644960c18017aa253a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450d094e2ae4632b2ce882b65544f62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f9fb3f4a0ac7b32f46503cf54dc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a7718937cefd3ed89da001679e6ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aa057746d0e5cffa6c7da2044825b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a9fb08db149ded7508ca9c7da637f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9425ead6e306a99287be06bdae975a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d80db7c56e5d9b63cf79d1bc6f1bd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc4fc4153d6c47c53ea936ec9ebeb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382085fac4d3bdb8c714c0d6870e21f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49aa11634aaf655bf833ca3ac56d8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8193e1119115f14b904e433cadcaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d66dfb941259be4fa62b1891fe75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d6e03a7f05a7ac6a6997d1365937257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296f6ab8257b97557518910b3d33e69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74000e4bb9f0d511e568b8fcaca21e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8e947f951a41ff92373643f627d56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9acc9442a37d562f3fbfc435a8162261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d89cf579bf7334304b6c6dbd6a91262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d035e78e09b83b9a9e0ac0e30b6fd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9fbc379a618f4c8727f76efe8b4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4becfafd1d098a7d1a359f659a4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f9a433823df129aeb093729bd0b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb566647057b8af0135327ddde5080c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41cbb1717ffdd1383ac9618420d87e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660065a93a5d19fa284968edeea83d2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77dd05b34580278a8dbc8959c050e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4293fd2131166a489684c4d4b8a54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f4b255ac3653197a1c65851fbf440272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5368aba2b749de2fcb5b42cddde3a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c47ec00ec84b6230addc1e539b7f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f33532896cc69002d1c8f8699c573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838606e3fe821903271e6befe620478276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d31711df4ecf67bf6b826f3b6941d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dd7434d9043039e2d55eba393b5fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351aef11ae29278e5e7e5e96e4c2d45e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a4e5825e195fbaf4ac4015a4ff83a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9539f1d6e7cc5c4fe6c9aa17c47142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf8bfaacb5e4ca9e8cf2d99b64c43282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211aeb0e5f458dd127ff44edc2369c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e07eb781aac549235804b5cf15fb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f866a53431b8e45f1a2db46d5102285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a4873f880e4768b5fce6085b1cbb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d014b0cc2dceba7fc50ead1e586c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f15cb489ab62447ba1be760fa52f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ae176ffad38a419fd7ca5dde0b763289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26353090650f0b1991c91cc111cf87b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d8833567906695942c06e56c2ffc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440fe83328c341132b992a1791a54c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c54c093dd55b096efb20d547324a54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aaa0e44bcad3f5e1ff566aca74287294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec1982a33a3dbf60b2143578f6e84e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a613c192807855da8450ed1d9379296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f056ac91b7d96ffdf3099a6c9c12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220249cd9264f384f327bcaed6c54e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f3e1e9bc81ca59a035d188fd07430299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d2c4e61e45a71ce4e74402a80e1f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e92600726fc0af669170ebf65c96a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df90267e66698fc0d49ae059c2841f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86a072280a9af47123cc69ba06d6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2d6a489ef993511ee673e97829299304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e8796f15591ee30faf40f2cac72b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c27864934b6bd4aadb8755b5dde3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393ac728aaf0cc5e239f8c614735fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8a67f8e27cc1207f6d66ccbba9be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123267c4a599731ce3605577fabb01cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cd622b610a44123efd02e21e1d524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ff8a1eddbb37505037f7c956a385311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6aa90a6e4c693f2bee0d0f5061dba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1851c93250a991cdbc2cf45281eca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b91ac90728a961233f21a3ee3470314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3ad90cac6270022274e9b2a23a95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b349f16708c3561880b511972b95b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2496df1458aa790b937c4184c63d3b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda2a8c5c8b3528a63710e8fb51118318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f716433e0c2dc5eee3b29d92008e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0ea5c4c72c555cf2d246fd08abdcd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a40b1790adfcaaa19be67e66bad92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb76e9817ec1ac4916fe98d7060507322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c4967cc629747b1306aff027d01e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f1ac74cfcf41ed864090137e63fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec90c1524147e7ba6aecba28de3042325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45576a6e3c1f756928172b5a3e32b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b717dca3dc30445ed3d21fdeb96c0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5690ecf0206ff7af45d72f3d59b9c9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585cf892528dddfe333e3d10118149f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b41a5946bf4ad1850e02c563b779c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2eb2ddac82b4f261d3bae0dfb6d09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbe17acc8dcc03fd77c5d5e9900fc4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee778180f80a2a043fb6d26e60dd4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d40b38e632705136f736915da47fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ac3c3924364b29afbd0e4ceef442335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503bb3adfda333fea5972ba3cfde6c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74f61967e1067e92ae7386ee11296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f1a9ff3c1b55736b22bcac25bded338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064de0923cfd5029beb824723d5ecef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726249dc8bdce7085ed56523a1aafa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddc25ff6d4242c520dfa0d76a89b42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd62fe28cab3513f56e66836b09628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa72c6a4bb3f16ebd3b814d96365ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca24bcf38a838aedbf262f69e52a16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397891749bdcbc690b49094289ced4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1625b4500f88e9c351829ab7fd578c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb1c65d0b91b2ce69d78a936512a0c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7db558f5f173cdf1f932b26c1b1d71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb23ad389f4e9e0b42b3f668bd9e7b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c01edec9e966cbb39c6a15fbcac9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c6c1b2903c20e755285cae0b29547351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe4407a341ae6f86a9c365421d51cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50cf97228a023604c3d3e21ed3d1b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619f317953e64b8a87db5108ff7147354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd966aee6d552fcc8eb716eb1766f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978fb62e95b997794141188ff0239af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92aea0f6c44bb83f44c154dc729dd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d6fea9fccb6905176a990b463550d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a041dcad55984a72ced7efcb663c9c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273e756c1e0649772793019acae2816360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd01d35e0b9ed308a1d2ab8d2b0ac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095f7d633bcb164f9431b1cb39fc64d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc73813464268b0bfbfb1bb3c5585a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7993de8088fbb0f682debeaaaa401364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc96ba63684c90615e43b0d0f90802365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c416089ef4a3b6b99815e3b776734366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d04e331adb4c79e6ed0d7b20f8cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f81b5265ba392c6d870ff5b3f570368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ab36fdb97196dde4d34c653abcf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44973e4cd416f2b28cf62171d10e4a91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe897cadd106254dfe2fbacbc83bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10bab6dec899e326e295a1b8039f60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6dfe18045e594b65aaca04caf4493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696e8474d11e742e32a344a7bfbf500374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae3c31e06d2a45cfe5b43b4b9e149d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467a7f023ef7f85d528bc74c5dd08c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126826501a8a2986c4aa065e100f66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7a57fee761bf8f23c16659e549939378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be91caaf401aa644646682e1a83c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a44b017a6ae6654fc2dd3d95bd009380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4711a10d65fe1a4311ec0776c821381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfad6842cc02f39ad11d5aba6508e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ba307570e40c66ba3eb8d1f889076383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f06acaf6eda5797ff6512da4466a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b41e2bbb792fce22e817b25666f72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240579584e33eb81acfd13dc0cb62b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55361cb84ff39a2abc3737afc934271e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7e02bfe7c47a0921f57e2009a24f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde07d86f8e80098c4bec5938ccc94d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa875515d1092acc562afd636fc5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c30e227dba766cb44bfea1bd8ebae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0daa446ad6c51d0252361d59ea6393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83e7a9dbbddc0e48b2446ac415043a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae757f3b8fdb6ac8b4705fabbb13746394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a469746b511f54fa4fa82a9aaf9df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50a50ab7447b8cee8b6a81dc3c6ff9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c71e589fa70443d94ee9697b98ee5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861df87c87ab58c9ec68a0823c496d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501086970a9d56a32324a163439c6ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b6b639d80eec72df90bc5121bf01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b901ae2406f02673f24a98872dab0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ee52ea471b58b66231e194ffc6b22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc54af5453b022f9a25ce221dc7085403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f0ce24d8fc6943838e34f6151f121404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32154e982437c155c45c58daeb6b371405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb12cfe34a97068673f6ea8bd9fca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd56c501dcdbb1c76928ae2aecc487407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec8e3c8f392a13399fbc752027d36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121c27b6b514c4566c940853407b91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e18a22a1a7db5a079af71eb16284c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e370fb34ec00fa5f737854a940b170411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff81971e227ce4d9747cff8d613513412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787980d281f9bcdbacb854c0b77f7557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242d56fe3b92c098b754dd96315b168414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0648f1e4d5f933f2ea02caadebe892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5477adb7ce9355fe0abf1e6d3853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc151df32ca219f994e9e3b846ef3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9303140db6f3899382b6199a9834817418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169dafa6392b66214479bd015e47245419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e995d01d9bf303e5702773b57e0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cadc068240006aeaa9203129db573421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ccb0e7a7a1fbe67eb804f01e170fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52f4a4e5c6a3224490e336e5597075423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b50c9c21e4253c9cac8a55dc850381424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec25fac6d1cb5eddf0edda087f1589425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee073e6cdb33ae2e613a9d7efd16395426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e8828a7b419ce163a32365ddcef1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0505d6a13cee924437b6c0387d0adc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380afd6cd7d6e796a4cf4a6e9a202f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfbfee0615902e3d782ec9c7d5b5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac8a5b8ca3377db0bc2714f55918e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068df5ad9dd4f82d3d6d214f86387e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47326bb6c88d8c76d542425112651433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef0903146045c2792c58e73582fde7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829350ccfc36ab2d2693b4e0ba8fa13e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d18324715c40564970c56eb76b869a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba8e6aabf60ad99de4a0bca96e6c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342cdc371c4653ad7780a205e386612438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956ae13b96cf80bca526c709dbf51a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60321422360f9abe48ab4c8effafcc4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df29a424c0e694f401d7db21a928c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5446240c470c775303d3ec4d5302a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13497aa5723219b271add23c814e94f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093193df32ed2b8132f3bc6d296baf2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118efa1c86f6ac7bdb97419b8f98a1d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00063a953d3790ae3caa5af92dc20f69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39071a67167a4c00f8399a07a14f62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c71de3c5eca3713bd3e8ba0388c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf2c270a4224a38d0e6ea5eb9f23a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40305f6d31071e600f088370336892450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb671a93aea948e8259e5e4047f5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a366e2ae5b8b24b6c1b3964ad5d6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75067c95e458b84e235b5eddf6f422f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bda606e43ea85717e1f55932125f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22390e13a1cfd99c3b2b84cbb213e20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06050badc2aa896e694b54d75917b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1750b156f48f0e0a3882a74105120f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b40d9d16f5b4d8a5a56fdb3687f42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60c1fa6e14e102656ade9a97450bd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e1b93005b5c3325dee8955e643a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c9f13b464e97213ac3526c052c04d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76418ae3785fa7eb7d26f2e3c177a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feeda60f08a7e0cfd94b3e0d23c923463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbaa5e2bbd84f90c64799f570474f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d59d1cb059edb508c6062f1ebd5c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9eca9165496c1c159559554b83f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75044e76f2322faaadb2480d0362faa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd444ac235e7d62480a2bb2eb43c71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030284d651eab43d8ac39a84a3c9dd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5649d7e32dfd03956ca8d4ec458078470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e651111ea36a1c7838edef6ef95e47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03f16bbec0109f19105ae23447fc25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27309e81ed6218c39b0908a18cba2e76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c57013b7a69b2cb6073ee9b40fc63b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b3bb3c23b838c42cd21db15a375bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca9fbc6de49bc67c419c60677bd521476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f03ccc691c0ced2e8f4dff70739547477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8901127891087abbdb15c1e08ec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ff336635bdcdb70e62d87fc76571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e208ed309d7de17736bdc66111a2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3fe8979a8cbc3d829d30a8e4f2f84481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a35be6996e4e95b5400afed7ed15eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72528d55361d911fef19d71b252412c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b0861ee019858832222a16c7eb54484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30bfa856076ab0c564b13358b43181485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b5dca7406a2002c7e7fffe70a3195486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eba453b0659e410ee284b76bb6b290487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e27251eb927f8ea5f983bd036a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff97b2abb8d88db91de020b396f59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e016e6e88c208e462e29074505da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874202aa415b322f7dc27daca41155491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca2396682c05141cc6809d172bd399492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf5dffb862742c5106343077d0db70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bbd1d0820c50691b0ab2e794e83cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b765d2e9750af0c07707d98c1934f6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1605725a212c9ec0beaf710c72a61a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff276e020d5d56afe799f93f7c16fe4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c516c1a63fedfd3fea72fd88bf13e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548430456747bb80a16b7490d9c353499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8e121912f85e19b93cc6831fe01a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cd8cf28f7ed7de21ac5ce6bd5debe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b467ce9017d59df5aab2bc5abb8fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91b2f4a00e7e8a7e0a44071794011503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c5c1e76021949ba7659febbe15732504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21923a9acea717120e75e554c4ef36fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ce2713bfd547d5479319f03c138ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0292e66b7379f06fd2e04beeb7fe73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1634237dcf126beda5267dd25615175508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c83fadd05bb6f042bc715adb46eb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5bfc0ebdc3f9a915a7b2b99b4fcca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818ee8bf4e754de97c930770f999334511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb349410f8407ab3016a161baa524b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94286b9acbfd7e55b5b211d932d6f9bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605f8906254880cabc6e44f31626d4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b24c4b22062d3ab5369f2a4d84e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca560fb03b2505adc7a28313467aa2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668c0a1878ce6961b5d769035b3683f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394d46b85812c57b0a74808fd07363e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74911fb7ce76b0333ca5c001e451e28519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990daa211f3e029c2aa80d040f9f004f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd98bd37a4ecc1a7dbc4d98e6c1926521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717966b50f841c8e649e7b327a4a1cb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e22ae2c4f921e8467c4267ef389e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080993817aa0a216b48d3f8d23649407524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa08ff85808d675826f613bdce34b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a108ad67aed67a47afc83bc2e5b381526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb8c4a194fc872f8f08833403a79eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e1de1ae11bc47e3481ca548400ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da86d7e50cdbf7ab29040ea4ebe00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab256560cef5b641cfd3ead11f1a4c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0b4b8ba4230d0e5f0fe8e3a537db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf7015d2154643dc7cf3c380dd25c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c547b60a7ec9ff0aee1ae9c20533a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e914f9c9f791325c59fc4fe6348cd85534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828f4e89adae764568a64e0e1e1fb4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0a2b8605f3323232a76ab1265589536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b66f7aa18cf15101a71adb60fd8a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8a454974628cfc2471913d2b03d0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f1c6edc52814b6c5ed92ad444971539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777780dedb2edb5108f5c061cb1e81d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432039328f40996cef211470f560ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e40af2bdeb0b1389d1d6a4bb412130542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e89f3ad60bac4d767efc20219ee118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4fdab4ffac8677227da341ad41808544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019337567084c3114392315f3d4d998545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c049781754d631b1961a022d1f3fa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38b9a9aeb29db87e9df0171574550547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29fc72f828453cd18bc5c0f8e028b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea336130872de3f8e67064ab9ffea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bea37b3ef80cb877802427985cca1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693cc68fad7c98187d7ab45da9cdb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab112a8a802d25a8503b5f7ee625b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f7c83e7c5616366385f803e883a81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d20bf35fd854d3623f19d8fe190f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61c23487fd5e68c26ed6c27cafafdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dc3f45ac9585610b30d6df6f31ef5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514ff2a43b3047f1c9abf2e6baab67b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c83909174a76301250f2825e84b1b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a1e6a50065392d35e48fbc73804b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21b9f0d18e207f017b57a75f8597e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25a3164c11e40a64d0c1d92bb6e89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb8f871830fd0aee04e3a98c7f6e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970abf6d2bb82a3c28f04a40131c31d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6568a83925dec7c661ed04e8cadaa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c05b45f4cc2ef91b7f75155350d33f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972877e397fcee57ae2caaaac0ce9257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0a77a1015935f74b24349aa999cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794eedb2c965f45f6e6869ed7533b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e41ad87ab6a247c97fd622b45aa916569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c212f1cd759c71492d5c6054a856d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f101a0c9cf8611603b5ab24d7715571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2b34135503d1ea4c30f6e9a2b00d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c241ca0999f7286c8ba85be85428573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfb3c62adff3b8d8fe25161396cf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416a489ae88310f998317fcd9aa0a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48821ef92ddabe8215eec14ce0409007576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c0543c765995202e152fd0e109ef4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90112a2134cce8625614800c8a40f08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbbcdcd1e6aa1fe570f9ab1cc16816579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84508322bdbf2abcb753a2ea711eed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9dba80ff59abbc919a7b7c4f12ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f7898209a36caf5118e25c63741c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e554a0f2ce69a5773ffae868711b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b22a694c1c70465bd77c396d1b015584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b26982ef63be42358eeab179badc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015c9642c60b67c08a632d6828fb61d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d73b422fb71adcf4f2dd860f8ecb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499c017a74aad37491599c2898ad3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b7cac3fb8a1aff2e1f56ce44cf005589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200ebc9339dbe662871414004271e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad7b24ba920f3d72b5dfb3bfc5a72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866126c4fe79dfa5c53264c8a63476a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb38f3eed265de96032bc30171f7b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f8b55b3edf02c6682c24f5cf3fca6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c1d88630ce1f6a10cdc2d77e58c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86a22d0871119e0351fec8c1b68dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462812f62abf729d805e2279ebf0327597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97c244bbc2a49d3b4ecda2e712acc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5756e54eb3ae7f80bfb4293bf2833599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849d95b978a872ad3da7f96483e2b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825764f98fd84ba494d0ced4e4d05a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667ebe5a402375e1c49d742e017106602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382d46886a290b4fad0924a36e39073603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019ba50ab7483a700272fb1b555017604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309b37b74c2da2aff02a5786ce3274605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea837efa6c2e520cc66841d0cc08c2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fd766e45e9f9031600441cd213ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b74a3a82dc817a4d72115bc072d1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b775bde0b767f283f6a6bcdea21e5ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f793dbfc1e4484cd273a7972a1fdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9291a6b1beb540ae524a891e4975c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fff0bdf71daf7969f715dee96d231612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0c05a4b795c63c8082a6bf6095d3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff131bfff695ff8d4bd85264052fbaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad306478df82f92ba897dc0b9080508615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c19788fbb07514458ffaa612b49a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa132547a1c626784e3dbbbece371b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109b65b7e6208dc215a80d3af1f485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ad962e5d2f690e2d98141d7a1eee1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a24cdb9faef3285e392d4d4e347098620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d218e18152a4a63e741a19a6e8803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4b4d27510e8fd9ca4be0099cea39b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2df48c22b392789a18f43744be381623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac577f0e48ae7b7068408f2e1b65047624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20e38d6031b9a66165d992ad767e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705421128b41aab4a7e59ca6ef21c080626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d05f736edc3303921dbc72248d93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4eb33dd1994d02eb7df8dd73ca1b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac486820bdf31e22f866acb106024629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdb0dfe077bed643f8a47c699c32f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bfe45030df8f721dba62dead29c44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17198ce24f4b0acd3951aba736104e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8b92eb718c0a308a656bf7074c8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d400fbd7091bb3d7c8292145d77bd3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c455738747f1563f4e378a372abc4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128be03f6e2ffbc4704e45f98c7ce6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc91a8ee4ae26fed2d7e6573a75e04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcbb9f800ea0417c2f04cfb6a91cba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdca488285f5e289d2a24a37780dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6003f14b3819ba86a0f25ced6510640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8096559d411e7c6ad06613bf052c02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d35b0d06185f1cc0fb6c788cd9c67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d793c1c0a47a037342fb11b0200f1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba200b04b0369ecbd2b5a4cb44d02ba8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec599cf74c4f44b31a2fc994c719fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654429511ae6f4763c6b6ea74e6b29e0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2fba58963647850b1d5d1b35fcd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26b80a02c4892182d6a2690594c27d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736db43e2c506843394e7ea2840cc2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4012356821f7943569ba6ec6a2395650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42e6cf3e87e6c602c43c58f7a374f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbba5629816b97f43b584aead84440652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc974f124ea103300b0cdd42cfb49b14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53075f2ff13db0a1adfa625633c0a50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a2d6090031481e403fa01aff186b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffab5851eeba188b2faf395fad585e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a45cb1b531e4b9693d7c8814db52bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c4db16fde955d2e96a376e0bff78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44912465f4ecc8e602f4f66322369f53659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b18ffef56e8b9b44243685d7395365660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d515b42a0ee1c6fe90a61b66aeaeda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dd4399d4ef2410256e7777193b198662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c011f772ad86a5cc89fc094be3741663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeeb393f8d5a5da27d88b890ab22bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a72d888490a68d43739ab55948bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065fb1e1ee2df10fda8ce73a2bcbb1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61099d5ee5bdd8c209c40969ed153ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5cd507e6e8aa1516f53456d6f5330668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8545f0f7dbf8c369786546c0653640669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67687430fe8ea26000f01bdb83e76ee6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e002ababc524430a686e487e88e8ba4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e954e5d7641a0785ea633659a4eed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3631cdc59d69adb693bfd8a6624b44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b518b0010aa71fdef62f713909d747674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fedb1af325bf13ae15e210b7dc092675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c422e3e25e3523b196e382edaf673676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c095bb253a3691527df44d2b62dc7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f3f6a633dc3049947ca1fbbc0e4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeef9287d717c25643bf74e5a9834a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccc4cabbf26747b205c710e1031298680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d656b2b304da563cb6bac204ed2b8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9924c7a90a29c8b64fe14c04427fc93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba7762a4d1436c3ccabe4605e2d05f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0aa77b32008e94506abecd6b60781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624388cb15f1c7187914ead15f1cb7e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b60db8db4c8cc02162b456f2039d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15665527cca54a223a32e2dff6bbd87e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6902e6e537d9e41c399fba5c0b9984688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d52e64903b3587a7da11c8e2d2fe63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a39c32ecf774239cea6617b6cf2e7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6ee0562b04712ad2eb54fa0a28100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d1374f7697861fa5a88f938d9a5af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82156aed01e5a9a4098920c12761fd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8ab3cf2adb9e3041ef5330cb594b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ab78a368967c9807050608b5232fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008e32cc304cfe9381795316e70de13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381885f9e8bb5ed12df63c250138729697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d61381ed4ef1ef2c7b946947eb62e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fc81508e5db8cb65c41b580e57b1b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66a850b9c66e8ddb2e60af365e899f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ae9266965d65d7aac73d264c5e651701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e12db2d0286eb76a14c190bc8da0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea7c662068a9a05ac0b190381f79c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e879adf508d352e72c052a8285351d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce1850fc4eccf5b8dd9be0d35e7711705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72aba14406dd8550a0930934209fa7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b87387fe0f93192f61223cdc594312707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0c6c79b13c66e78ff374247d087b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015335bca9e47afc3fa709cb005c38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7a9c250f93f09a3b974ae4b14b55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ef7f58db8fcb1a0837a0ab7db9355711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0720bf0ea7a72bb920dc6b4d18e8347712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4103921a140b2d54769c4ff90beda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e987e2f04f7a205f3ef937ece58e0ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7aa32ed250caa9ecbe92095d7488715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f3492a736d927f5ecb771b3d5568d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc4ae65662eca969db164244a2148717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2942a600b3a726dbf6da345995b327718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75021242145070c84a51ec889f28b70e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2f0eb3d28186ca0dec678963ad43b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83020e2086b371483869d00ed457bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b979030c1987023dc838606625228722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490b07187b150b85c8dfdca354160d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed717a092c630ff07c56ad4bd39d4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228ef01bb8cebebca6f1d3f87d2d97a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473632a246b52bfeb18463c01bfccea8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441dc355433173d615cfc23acee77c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f6d40c01efd726cb9296ed6cce221728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b43d0debd33e25a0df9e8ce597f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0877f053f6bcf654cc7c3440b90d95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931fcfafc619ef8afd65b1c8d5a8929731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca992765bb125cab41a8e7ab79b34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f0648bcf063d066d64a2ff1f361f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a2afdbd3a6dd00f58daad0b72bc16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace20c6a68acf8faa9b7ccad4cd75a6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18819f8ced46180ad38e33f740fc6ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee50fbb788e0cc9665f8070451c514c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db8ebba2e4007305128654cd4a492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bea7aa1f7766c2dcedaefd0954012739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32bc91a1ccf947afdd47441f9c2064740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd6ae4836cd6896534675034adcc3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71f664d1cbdc66c01b8a6fa316ac1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f418ed79eed2ffea374ad6cd7a4396743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e68f2fe943868d9f91b614c19aaa19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557978d40a1dbac4ccd69b52e5da7b11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c16835e40758526c1f04e5f3ce374746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692ffdbbcf603bd56e186d01a93c9ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5044c31fc27f0c1b6731611fff129c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9dd40748331b110bbccdb53b784af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb53b605cfb7bfa861711c91636a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbf1982eac90257bf3e22954c5d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140cbebfac478cbfd97c15137fef07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8677e3aeb14097080356e923eeac8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f17ff11a571208a6c54813542c2a72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072a6fc1089d8fd9013fbda4b884e3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf263d8552888f3ba9e3b73e2854804756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04303e4ae2810c0bef3385c2656dd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198db54180015c53820b9de1056bcce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cd01e30e9b4b99bf18ad3cb64bed6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88be8ce7f39f55f6468a91d04ef48271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db1347e34a3d290eda7c4a4e4c7312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388bf75f2ad451cadbaae2a1a60d4a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6a2a48877084c2d1f8ae82b605444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe82dd25e401ca6fd8aa1f7620bcbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac844a13e2ee2cbe52a7e17d5804086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9367676a031b9c29adadadb996ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757941848abb3747535f87a3b9d20f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd319654173f9e9ca95f3cd73e94e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01efce20432eef139d52c15a9d05810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ce7af8c75b53443c5f74fc476c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3ce99b80aa18e2e5e73749e5d96212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161a3fd2171954e3839a9114eb01bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39f144d5499a90e3736a3af0ff96714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeefd9b5abfa223ef859597eec8454515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7379ddf6e2a8e62eb55fb5da01d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533afccc1b2ddaea5fc024fe1c3a3c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aab238d4657ac07ff35e50bdf6b7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575c57c1062aa412548d1788fe23ba919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde445e40c20bebe725437cd92cf9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c29d87c7f7d72d5282e152f8b39d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d312411c854c35a8f90fa88be975e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7a973149330e17527701fd3a7af223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88bb58905b1c1f2eb1ee29054d9c8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18446774bb8876294f6ee1ed072a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fbd1934f90d9d00f20a40c92b23026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887106edce26dc31340dfe243c9110a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732130eb46373e9bc9d21fb0759f2db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b750bade7674e8ff155335126342029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e54b54ba79722d3b78356e502bce530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df67242c692867d86011942a1629a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e985b7b3ce0e69ee72709af56dcd7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc372e4e102fe0002637d4b25e4ad6e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99735e2c4b58582ae4b302afe356d1a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e991cda68599b8c458dfe2e7c40535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57963b809c998fd6065c14bbd5878936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe12b3cfa481bbe0cdf1010f39b8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a09437f0f13f3e154510374c605838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da15452073edd6a9e573fdf4df380339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3a52642f247c1a513007fab886e7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fab18eb0151682d378c79e55edcf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b18376dacbf1bfde0975b05fd29e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966cba39d9cf1117bfd966745de766743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b0c965f752e6b0a8050fc770ccd6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870bb0a967b3c2785ab87ccbe04f81d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be68bb39eff8453f896a1a0ce1320f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d8d003eb298864277bcc550eaf93447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be15329aca7c65fe5e706d29c5294f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f2a5b7c4758cfc13923e3acbaa0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4827441ce48f268db3790fedff49750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f564163a5bc460e226f10706a95f5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249b9940599959aa104de00eac0051052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e73f41876eb1fac16ec9130b11b1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee10361e0acbb077b003a6b1315fa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50e9492318843f4d2af789bda341ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e83dcca8a718af3bd9bcaa4de65a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d523d338e2dd424420abb1de059c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44a90ba3ebcb6cac0a19b71787a2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563339f2a6900f46505da81de7bdadd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507acd25ac62a2005674b61e2aca69e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e9a578aec46317dbb040e9c88c3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fcb74bfd85a625dc0f33d7f680abd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ab4571cf820d18308960a61f7723463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f4bbf967665c3eae1f6af8b5d42b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eb4045d0879c1f0d0f318f886c71e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58c24dd6f54cd010defe882e75b9d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1a269523769969c7f998d39ab7ae467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe435f3589076cd6e089e4f79fb1c4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4f64b6bcbdf56236a708fcb404ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e294b77d60dacec9ca7d299ed7b3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e698dfa7fc04137dc98186eb068b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610d2a366a785c818a81aca44c7dae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edca57361929c804c856b33eb1dc173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70582bc77394dc7e1f6edbfc2b97fa3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b2998490890c5eb2369a9edc2704175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9957256638471022d1a9d09f21b4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1802d677f337342bd2a173c3253c6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332e432e6af093c0df0c5c55932479178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c9459cead5573249d51c36206954379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15f79dff2e82df7fa7f2bfe0f520380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e1844d721f3725cade03743e26a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13e69df323905be9731d4615b8771182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fd339ab5530b00d7a1dc8ce80a9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e6b414a9dc9575046d34a0cd4a2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7778b84942ff12e8c4ab6ee021613b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a623aa910068880c9501b396dd18de786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e27bf92ed2d1be41c703033b4c9c0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803d3659fb86be6fdc4da1628b67d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2443f78d3f4a834c4b0d22795b879a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f783e014e2c1d330b4088ccca3cd6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb000ed2a4db0b22dbdbdb82c823f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f488bc420c3d7b5af5b2a6941f7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce584be8956ce2735c49c53d9f372fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48093aa4fbf1072cbf56fd6c98cfb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ea0bc2ea6a8b96ccec6c3b2f754d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fb4c981d4de02cfa72baaef23e87e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3f0b9f6766d884a955253db3ba2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a145bf7975e9a76a672a8e096a8bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fffbb494e423c660d1cd5aafbe02f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bcad0b13f456cff2581c9f0a5264f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd06a53dc3bc5fdbd6f55db5de21e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2fe999390d24963aa6b253f32eb78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112f0ed4548d02b1cbec16acf160e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368cf873f98cac57cef664813703554104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae930b302f183b08de5268624feb11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f98b3e0931c3640601cf07e94c75a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e17913a4914ea86237c41603deb77e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded30042a1e751c5c2e59ef23e51b545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab7ce81558818f8aeedcc566d786f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75818e02b1cad3ce68308903c15230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd3d1e406892dc73af9392d2f199c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdc4582ebf09a325882f1c39c5f49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ad30e62bae2e530a279f338f47001113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaed23406ac8543581adbb2a1f4536c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68cd1479d5aef6b8c9578f03bec74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24baeca457845b2d3a31964ebcc345116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465ab7601f3bb5d4492baf806961fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfbc919d7f8d267acf9917089f59dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c4d7a9dff13270a9285f6e92ee086119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6382a448779a76827af1a1dfe6aa4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fcbd9cfbbbcf94c05ad8e5f2c4385121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8aa83b5e31f8d4975eae0473aec39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc07b3021489e543aabbbc31d37489a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a22ecc00559c5b14620066aa451e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84f93a3db8e733c4f11a878ba54b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb7ea0718dd93badbd174046e44b30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b85a0b75fea077be531ec56b321c2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5668cd074c17fa236f8a8a793bdd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943170a640fac38538cdb54738dcc38a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57215a3337e245e519b3f789cbf258130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a998250a7edb85cc32f36832e793f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae041ac0c13c06958be5f0af9852883132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2b9d07cdf2608135b66bc3fd9c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2c681b687e0d37a0c40c80f4fcc58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca3d5dd835f62dd905f2ab0539a2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6dd5e87eaac830f4fa09d99200009136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee0c1a5f9c45df1c72b400777950a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb11d63325fbddf3334c5c585b4db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550580ec0dcb2cba4e4493d9685052d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536bbeef1675c5ad4b6a50f1e07682f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c386e2c6f224b928907191e6e880141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82161aebebb17d92eeaaf51f3113e53c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e18b5a47d4fc156cbb5674528affa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3376f0513d4eb3b69a2a101d6b0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc9c77a537af900c868dbc02d592a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388489307e16ed53bfdc97e3b73d8bf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a17c2b125b534a26243e03a129d3c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d185908c5b25fd27a0f42b463d8d0b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b007b3ed586c8952469cf4db436ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960ee04ed22b159b8e8d386408d3ff5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f7ded54214c25d499705b5cb3716e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245682e9fa32a5d6ab3124165f33dc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60385f441dabf547dbbd112361488f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3e36676d21d8172dec94dcc086dad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da168fe16481cf2c72e564d2cb0230a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5016f5968bc5c093342866aeea7ad7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf99c8b3dc77da080e5df6ce3713f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2eb009b73f6f9120e1020e40cc106158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c75fee19cf6f2bb0048f8a30896e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01aca6c01995824f3b44b835fb4fbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213e30452fea18c057f2f928fbd0aa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f32e19628639a37950c69f0f3dc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210537cb8a51c8c7933941984438edf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125ad57c322bb0f371c2ab4d6e80935164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d1f7cd7ae0777f506e7b740f0504b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045b12f938184536893317f33246575166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e60066b18e8f71e46c191b6415e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb5f4d42fe99de919fedf2b2d6366168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36357b4eed04f72ead7c1b841dce6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdd4ebba8ebe2ede7ed8ebb502932c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badbe3d27037501b3160e4cdb512a35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140483d3fd85e8604c3ec359e45fa8d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc8fda347724379e5b250ed4a02ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652735aec0a63984b9821189f28910f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c890105e3c2b3f089fe0251a80eb85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626241fcfcb8d5850ffbd62cf48b0cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ba5386e61f434cd127e714f587752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d4348712c73cd7bf5be4b757acbe9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7cdd1d0463aa42033eb469d7495bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa22e8f7b68e7080e1c57477134789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ed2eb8d5f84fca89529e38c6a52d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af62c311bb6a1a0737a07bb872fee4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589994484f4cfd05b3ddd37ca8e0d04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4790a68f117ac98a8d4bfd43edcc03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467297a2b497d155f8278d3e5d1a121185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917043e422042b539e59c4407956bf06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0052817663108acb9f9836271aa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e4428e33c6000e3e92c876b2ba7ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe01d17ebb0099ee572bfd4714f68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc1390a4a83f44068fb9e3a5de59c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c04cc065b4e7450bf12c7acd5ec0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62639b6892a34b2f39258edbd00d1f15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494374776f4f17ebaa54917b1dc4ea94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bbc76694824f2347220c980eb270194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41686d5c26447ee7494250a36708da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0542261ba8ca6bb5ea26f6c05d1d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d741336c6fa13891cf47ca53f71e2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c88fc8427ef6d9a7dc1a5d87c0351198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fd49179911627244b30213b6a9c7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d6245e1d2423518a9b7ae70e9479200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d98d689422582ca594ce16102fdf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c836f6095ac24e2a244a3b23d14af9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8caaa03825370bb05509611c82c3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ebab81734e8514854e2b98b0ac553204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125309624702568f023b914b2390086205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5b054dfed1dc1e41b394e962f9404206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac314c81f7e205b691e0c48319073bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba02131ae17293e63fcad62184201b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef40bf95f3a65bf18bd44678e5729209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7b013b31e243971a8304844d5213210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dc226d208d8532c1503897786043c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179371f0e41c7ae8eebed0483056301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b8c907c0f5181c5e67cd0f919e93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f111905142c984bfe38087e52e28e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15096c44fa879b0798f8e75616461b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d1ef47d1bf993745aeb47f3434364216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec39e22a5ca9e6822fefe53dc95c68c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4174a5d82ee4d23e460ebc9cb1d50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02dcf47005e54b7ca95c158be0ccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d3dd6c4b41fc224e2e5d1868d29db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361512fdc0d190b87b20c8c9c2dde207221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50ff76f9a293eec46c5476be2e6909222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1add5d426971d022191b70c05c34c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf065ec9bf1dd5bea5482346cebb845224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0023c1f7870b9fc8e01284b5f991636225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c7ca8a15b538d56fb485519f340c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ed11bea621e90ea4f83042a31e29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dea17adfd73b60c02e95b543ad01f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654411aff50d5b0d61308b8eb5adf3ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b8fc9aea2cc4b7473a3b35d5533b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72c70ebd0164c55a150b23dd5c9ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac227bc74826f3abed0e01051351d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446f2e24208acf32a93e548b6a45f96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bd35379fd72e286e2914c9345e90b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737db334563eabad290218b1cfa319235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328173f95ce00d7fae0903e25dc954a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714deb0390b010fff946dce98f1bb39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2c47e80866a71efcae437d086343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c770a07b40912cbc133277740158a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4ed3307183d743a44f38eec438436240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a989d4c2e2912ecda4fa9ccda771241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30205d69109721bce5e93ae007da86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a937d2a1c434833054b97efc324ee9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9426b6179ed91ab6aa8885e33807dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7df80af631e29eb05d20e62f96a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963c2bbaa0f5e7ce0fd0ccf03bf3a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753dcc614974ca9bce29364330f6c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f29f0897d0aa1c2799e1e7b861f432248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c38c09cde1a5841276d2a58c40fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86a813b8238a99ecc794e9f6187aa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66713ba8d08531ef61319cce561a20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c13eac924690aeaba76e33bbf4dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5ac588a9ea78fcb41bf055687ec8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f978330260d255a66829336e79b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e516b7f737baccac6c7b0c15918569d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c988ab635166ed616158631a51e725256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d93215204f4bef3eb757286079f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0641b53d562b3df594d48abf7a3c48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fcc73a622794543fff9f38bc9d874259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c1f5ab5ed78cb7d84ee035e0344fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c9517ed096fda9b36c737f885950261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d37168cc3026cfda166c1ed61034f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39672f7535cac1bddd2b93a400f29d93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc1dd4b121f6fe710c0b04cbd363d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e2e111ca801fc5f1796900679e54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad938a2bd4ba07a17a635edacc189b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e3e8c1e87a9d371700e52d5fca400267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687a9b8d2d4f5b7ef9586932c9d362268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd0e7ec1ca85bbf7125b3e55e2a069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4209300430c5f65a0e4d87b717434a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0061e19526d8bab08ca98178b4c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9753e4162019671449c14ceba4646a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccbb2d112ea48e949a660c26192f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a7007bef60cfd016df0de0ebd7f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229c88f1de67227fed1dab0033542c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc037b8779586933fbd000e290e2ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1fc8692a01cb83cb257436c7eda6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e85d36026470951b11193c2f34f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3fb347ba5e07291a58e8791b3ea43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650badc6b8b3df14560a2b37872a1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb73d4d01cdaa0fa9b985b18710cb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82676986452cff3b289fb548cbe5d5cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c44e9c09d4d21f175f96fb9a69a5c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfef21315a8cb6e01cf5e01f76cceb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb573a1417802a260a6c4f39cc8a1d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e3ada0d58f4242be9fab542e3806c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a278447a4932789553d6752d623d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254c72014fca47e4a46f859a17fa2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46896b7927cf93bd02b34e65bda9041289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f994ff053dbc747185a963da7946c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415abf4a87b07dab483906307873f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a29d2c4f0c5140759c3432898c63292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7c25870d8fb61ecd3ba30b3bbeb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf5f80ecb929b28d8d231f6d1bf9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba803bbcadc928f53d48d237e55fe4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3cb2a3f5ffc9aa3e926cb5413f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a13b3de02c97dd00aeb90cf28e66e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a55864bf6b928ff45cfa415cb1312298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc607ef396e060ec898bddd195fb8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7ea8021b4ffc7ed6929bfb695e03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79ee70aa30ac758cb329ff761ef5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b59eb4c314199e9dab45f1d048c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181261c9b6a1ab9090cad03ac10ed232303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1539b7e1d7c694bb29c0ab3fd51e0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7727fc9717a6aac99a6b04402fe068305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80a8bee44b4c03638f23fb4c684dde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be101b1cc79ae4213d0d6684af877c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345bd5973d3421564142e21c07146ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b08c75bac7af0a13ae67c7e2a04cf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751dd560b440e8d2a3f962b3b828a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581b2a6e39d5e4318d384dac748382311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdbed920ac4dd74a984cc0ebc69f6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e012f16cc20aa2034fb166408a98a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eaa7e163950dd4bacccdf639d4f29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8782e3431d267a4ce94d85df33fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f352e1658dcda2c5ce71ed1e4620337316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddc273f4704675d87cdc3421ac6b09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c196f8ce620feaaab16fb897fa9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fb38bcf4268dfebfa696f56feb79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18c01a4384882e1563f2c91d94653320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016fddaf96952b12cad95efb7bbe860321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece5d3901dd91e3ef87736e2c8215d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffed4f34aed244ec27b935e9ed013f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1795be26166a56701f068f4c42f81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1882cd707169428dcf28eede28eea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ff3d6fa7aa31e8f67f7c4bf4cf43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761746aeef39322ffb609609468a1d65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0344b9f9a0b2e7d58f4c1607c41df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcad9e93116533fa36e0785a30d56e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be8b7a709a3612c5bf8f1b26f33775330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701475dedfbe37d1e18510e5d888bc50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca225ada34ad5558835f3790cc8d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60e51a9999375bb9641bf416571ca0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8a5044a8443a21d1f2fb00fd0d824334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58afe482184e91f913380692ad0b5a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14787040eafbfdd26b07bad3d19ac1f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b813638f65a68f01d72dc6d9f2d1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab54abc612223aa1068aedaecf64475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f024cc9bd35b76b3fb8992e7635b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bcc5e16197e777bcda6df616f61b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3239435f81994631c7b8e1b7fd1dc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70f388f3dc94bb8a000423801693f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc22da54d50bb30d5e4a0f1b99b8e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748883f7ce57a79246371c78aba5c302344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de585938f99f941fa334de3ba1932bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208e4bd63c68c356100c92f978b0018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8f8c96d2b839f5cfb9b7bc9d4b82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b3cb03b553cf65d60563b36f7580348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744396ff22de08370d396248fa0f4c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39773dc474285c7318d9f6c9a97cfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80697ac68014fa56c62afd0c5fbc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26227189a0d757e0801bea76411a16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe915d461cfd3c8285d96a7a39b910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5cc5de415ec6b88e260c76b560ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a355d8b10a653a8082c51969b3bb353355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17458de196946eb5e59df0987efe1ae7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1b4d435104608c053dc7184e4bb1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197bba11fb06cb9b7681952e0678c3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1de6751062905c4ce83bef118ee881359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b05fd334a64f89f6015dd90f2f3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a5e8e12da71b9c55cb170831e94d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f3f5cdb8ba0618ccfde3c7952631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195bab874cf297a666a5ff8fd8bdd19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf4a6d4305c31e1ae1f69df861329d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb2a1122bebb08565e56891a8c00ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22278f694806a1025087268343eb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19b44861b486e96a48ede9d7f9f77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700b4c1745002e38607ee956f7be98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03620b9730069b9f3123d807f840a82369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f7282ce38c16fd5aea7fd64f7630a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b4a0d4758855c5bd52fbaf04a5e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad678b00b922378ed88d3dfb4d889f62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b910a908438fb1045d17aef58253c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423635c0ffeae9f59f358656522b72c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa032a1daa34fa0e38b39f5b65655e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e45288483da8688a8f5b58faf6a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c32bdfebf4d97928b01f91687499377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e35b58e51265608d3ae975680196b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265332081fb0fdbfbf163fe01f78762379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7bfaa481dd253fb9b969d7710f25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e04beaf416dafcd4b982228777e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9059c1db82e49e2c73c86cdd5cd166382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb5b10106ade6757a35f4df576100383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661253ac6ecb400b3e394a5e4ba04c25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefe1a777bc315ad1fd21467c52f15d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6cbe8dce367cc922572e7eda4157386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e461eace375cdaa2033d639f6fc751387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8071e00e74ea137547f0d877e04d68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd08ec9fe0ae0bed07e05ae9017b36c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd96fc27b7100866e93710f90c0883390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57cc70aaaede478cb46e5d002d0ea7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e2e5e75966ce01a488f13d909c8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29c2a65b698e5f235bd7b1bc709265393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee74b3ca89f0f57ad215b4e510449e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbdb4683f085482837566da99c246c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f34418033bcc7b9e85c4df70be9ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb00ba2f31e6e4eb25e3c719ea8f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae69864905cc4313895df2b23d74d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2492c54d368753ab8c3f6399d9897399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee2eee930231423ed3859540881b99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a8f4dbe55bbe4fc6a99e806cf196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137ff3725242566f4f684281c4a0f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610f930444c484f216e87035f3ed77a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71759d48502b04fd6a8d921d3aad7d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061f9c15af1ec82b6459e2801cbc4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd478ed394bcf2e5ce1412b54daafc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8d253a5cc5dd8ef87f4289322bb80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e59f0b16c83df04e418126c889242408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b040935c5be36239f99578176711d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8c5065a0f04b9d62c18d520210af4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778dccb78315f90e5a635bc24c453c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c851b67bd6834268c3f04cc02044412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b971ed1d993e01e8d705bf107484d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c242bdc4d35724ec9eb456a2b010414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63f8e8b55f1688d6c93cf1e8d7af6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862a754cb57204ddd151396ed97685416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04db6730c2b5427570e62785e162c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7f072010b72dc143a82e5618b116418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d3579a9d371610ad9721f3181f08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df310ea44dd46401c1849653a91716420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460ec8c558481a8926137675dec162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06524862edd9141f3ea2146aaddfc08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c974c08374d5905547cb1fb49545423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d1adef6fdb8dfd199993f5a093e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c684c6a524ccf4fd6d36d2b4f072c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb97511f8378da214e49941f78f329426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131a82bac9db4187dbbf11c7e9a98c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ac69633d295757a3cc1261e8e733428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b30d2236ce228e2aa7d22b4e47cb18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d146a8be3a5e23aef263d5fcb82f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5bd1e04a3a75c7043b21e32068a99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bedf318f6fd8c44f17e199f225950432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185edbee4778ca132d2170262d7c0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a6471a641a22b56af7d7334a10c63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef2bf732dd15ef63756bef7fd0a1f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1593dea406d0281b133acce881b510a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f53c27e5282de9c31426d4b2cb452437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0f1a4b430e299d9aeb28e650f3ecc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b298ff7375676350ac96c727e5504439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb4986fd5ccfed0aee18634f716c76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca651a504c708d9c08d48339c787b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73a6a0155ea7e0161f96dfd5b5db4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b727bdeda54ec3528acbb97a63d367443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448146b925ad78210624b9e9ed725f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60cb16b6eed589d9c715106290ad0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701943bc1b7b033992ce4bb9c4347ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8450d614141647b1f63e774219746c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51f7d6167aac485fd75b6b5ab007e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df234ff8e52f6687b6a4840f231a46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b26335d9a90fa730b73445371363a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15dd285fe48e6c248f272e11db3269451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae92e93b12fdd74ab12c74481bd6d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa33e0f14c23a83f35b3acfe2161838453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5b285ea2f2ccce12627837699413454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f21c83a5dd6420122dbfdb594afdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe458ce56e3bd6039e09b7366e1fbde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924244bcdc80c1a09358d4292072895457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8e18505bb95b86ada6513a59f3226458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90529a79a409166bfd5f859b0002a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c808ccb3f8e4c068b9c553dfe1a0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8b6e2133ac288675391b380bc46f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0a20b153daa4408cbf48e62cae0ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548b0204db1abebfbad8da0f89306c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc231ce2e679b6b90ca82f85a1b9ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d5855503920b16a1ded445736c31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b87996fdad2451a37a6802706fd48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11b268f8ca4653052d72bb81022efc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2976ac06286b9e7100febe8b282a505468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141638684a52de35e2d0e22b0e50e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a708837495c186534b9035b7c93772470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75910b2854eecf496d7cd77a30400471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8841dbb0f91fb8e2057855bfec2a91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3bb632406bef9fe6f76e190d9bad0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0730377d7123863e9c2d4caf4a7d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b59651644682a23f92c6f6baa27d4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171825357319197b1730f58f1c6a448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8cddfd58e5b0123dcbb0445025f53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3ae8a897b198704ca59ed28e895cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc411b1168c596b3e6749a3830f015f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47256909fc192d7ee19699c37cff4f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ed88345c0da139f0d0f2d03e0a528481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6ed38e7ce3fc7bac6f60666a2bbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50589cc2362de89ad475524f5d6c0b3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6340751212507d29a7998bcde380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70d52fa814f1d2787452dddeddad4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16edf35fc8b7ebca1a1f15d7b8f012a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ff06395836b7b085f5651f7131b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc9abe0296a7550d5f6e089833ed8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0e544d98f8cd0a99e870f581e306489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d6f8267a187ae15d685e739203b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4bee632b5eefe4f2f94bdf7d39763491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66461b52c81ab14651540991b2232090492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d81b47fa6450eeebff69f7715969493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a590493b5908ff7e0afc570264f0f9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7b75c09dd2e81948e025f0e497caa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a42a87605a29e7b6d38d48e620b09496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926abaee15af6a339c3c506c3b475a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777fc0106f69c6097c755e0872a5f8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc2952248b7060ea22439e726d5a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654e04124d33eeadfdcfeb694a2f23a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a8388372ce69b2ec562068d3acd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ce937ca13b41d445ceb256f14374502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e11c191b23b11f6e606f283e4dec9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393a5405f558fca8a47f313078f22e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5737ec71e0bc9844e1467c1c7b47d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67166fa77cb713666431dddd69527715506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058263f5c6fc7076c8e3358942d4d848507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04610e6b8395e37cb0b5c509b6e4e46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a621198562cfccd6556fd091556a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89843c48d7534b79c962fc88b6c5657a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25f97a38858b0b9e9982fc80048a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb0edda35dd544e0432074d4e0f06c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7afcac9fe6c1c09b666e24258baaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9843ae005d5ce5699eaf25db5ddd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cff2b570453d84f83e5892a0d2135d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252915f6454fce11435a1f75f156644b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb33edb704dce50db98f5733a44902517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eec4990f61a913a514370f33e01a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b533abe1fce9784bbac183d4d834d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005849e1c1d9efda51ad8720b226698520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df2f3b5956545d35440c3510682a59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1965b9c756a476bc7273e5c272550522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c136d51d34a97bc0743dfeeb792b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d92590a613801b88eed883b7c5864e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3149886e2293b03f451d90752e07ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff02ea5867842249bb6edb3890cef0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0405f41c4f0571eef82077a5ef25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b1505c0095c611ebe19c98ab03741528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eabce87a637c596bd8e3ef4360e56d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d336b20ecd85c1c954159d35078261530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fd30b52f1561119547d92c9351d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ac1e94debc6a31923b00f86af3cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbbde47ce9baa7e4e9635f1ee5be7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce0ee59106629a43ef74028f9ce4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2014ee79b2ce838eccda7e5a4b28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26697f5a96594abac746504c6aec0559536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2248faa80b1dfbaa00c7ecbce60624b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd970a5dc9723aa19aba58c476fdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a82b829f818f501828987065b1544b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892602b15c9e856202d70a0a607a96a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fdf4e1922595c934a16cb061b0f9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2519c8265806ac42fbfc86f86d641c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7315042987a7881bc4483aae895c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e0645fae3c40adb2190ff9432353544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca528d81016c365b3976270c99981d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f304d393cafb6b42e77886930101b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db3d323dd37b645bc4c8960867d1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f464913b1b8b4c937ee6cf91e4aa9d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a37edca7d70bacb7fb85fcdbcd43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab69a5b74cfbbaf4131025ca2888d06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e66d1f9b96fe4c6bfa532471803b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0864d279c9bc38d2418f0f27422fe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aadc55a0863abfe2b597a3cc5cfc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d6f2726235293b943fa6b739f68c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6cff2ff240c1dc13092fc0fce7021555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cae58cf0f39faeb04674df50192ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7924cc4e20a28862e7c7e0cc1d1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fd2dc5928a561f124b657e69adb49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb76973a49bd6ca1e865038c70dbd98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187b65c9dffe538636d7576f8aa9fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12810c333d5c47c06c5c941e06d925f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b63adf88b8e54fd8f8dc3eccb0419562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae718f011da5a6f53a3eeb47a65ae6e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12fbe6fc90b90793186c2fc173e7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a4dc1f98bb899513c868bfd120585565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fed05dfd4be94d597f1e73fafa02f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db281d88fee2a60de59aaa8c04fac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110758770a179e07f6ae212be1caf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d9473a7659fb51ad0da80b98d686569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903d922e704f1aefc0e3b2c774acd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcd816e395360059f1a05498b035cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502796646f871d7c3af52258bc1dfd6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeae5a3dc932bada6c486a3d37431a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f34a07c20d97c8846942ec0935e3c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869e8778e0983dc05ae11ff03bf13e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55465e01cfd32d9b18ce6ab8237ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996da9c2ef4650b34df247f69bddf10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214fe5168c03521d4eafb8a70c237af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8af0d7c9c48ff9cf2c6e3e805f2fe7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e431e5815b5de05fea1b0e3fe71489e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543b00704f21d3b5f328515c05fa9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4c50c88700b85eb0322ea82518b91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c77364411515995a220577936de9ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15cb25801674922c48966a84e46f86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960261b485aac67e9b62182d05897c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b580017d97377d8271754aadecb04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d451d06416a8ec04018b30954f8e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb0b474062af9bf2dff31e174db6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c91a94632e2e35207b96b03ff174e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf79a4a0b2798800b4ce4a00e7609590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f5cfb0ada82ce7dfa398d35a8040c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277452bdf964d1d176c3954c1cf280592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e8fc1eff86a630ad2d1c6c398818d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d737faefff1fce830d5be9a9a5417a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50679702bc046e3ed80a00d461a42e01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0bd5b8c2e15c384e6bb96422f1e3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a9ace89b00657f5cf7ae82bf574b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a445e8ec03abae326046a26ba63cee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057496a28a7b8b538152c91bb432ef2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d92f9665973aad64fe7226837e33600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5049e4c4ef3a5e679d34960528ea2cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306bd2428a39b1fdad2eab96b00407d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2fcc6944574d00deb927aa7447d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d85f8372bd52464e882de2ac34050a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124de3fde620a4380ec09c529e4a2b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986af0c3eab8f6fd6e880229ad7b6a63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d71d07b024fe12423c4a078d1eb5d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05803e05ed511d16214853c4026d81f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703434a1bee50288c6fa165d53ba2102609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c57a9882de315443dc63b7cbaa73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844686f5caec528c1760ebf8e906df55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfca081e048d3218b8d5048e5b48f56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311997f477e37404a22a15d584956af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925398b38f20d8a41eb347c6ecb1eec4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19c2aad74e89d923b3a576bf7b9fed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f859abf75f713a7181e2b277233fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d331021a54297de3f61949d51f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d115720b5fbe20cbd8d13881a5ee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11871c4364a92aaf6062f7d9d080255e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f13cfa184a89904138fb1291df7fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584730969fe469fb905bd0b79280a76e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba840be67152de3d3d82e1620772e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95b242f914fb0da6a02c8a0724072d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91745a9cf15711d2ce19b874a385b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a5af35e578b5da18248d1f13d2039625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc2854a2327ce56cd28adf0253b231626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ef6f47da5ca2cca4545c2c6c69364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c3da2f696fe213c5b3c12c7477474628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822236fdc8442574c65e7cb0eafae2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42292bef1c5b396b62dbfd2955d49d19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2606980d20e9ec5f91afddc5e52ede631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e12e549217004bb13be4413cd5e78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73caf2621565d770ab5c45e2d044a49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a29d3206eaba311e24406b913c69e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ff5f3c1b6d5b32032c096b1ce0560635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7443e33fc28b50c8f51a51b35e2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e435c89ca7adb8a41d371aac340a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab18609ca9c568827d39bf48c90c7da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d08da5285eb6f153e9b5c14fc06a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74650d9ae66d4bdcc555e253176fc64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff782ea6c839eda97699a505f38e68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababe84b70e8995ec16d4d2bb76c7911642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76c79015ba90f9d4e829ea1d75c32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cff00461adfea22306c90a2d9fee3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c08e9ad922df7c010f8c6810993caf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb990aacba0fad390bb433ed8b9aae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb9f052897be762cfe3d460715f58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d00df25e0fa3b8742aaee74dcb2838648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb471e52586d02ff4ef25257388a26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514115bc29438ef2d4cfaf85b9cec110650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2bd5d41303dc568ef907a963211d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c8a5bb39002667dff6be612163fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6e20f8ebdceec4f28350e6a0635ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a4faf11d7a28d219c8bca15422928654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eda06f9c705c767ee9eb32b52c822655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0551be2e6c7c86b8cec39e611f8c8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7ff824aa44f6cebcac35111ca2a97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663b19d42525c6b2d113265ce623a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021edf4372dc65db6d583d48179f55f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630612881ebd4fc0427a32dbfd689fc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451357b84708e9efa389b851fbf71d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c96c45d44950d3e7756c8ee955586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931145372edb633fc7724d4a7ddc87a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6264371e0a6b9cfa9105235606a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a51f08539a224f87186ef4b013e89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6241cfb00660890ebda0d42d8cec8dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab175ccf5827730d1cfcb06c0ec441667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a951255083130a10ff7d779bc211313668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ccf63907631e3eb38a38f747309e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6815d226db2182842626b8e3109a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba88094ca708cf8be7eebf8d585fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9e90421d7d80cc6c64c44a221e0a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a46535c004c5c1e329c8a6f51122cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a9add59ce9460750316ffe0f5772d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd4fe79a370f02a65236a6aa7a14b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258122124de325c92a38cb3c02333ba5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a691ae5eec16fca408853c4046b303677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae9c3a682c6a1a275439084f1b336678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9add443cfd89caa848f17dd0968fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6536ab4c14b6598a5bb31308b92812680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ace32a2a43f10c4bcfa12df6c3ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06620840aaf6e25506d7e762c16f292f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47dfc83256a092d714afec36a925f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d36f6631eff0ba11ce8b2e7b1a3f0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfe330e116b1320fddb709216a7c05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5fcc90d0b9d082a48e7a14f2322b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a53f25c79ac240c0b33b8ee540b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72c7316a3d21536ba068a1bdf9607688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddbc454f9654356b57711aec57e5b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c10356e30de5bca11293bc6fcd5d28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521a2805e62558f98a5f42be172de67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d4665713fbad3a3c5f52106640ad0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84c79543941e9ba68103ca6ab3ae12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935df9be93c27448bb05b8c1c6a1b70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebfce8c92ffa9a15e0eb949eae193b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b8c3214fb25ecac30e9b314cc7ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634874ad99f7f8eae274871a1afac2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38df23e530cf386c044e3ab7be85aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71ea1f00462f3b73a0877f357028c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c61821fd76b7e7538c68ed4216d22c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1280baa58e91653e73af6e1a4b9fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7940d9446a46271cc448670a2224eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf64ea51431b580683611565e5c01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2534372a1277c8cdb22d6ca9c3a247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57524f74b226d17654ab6cd95b624537705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be2758f8e77353b8a337fc4c9ea35a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc939da03e179952d09ffe91db6720e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46c55c1d00bfee691d31651e6f13c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ecedd42f8c8ab3a23117cf6a4f7c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20733a282ac535da6ec4d04b6ed49ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32af7f964534331e76e3cbf6b2dd748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee25c2c4efcb849bfb67e19dad888a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a90ae6c3ed4335f78766f79b96f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27075529f60907126a723c28774435714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0a5419b5eca2ff9952981cb685964715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350275f376d9b7af2b15fae9da0be53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d25ac8991c9bdc19d4fa5a993de48c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3be0f503bce9592b643057cfc60e95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d72bfb70dcb25547d56cbfcc6a1d7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02671b41ba72dd69c1f785c181f1cbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede1886b350f631e820d3f6cb0676f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ba2484a8b36a1f2c4517048d273e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ddf5ae86f765596e123fb13c1c510723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a7964f807d01beb914956f2800ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea74498319b64002ed19b79a6a76c4f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cc4b54171ca1f848ff46dfb1e867c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a12ce69e4f947c1e39caa397a7687d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1da7ffeece43aa8a2cf35c162566c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183182ceea122ef1d8aafa19b22b5eaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76890db2cddb10c53e1adae2c65cadd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a2c71139d1449f8e32833a095e2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71432d7ab98123d2c4349ab1a0dc69732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e5bf3ab77e2058ee9e5d831ca32e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb66c7f6a1db354ffb415d9130ac21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03e777e06020ab79ca02ddae0a6351735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952964b72dbd35c26e8cdbe6a599c915736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c329a4db410731ec353995efae44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81464bb2d64794b34a979bef4841e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dafe0319168d92a364682586919a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10b90f5497488056d8131f0d2e4b45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ea24e20de650988d7de52283c82ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35acb5c4f234c9aa70c5b48fa132f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c104cb503499038d3a617ec7d0e1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9cdfc43eea16fcb205cf0b476c6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a70cdf57a4f41f00a727049326b29e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95875fba3dbdd9d06f73a47d106ec057746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7f65fc5b519e598689710e7b6110747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3521c0441775b86952f0680ea1b2187748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf318cc5db558a5ae4b96290ee9d220749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adef87e1cac02fc0107d5473d5f05b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd65be7c9bd44eaa9c4641b77fb7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efeab3cf16111aa69acb4976e15ac7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5a4caa958ef1a0f197a62547896ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22749d4e9c2f909472a175def12f0fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb40fa566dbe97c61cd598c1b45f256755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e3f396181f2c225630049b710090756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6cd76d81e759f6ec90682582f9088757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b08a01fa8e9fbf2f88a994a7dedb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1ec816af9c3ea3aaa65ece3039cda759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>