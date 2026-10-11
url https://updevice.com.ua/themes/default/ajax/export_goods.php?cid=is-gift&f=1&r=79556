--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b265a351b367dd54ea71cd13a271221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e06f74377e469eaed5edcbd94c3c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7f78b3a138cd4b106adca96b456683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfdef5a8b9fb8e9e275f7273ab3464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec652b7af87b6518ac9c2214d5f5720a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46698d25209d09fa78c972a94b91d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410f4dd9934f9fae34763676774cfe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd03585be9f699a58a0949e8ce22d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c749ed3d187e0670b6f59898fc0189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ae809d2d235e01e5fab169810d6af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0f246feb650036378aca66d89a7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6949de524bfa054cc8bf4eb4e950f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e2700cb66f27b38174815f5c98cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cf0462adfb65c396f8a16b1e265a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835fac5054f91cc1d7c92b97383e1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef0bf2f1ff441404a2be570018febd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b67f85b09ae6aef81195772aa395a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81665cc50603b88839f48288713f203b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679ebc91d73e4f9ebb657f8caba49a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496a8a05ffc051678404ced5046ee8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d865b22188710755e47f2054770ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ec43fb4ca3ac7cb380a4de11a50d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e19524e0e336ba27f17aa6c7022e3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ddd8fbccf7d4be17e4a73da5332ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c2757f4354282c6aa67c7aa26f7d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceaa4c2c74d34feac6f7e369bceb6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6cc24c9b5cb434bf2419b04b5fe5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f170523395612e564d8e96f7c84b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a36e8f9d0880b2d1e23abcd8c351329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e328b648f93becf9e69a337ec5ba530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31d3c8a57aed00be3fa9271c5e51d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1ff577cbbba9a20ea227e192ac4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a9b81daac411d08361ab373be28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14722c82d39edfa599c95a7026c79f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852876e9e135cbead5d0396b277af435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73080b9cb09532e3928029473a949de636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad599ef56d997a06d5e2fd8b119e3b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe9d019ea096c76f17408dc1b5cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef71b906aa9fe69855bfcf574e77939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a2898560b791c57a9002c4044d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c6d9e4ec5afc14ca1ef963c2d2ab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735182a884eb04f511fc1cb5210e1f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998f3e3bf62f03cb995b255c0aa1c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9f1ad95dd24bd4e11ea3ab01a09b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4320dd09d3d99f232e70f974c3b3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc3157ecc02bdf6f3e701e03cd353746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7a1c8a6f8dc0e93a11edf3920bf8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6faf7e8fd177b242cd047f2176c9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca1c204453bf2865827f12e3581c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb01e57c4afd55cc7ffd6acbb071e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e8d489f5982e78bc9b881a81d7bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00a8f3f3dc3c98ea79411d70c3495f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d6846bab6a378aad66587f3a482b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcd7a4092c693fee4eea0c395bb68454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ff6eeab2507b67a3d310a9c287fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c66206f1bcda28c590080c08b20a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2842e226e18fab9734fe3f3da7bfc2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9f3d312f04b60c86760eef37031858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ce2aaacd9ab98706e3c31b3ba29f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703e8c03bf722225e491aee42801a8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42072f2293f2297a076eea525daf58461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08cee71e733b01cbd2a4e7f0282e3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a16efcda26249486536a438a71fd9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b242e277fb54daab406f9a1bd18b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b14227399022d5c5b016390a7134e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479105b55a0295dcee0136ed7dd1e4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed74ed5470e20b467a95d577fda731b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c063090aa4b67f2d68e7aae1a8f06be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040fe337b08911b4b15849da495f78769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb32a7c047ed9527ed391be6143187e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58b3dc726c16c7b7eb3f72937666d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbde726f99f35590632c1e90b15bcdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d116fa8540959a49b3514131c94d71d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930f93e5768bc93533cced03f0d9b6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ae1dfd25a279fc952233897d4c1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df928994a3867688b4d7c96f9d839b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d36fb08ab956fa9f635f953951aa077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32119f8c6c737202605f349d5e249cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55de2b67b1692bc5ec1e719ff14bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0d85a2de1d00992412bd42995abaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fd7ea18c9a001db10110b62c0f58781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a041ad4a89b4370ffa1f5b827883582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669b3134eea58c85c0e32017e6d45bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296f84aa9943a3a3f42ee414b6c47a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5ab374e252dfdf504b8156dfd43a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6885aa7dbc6b90df6d49a65fd346386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228673f09dde39a74b71c6c6499673f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4f664347a807a2bcca3f5a783fd3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b0fd23f81b545848c84c75ca66f4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e764c7339fabfffc70c2dc58224ebdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef837295a6fa10b674d11aab621ab71991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f183842f2e63d6dc8431d5dd379360e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990376fdcfd7082e1475fc0e3b9136fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b34f46db989de3582c1da7e7c9d4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f64f6832c1a0d458199e3a7c901995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56302610947424d23fe402831687edc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e73ce78e362f107aab218d84b91597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129cb6230b5ed0772d54de7e7c872398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262208c534372743b9d4232643546ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659c9ab9ab485cf460dbc8c7d7075fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b6d8e793c036bd9800d18a82ba7aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9abf3b99f7c2c3ff7c20965a17c0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f058f6d31b573fe71660fa87519784103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa0000d85e8f904c8fc675dddd66ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4713179d7bcf6e5c9c84dba8df1ade105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b81f6942aee516a68ad884a7d1b88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d85cf21e10c5f46f8b50b43de6fcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270034eec50d252e8d377f20ac1a58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ef42b571bd8d8ac8f183b18f0baf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21447957a71843dcaef4ef8dbad62ab7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10106309b007cafec24a4191ef0dc1bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b80f989f9dd8182fba36e49b1440e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4fca72442847fc7003b692a713b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ac344a6aad41ce7cf0887f6c36709114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c746c39fd8cd7ddb78f57e6bf0af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6a7dc9470afb22c237b5f98110d15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856de11331def4fdb3aa9560221223117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da3b1ab5e5b0668b1cc0c9f74269a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3473c3a77759f6179e123f7f8d6ef37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538ce0723d11f7f7649db26117b2e9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b7a343f9fe4ca01d25f826d34db5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce1697b4e710b9013a66247a68d23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f04d10920b8ca678edd61383d2750d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a818eff0579330995b373549d9147124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f323340ff4140552ff3de60510f4558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c561e0779b16683e5737e5260dd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2496511ea2297cf7e17befa4f3b604127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb5b6e29244d570434350fcdb1c26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d142f368e66c37edde2fb7edcec69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000e395de460f74c1a4fcfec438dd1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e43e9bf105354e407d89966aec1113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29d17051c9eb74665fb1cdba8f01bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77732d858cfb868c2d77d4a1874521a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671ddfec74b23ae13d92928e21993f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6099e486a5e8ade1ff021b4d6555d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae68119434c9ccedd98cd7c94c6604136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bccd5cca5f585422ff33cf2dd40ebf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93225f82c8d872197d72e70e256965a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366d83d598cb6c94ff873d46e817164139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee598e39efc868df9295e901eff9319f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7094216f9a0fde1a2b818f120503e73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3cc400ecaece10d5083f7743d5179142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c87d540c1cfd770c3e360c1c0f657143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea5cf4289faef54b16c86b24dc9c88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dffc6fa158d491620408fe0d2c91f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c6a3d680b3160a86b1ebd01768d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33041ec060bf05635ee753468714d60f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26569c3b0b7232dbb4d9b8d1856c9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8188635394622ed1fb0cd31a0ea84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df478f8c0f37ad9d8be4a3989121d81b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a8e1e3779203a7aeb9af385a29926151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843012620acc8ad93e362d9e9471e9dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5729a94885655d4ea9e353140ab5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae111caf3d6bf6afd8da26da98216154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2cb8acf18ae680158c2fefedff605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a431ecb96a2f2b622cff8a39ad6363156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1feb8dbc70e869674a52a9ea57b4c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef5205c91e6c5e08f5ea0fa33ab1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bb6bdfd527e13e9d728d795070b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544751f782f7d0411142133953111b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc26614d5f4a00ef06e77f541f49bae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4298022be9769cc8cf3e5c920bfb10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97a69c7af447721a1708470e6bab1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d6b8aa27f146f598d08cb00d55523164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4e8c2ecf592fc198ab8e6edecd50e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee34cc5a42bfbe96937154ec5bd41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264f95aed3ec195a8319fdf4c600253167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fa46811221544977f2324eed45993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9853295a6fb2d93eea46e2378a1a937169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc5fad033af4db1bbe651fa1602c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f878749ed91f1a7db83922c96e1323171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd1e1004c1ece31244a7f4d585311172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d809ac8d44dfb587ce2df026b0d21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aae42708d38d9967eadd3dbde857a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed07de5d8147ed194fb2f32c7cd1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367edbac7e562c62d7e447a8a5f71307176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c1a576f4f913be492cd1300fd2fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e932cd6e6c29355d7041a4e6e4911178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8d5abbf16cbb078583a619108ac3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216f30cdc31f3db0237d96da79d177a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faf7cc3a2e3fb406636320bfd22580181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c78da8c4f380fea3848cac565cca9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f23ac71a573bc97f059afc74bb3ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45cdd1c2ce9c5b93bd5c4df977d4eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa50ca3b98ec98b8b615b84c9d8b89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac9f37d5d518087f592e1af1b2813186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e3d733ee1a1b04e5eb47ba5c72e5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b0df3bf2998a11959e898eb4c7389188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724bb4c81807068aa8b36fe18fae368189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b08e314343005c40e772e2e1ede3e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c203888c77d701b98e4f37f8aad28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab7ed810d3e36e6ae9fe5e52b03229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f56326168217b7c9ce1b03edffc3a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf6ab75ed8eb2ee25cc977e0d6ff5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974fafd1910b22132375244f7efcb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d3c7b11345a8a955c3a275202a45c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc07cbc199a83fd1602b94b13139101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660744e656544ec102422ff02927a40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed15996ef8751be2656a0ef1d4d6727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0333eaaa142be18a92e15cb12d42d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491da26134ba48716d184c9de908972201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d095a4febc4f80a01c1c4fda8fa9c8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d3dedd2a4c33482d336d5dca896a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e72bf264194aea62d50080fcd6f0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9323e413c68b4edd7917e039641e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59992364f7ebe09d99d529915c20b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46194d770507dc9ed9178ca2adb5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd647e0939c57425f9faf54302596c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da938fc8c6216acc029c251bb0a1f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9539265b196b9261486633a2eaab5cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc34434631e6b06b5f23d00f872d36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578ad896587c8a8a83e93035e5bfea9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d89ca8ed3c7f22b152c8c59f1bc24f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20700a128f33218daa85b2df0aea61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f2e2a2f5d32e71a28a0f0e3bed7be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfd1c12984eb494108e3aba828c6d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654d69ef4181e14422594c50f3762a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfcdaebc20de1b7ad09e390babe2ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7396f88edc096a6df14185c39f79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cb99b530aa320952707a7bc3dc7d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc618550c040bca09baaab92e1c974221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43fcbc5c2ef538916e0ac36ea3e53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901b877e586ebe0ee608b2cfa42959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428d76e31733bf9c23d85e5b8a0b2b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280ae909fa62cc5d4608ede6cf46d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388ce55fd62789b1445bb989d127425226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bae1ceff790c2d5fbc755d86c2bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76606f19a717403e69ff56f4dd46877228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a512cdb1d78d26c8dba02d9155c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f4d57fc5be92ac73b461a1cf88673230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf0a13051b36f2111d26a5050bc8b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbe42f0315f07e317880b15beab1c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbe2617e77d8fa044a638114d12ab6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f4ea401236aff025735b139e3492234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a041d0ad11ba39dff5d2167cc42c0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811e5a91d46d2c3d95737ca358639dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75905d9fda60cafb2c0d3ab4c117d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3fae9331f07192645a285484348c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8d7e7420d1921673d4755d8a8181239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679844a046ef0b6840eaad29ead78d04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90df3bada9e9a493690b0e832c9a21a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d457b3017469f3b2e8179c105c0b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e299f4c4f8ca06e86f21155be341c18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917352997c0b33bd0741f6cbba832d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3b2eb1ddcd6ad99f858615d31be1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e567de58229947d9e3c679f5efbd2c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb8a35fee733153071d7f6ff4bd046247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978c3e93994df5b22397419c0879fbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b25a8173dda03099f75ad102c883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbcc178c8e0aa5619050c9f8cf0ca0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf39b49837cd900d8af141a636ef4c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc518b74eca1b3d54bd6d7e239657912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2d539e5427fa5ee1a85a13207827253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c1c4b565c97d752b781bcb3d5d119254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327484f8a27631b99551b800494e99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974788f1a016ff53c21d05acec3468cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3047d99be63c88ab154ebeb2ebaa50f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ca8e9404924a8c70a75aaa2fee31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515708144227dd7de7163ba9225930259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13100ae272a4ae3dff0206e95303fe8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397b81fbdcf21498380accd7d94316261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab590daf5d180aebb8b736e277957533262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5238f4e408b931fb88f1d7f12ddce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160255f4443e958ade9c2b0bdfa35f9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b3c345b4643e47f7bace6807c3840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ed69c9488d129931fa4112c725449266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddeff13da3d438bcc1ee7fb31466b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec11f54c61dd47963427ee8bc51053268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a618b797c7d1532ea76ba4c6eb041e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269994ee83bec09892714f80ac476392270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1261ee3df8b71593829fd4d27957120271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa4bc474b077447b7380100eec02a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95e339fb633496580a17c888e28e17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69bdd90f55bd0631ba807b611a401b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b613d530b9e0e88a8ed05fa8fd8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287158164fb2b46c687d99b70c7426c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d149ff23b9c930f8bef3be08186b4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ec1c5606ec0624540738fdeb787a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9b40ad56b7272e5a47bb9e0c140c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db47fbc6506692e94b3f5414a806a2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf141b0d59f77650820cf205960a0f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949424436e108d0d9cc3e3f897f45c35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42184446c9ad29a4e1d1d2ef30bc36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2951b27b8ba61fe01b85204797da1ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cff2259beef2262b9829fc16fc80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c0b88a59db0525b0cd9b4eac99f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46974bf9d3509866d50512d4108e7775287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bb7c87fdc0b613a65409d3673380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fba40edbcd527d773d8700395329fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1d5998d3aa9071f18fdae0be269ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e38b60ead86006dfe69a031bdca49b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f910eba086d0f18ca8b37bc8fdd75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d4885874793c1fbab8de8399ef7b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d68b60c0f2165dd954ceb544d604ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2605d742adfd259bf6152ee4cbdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bdb6cf6e453c792023f7f1c08141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb9988cca9eac065a9b1e9a68ac1e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f64f8453efeb123ae0177cceef241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfdfca77c9d11a9740613c725b2465299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba19b0c63b6cf0a8159ef430c8b7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec87ac1a0e6066526dc25a686d7f6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb82c839e6f7f857f60ee39855e79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc6399df371726fe97bdc41c22a8e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6705c09b9ea5971e3c65040828ad42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024fb715a87910d787a3cfb92c107ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e4e37f0337e8ebd27d5f8cdf0417306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6a64b983816e6ae87cbb22943405307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c93316ca18374db98b9d316795b9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32970d49eb5f7d50ee0479629aab41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a34e75f4e0ea3b7f470d88301ad56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a57a2c75f55fc6d37072c6ef1f0c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1a999cca91928d054edeaae29180312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22607bffacbd71ae8b50ce5c701ed9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf9282072bcc6f3052ce22231cd7cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0d00dfc9a70b5f9dc67cc4b5cafd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304e4a26b33d2855c5aebb4a396aba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a809d4ae6ccf1f600c80ff9840c990317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc18a9b903e8d0c5a6c9aae71928cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbec3d9aeb4590bff3e9d4bb971b49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5bc32863345fecf017118f052e41b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d53a6d6416336027f090ec9d1a5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa467e82cd764afe8c6a72880b53c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99a3e17498ef103ba70d0fdab0990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c8e1625b94fdd71be1814aaf79c8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10254540559239fae5a310f02b54b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165354857813cf0e2d81b5a342acb939326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0abdaf97e8e994e62ff6dc20418a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588337eeb11cf1c876f323599d5dc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1c495258ca6b915204c9cb9c6f746329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e0a11ff56dfefad93dacf4270c10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ac50aa1e47fba3f7859400c85ebc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c8ab4eac2f2d61ac47d0baa62049332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc7ba321badf7e914847aac7240249333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b818e6d875dd5d2997b268a5e4a56d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f361fe6a9b2f6b9ffd6d22718ea60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c0b84e8ab56767da7e7a243c5006336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59ea44a2d3090cb919a03b537370a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc20ebfafeb1a7fc5bde2b3c7ec2519338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd584c28510eb3df2dccb14ab7380d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefda95edecb80f27310c6b80e2fe7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69150bebef056d73b013cd1a707d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef97669f0459e99cae4874ae22922a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6d1034b382d2456f24e156f29e35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbfff9a277018a0af904c00f81ac31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505623bf2e33758abab1920f7061c2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e34d36ce787cb25082096524e57080346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992eb12a51ac3b51fcf951b034f17d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816929bb3f6b5ffc7d5ac6a2b37f34e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978115676ce44a121904a57d08ea9ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02bd15fe34e1c75f305cbae373549b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e7d9677e05bbbdc6c9a779ec699a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e901653aaba4a4de89f7014205d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ce8e6ab2ad7ef815bc9daa024ad8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99760c89f165722dfcb215359b662cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f4b6a27107b71af4c52003d656e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0fc730b7d3824d74b8f42330b59fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b7a56e62422cc78c4dc74cc83609c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e28e37ead917544331c042142950a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512d919f9b96e922698fb934a156eb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30bb65ef78e73d5b8cd301013bda77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9181d93531c80c132a458518e6814361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a65c370cf3f48358b44e0662528cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027041f1302fd3db2c520d66121df340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047bb1ea28b92f986fd133c3290d4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134c42847e18938e8b2ecef6167cf9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdffbeec6ab62d5f0bfde082309424366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23c82809a2317049613500245e1332367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35334972c4861dd43d4d39c0403a264c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c49c8fe6f4ab71ee536e28a806fae5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b2ffcca61a814d76abe2c94912531370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8e52ecb7573eeb44b377266f82c49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d55df8289d01fbe54788e6c4dee15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77ba2ed2a1e9122504280cc207910373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ef0f5f8e9fadd05cc166e4c1e67a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedde8af405b1e75b797127da07aff9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59f303401c1dd0dabbcecd191842d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeceab657389f57faf0fd0ab1500675377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bdcbe8ecf8d6a0bfd436e6ec96b53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32675ef091916d44f21591286ce2ace4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b02933e920c8c179878c179b3925e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36aa8bcfa630a06098f1d367ab8d48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb521fea0fd578a34cb4553243898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110ec28fdb0d2071314f25cdb1ab275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0d6fd88387856937b16f4084441ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da517a85aeed2358d9588ae51893af5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75750890615924f35bbab9528e41aaec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11417cbe83485e78396a99dbb9567a2c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eaf1ddc61e377b4a13462d18b8fb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e79ec15e9dd84a3e18fab45bcd2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d075996571fbeb97ec16a3ebe53b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a737ebbf1847b50fc8c1877e4bfb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46dd1385fcbe53cf70b39ecd910cac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736a19b2baa43ba671a1d703e09bb01393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74184f82443ea01dc7b22681cf9f52e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bc2aa2258903d30e30b4590b4bacf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659ef89d133349a932f0f32acc95db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aeaf179bbe0a255d5d730a07d2462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327adb7c4c3b83e397c3016acd14fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73db9fd40e82618307c0a6bf2c79c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9bb91b024f02fa23845da9084bfdc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26b58a16296af183d8e3a2748f968401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311d87b23c81c41ea4f51a5269a3a51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127148bdb281713a414aaab2a37208c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132337abb435c22f1b7a00c5d2f0f33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d305087d73a56ed160d92ef977dbd1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3b02c9fc98fa3bb0f7504f7519603406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210af0382c7ac4fb2b4402301d14492407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ca0ce152d4f5756bc54ebfff4a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc47adb9371446b956a0e625c8e2d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772ddd22546870c9bf8a6391645d0ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ec0c3920826c43348a3ad46be210411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1817902aa504a96ad2713c0961cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2053e87ef3a1f4ea26ec2bbcd2239413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab129e632e5cfe0d2a709a7198db787414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e98bae6abca4007b5c9cb2d8279e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4532e975f2377993a0de423e9d225b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b1a937ee0250c8bee2a84c33d3c6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b4e4b664f34b9010b4fb2411a734418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fa9800ff9663e4f1948cc98bfaf6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910bc1e113a55010cdc8e8138fde20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de2a6936d4c6a3b848dd40dada6fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe71c95fb16dd210607a9119181596422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c3c4cefee5e18a68ac6c5388e6c7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3c66015c3ffe3477ebca14ac2011424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f503da7e2880caa783896d34939fdf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0bda6a8f5a9f6c57d225b204fd3fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897807a7ae62a90b8fec95e619995d74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a584718f402d1bbc14b520f8eb65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7924f9e55f35091c3be222f8058a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18d67c13ff3419d22b46621fd135bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2851f8dc10d94491a592a318cc2a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f175594480027472fd53c497915cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524b4b8b860e6c80c577bcea7358d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81287bbf1e33be0ea506c8dd449b7222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25020b88e61506aad019ff56410543435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f2e03fc555c1a9e52daf641ae742436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d097812ef5aa6aabc6e0feff65d552437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929832a18c12dbcb6f35da2233837f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cda096d55285e65bf403ce40490d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a46e81ab3f3ef509989d6718db41f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdc78530bbc5554740877488b806fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdc34b84e2d4522ed91f66c047d0d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9e387a9bd36318ac317aa9dad84c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7d8dc940a479850675d34a81a975444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596acc488989942e5e9a7513bf0e3993445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf94ebd7dad39c181d22d1960d261446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106120e356323db92afbe0829df300a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44070a5793e71568fce7564e79aa511448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb5c614fa5d668b71c529202f0de46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039343785170e744180dda426b8908450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aeda5413b914181213b4220ea37e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c97ea148dd693801f25a327c56b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8d1b9288843bf12b7201087d06cb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b560b00d0283832d6ecfb85d44da08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50fc29ee9f22ef193ee9685a3f5371455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b14c1ebd2297aebbbf5d0cf2698d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed342f0022ef31a962e86901b3fa547c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431178e535b82a3f7ef31a1b86bc4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cfd2ad5a5a023f3d9de747d127544459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c8fb3753ea853e3d34772424147ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b6bb337217f43e6d7c052108ca734461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718ee85eca554d70b1c6152806b1af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034377addbe658ee013ec53cf612e7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dacaab054f4d2248652b2138b9aff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5790f54353f88bbf0a3c44600011a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c9cc36898897732a2657162574c01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffec0c9d12a17da8ec1d5800adc30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909449295672e9d576ba6b487b5f516468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ef2f1338d3e8975937931f6503a21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db3eb444251e99377f80f6733a678470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f90233be5cd2d49343032d758c02bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f518485b0b4cd133781c5a3c993ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fd0d2df37391afbbdea4d2d2c0ad0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f7e8f5d8439d53b3d0aeadc5c8c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c52ea7b6633411688932350a9932d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24076b4a6b6c5263a95715d9bf115d49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9086fb90e1fbcf3bbc96cc286ff6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922cfe5065d5f8112b7bccaa0b8ceb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010050f3cd5f38365c4307337e1328b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8f7cc65799452616249fc76090702480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363875fb2a1e85ebc0471dc5bd2ef6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c347aee89df8bda02ecb8c639bf18eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42839d98bf6c8b4058fa1fb6a6acd5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbc22e925b91a070b9b59451d9d9e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d63b8c27c77578b09164640756cc9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50408143270f557917b3d437c2942d35486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57630b8544e4b51988e5206a6317417487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fd9675658e098fee3c2cc81ecab56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff1846d9495fd894258c286f24afef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb81f56695db9b6cf842d1cee8c6dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f318560e8860192b57caf44090d13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8cc9966f184ce4d16a286d9141a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917395c9519d2be3295b1f001fe5d1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7a30e50a35e9c2df50ad5116a924494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d0ea010bcc8975df020f8f6a5e821495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380e2f68b9a469038b882132d17fc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af81c4f7695eda09b6609385015a4e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7b836c0fe2d89b1de8a273fdf789f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622217f62c5ab06edbdd659d911b50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f5a8df95f35398746583dbbe14ff5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f546dfb06e7a70a057b6df2a572031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa7e31346196b7e1d49b4ae257b664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457d4029e1398f7eca27fddb46c7aa0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a81fb14a220329501264182fc9a66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa808f78ab40833768dbe9313feb4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd054a33b361236e7f76d70899e91b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610cad29d351039923f80129ca5c73507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243acf244c55af5ee7d19f7fafb154508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02e93590b995c601c0e020b1c61eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2affac5a1fd389224f29d400174e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658e6b093b674b5014916f761f3a53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c474eb967f5ee460ae2eb70a8163512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878ba3b5bfaec316f02c238c9f4e4eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a1d0795bcc71d1396f83a1ec0d77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db27538252bdf41a1bde846d763e18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c716443e9036b1e1405522cade903516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7769b719b729b58e772e438421521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14e142bcd6a5ad69e5381cbf4bb763518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229457f013b59ea81e78140e8ea5455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed255a54c069cc93886d30a3292cbc7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ee735fc41c9e93284f28e8e36f58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea4cce51b9343b3b8993ba1b0bb35b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee4a453a584021f1f46bcb913f32f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860b441a4df3ca297ab1f00fb69bbb4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1bbf76c3c299593f2c0762184fd81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a74a4e8f246912a2588ffc5dbe166526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a5cf16d3fa3fc831b19bd054765c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b89bcdcedcda732aa6b3084c14a60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af114e67fb36d1590ec87d84bace22d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef27797256c5d9650d62b3c6af9efe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd9284e3120f9e68357a621277abc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce52a17666d75874305bb6e7ab6e2e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc0366b129b17a0b6d08d4750c254e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ea25291c059f5ec552033beec298534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be876784964ea86826ddfd155104855535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8d5a0fd88338aec3a01f6d28ab25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ff5d1ad5f518804710feeaba59e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51018ecb98427c226b52b9dcdc357b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4330353579f3aab8c7165b26e0e755539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933f524445f62fe2464848baa44743b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf3cbdc0f6ab241edd203bba90a56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1281eaedcafe452d5aac0a7f4a43b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d13806755f3e32e38541e742d576543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3acae7bfad482e57d84f54ad4b77ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe0f6037168212a987f0e5089e8e6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420e889c9a683ed600c5d21219b515b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e9833b80cca35fc82eb8369ed4b8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b8380a74e2dd2fdd2e5ea2810b799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56131ef00e90b72fec8d29d6c2ee737549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eb6a6bf4b76b41eef7042dc82b23a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672425f7e1768af7140bfec6207a046551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42baf2a2d8db5a32b5f0e9f4717389552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc51c24e1fbaaeafbe44740b354959553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c64c9f80a50164b878f321a9591427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d98c096c9181d6c770b76abdb84d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2d6b2497fea335ed46cc7bc124a46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2dc1d2cf3dcda7020e437b6396802557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8efb4448d8fabb0e7b7ba9e06467e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d9db31ad5baca65963c1e0cee60f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b547a6b34bb70fab957467e0688c33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6d3b23fc4d587c1739564e8d29679561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c80eaea234231355e3e42f8ead9c8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96a3e7b32ec743bf59ad0dc847975563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238ddf14087d1f1796da841e4363b0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0bf32479123059b7849d71c6426a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e4f44a8098029a36b83da5b827d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e7467163606e66bd8109ff659c94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa51c706acf9dd3d9ce08b7a7a6e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0439d15b791528e912a6ba75d57ea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490791c9600c5a8a6c3c0a8f14cad1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7e475d51a1515514fe24709b59c07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2f6cd5d2bf268efb6278510900531572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d859fc3648567623921e78b6d4689573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6551452f38b3b6e907a9f27044951b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45b013a95f9b3bfacc0514a6432d5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e131412ee6b0a4c4d369f2d8a04a404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cded99210eb8de4544dafdc57f39a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c6e6d9a7e1eebcf30e0e6997bb26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51d799e4c1ad5063a9ab9ebd393272579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acb9efc4b4dcb43b285fd90e8ee0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b00c66a00f1105eedc0badeae9e3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060e0a6836f94982d594aec7a0d68c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb0fe96f28d6f05bcc1c64e1115fe3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fe1475b8902cf3936817b7d24ef92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481cf5d4a912d396d89aa2da1436875585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b085853199300b0c04c8e27dfe5161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae59b330fecc08af34c3e2e8be19ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39ed2c9530ebbf3f796f6bc803f6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e1ee7d7740a18013b68fbf695a64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a6754580d98a6ee5a11aac4eac79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e1af602fc60dda1540e0b3a858661591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6427cafd41e461c3c901bac096bea1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fe5afa54f5a450d8f18bb073d783593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3996333ae8c2911a5ef22ee5f083f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503ef1336ab45923feb98e21f60ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd388137dc221ac15ea48b1d1a9e05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e07dd31aa8874e1c3403269a477af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa413bdd8236c4401f4be128e66c8b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128ac292236647361eb1009d291521599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2d18be3204daa3824dd67273d202600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1c703539ec36bfb7bdc658bdb49ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4ef263b2f0d5da1812c25b338a90b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146bb6b2ee9d71e3ca471d0e48a3b07603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9e338b807321da62c35d0cf6cfd97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6d779b1d6372d4d99eaae827cea6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2f69a5fdb2ac6c5d4afac69c82de0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c2a057865b5a0d22a7f773070922607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ba08fd583fc678ff21c93631178e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db987900021749f6d6ec9e9b982526609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ab0a3a67af91d690ba9f5dce7daa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057a134f5446a6be83b97a5fa051a04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd942b6a8c06ff49f6344dbd78a5b93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43adc75953ab9302055bbd5ce519698613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a7c2079d4824957b84cbf0a97c45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a001739d5ed7da89f03f0c9333c4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f54227d4c590a40488b9adcb498830616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beeecf9c264f519e8767c2108fcfeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297a0a03086518047a40852229f3f8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91861a3fe5e700fda65b0963c86963619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af389f9a7577d5311188967978019ad0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8ae8a3ac165d4c16806a50bad7976621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e18681580c9f84afd175cf91a04b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24824cab096190524f17c706574b93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fc510fd83ae3de38abd00a7c913bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cb015e982c4106ce33ef9ea3b69af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d19d98b7818b4f314846b014ea57d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9fa2aa3ae0f774f982a4d9ded81e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44083441b4caf9482eac4880fb38de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b7c44e17d7de2a434af804f1d575e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4816ef20891eed7633782df85dcf321630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe89f97462ca6fa46db5dd6f9ba5d09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa9dda0dfa070d9c2fd57e0eaf8f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72135a15fd2530f6b316426115fde0ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991770d2c2f5f660dde677fdbf05d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e4216946a06bc43c8ec7e2c6a2f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70c7c3aee2f547dc4d27bfcb2d171636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3b5b73b6a66a38c120d62fe3b9be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490fef483166d32169b1c91847c5772638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91268f897713937c62a8e690e4ee9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96e57ae68af3ce897bbb5412f4ce0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af1d77d1063e8b93d0cec5bc5eac1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1fb422da65104b97d998bf875a5bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174e1f739c1f5691fe3405a807a356643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e18fd113447305745f8aeb8bacad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6ae20f769288bde8a83215af35b3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5badbb23527df469e45ef63aec8a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ccaacf5962b5c4cc322c2adb6579f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76a63d938519b81e78059b07d3ce4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373401166f5ad13738c04f7eb38f460a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea7beac2d798881bf0833541a020d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ccc3e8fd36cb6bcb661bc4dbc4715651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02310989c4f33d4fbfbeee14509b35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b13f7897fa7f86312e1f6ad73b2c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53a3412c6d67227c6efaf9de4dccb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff354750c7f1c09d4943964bdf240110655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf74e5818bfc0d55a6b6440846f053656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd0371aee8cff7d837f635223828b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea043244525fa1ab21da3e471dda9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2d8d04d489603c2fc40280dd2445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9e14093ad71420ca799004a03259660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e933e8ac8c6b18612e1b25436a27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10182d069d5ee75708a3eac632dcf414662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2e18c6b24fe7e68826e8439d8ab08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622818f6c754e9a0c68c46778c98a93664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab60d8efed748e809af76bd8dd72fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09757ba08847287435142cdec51144666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc193c18f5738fa2c419a277a631525f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940bcdb567d44491cb18f88388af4af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755c30da571cc81bbb767e5e2e3b3a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0a01ac041a638274c68924aa00578670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3306a439bfcf295205e9a33fa141b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d057e8dd7fc31a07e042d8b36847ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f9a44f7956c1b1af1fffe6662a6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a081fd11a5f094ca2ddf1097add3484674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ec92b40590919eaf2d44d1c9d348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f11bb8487debb1ee6e5a7f0f53a1b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99430d0c8e2dacf9e944902fff65e77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5942e81765adda8d5b3eaf2a7aee8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e524111c295cdf98f379e34156e37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b1fc189d45a86bb8b5aa40aeab80f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d073a6642792f6485640eb4095ae0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322cb019894ec123e3a565f51ffc98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e10512aa669e8795d265e26088b93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac3a6a3a70dc0b89df66fe9f06404e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009543c6881663479c7e0c4fdc840a84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161b348c001083ae65905436d3d92ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b39645aafef96d8db065c3c0a546687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6152d99fdf77599cc31191a68ac2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc66942a5ac02d986368139085709689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4572b81d1ee8f239421f786563d3a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb166b77b2e60a785f872a7c7554a84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc790af5c1a85f9cb3c347b858419692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30959ac23ac4f8923dfebf5c94c9b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d319312ee58491ccaf6e54e1e5a4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5232090b1f4efa56661f599c8f8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba11fb7f725635aae46303e8e62c2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d3d5f2238d9c2a5c043efe0f4e678697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487465122078d4917108196b95f4ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa816d5e1c5fe493ef2296ea58c9aef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae1f61d63f782e6bba7a369233fd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1abf6c956084f621852a7b10cc5ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8453973c19ef0c6c0266242f2f2b9b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152490457b9f0029470252ad8ef9c14c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe03bd9ed29e121efb591b28c3f45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c89973cc641c70940700d983dfc77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a519efb5f5cfa9c4f84300ecfa795c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802a52fdc997bbb8b77180ec24bf358707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a965739985d591888e338166627ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0230ff2c9092f70b2b7a9f861f5e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fc3aa0484482dfd966523b9faa8a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77b1dad6a0a99f7f44bf1ff89ef448711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae7eda2370c8d463c1f79cd8907bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec40c7c3f44a5033ec87d3ac3de6f7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6feeb062e68cb83cfd87f7e78d1be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64384e47e09088316239e2da036d1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede6b217a0537745b01c3606e0aa66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49070e082cc1c8c19693a5eb79d90f79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b2e7f13c535514eadf6e3524c1c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80363ef5ebb6d4d1b65a8553c692a2b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2c3ac22693c27764ee65f1a5dcae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19859f3e61d47451238f4f59354ed1b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df695cca71162c55ef044dcf1802c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3210710471c70053d88810ab6c71b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f82b64033921999db6af4e883ee2b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db4eb4d53e3f65426d0989510da463725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faafdc2e871724d0c2edf930989b3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e647b0c350f5e9177f1742572800e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94757a9c5f5a4bd963a2395429b32e6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab8ffd0e2b6d9601d641b944299dc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca9f2456beb714c15ca031543ce211730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049062ba7f68b64b0d2fa16ce64b7bfe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf03fe0c26b16aa9882e3029be8d91732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3022dfd42915917e6ff061b85750afd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3487a3467b2750c4ef1af86ee60e5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dabbb4ae4b1b7f232bed9bd097cc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352ac9dcd6c22266aa58ddd2330d1d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f62d85fab7fee30f434a9d0dfbd113737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b61d9f86e0ccbe4135aed3941b78a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ebba5cd0d3986011795638cd70ab9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3641b9f41659bd1bf9745e5f544deee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0c5c16bb11c6595e354980155a95b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca967b3e0cfc62700e0187a0b37f8f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe9b8338c73891bbc16b7c99a5ea21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0741580e38a56ba427a9a305ce30a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9d428bfad53d52f3099049c104ba8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfde6655aa9e5a22ce56078c4a7f7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0af8fe9c3bc2979391142d9b6140747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49ae3bf3720eefa88ff2c05255b95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57dad51aed61b174bcacee25f5d8d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefa9256ce6c228fcfc332853cd9c45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1a803ac765fbc9f99c4c10dea4c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a70d9726c0e9769ab445ddad651ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a9e519679368de3d79cd07f76646753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97602627cbc0d9e474c00a8846a11e8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dbdceda91a78dac7ff0a81ba265a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539039279f770ef182d39e6f8c6b7ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531833eae0cab36907031cee17cc5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77950b9c836595ceeabb4d8fa33335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca9c40d386d919d21e05f54227378a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce3040d9e602a639fa2ab5d78b72e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a02d1cee78178ac2827e08573e5008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f258a0bd8eab2df1a025b4a9ef67f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245f921880e3bf15f82122625037bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f5b4c31aa3c3378361328265336111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1da9d30f5bf292c6e39aaf3edd5d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165af8d66553040ac48839b32c30fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f19ed56efe7e10ce72f04429ed40314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5d6844cf7644a5dd69bd8bd67ed8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3df83a8710f13f3907d1164b9dc6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc0df60b490dbf1b571f7e9249cff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ed725fbc600150fea1d5f646bd98018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4943c6ecf694a64ef252fcc286ca6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209383d2055a89b5cf23ec3321a2500c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8ed4b73c9bc028dc947e2d2e1828521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81a65e3bf3b207951c8028d9640c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ae570b31e3e46c95e56cb303b786123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea63eb45295e816c7b55e3f435482b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f12c23d68b7799fdfbc4fc6cdff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9f79f0166a087bdce13635a70004d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc06d7ea4058345b95aa988b2d21f6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038892ec32fd06fe37dca85f4e210e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f674685261a9ab24896c95ac49c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d8b40cd657e523467cee601c885e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42ad4156fbfb9ab19c29101a42b0b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672835bd20f4f8009648fdb3c0d47d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299e74e26d57b52b5c686e4e82083433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74aa5a262f7976c2b77c85206d23a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe02a3d957ef9722ceb9ecc8e7c35935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c138233c8e2689efc03303c6e722a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cc54a1207dc2c4105327fc9e5040737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5d435bd3c988d016cb39c17ae2d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03700b7d646d1777a3ae638b8060a9ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d1bef91f753b4652744f15e246a5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332084cdcb44cf99303cabede2fabcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8110d3bbe0e2a156dca0b353fabdb0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006850eb708631a9fa424f95b770cfab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cdfd3cc9a227076b6da1c32bb96d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607497a48bc2529e337d6dbafd6188045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4f9ee0906cf00a26bb738d2fc8cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb476a5da3d8b1b122a28273b289be247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86f88fae374d53147b6d3fc1f562b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfe2f991dfc747f3dbc0d61d96c8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193d310c69896216986f430060f588f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ec77b1dcb7512a572a08218844c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e7d769a45ad1773ff6f7fe48cd5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c325032b7ff32f430bd8737af05153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6d4457bf4d69df2ab275e78e415554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029998c619e0aa5914fc89f8b3a0ff1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729328ef1a31083876278a00cab3dad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e019b284e2ac5db0b7d44f9b6493157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779bf1f759832486c0c96170996146758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd06a144c5d62b8bf4aa443316aae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a8ec89d775984f47e90e776ab8b8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82208588af802e6968b13e400d09361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8ccba693c39aee87be8c09fa03e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44da257c5a1359affeaae8fbc25e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125d5a9a34b6a389328b8245a4a7ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933315c10e5dda563829d3c8ae82dd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cfa0d20f1fafa1bd8f7dcaa8dc7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97487119b6a35edfc4472615eda3ca6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680cfd156e6796c4e5d94b5f7ec03468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a5db39bfddad515b423eec61bd4e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ed939da3dafa084021dcdc869b5ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84f9559674397420e83d9f4c3c3e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e127ea075c50d7939cb49d8e192e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d9076abd255177f0435fb197526773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5bdea9998a0d152216f88912396ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aee73dfe457c50c6f6b4eee5d046275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1fbb90959a7ee4fdeba30847844276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8535a465ca709ae355725394c411bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d294cca6336214522f39edb9eb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79862d346c677c5f913015d374d4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5342e6abe3b96cef532afacaa6d1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1558bbddf2e9719a4c38ead618ebc2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6208a2983326de4cb879a5d96ce66d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2461a4f19a8917f45a326e1d04b42b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0cb767446aba22f960bfbf5ffbd8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911738054a6f2a24b44b831c938694dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f75c3e7f42a0c7cf4e2fa0974559b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1e3a7b4229885b273d40e6524f84287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3688668d3587573db6b101d47c7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84554cc6fd486c8ab826c59157f3f6c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791aa797589ac4e10726e2797ee920d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30100aaf32252f2a1982a1812d267d6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc6c9bfb6da2c28f514bffbbdebcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bbbc81e29b66ab1257d8a08a299a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c856aa1bbbce6890ca9f4514b60d06494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06577bbc8febc309b998c4bd4407ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46910c34b9c61d11469e73a2d16f0e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc68860a5f747110bb9b6fc60068c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca0b51197dfacb746342d52d5febd998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accab797c4c72823de8fbfec16623d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23069e0fbaa91fa4662d0ebfaa209bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df684d666e2503f8795105f4528af2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18b5e4869a7380ae1b642563589c3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6456270e3e988569a3823ecbbc964b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ebbf6b20a7c8edebda6502e578af2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863e27c892e9c79b2be7b4b025f109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8dd64467fd25c4d97c086cfec90f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb087534ae6187c91f10fd9210b6b70c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eee5ec32528cfd8338b499aa9b81d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14427becc78317b005c1090be6292109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c0d4d7cadb93ba282759736043fb4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007530b7ab044de9df2ccc2776b1bb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ddbe61847ef153632e34b431652e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394529b493d7ec24e4b23bb363d4335113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc61da20092040f4fc0588184a168b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe178d70d67e3e6abd9bf740a86c230c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73117678a4c3a6df4ab721833a680116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a07669a49ce9fc70c9937e3dbb60a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9458a5de9f60e35735467258635209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22205056e2295bb52dfb253c8019fefe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bd67d9ab0035b5765c36c119ccec2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206082ed032a46e2ffc59e2466d147a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0e468d218810e9a1df70d26d5978122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0105dceb75176fce8909ecbb008bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdc23481a08ea9a0b9eb8ce0aa141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d349778461c98f895c41c54e7fb7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68842f6224c639f1fa07fb344cff03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b8fc6f86df91789543f680b4becd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901440f85871e426150406a583a241c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5698a8014c7280bec99a1be06ed49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16df39bf4361bacdb00285dfdc1b69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a467f8fbd01710c5b424e72c9b544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469dfaf8e17780d17305bc2befd75f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000dda4c54804256166081cabebe85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cf6d8733a628e70290b457e049607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a501d0f3395a85c9a81389f06db77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427544f8c42cda106a4d7d99ad5e6ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b61ce6c225e6ba5b4a4713a2940a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc04914810320fcc055c45476a41dea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859868d20a8ee3c4210133e7f9b7c4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ddf166c8c0840b215c3ed357520f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f1a7466c5f07fbaf1c51ef6aa827141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797a256be60054e8e3779f070f642f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce658de1f43e1a95cb2a26a959359ab0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab82405c532a5120f844e1616e2dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd58313f0233ef822d1a1b4bffc390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0390d32016b7522bfd6f85faaafc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd2a186c1b65d75a9e831da05dcb5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d05bc49f0d0505c66238f6558012148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4af158ac5edb25345028e6c463fa2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390cdf257575007be1461f6a50291e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44dfbc360fb748113827fe00ddb30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93abe430bdc7417d2bf2f7ebcbf95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4381b8e1e589a39453b5ca22875a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25818b11462a92387eb9295949177dda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ea609d27d12a0e3dbf48d35a61197155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c9dd399da3c14fd27f8abe5db32c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea177bb786271b9b505df091f6ce22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f512f62986759d491e9d014b5c74f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412df6ea43e5a50325e0eff275a98a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe545dc0b901c31be30c2fc502aac1a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe52dcddccebc322f2170d242c33d8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6bdcd304198efb07370035b045b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9524bbacdfd643589bf020cb5a4c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ce7e265208c51102bb88ecaa5fdc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c99930ab1e2d145fb2041042c6f795165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200014008b0a7f4f4771f8b2e11a97f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8218fe2758cd4bca67b81f4994cce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91934787cbf77ee6ab4f80eadc7ad9b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b29144e90d7286fdf239450b0f1718169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e8fd4ac9eb29ae50eac2252711db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39809f96ae708741e61c2ecacb779ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03d8d65d5a87f2ff675cba0226440e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae30e27785f94f0a46b7e704496f35b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb93821a5a8fc8d97d057010b81e724174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f922a7262cb45e7a6cb0986e5494e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec16059e8b35a68f218476de1314e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3128bd793440311b70247ba8827a9fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc279fc5b23edbde67238a29654d29f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a04f929279907610c3d110075c86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa0cc5b04a3ed1ab40521f6e61fb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a8e1c1eaf508927e4dfefd4a459b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abdf11726fbadf642b0ca5cdd0bc2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a044e120307390ea3dfb915b61b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17f64e19095478460faa5d79343372184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f312881ca17faccb2ce0b7da5362e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a2208e593f894fd170c50961c1f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3e9373883f5ea5e193b2e20aaf48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eed04bd26c37c686839d1da17e319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6aa3fc48f8c40d653d548b99152a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03544bb1b88265ca3f94e7d7ad0f9cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d6aa882aff60fafe4d13e84984ca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a342b52d4093e8d5083c54817ecfd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016cc05f95866a8bd4e47ac3f6666fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebbe66429009828ce1744b29dab21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f9d4c0efb286e73eb1f202ac60a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27ae2b14eeca6bd8dbef1636d980b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0bd612f70bf41bf7537f08ed64597197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb3225500479ef920b7d07b9782cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004bc4bbb92cc8a08015d6d718d23af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad4ac8edb64c746bf24d8af151b64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839fa2225e99576bdfffa714da20111201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e54d7494dd42ec18e03d3a9e4e79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9faf3073db6c182538726b9628c0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77472bee6ccca3360143b1f225bb63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e8242cf87ca9288b97ecd9c5b5676205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8224c65662dc4e8258d30cbf8e174206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a366a6e65db7c846c112ab71f88d19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d41f0e95251ed7f80551a0c5b5cb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029895746fb815e16f8a2892783dd811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6b49e8fb8ab545b1be3e05cd4c954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f324a23f39c58a34a6afb30c47d7603211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1014816ef60cb8cfd92601545ae77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8ca8439e54a508d2afc2504c26ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cca6eee527aa19c5684a0b0a92ee2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aeb7f5fc464f61abecba6632c3813a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229120145731e2ea0dee294f4cf3821e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87384db94dc754c087eacdd905f8d97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66b27d35648c9ad973b4c2e0d50161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5541198efbe808e60eec253271054d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16a7617c31c29c4c8913d4b059f1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc374d7d44e06a92536038d004f5dc25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e283fb8eff6cc855f926a1c04df25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134a205c7f16a0e9974612de7778ac3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ffeeed7e4c1f62f32bf8fb1a2a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e1038c17b26b70fe7bf4ccb23b61e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92b5ab0dd217f5c5bb16b091bee01f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178bebb548151adf34d2fe9270d588227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e15d60467abdbfcbd98f62ff0535e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f6f58b4293cc60ed843619bb4dd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb06f1b1212cc094dfded64d712ff9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b360c4dac92a066472275afdbfb39ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bd1007fc455ddc1dab4360c63113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf9b11c9841bfc84239f0bb55dfc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bf300528b522995a09f9a2107e426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea12724a94b163443f997c252ba57f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542490357bbf38b1e1f0a8cfe728f155236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa211d1ae8d81a3bc9cb019e84c80e23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223dfa4ad8f3f0ed2371698c36f894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6412783c41380201e8ca8ca1f834302239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c7dde1ac3739d8d1a4ce9c18c9df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a81ccefc029f19ef7ac5f257900b88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28e33fe81e7b8925ba10baea79f324242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a4ce4a3ac834970b098892675aaad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4759d79a3daecd50dad141ad0fcd573244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01e3c680c070262cf690ddc8af45c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73b409c4c59ab95c86bc24d226f4c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0716938fac5342641ef81926585ec1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319e76ccf74b5203de911d7cedf31f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fa1e8e9e9c32aab2de2f26deee85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb2ab86733c0f686c945bc545bc2d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f55c44a9bae29ac0bed57253d8413251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b304f91ac3188391bfa3e67d2ae801d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c52c4aa467a72bd7e3348c81e73e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c4aaaf5fa62ebaafdfec1f58236e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094278980bd7e347a1393277110641cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a377ee6e45dd31aba58a174c78438256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45859ac751f53012b5fc4fca032de58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486f1204758031f54a49e807523527258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d1100454c4686d5d2c81a4ac0e00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd81c1ad7f668a0eedd0871977c6ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8b43072717a4edcd3ee13f9349978261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5de6906bd30fb5c69d80263ba54da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5a566bdcc44d4a0b34b60ffd24736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d5816c8bc523efcb0fbdd2a99ce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae8bde0d2d6843b1bb7742334bcebe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a920d6cb967ec5ee553ab504e8c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e208368920169e42dcf22e199a05d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58b04d698ac98612fcd65829aa660a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1ba590de33a272f101832cd78b65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64e186f468751b35585353d04d9e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6638ece38a226a75aa3ef3c2b45882271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0032dbeff1467aeadeb4f261699ce6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d19ab3d765f02bed356312a437740d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b2ac130b8188aa7c7df33866cdb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb58480923df608c8654e960ca7b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049c8748669934eb3c7b38288e2cde276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d627b82875108406ae78a483fc60d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681e7364cc3dfa3ca5b2d961872d3a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4465ffe43633f0b8375e62dbba088c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc6bc5a48b02bffaba102282c658d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95649ca53ebc6a6859e2b0e4ad2676ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02cd250ae94d140259cda8741df95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff13cd388bc4abbe0fbcab37f0ea7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f3fc30e3a8042fec9c48a984df35a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca62de8fdfecbb17f2c1ad04261f384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32ce6e226ea0c78303e4758194afa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62544c1159b95427dd8624784c9ea5e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3b586ce1dc32c92dbcf1e12f1706b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320df5989e525b0c50174d0dbea5b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113df585311d9b13133556018c419be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f4708a2cac2ddec9acf70cd97ba55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729c311dee1ed16ee5567eb54f711c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1292c99c252e8196c65f0c3efa7940293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2469b884f5c5cbf7642d7e13bf8ef30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b574806eebb93b241b69993ce12742295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ff077e5afd85f8216ea50a25a6cb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc39f484af5f7f0acb5bef3a1de5bba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753246460dfb07b576ffea59820a4a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c95a6a49654e6fdd6205647756a8ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d773e7c503dda3bd830a8711f78eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df92911f49afd7a7eaf2ccf1bd1e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09921f643334eb0b23da1fd20811b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea9909e35970440304fe8a0df47896303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda1f7ecec60871e1b4b8eafe820610304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c9f41d53d4581bd02549e2362d3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7922affde3e3766ed22a614dd59a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded799103f0d9c90299683bf49bc790307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd0ee3060d83a5fd214e8f86df89df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412dd7e001c6d49803c68eeaeae7641309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc27b409a800592461fc364fb86e5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95ee4657856802b05e44960a60d44311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a28f73e6e8f92c6f976f7101a7a88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076948f58de5c01d0aaf31464b9e1a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209897843d6f17bdbb493db5ba6278c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a05c6a7cc091e7be304373229bd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de703198f2e65853c7e5e401eff14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6339c7f6b11816c2e9766f5939695317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db9b41238445d5bdfdeb815c6d245d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397ba9c599b5be521a66c1186e36da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199c24ece4b3bf5e88cfeafdd32b182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e59601097461b072f7ab4e406ec7d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4e6b76640217dec5a9975fe1de033322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a30b6ed6860e6f61c7fd610cb92a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15afea666474580d96fa2a08ed448324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd84e08d755ff3e404aa09ab2e80e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ab016e0b751e861e5903aac5f1cb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f978e2cc6da51c49140dbcf4dfac3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de45da3cf1fe394bba0c5f34475b72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26346ff6bcc90c72269b2276a94ae11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b405dcdcefb7ab015932b986be41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b84b64ffb4010e6bea7a983d1e5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e4103f53e70e85c2f31888d21660332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe1dd787dcaa00bd882e574a42920333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf8d89ca95df323190288b1e802ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558d598020605c337755b4955d50970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeba2790ff76b79caacd964ac23ca3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e527d5f14a3a4e3a1e415ae2a7ad96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ad8b6ba16aa3c2aa015a71323013c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fee8a0e9543b991236c2c6cabb7ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224d22f9a1ae636e7eae3c5f230a18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec56d82c74798b17729d8d32139866341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8a9921e8a650d7d1f1bfa4c63e75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95482c9383566c6035a2034feecd8f08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887858348de86e69e256053677b6d509344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb6af0aa5f6a6a12f0038920097f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05d9dfdb728e5e67060657abd027c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43d61e5addb6a74400dd8775fd823f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f01627c02717edefabb7c6106f29348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59c11ac32771244324a265a732e299349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee729c4b970f46237f98649487c806e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b0644eaacede87e46f9bedfd30f23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6f71b450fd3d395f1beee24460bd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492db2b886565c755ad30faf97fb1a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42daf76e0860b283a1e11d333dc1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e87125b493f85a9a96ababe6ff12f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9de5ce3e643df166aae2eaa00a775356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b313fcb1754d14e75e094e3517eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e33a1cea7203fee19772011b31a7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca58cc7f58ed7c65deca38380aab1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd789b09c3016a4323168dc4593c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f8e0e2a00382d69c0e641a83d262361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0088d32b045c2d733c84cd5054704d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf452eabad3c7cd204ad630b990a987363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc381ded6c6f7094387f516ffa5e21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498021f7fbd1d08d6dba12b1c326fd43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888702633cbf73db108c7af6616289b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e43424924760508313f6812d992cc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c7da80bc650d564bd93fd2b0ab58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4ca5dfdc6bebcb21be677ac60564369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c8f140f5caf5d3f3e09365578eed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16e29a7402887dcb3ed8a80363cd04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28874a96e354e5950e84962e9d5cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713d6095dc97294c4c76b67e00b92dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbc83e5521f2376c2a3aed345c3c7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6757b26ff497145d9f84c87ec46f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab46d1a65d1651d806295c155fa93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc3e685c0bb021fb67177000eb6bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea76150a7369073b956dba165d7fdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcf78701c1bde35c7d396757518de9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ad325fa51957b21ae5f820403ca8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b158099b100180287b293f38155771381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480234accdc362056b6928023820f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb05241cd7df35494239e2dc285fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dea3c0811359ab1be864f94da57f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7333ebe56001ac9d4008fb15c5e7db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118fdca13d51ffbc48267ab74a8e5c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290e286b24584bd4a037afb9543662c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8851fcbabc57b516dd48f331e73ae89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5b456adad1cac82f3cbde2ab37a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627423cbdb359ebf44d41359b186e03a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05ad15a7a19b0242a094fdbb367bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df76a8618153ab39f16ae54a42043392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e423fa59d921d25acf17c4d53aae28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf391a08938a3591112c17041527fcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a2e870c9f7505ca7e75a6b78ec46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7665295dd6ea798ba5ef66d1afb0cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0d8eec6d14d7deb7cba23a5b68f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc18afe8b04693ccfe898d8346481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf90a34e715765771e1f9f9dae1ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f9c49b2cdb8a4793149ca90da1e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caac3d2297cb9d97f60835975aedc7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524fa5f431185d40cb4bd11cc86c5a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5beb3b713699066365c50cea8a896403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff4cc17e572ae36e15d0acfbdf0d4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841acc94badb48ac1a64abe93c906f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46f2b7c6826f1fe7899620358f80d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9fb9788b7d43220f12fc6ef0c710407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c3a42c365a52697b1f16e9c8d9508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce3a78b45d51fc2305759a5c267565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d8056c8b6a93e7f57a44be75fbd7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c817d4293ce36203adbdfb3bedd1e81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b76346d6993f8cc5bdb3c64744da3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aabbc7d779972dd3cd02fb294c2e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206a10726f4fae77657736ae89dbc7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4bf5d2f46044bb452bf150939c8e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0b7d278d91d0167653306fc173334416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045d994154fd3ae1b9cd2f2a38f9fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f74e394ddb1ce55213f4cfdc187f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a52a69466ba46a7649f2b553bd900d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e5313327222b55260e30422ba5b5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87ee3fb6a52751a1019a50d9844e4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fd4741877f2a6a5e752d1c7e1eb73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f082dfec98fa6ce917cb3fe75e724ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c49793c5e70b03f80ff4d09bbe8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a908677e5934a321b58ac318e052425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ffcd996928c7910ffab70a060892426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219768b19d9bf43caf9412c6dba1e96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a980df9b5a325b7bac9e08b353565428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade6f3656619c3c4751f4860dade66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf5acf6f04f92086113a83c85eb59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d5775d98109d587cfc712a0daab88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2dcc64af878dc4ec2a210625a7b28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1135103152e263622099c1727f57a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f9c61ec2b46439ae62c3534ec8222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8673067b21919849971b7efdf594b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf1cf9d11435cf54ffb8742be21a68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf29fefacd81124d103fb493baa6b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f9e685ca3f3b69da4164f1b8d94b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3e83ca05a07f1017dfd9011febb7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad133850c9fae8bd8c7d94490cd93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bb1569eb94e85d14ea2a18c27bdec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee0afcecf9567b76092bee0486fe43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276081b9e6b803d1d7c0d5ee982a56d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eb0faaec5d3fddb733191353a1f35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5eb4bd5e98b6560cb8c1fee8e414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03ebcca5a988e77f67ad488d32a5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadcf7f1321f9231938a53e2b212d6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b51de9902a28b390189bd39dff86c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14321445d063e401bfd9208994568b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6691f54367ffa7474c76aaed00361450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea10aa57fa2f23ad25eb628e6261d80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2ded75a2d6a2a9cb46be3760ed790452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df22570aaf0fd12c3c1dc2234fc7e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8956c40d26f1de23426a68979da2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d93f6f934ce3ba18ab7bc7ec8161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539cc91211a8d7989203b720917cf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff54ab667ce4cf13da246080e79df1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295108d627c48f32ca642ae69fba4bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f6a410d91d0630faaa8320a6242c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae74dff341a5c47f6d782d0ac4dead7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030fc85d071a6c1bc5d70f48eeed9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f279d2782c46edb2835a7dcd0ccb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebb3f6b39ce585b8ebeb4160a8b3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff3d66717eecc2e33dec7b9f4cc237464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2aa5b9740bb69690311223103806465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd8bf029160edac2713f5153bd65e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c839512f97755c1723702cd60fc183467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc77d347da3af36bf152d222852875468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68de42a4803acf388cad667cf9b613469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd3f4a07716c721ea9e7f685658bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc422c7a387064cb96b354c21bd5a93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65b40a3e7bf7a9dd9c3936752a776472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004489767a9e1a81ae7fab388c3baf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c1cf1b6787e744417972e64c48592474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c264e7bbe5ca0243e0f6391896323475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074777dc909c59ae80abb1971690559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a3d78c1044484dfa4f759244aa8cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d327730818f31b6bc8ccf2ad7c2c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98121feb5a49a01520d5e130bad5b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1b53a69654a915f7003e8292d577c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8990552e797045648bbaadde2c733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9dee5ce5c10dbf09510df9e9d1696482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f1d44acd1e17bc4225a92e57c03fc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1dcd747826aacdb6dce516ca41612484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d1dbe492f0a833c85c8cde8f787c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf581ecbae8ea93bbfc93cb91d17541486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80315abe8d26e8d8e50ed2fa74b84809487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4aa176deae6ea01543e6310e68b92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a78a091ee79111e608d6466fac4585489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb548e856f05660e3422ac0ee0163d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caa8e9eb00d13c09c0dca04a60e5f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836a68d436439752586aea9582cd31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420beafb681ba7e30c6ca270da3df57c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5eba042c8350279c15066833c9c18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697df7f0c7ecc57614d60430399672495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed85bda6bf8044471180083b1860a1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4b5f8864367e03c292c01918312e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a9205a6809816c5b79c37bab54e62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557356aa29a5344c955a9324048ec9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ff240e3ffcb62bfd8ceb35832759e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b378378e1dce0e9c667e2140040afc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f76aea4ad2d042a0e6bfdfba90a09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7acdc567bdc1cf08341b47206ac3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27f4c6dfcc09dbd91957420fe469c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de773a3478591648afa19b55792b698f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd0f05b54a80b5bd69822e6429e74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af84e869c757b608ccb9269607f69a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816a6168981233759e041b17321a12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e34d94847ebbbb3a748cc7c05bc1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81762cb3ed63c57cd7a80d6f482a7ae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7c2c4a7f4a6247feb01451c4b158f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284b71d4f842b07fa016b09dddbd0c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece842435d4bb704c4e41903b4308596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03fc192fb0fc0e81d88cfbd23046e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab91bada8e608e14f888ce39111d21b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240970ff6ebc4490872b32226ee0fdb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be5c7a189c05f9d20abae42d324fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18238e67b891b70ea1bfc1e9d1169c8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc5778d7248d75dc3d38abee870d6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19d216e0ee726531dbdb8b8cd05ad7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa754c86647c5b71a017d60cc7237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ed4aad72e9e66e126a378d460824a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee70964f41f2580ff52fb1d754c89e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d450b14611232a3ca39aef227b536b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fd869b6720e5245a11d1d81a5654d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085ed8b7e35872fc653d0a254c63ab6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d132010bf2088d43808ba469024e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295dd4b5d262e4b02394fcf152d767e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48722e1c604015b6e15298a4efa9678529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab029df8f0fb11f7e48b61a7f6deb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0b850a055d2f3ccd37c88a90d07c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bea0bb985c6461afb48e94f4c098e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482997d8bb17a6c0d5e111dae4626b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e6190f9e72f285b66fe416abe2c48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47cebe2dd68e4d16212db1d56ad09f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef37057e4ea1d420f94610500dc4f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c679a11b72ce7874049813fb837f76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57a3389493970ba7b7fe09d936f650538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818605b3efc163da824e7e4378b47da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7693c7f259793f72297100f7a59a89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b708479de60a6701b76ffab0670199541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dade3bba0dcfa56991c1cf5628733542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b27b8b12665f0731d1515385ea672543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9e33eabd383dd83f728b421e33b91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b13af76e869353255d48ff8fd9af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb44cb7fe33e3ed46eb1a5662cc3a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c6563de231c9c58c37aa822c6e35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415ed69a9db852fbb3f756fcf60d039548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87eb78c3860e2d9af82bcb9f62e057e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa372bb47b48b2696bb5c287d7be183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a18dc0389a50ec3379df5a981121b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d58fedad3f54934fa7cb87b918059552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280501447a1bc750aadc3c0577146b2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452248988823b28dbd7f13a3508ccf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4d5f179f30b0c8da2bc0f48744dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af116e2321a737163b9e6b3dd6c154a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1681409d57816f08e4b31997370a75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc2862475edd5abb5af776bee4311558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13f91a5c10d529d41588a0c3fbff8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a172569cc237e9fb43e05c3cde641560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2ec43883a27b695aa24592fd9d344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756db5dc378979643aff8863c07afc60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ef398e534e92d8fa748502b3be4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564589ac9155224c88d3f0956148e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12942c39ee55ab372d9e24084118d41e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a5cdb0926eeb46f3df879b832b728566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef704bd0154b6824de57fac854c140d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c36205855595ee52d5c0b7e346b78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88916069a300b0b76efa8f1000cc019d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25327eeea74511b18d47dc82de3e8ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55b39001644cc1f308632c5c268179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e27401b572055ad4bf99e23fbc92e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1632f141ee624e2c81d5fb1905f35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13214b03e2619d81bd18f6c968928ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154efa13578c47f787d6af81d54395575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d194ecb7ab493e4231bb8cb619d15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a388400fcc80e4177318545cf8fd8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e819a380bde1edb98ec1fd0d4d3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a43b025d59dba4c76d83f51efe988579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b7d0e0f9a3a21f24a3b58a895028580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a3779efd0e4b8abc727f46ee3ddca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c39e3c17a4002650492b06574a40c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f20a99c73a45a492254791ff9bde7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0832918d4a98c2dcc413fd9945ae9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d216cdd6a0c6612b756938536aaa7af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815094215c8a7dab4adc00a03e176b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80dcbbda3341f1a9d172cf75f4c224587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7d99e4e5ae9e8cc1d3ea7ad4728c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b48c6f0c3bcdad7dc28b4bcdb7f22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fe9311f74ad27620d57ed1acb2205590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002de9e18c922c922773a665a72c724591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808010ca7b2d76bbdc6b45cc6fab75b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464dd6a71b4d2ca8d536e36d91be7f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a5a8cad5772cc57a16696966e1aa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1f3b3e9aa666581fd6d32b204a7e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b5639a8de8d498a7d7dd7f2cc2fdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153407c2e0ca4332befc5cacefbe28e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4572d26c87fd95d2f2a1252d176fcc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a19d41e2538b8fe190dc5a7c9d0c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a02647037a280c75e7524a74b097600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b1f041224501d7b995220236abd8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403723395c45164afaf9417028fdd243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c1bf7eec193f8ab3af6bdbbb8a66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216597ebb5a67484aefef99f3fa5d98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09112e79c26bc9ac7dee4e9872c4bbe2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749329746a540fd6da953d152d1a1f27606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef530239c20f310128036c7dbb4117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9a333ca066d5eeafaaf186989c38f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca72d5d4081c3286b1fd6b881f65852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30331999ef93dba835f28893595225d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bee1d61395a42a2818da63925b40ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ffae0cdbf97aefd50b096c1b04eb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741eea2da22d28adb51242e93207606613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6d05825836efcf20ed4735a28040614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8851cc7a73a8cadc133a5ded47d777c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a7524657163d2c552ba6369e9ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8b4d7c842f5dfdc9e3c30577544ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4dcc63b44fe7566fddfaa763d5d69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9ec1ce46e105fb880a935fd7615bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53444af2530840279dc52ae2f38cf03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098388fa125f94488f272aa5ee9e9ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd07ab454c2258e10ee02b400fbf874622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00127c9c7579917fc56ca7c870ae5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0ec56063f79a8876c1e4a97410c3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a2769ceb21e292da3a61343a63987625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634f57b956ad069f16ef53cee1c8fe3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8d5587d42409235c908afec40d14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2629d5abe10f6a7f298952a6592e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042812ac5d4b90a4ced22b437ff87f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a4d4f3b93b848c97b0a4710bde8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2412aef9274307289bc985e9e3d5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d49c8e44935325d1ca6a8da98e7151632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420c77ce4861ebd1e291519485d705e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80db6061c5383b1dc96c7c95b4d65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4c5ddbf6fcf7a667543f519998de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7157b2f747589e0b1f3b348672ee9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c21d3e15f8c5ece585493e279bf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefcce67e6795725eaae185df6969a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206af27148ae8d94d90360ad33a44a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774254b1dade7e23a71a39311843d1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36b931226a94ca4ea53c82d4fe0b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aefba67cc36c7e4d73ab20befe959642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c808cb51932f233c0b5a9813c35949643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574d53851ee8e418feec8f5cfab6543644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24915ff2517861c1a3c9fe5c161b36e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da641fc18cd4fa0cc2621644c5a47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be5e0d47b8194b9667f96ce5d772b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abfcae041df200ca0d681b8eb0d0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e992ff9dac4a1d7ea61c161c932c75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f95680d80ab68ac15d7ceb86375128650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5f39258e231cd564639164ac3790651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1d4b7887fb4ebb484008fece48c81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8917842a80dbef51aa4dd823948f7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457134a93872767d0ee3063638ba76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b851216c1c8fdb9447f4bdf393e57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61e25e91e2cb5b044b3a3825cf2464656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac421265824bc82197667fd3494c6716657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595413841b7e9d7cfdb761ff6b7c963658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e3a1d2d1d56f8d29e3f8a99a3117659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44d528a9564d2ec1340abdcde1c248660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a38c4db4cde133fc3ef566561ecbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e6e8c4dffaac7ca7e810a4597075662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b5f10f7bf91d9304eb9f193cda8e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455527a7135232e1579974c664fb7f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5259a1ea4b2da8f05eb1c0ca08ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884566db30b86c1fb41ced124927e40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd0d81236cf7824b9d07a0f40a3eab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6acdf92b430990dc9ed9d124ba82f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4e20ffa7883cee887095b0257f8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a040dd20b4a5d73db62573ee041fcd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99a4ae9700eb7e058b6e2ba5cdff59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97209df26be6b75c686cda77e34df6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a445087aaf1234b3548545eac4c33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8105e12b8ed19c1363ccb83e2b1101a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650123808b3a18158a84cd61dbce54f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf84a4e63535eeee3c92f226fe57f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae350328e11ded099ad1d09a52d7fca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410578a15a2bc914e2d9d7b8f8c75dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc387c6351594d4b39a480da8a11ff60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2388f7e52453369a48b5db051237bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb43a7c8cc4d302cc54b16ecc0e06da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424fbc1605256fcdb49a8bfe4f4cfdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d413a954f05d69873c0b4b54ae0a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1340e698af4f12a58706b333e515e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48a69e368545c7bad5aec218a575e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a898639faffc37048febf8aa80e2236686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f95d283abcfd292818f086ead3ab5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd502029456e50842e282a473a495bd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7571f1c5b017d91295c14c1a08fb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08a97d2a76a9c3353db8993bdb29ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad189cd23aff7a130adf63e832c87c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746450cf31d67b227a890efd70b8f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5c1df1d0407de721bb85338ccb94e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3759551272d5cbca772d0d645fa5e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead798b49bb6c1fa98e479f46864610695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d6d762441effc97f74cbd3df269cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e95d8073a8a91492a54f46b2a0980697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454af56f7e77a792992939ff78b1716698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f556ae3f40773ff377597baa1722fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a3eb1281c2c2f667678909d0563b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413979e9276140cb238d46ba76eed51e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda4d55acbecfe4b1fbfedf064542e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78cd81aae7d8c09bf1aa130a6e877d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf6c84e1ac17608bcdf60f11d0999704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a186a55486d272714c1e16f92f4b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0133fd34ff2466aec27fca36bfc9b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433705ba99ee721b442e15e0b2d965707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3049a2e36becea40f39e012a9c8a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fc5c7b858ede55ca7947a98819575709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa7ceb67a519accd63d33409fa4c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d92d6503d9e33c00ae994ecd7c8ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450e34c61edbe250ab502f3a9eb407c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a0b0e12e74c833e23199aa1b0053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa79e2aa8ec07def3085295de026eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72a3c28a31797765c4a4a4197ecab9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e835deac7502610f53c424074af867716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbfb24de4d3ee31fc3733e9391a9d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32caee5e2b39d20a602148f0d6094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea331e8bb6ecc6a43e40e455db1b90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35570361730bd148391dbd17ac51619f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448df7695eb66ffe779f853c72a4606721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ceb5ac7271ae9743be69b9582b30f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b89c504cbc5e39d45d7ef7eb69fba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d560015817f20af3c5041508450be4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb995285e14b7e6e1b0db1ad5d14a96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2eee3fb92cdfa83aa66c069622086726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f98adb0cfb1162108de106027e31c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c9d975e9b250305836a493f77db0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8047a83294d3c2e4fa9ffa4629dc98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635949e529bdf3cecde1a331e160fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98aa839807a39b9189539b090229ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac77b2ac5a889ad0f4f16a809bb9ec6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cdfb55afab80a3a13bffdee2e17b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a3538708a5be3bae013d5a8e0389a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef440d8eb9014350c19e55767f59ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d85cb84da36fdfaa1c6b00966c9b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e9449a3041a09b7d8cb704411f1a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27565470f69de490179ed954db275b26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144b85ba1edd1fd4803d9cba71cb0b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195632f198476d730232093a464754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372b629273daf41d368bf6983f3fc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eec910a56675b9f7fac154715d46a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf03442681747d5c768605a2a4f6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b54a7f90fd866b71796f11f6adfe81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1a4a28c651e963c265022df637e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f58698bec0a4aada2be091595579746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fc74b3e50399b57642957cb1027bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cedd1d7207ea2175da50c9d9bdc625748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fb9095be6b53182fdfc7b8f460e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b80e914bfbfd16e06e67a0c728c7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce09b15da5979f70ff6d220843e4e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8418489586eab7c52d0f68a740b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269cfc8a385cc2e342dc9ecb9ea29c8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>