--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3ef511f652295c09266a1b225d8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d8d924552d1fd94c080dd4df1c022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc2145f09a0326558f58baa4af6e7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8c78b515f477875b39475a4a372b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c8d2827844c7ac61bd1e6057851175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf522af567ed909972d6ef11813d8e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e129eaf841d7ba83ae5ae2f95d3c40c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a335771d05e8b5e7aec40b68d155dc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d66381c9021d46da5edd542821909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09be8e9af701a9cde0b746e17cd7e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cffcb07923384d0e3a74dadae274e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb9a167826ecf1604af8a6621307ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7367204e025f19724cc128d2de21b1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880412462d51c58bec29682f21d85614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9500d4bc0eb9a8c872ae990fe7f0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50c3492811f82de4d9737427d273c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db643b41cb384b5bcf8b9140b659bf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629fe772b7fdfa51b868b6f867eefae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816a465ed5246232c3a205e72b88e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace50039952f645c226a7423bd68c74d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207657b7bdb7b9692918679f76cf01421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba56d62b2ac4166f51a257453218ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56804e952f3f7ade88bb5ed3066c1dd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23115ca693ecf39911963bc0b5cc5fc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86fcce98b0acdd6bc9bfd80c6156e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78f435abd9ae61db13ff53094a903c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c32e2d0d86028dc676378a65544b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a1738b1f914f8e34d7f9b1d444bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2046ccde332b7538c29d17e33fc6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d155d3a2b03452e4c2cf7633c6eadb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bd0b05f85d3a954086feb823416ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82941acaae482defa5d3789b5499d41532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608a610b6c03a6b61f2300b070014f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecae97b91d277b505d5b4dc9a1869e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4377e3ddb064acc758d7ccd2e069e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9698be2da89fcf923da35b9788a2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772655209cde873bad1e4d96be59e0e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102262fa4f48671f4290aa09b929766738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e82a8acdca904b46a043450910578d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d366135431277eaa836151b48675b0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8169bd32ea1dd2c2db55e7c3ac2f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec827cbf119ad1c0fba0616117be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1559b3910de0113bd55c63d1155ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15df4697002551ba15c6424efa3d0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338c3ed7898252619d98e76bc5273545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4a1a19b5b446e7583e5c977177d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36cc5f3703a5ae03386a353ac475047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44296c5908a181e138b1c665d456f10d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d09a0aa04caed1a48793e6869f9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec722f9758fd654be9ce4e53b60f4eed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1588e1442a75ddd344c30c43da7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626f8cb199b78813ebd4cf8c12e75252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57db5eae3ffe92d2f852d9b23ab86353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a201d89087ba114318a78bd7f71fcd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793548df9e8a20a9f8ac631a486921e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc95c9a1a21dd4a367e702794c26c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4117a898f34159ac41611128200f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04ddc9ce2b4592f5cec5b35c780fdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366a8c31b6d3148fb3e04d88331a96459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07417eed28e8144142f4a4dd3c91cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172e6673d4c415d37092a96682504e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b6072114ea1f9b6ccfd36d65e837f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac904ad3c0a3482d60510380626f8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3edbaed9b40101c4c8714d82fb8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93709236e302f383d2052345e5915365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d43c0ffa3f76e2bc528161be478ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac769f1ce2698b315329aaec16cf1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3256e021ca84be3aab52b26d230768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1bea7b236937cff8357779a2575d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d194f6e37c01b37ce614ac6e48b9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d31a2801463a1118eb67f46e52cece71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5dc42794f6a3b3720a97f0ec797ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc005653dcc26beccec26f2ee26c36673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688a47a8a41684ac93e6e7bd84fc78b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79190013f69734512264a573198aab5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbcb7864d4c9cb2df4c9c62c2836076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1157e8033caf91f90bdf63a343910877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe435acc4154914b349106e758da778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1260de49b779c164663174597d4551879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69779d1146ed35d0f6d24b50156781d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74175b23688dff6b10e8104d302de69681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c0c547ad62acefc0e0131a0f1424382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b91079c7850195e0355cc0ee83fb2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ccb5998605b6102e57c6c8215d2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded229c15dba5209248a8076651c582185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9360d057aee3fe76a32a55a8ece286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d5e4961c2a6f400660798ae3cf99d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6612879e468457eae41f36124424188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d4fee65b6d01f29ad5eeeb628fb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b7f1109316d325376cf321a59263b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b00a02c550c6a38acda355e1dfc5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2853bb88a55ede95a8c3c8351a457992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01164f94aec49ee3e06f144de1aa9cdb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f932dffb8836bf1de60145eecb7b30e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f03c5035f82b926026b14f0e556f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a668436927c5b91b666d0e0cc1b8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f7bd23d460fd99132000f297a2b2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530651873931bc278902970a94a717598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c2dbd57b82197e654a61a4e95810999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f69c47fc8d8f03180e65a9279c8d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4acbc5c2dcdcdced45640650fbfb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba98a1738c584d03d69b00bd1341b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff51293765cc874fd236604bd4fcbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda668840abd3c23eb22726ae6e8d84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d32754c80062f04935956675878cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7210f042cbe4039bcd0f6271e737c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c0d0f313b679e03845b7fd58768f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fbb0d202aee122aaf42ff1170201e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c924e838b65652a29056c30e3103cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a333ba2c3ac478563f0fa0f29a8bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990736fdc115def218f38974379c0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4730893ed694a3feb223529e3ea2809112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd4665fe4f3c277cd1cb6361ab271113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6836d66e83b61c012de2cca42b30ac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ed3d1fbc3f302155c9fcdc3073f55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51e476240057193d0e6227ce90350116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955021e1300564f7a77e8d85a74a04bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91ddac417892d640ce23ab1c03ee55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c48f71c3c63d3b2a71a75409788a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29754f5a3c18b255aa3a03126a8e37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381e937cb3fe3fce0ac5819e4f740f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bade2101f047045760e2bd654883fcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb496196627708571651a80b10c5a98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd42ad394d81d9d2de4e2aac534131124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb101755c7f45338b040f3daf9f8e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fc6cc2c95c344875146f7572fcb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cbbaf3ca777ff5db76b23fb21c8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6545423367546c99119cbe6f61ef178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980529e155a62316896a80aa6f77954129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb18ebddfa20b277f1f6d87767b6e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117ada56a7a114384a4abf9575e7e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70552f777c9f3f16ebdc1786084e7229132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b12978855ca5e98538380d987b513a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6274df3688ff9d2bead673aa32173f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68bf16089bd47eb4822c20be72e85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cf7c625869312ea3e4e81c1d56427136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2788aa1b9c2d102dbbf102899acd7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822305b97ed2a0a668f2e68eb14e0f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995701ad7f772a08e33135fc87d0215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513e6875067e59621aa73fb84e02cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1731c0d1a669287e29828b774deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29f767825f37257f8f1ebe30f39ff0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed68962407bfd528937e2717b433607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3fc87277ee732bfcaf806285ca87b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e0e8c6b5430e2975f5d65e36b60d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdabe984db7bdee094d69652cf4020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e64c61faee2453e22956bf246bebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566011338234f8d09fa8c537063cdfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae204bd557a788afa48ef2d05c309a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2035b92f155083978238e7c7b167c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee87a9e454104b639fbbe09896785a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee71d199d7894967a3410d9a51e30b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753beac4b73d1ffb170dccacf88cbe67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dfb6435c4f34c04248213ac213284154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab85e7e9a32d562cffcb7783b1605c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce44494bcbc0c6f1ba42ac90c8add4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb1ab94534e0b0721a8ac0fb2a958157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44602748366f3001ea4c09c5c655f6cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6fccababa1e8dbd600aca5d20a44a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392481f53eb0829a80f656c0e3cf95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8368f8d1db5b41911bec0a58d1765161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe082867cd0c9ad372d6629f92564162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dae69cff9ad54b17cfd2074fdbcdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed59257785e3c034d593c8d30e0148f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe9b8ec3d3c48cbe77c3de4dd114f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264624a15f916c289ab0c11ba6be6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192298319f1321b2d8384a7c3866727167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c121c1057b2ebb98fbe954dc7835168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ec58879ae55c67324f5568abafd42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d834d8f7bc9611632f4e319df8f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262418a97686701c7a96d0e5596dece3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f22e1c3607e4f32df62203da2496b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052edb0ec8454327b65c4469a6e93d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117440657327386fa7e7ae094b3825d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ecbc1093ae4600780775a1f9ef579175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b72794f4b8aea6ed880ae4da0ec718176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77467ec9c409337094d31f39114ac4bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ffd6b2daea83a061430e7eaf07ed8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c12193ea64c2596ab8b4f26cd433b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9705c47f5fb4529fdf42f2893f6a13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b9d8298bdf465bcbd065da00307f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1e059e09036d6aeb081276c7612b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b9ecb06bb8a2d7c54088bfe46801183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f1b66e84b646af8efe7a36bd373a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f10b928a0c2b4aabfb92a37ecaf790185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ff2926201c647fbceeca4c2fb22a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bceacc54f3006610eb3f6f8c7eb1fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3732c974931cf22df6029b88289f4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b705677f7d8a876573412b3197ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5f28e0ece9c5d2f193ab099f7c90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421d98fd97215517438908d158122a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca3b1fb851c336d798428f5286200f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd12b96e82e2a54e12fb15d336392193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e92eafe8ae520706361253b829df8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b696a4ac3c1b7ec9a68a3e614a4d0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8880994f3701a06d5ae8690ca1f38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40198458a169f98150d26abc6857c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff02fb4a4c61b46a8008f181b01759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796f57852f0ac2c852897568d84eb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47dbc8dc609f526b5c6574964ed94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969963787700f12ef58831c4fff36b39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa167f8478920c2da79325bf75fd6406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303b69180ca7d1d251dc30186ce50c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ca77e9a16e22a48df8565a61be45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b524a915a6c320bbd9e0f21cc514080205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2045152d00db79a704b9da560bfe40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7087b8909fc7ffbf6c8160d5fe830207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9f46438234582bc326122e5380b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1087eff3fa882b12265066e1f770209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd5172c8e72f4693819986752274ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab078ce261d5bcf624cb79202f9fe8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa1fc097ac993e3de582827bc1c83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b0bb207e177ed6c825c39081d3859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8208be159810e2f56c5599f3c750a9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed206183a66a294cc651c5fabb95cdde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778b9c8a6970b489903ed352ed195e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba82e7da31734896fbc5b545c45c45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c25d1a5d9b5183c30730ae20bc374218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbac2271cf9c1065e11f5728b7956e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662bb6c411e4358da55507d1f3959ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa450af66f724eb1e24779d55e36d3f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4fde773e8288e131bc560d5338fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0713c31ef95a55cb84377a985a40a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c862f8f97bb9b92c6348248eef838224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ce07e3eee459d5fc7c1eaedde3522225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b6bd59917a3bf3eae65dc75d3332226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad67baa0e87d7465922d7550281c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67a2d0ce76360957ad22b02a12cf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95594a6a0534e240bb766710a686f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424de3b92483af7eb01c541037d183d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d6d29c768e98597536b1e95e9beb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2cdbc0ec9927d4810b527314d904232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1084da8e4b7f65786af3c9ffa6be3d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1640c83f6064374e5ae545f1ac9070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd24f89c084118fda22420cddc0dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cd5a64f51625eece177cf252b579c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397b845203e31dbd4079d09327fc8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454d19e37fb25cfc872cda6c7231728238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a21ed94f9acfe478ae5da4989801c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63818fae803f0d2d60188f99186b76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4616a7f041a1a84ac27a8e60b505241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bafd8b8a11b0bc0d302a60e18418f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a68b23c351b583712f8ccf191e6ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b18ae792553fb283fa28da4a617eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc8a83d3f99f52d575af1844c1036245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91792eda066441cf43d72423866d3fd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bef06bd27b5dd04ec4f3b3fa54657247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81f1dcf246907028fd382bd870388248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f67b6cad0827e87999f4516d5223249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815c637eb1f29d9f5ad2180c0bc446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7018aa7b6d71f19655105c7b00e5de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb021d32567b8f2c0fd565f6b1d86e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a5e880ff3f84186b0a2de35caaf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b66721a83be8a33647edce2904eb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793ec2288cfefef9082fd696a3d58b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fabd546dea8aee9dfe5e6c9098cdf7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6e0cbccb145aa83eff3b33f3cef1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805f4364a4dfe584b9fc7fd4f634388258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cc9cb4691d14e0c7d73f3301e88f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113be9ed56630a4c7276e1e929b6d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ca9dad9de3279c064ded0cc8f896261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f802a9054d02724bc39e7863b97d6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4ee6f46b31897865c5236e5a5bfb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33b1b4e11b556ea968acbe8b259ed7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff8f58c1c779a9f8e5144439d607d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f96c8e9c0dd018c0d126e8534928e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050896d7c76a5eb555d941ffd596cfd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31380bf54851180789e620c80e3b4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77020458204915751d426463f086fef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94019f50565aa8a6dedceb6180d5190270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3562fbe5464df87946ba26bf2282c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f562e02345b50200a26d64085d17b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074176b91aa8cbe2c3197c8700305c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955eec4a5e9af47ca4e38682aa91902274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143741a898f39c7d73c9aff032e0eb2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6b5b08ddb5170a7f25e6786a0e5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132a7d072252882f9e5d253d0da5f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487a6b876c45654f9250fc97b5d6a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3408e295fe570dc253b611477005279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f649701b19542090737579a972419280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a905a13bb7ca9e3762b99a53c4de38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485172e8f1d40a01b5313edee2949f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b27e1ef8c28eac7bb9a14fada3e73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b94de10dcad3ab1f6a9e49efa3cc92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1454c0101a3db605779e11b69316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774126daf66c1a418017741e93b9a3e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419ac91e5dfafbff843d7d5eb2c759287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d46b7a1b119126212995728e98480288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184d5571d6c72be950fd8b12a410f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990de659d2b8ab5702a880d70250772290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b6d244726e5cc48f55e7c143f31d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab55b8f98f94c2c269f49ab5e9abc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47960f3a606e471a3b6a978513988e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59a3441ea3cd24aeabccf0ad9d9c40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a4ccdea22cce351a4aa0e45f2ef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f93d0e782bb13ad1105ffa290ada3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d87151f685bb2c3b8d1b35ad84a089297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254b53e1296a1d7048be77d196541e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc4e3fffa0865be0bfc2e24a2a7bf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0fc431846d94ad482f7af4e0c6907300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5efc37419944686030f8449275b5c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43d2209f2743996def04008522e8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479ddc15cc793da34d44866881d1f76303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d119d8d31ab3abcb88051c8598032304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012083ea6d8a08161d18639a521bab62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043572ca66b55f78e35b442404029b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dac51f0402fb7b2ceb98990156229307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa03a1ac42651652ee04e3f412c0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c68dfb67cd617d985cfbf18d05291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156b53530273b9e374c75beb2390e49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98f8d7e25366713e532f406e63b80a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb36097dd6a3bdc487030f439855af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f74b84630c93b2502e1906d22c0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f82dc602a30a5e524af2019e9aeedf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a06b1c5034ac6c9aa62d94a3822a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff47b9b8a42c49b3ddeba5b0bc20104316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993c9330b8f0131df8805a72119192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab101ac3adb88a649d7d67f53e429976318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cbc24310faeb4179da000244ca372319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82f675ca71c2711d359de196e6826320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e07ed57c28a34104ecd3134d82ef2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca157abeddd29b810981e109f65ccd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29329771b4d6bb88d890049e53742532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807186366053672e703f0c4115d315c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c49165cd08bae3d12b23d196ffa14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469726630fed5eebd2d553fa07011ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9b677975a69505133aaa7710f09ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7855edeca53405fda12d76f0241349328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f34d2bd69cf3203a78855797d4f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566e23dc67112af6be8ed651c81332330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeb29c42fd3b307536bcbace149832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af767f7c091b37d875bdf26046acacda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1194e0edef2e5674056f2a1faee72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd872dd9c4f902f3e7cf63f516f3a06d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21532f2bfec235396471a2478ec9b4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83883aeb94332b91c0b97ed7ba3d485336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406b21ba1fe8f198271d25a36bdffb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a12897f4f78f4dca5293be8ddc5f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f8b015e759746f9037da3b1bcb2ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379c35ada89a37bc1198691d12e9bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f712a731831cbdf72f4b8268e4148341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cba5d70c10df332d12aed617fd9df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7517ffa944e8638aea44915bfe5c3e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2458d22777f852ea9ff1c3e10aed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbaa48aff2f09ea183f6f430de4e71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77d15438748af32cba63232aaa9ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a64240e0805b79fb2a4447299a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0e318684c924a7c7baab100f0ad74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f3237903477bed65ddf9f6614718349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34fa194f0378e2062c23c6b6b39df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710fc38afc05f67f38d61f5f0dd2f44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae12289323a3e60635d41602e63c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e7148f56fae6f2abc11f298ece5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2b1394c1226d82577cc0729f1bab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ecc001d1eb9dc204b2fba6b31289355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f197681624744bcf391074e2a791b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7ca666fa68210f55efc7a37952aed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909102a078b95db87bea2ed416b878e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e279771b3b30c70e6eb556ee8dd54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa30cbad546222dedc45b7851d75fbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea64426063060f49584c8ee500506e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda549aea7e33abd1770cb95ba6e04f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbeca4721fceee1f84db352ebc641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c77ec53ff8f3a07bbd6fe80d429887364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1849a9a4ab3d0a98bd02f5dcf8297bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd9ce7cfd8f6d3e95a1788e853111a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c324e7a2ddc27aea9362236476e813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5fd8043241ca5b79005a7886fffb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e069043471479f2a64022afa0b7e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16143758d8cda9814f8a435b68fa0055370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023f8b454e0f35b2f32180a6830752e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfda9198d2599381e338a654ebb6280372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc5b10a33fc295acb9fa9e5ac1d47a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62d941ca5ad3407243e3be23de5c19374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f66aa27be4951be4db37cb46222ceb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440095b0a4295cfc875bbda8011571376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb23e4f8ec2a0ac1062bec74914ca9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce0ef1946cbe12c5f3e95eeeb99422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9df35a21143cbe5a3eaf5a38ce63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4684c446d0edb90a017cf180c223d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75cdc604cf690daac895008d2343f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e2d296fd74e4cb97c1f0e79350974382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c99f609bae60463d4a7baf20d4e55d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a07957f896fac08caaef5ca36331b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e47877132defb9cef1b166b1d276385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aab083c1c68279d42abb27e555e23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d65855f7a5f6518d47f04c9c1b0a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4843d308b9803046500eb2f7e89d9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d294a5485ae422ccac7ee5455f1def389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd29b2456d8e53de5ceac893cc1db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4b7a1400da40a594e51e40691c311391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05583077a08920ba7c09a59d935f48392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13375056669c8c9d54255193c2c329393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4963b8af2b03251fe0c38b5c833aaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9e315cda2fdf845c72757704f050395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022a1ec7d1df7c22e3304f40d03e3bc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97712da8060f57f4c5089ec78d50bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa69633dc33140d4b66667a06d259c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f3b4834cd30b7340bed2d3312a52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd9d8ccbee5c6cf28f5dbe5cf15e02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c6b620881b936464a747c6ea875dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05610acaf8bdc06b94033733b22a36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7ca74c9e12ec443910e0498fdbfbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6480ab13a6c8c26a0822a9f7ccd0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecd98f186eb469e7d35a74abd590a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff3411745859954816842306e1e7c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc35c6630f396e09457638c1599acbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803164c53c19b694d0b6477bfecdabe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35d69892f3ba33d462d1e9c5da510409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f797684c6d1168442a4daa01a975b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21945de6c810c41b9aec2af2d894b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41fdb2f426ff2464327a305d3b7e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fade4b261b4df6cd698aaf23951337b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9ca18dd744b37ea52e5e3e0ccd2e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f4c65596f8e72902efa18ee797fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a59fdc63cd09aa6d535e1957d1572416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a4a038c1ac180224e6f9a02c79a76417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f1c88d0dcb45e28e665b203d6026418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f80c516d6c67ef4894452f8a3dd87e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb389e1de92173d69b50defef97d93e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2f7393a31abcf757ee3193586fd05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecac014fe76474a7a25636f35a2cbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4969e6d25d30b72398e08b09a725d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858b780c6a7305b514e83548a741651424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129a84befce5c431e74d22251f55712425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2592d3309de8928586f28b7f20d81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc4becc44eac9ce708a1552d424660427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad81424dd42e15a09361626c7b947428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaaca026652147f7dcac0730c3383a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66fa120881fa992ea14b8ddc017683430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f77f688719940208c149e097d23a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eccda3789b22697f552f09168fb465432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc6335552cd9341d1090da7d23059433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f76781e6be3eac28e94eb3c644c63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a10cf895efeea31d3887e4a63ad69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87580a60b139b2309ae86b92d5ae34b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6882932715188ad4111e4c8138a938437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed23259b98e15513fbf407f484867438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b9906adf103f63f96441accecfec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7661349b38e9d0d2af0ad30d2418440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4200fc366b8acc722fc12976bf628b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06098b3fd5ad00ccb2d0e381301b936442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ff004ca4031eae70c0856e29dca2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6a4ce76673b65a79090ceb07d8039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1026b1e8de57b9d15303a34f358798c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9d2c473e61ce6eeaf7c1b1fd4f47e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d7455eec51817bb0aa0e10728440447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef51ce1886f105319579d9f726be7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805619aa3aec6861318a54a90d817e92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eedae0691903866bf639f34240460d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba582895c52d947b9c136b1bc2723a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7897c5267a9405c14a7ca68b2a5e9dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4a2c10a5cce55a0e9a47407a7e650453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf80bead670616b3e5d1f0d7e6cc2f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077fa224b142a36bf83bf3671369b79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca249f2950855d04fa3ea41403b797456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b043a6aa714449f762534ad07259a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b0f6b48a5c2becfe8e063696cd1f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d1871061442d3f97d61eac7fd340e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e903f2aa7c8a1a83f5e42d35c82428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d3fa8f57348672be622fd39c431a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908dcf5a8f598354abf35cd0e40260d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f750c8dd3f116993dde2d659637053463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc061f263d9eb2841a06ce9bdf8b4575464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac81ab5f767e2e3e6c16afe55348f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccbcdf765fd836e5096f0cb4e9b503466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbace4772f1f4c5235e1bd2cbfed2773467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ee3c5b4d226ca87e43951db27c43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8348b3dd376478859df307b10184469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f548767ba8e9a7b42b77b7e191a76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3133e6ff1fe8aeccfb9d982395643ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358eb324941aa2574e35ab8611f6e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e1afb80d0d3fe98ec332a7c982e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cc91fd2a7ef89bedcad0f56873da5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0d555a7d8ed60771d283f21d927d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60b2905f319003cfc92874076e621e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ff590b22febfbd6f9645082fa850477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0f9d927f743e18789859bd077c1d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00f4c78d797ea83dd7c2a9ecb00bd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd74799b946bc15207a8d270ec7af98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418814ace66b51a3ee179627ae6a5bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e0336cf5b40692b4432984f0e148c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d56d500ba1bd32939a185fc15a461a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532b1ccca744d0f6d8f90c011dc30d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738958855bc26d8678cf6a4f2a83d5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab21dd02cabad094aa5b23ed50083486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ff4ea98f7b00d68c27c05ef26b66487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226fe8a8175c9e81796ba80a61b5912488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ed06031a3907bb7d187660172e07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574640f76842479e46e02e750c85b892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1269037b19c9594ed75e527e45b4b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7efca202c462d8ff22a763d7806a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fff214f8487b786af4bba202ebf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdbc9793ff43f44cb7b251f0b49a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95292ed425c1ad247acecba6534ec0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87baedeb6fbf998a8816d9f7a1c4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6cec255467e98c19a506304ac649f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78adf29e00e37e13f492b8ab912b2d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaec91fb1721c4f5d5d0c67d7f1530c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80509cdd5d7fb46e8267b08bf58cf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5cc940210b18d231156d186c18373501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62adc3e40cc4d14c6831bfee2e0ba4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd489d2821ced247aa4c0da389a35e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8324738d5416c835fe74b260ee3c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a031a9c6cccfe764adda42aac41ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d9e065eb0ac4e5e2073c0afce8c5c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95139c12a7160019be809b78a931c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c67067cedaa1f180a43736baaeb46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4eab4d0fe6439100c01d0fad98de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d76b230e1934645412137a30cd250510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d6c50b9ed796136bc8dd2c6eccf1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bde0b58b4d469aeb5950644a7a3f67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860296bb42090d2276fe7579c8a8f687513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3036a2df0f54da7d41c0252431869514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f703d9c5efc58807d182cb707f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4df878582d25863feed222d00d7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bafdf0299657c4077e4c5eb2b090be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade06e9e19ae375c1591a99195ef20a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554423d19170bddbdd56dd2873aaca89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae07ee78b6d77d43b8afc446e05dfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba10e4486119ed547f2d762992b7c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b5cc6bef8cd0ab85667829fe9bbe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42841ea2a3dd4f1fd4c7e61d1a2e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69be5287e17d8e8ce76051c8b467b63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42c66d698c22dd6dcf8917dace4267525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf774eaa08a779e285251e98cce189526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189b94712aa671f60d7dbb40fcc8d2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c880122a486cfea5a5e1f54412fde60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c180925519c14f6954b946e52bd35e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5c31dcab99f02b1fc1b1e2aed797530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa62fc8858accb5e2df718386734f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d8a1361719449bffde43c4a22da4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209b644441efcde6c6555ded0b33c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74bc97c38bbb68f145e921e917689a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c6d62784814184673e8374b4f706535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ff23e07c768b4b97424b72ea5f87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac058ea35b6e9b7a5d9e21fcfbaa02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ff4ebd3aad4046ed9472c07c274b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94d5a317bc8530cdbb78fccb2dd744539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111d41c38519b6cba24cb099f572834540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f8a70274fd990189dcb3d97cdaf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf1a284451f68187cb101f3301a44c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5542b0d7db361db52ec6fb856d06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe078bd3e74d7d38d58b7a06ba895544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019c40564de98d47208758f4036088545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ae5239416bdfffa41e3637f178e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91570a10ec76c3e4cefdb4d1fa69770e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5446307eb00dd5459ca87ca4ab426d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616f57d4fd61b54d2464d962f28802549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7632ae00f13b7fb76ef7fecb1e555550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafa28f6427e10455bcd3dce4dab53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6416d3fcf3847d475476a88941da2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d483b31dee8aedd6d0bb77937f00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ca5a10d02d99cb57d1349ed2289a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc09582158203fce1b1f553f68a00b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76212c168e1d0bc2cd90d31a61471d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66b936caece184f9eb4b3e83b737cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccbf73b120734f4cf2376cc467d0df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc832020c97007b24519c3ff56f0aa14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae142c53880434f11ca6a7741d0a9388560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a2a2faa8d5362d9caf319775306c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1db9dd4c3aef94ac9711fdf07c45b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650ad6755c93399d5e9818e45e6f9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe47dff285f319fe33173cf6e0df44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba246834f8c621cc5499f204c7acdfc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771b10b4f6ae65014f6ac723092ff6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac447b04629b547c862abf24bbd8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1a9bfa4c61d69cf0b708c978448b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c92fdaf483fc201891d9ef2d31026569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b91c3cf1f592382cc2822c30893984570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba5c49d598ef44b8dea37456a3eb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4a4555a5310d4a0f9a224e348bf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfe127972317d9dba14f3022521bf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f76c1ebc0dde762ca4d560647862574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e6c1a01a6ace946ac0fd50e53362575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6b5d820d7784b5b64c515ad97927576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c202b310ad5abcc78934087acf1c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbaebd1076d2e8eac0533978a8ef1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0607c945995b605ce890461d14bb8d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628798ed491e9a4efeaf94e5ed29eb2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35132f39db4a3760ce02ae8de3c0dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4045db4f817575a5e4973ed71be8f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75375895802c5eff085e50d139027e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637a4470a3df6456853854ba5bb66bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee072fa6bd1d2900e7908a4019222d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf72b110eabb76fb470c539260da89b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f630f2dab7ab5a49f8d28d0e710f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a09eb9ddb85bdefa5653c6a5a076588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a076d9ca3e9665895f9cc340ca079f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00348d2cbbb5e35069bfa0356fd799590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a299fd88704295a4ea7c27f5deac53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9724201d64b37b9be3f19e1060fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e2d6864f28dc1fe58a60eabf4aee6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7115930db5c93a5c359dde1cd2f55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ca76d5ebea8dfab5f5eb968cd218595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff709fd7a24d753f3b77a5b8cb269be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da193c2a9e8a5cd5cf3cdc5b8227e77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad999e17bac78dd568976c3845621598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d1f6b4931af63398acea23d7ea9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a316454ff14ea7fa6c6b86cdedaedf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d2b6fb3e2f5331870329cca5e6981601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d37770ed68cac6c63e9be322c5e6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795852c0c075e2d10a4779e88e44d63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2986ad8fc65e182de4d625fd469017604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ae6b21b824eacd747138693c2b06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aae935425d1dc0120560a7941b011606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3e726e5c4edd3f4610bbe35904e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102322afc3dfb1de03dc592c404b66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa2c7bd025ab31864a64fc3b37f3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28897f96364cf15298ab8798987668610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577574272d3355056058a2bb7dbe9a5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5502dfa82e1cc28be47aa3c27d2dc7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715d7a0c545fb38cff1d0fd6ed87bef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c854a0257f84a91dba2dcf37c4ff7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a91acf89296ca93e0e57f22a55ca8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26105cb4c35ce1e0b6f3fbe3d87ddcb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060257a67d630d7ff93f23322b14be9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d74b3b4c6c0d63acae0341eab26d13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896581362a0ee08b95b53741a7d81cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ce572337cc1e3cc068f6ea91ff6b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c20c3a967ad7cd73b8d1a006f2d54f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e39596ea4ec723596d7242fe873ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a69b21337fa98e41856f861d0a6cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539abe68e5395e0f1b9fb4569284886624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd74f9e3c02179e97959e97257b205625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ece5c1709574f7dcc5943f1eb3112626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f57e419da593995fcbbb5e940e0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bb1c531aa51ae9e71eb7abe031c16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cecb3f326bc32b9550de905082bd57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23277f89aae1cb4dc885c1dd1a3cd00a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d71ad2f4712791bbcd7a219415134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b8c545ccc692c4b36de03f400a68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90426fe63538f526381e5d5498910d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49446c335c790530edf703c973f37ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a721db92f8cea7b30a3a627ae7eecc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d1845e834c74d82037f236d204c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb5b4a6d28ff51849902d6450478e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b929b9983ef6ae1e3ac81cdd7efcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cde517a37452fd3706752fc88a0da8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7b11b0903fcf86a3cd54beec46113640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d616de9d9180aca38d3dddbbebef6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd9c198e33c394d0ec0b587d3e438642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367a67506efc8e89d660f5aa376a1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2026bbb06502c511d46a9cd2b476c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c57241c3911f988dd89ab2e267144645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1dce18073071bed1335fde12392d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ae784a3a63e2265dda0424dcc34f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cea79b19c8f2eeebf0126d1ca5d817648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534591dda34ea2430e7d32e1d03d52a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b58d8af52e0ec0b1e1971ff667fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555fe8ce3398cca27aa7b2efd2f7fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74af784d75a6f885b5e82d78490e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243ab41081788a1926a033d133e99c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c6752031ddabfef20c56df38071f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d119eecacb3382b51c9b2b056eea6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a8eb0828b11d0b7da9d2de602606656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a3360ad972dd143b4fff9fc353f63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cbc758f6411bac83674bd5bdb93b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f6b93579ed43d0e3e21d2f12a4eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34094bb75173ec5a19d58130265cad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d225f55d68fd0194bcd33704fe5799661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9d16df581c5038121ef5057b70ab5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3691ab01f0b30d9134570c121273663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bb1f51d5bfc79f307c00f44908e09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9bc5793378dfe4d20d56f0886777a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc6c2917da864d743c3b86a47837e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ccf1203d164999be7bf59a1c24d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c536098a687311a8c068823de3b5115668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3dc665703aae8951aa4c00220b0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927494580f3ad98310ea2ad20d3a79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b5724d02fb1c863f74359759df19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4a32a20bdfb6672fa5f29095ce886672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522adcf4edd77a332400e8ae123d0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146013a8c524141a357eafab6088216674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b9e772ab0d64ceabcd7b127ae6fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0abf70b93bcda7e6cf1676fd23ef1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d03798585eb4fb8a76dabe1ebbacb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b941c02b6e64776237e29d6348b45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44987ab01a79a8b0d94cf62a20b38679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae476d692e177e6956d27c31d4dc6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c130ae3cf35ad06dd35230224617db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4db63d9ce60eb9473e13dcf7b7c2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaecd2f0997ab3965cc4a6df1ff8cac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5455442fbb86feb84652c8f7c6d154684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876f5d4170e9af65527f66752296fa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eec7a9f3bf213f8b326c91a760290a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc99ec0118035e5f0077457d6fdd4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e5bd77e8e321fbded8528b72ddfd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e862710d1a9190b3de2e731eeb2143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cae2061cb2b9d56117c384de2ac9fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e593c4f3b6c6891d66cad844625ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96dc5540cc6190f08bddda60e19767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902e1f6c43390e23c29a767652e02e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c01bd379373c271b4a9e2e9036f3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84945e5a825c96f74754e531f63b373a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e0204681ed2cb4a1dea8e001483e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0c50ff2ce3d9d6aa8842a16221d6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ddd9743bcfe8c95aeb9d88b52e7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893fd2b08e332499c1711a4ce97c5a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aef3b3700f5f01c0e24795c3506b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e71b961baeaded50c4e513944ebff9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b7e5c28ff1b25c1d947657759f23b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015f4351b12027b718a064388d381d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5005ca0084e5106252d78a762acd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e95cde0e8a32eda6a1fcb1be117a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64486745403039d2d48033ec0a267e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd564a01616ebb09a027c2032d775d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39400072a5c0577598474c6e1e3ed05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae075c906eea7565d1cc4df6c752a09a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc182648c901d2c0512287561a5a16b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d67fb543ab1d1fd4a2929604962d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213075e30821a8de60c709f9a570545712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff8c858cce5c8d1359575b3fdea0f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc321b4cad6f4533d775937e8d28e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519b282187e8c0fb0c674b4ce752604715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c65b1f8e5eeaa390ec91ec06807d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5bfcfcfee82c0e1a272f8b42a6859717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb42017f0b0fda8ef26548b02029aa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e97533f39adb137a8c39067f282d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1a3e439fd8bebc7fd3726476bea65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bee01fbf5eb1cc107ec57fdf29285721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d858d9420361cbf7536d96c89f748722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa53290ac14d30f56f74efc312c991723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1023c0b76677c98f27788ab1cd1107724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf4891a31be7ef283e373d2758e2d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87976511a0c3b164d658021d62c8cfd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb93779858076bc314f14b14b47ed8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137cb960e534dd521482ea042947d92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3680947011c8427cf11d00016fca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddaef70135e8472bf00467a0461d18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1dfd4f9c6f001177fb3513302ef99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46c04e0943e38bfa7d4c73218dae6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fde6ab9cf19d49f01604c65931950733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a06f580ebde568d4c4da93b1b44dc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914fed9fff0d8d6c67efbaeb0c841ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d07f00d50d3b13d735dd118883585736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00769ebbe1a81b953f6d388d0152b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb37c50a4b41afcafb0122245be96f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c810f1f4a4ca5284f6d41d0a701d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ca428d95150e28e6bf68bfb05393740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329b91026052780c250be3b1f8a92e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5068cf7e7830350cf18ba890968655742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2b8a235b3aa8e6de183c6c5b48495743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd86de134956ff476091e976b86e8df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ba5ab6ff41cbd16439e924af8e653745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e0dc3a76871e446dc7d6d4d1d82c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760406d43f6fda420bcf2428a3963e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77cd4b27c1b5dd8e5aa8c75ec222d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087d2cde4bbfed31e50ab5993d80530749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa8f6edfddae95567610eab3662f8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2d037abfdd06af40d3df5b8c4675751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183820fefbabd787cf7b8ffb896ab99b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a654200e18b8df31c967ff98505e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31dcc8ccd631a0f762e9c230b89476754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77eb54157af1b0a7a8ba6c159173c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f764c044b3a9627ee645eda2ebd09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b627803463d9bc8d0e1eb3e3c80d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc63d983d92332f7826a2a2cacdcae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aec780e03c464672bffafedeba6d3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0efdef7f6fa2ef0c6b8484dae78fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdb53078d7fbb7ef979c9711614d062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741fe34ec0d0a0a089a995188368b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71e29904887bbc02c86bac1584f964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40812f5defb7311982698fae63f6bc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccae15a8733c9a04e7252d486b23d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb53b95653dc35ee2ad0b951ad971207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f07a2a57294bd121a777a93b66a948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5ed82a36062de3e66fac8a12812d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824adfb114594d7e8032c82aca7002110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef89892eb3bf11bcf0519ab01362d2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2090f37eaf9f4ea89546e2a039d248912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b20ca421c8884f3a366970a1af8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db3710c43c5a5c1eeca10f8b55880a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43facd17b375692f18c1fdb31b157a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db67de24a2251102d6ae2a82076f2ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a43c8e0d512e825d4ec48816b1a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a5d395a99ed5b0290503721a4346c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41a23b52ebb7e8a399217b5cddcab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3371ecfe3fc29ec1a54e4966445fc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c4f733abac67ed2e9956bed37c1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e048e87b3d13b17168f71944db8119322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6d43d7be474baee1a30358da65b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d20810f775c75919bcc0f6af0d8bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b619a31a0c2af6956db2cbdd1d4f925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf165d7b485c3a49aaf6e29d7274493d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500a98a47e993b0d99f1f3c99e96f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ef1ebe19a150d9c3a09352d4ac73128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d0ddfca5761cf7fddbc5e882a387e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d17f96c537c4fc28635a0a4f8927530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab016f43ceeeef8f1ee9d168f6ecb3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb45015a3f98ce4ceab54119ddfaaac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb32e99e48c0908dc49aaf64a99570833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d48eec78436a9efc456be1a59e1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4744bad276928adce3daf5f53cb9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8696eb48b7e345778b582298ac983636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef12cb1ac5e7037b039b9b36ec4bc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a47eb1e7ae30c759a587947d3745838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2561a182a9913e0f0d796076f9c8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fde3d719e2ee92aa6f410523ece42d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d6c46e2a0f4d93a36aac06cdcdec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b442f00fd7c11ab8e53f0d79d6b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8ff8d139b67aad4623ddb2374c9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04c53046eef471ffa5f4068480f3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facd3e8505d7d49687238b1095f4c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d23ad25583dd9cd11e5cc967768846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589725bd05b2808052b9d80e3a34ace547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf351c5e6135e51a123582ed805af448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb0833500a9dd960161397262fe9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc5692be0bc8e30e7c95901d70faf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639eb4418e686a79fcdd2aecedc7e5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548380c36c508e04a26005bc3aca53a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3073cf1870530c81fa8179ecb11cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5f8b12b6eaf1e6eeedf961682934054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cfcc23692bca183fbad542b1203fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ddbadd5c39c5ade49c0e5dbcbf4bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4cc74118cfd3442eed0cb68487d0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d4104308c6bc78020ecfd481340058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f02d30c85640f251b7ef669a18a9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ea9a0aeb1077aa09d8847bc75b53e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d39bc35a38f63c3201f7173b7529de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0baf3b8d209b5f894b086936989062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd37406038236b4772ea4d2a67bbe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ade837d4b52d08b8730c9bf96f7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b842dde98240f5e499065ee8b52062065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be70fd7dec2c7b924a11fb6da99d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf3c0163567e47351e8127a6662a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a867388006776cca57032cef47e9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3a7244a205765f309765249a9932469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d84af2faafbb1e7c97ca56b97a98fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678233e74c56f872beb95985fc9960771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad128f122d95c9c934f644b2c41ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf85defb31219427c94fac2395ae0c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214847c4ba501e796a8237d475f25b0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad8d7b4a26f6cd8d7162774cde438875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae80e57965f35b9ab754830769dfad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc388f1bd349c6d42d67eae7ba1c93477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf239d2cde2e8ef36ab3d6d9234b9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68ee7546a17a3bb6283133159da9d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bd12f43ba0ce35c723474c2115d5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28debf02da0b10f92c35c839c52220a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e207623093c11ce10aa3902714c9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b11bca545c32728a2a638b576101483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc079a0b22d2f577ccbaf23bf0597e0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e989d8f076e33aedb015ee06098885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb63a2542b9c43d820282b1326f178086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a1829988866c6835d740e835c77d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f09108e49ee0644011d89d9f458e5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bda91d62d2811c3bf82736698b5d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1afbf4ded4bb595d260344e1e6a7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4545fb9135b4ef3b5906c217f0fc2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232fb869be4c8155d71fe9fa2bad9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498da6b88449b290c539c3619196fa393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd860ec916dd7aef727bd677cf6af794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08979da7761b6da55ec6fcbc7f2dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e93898c4d5540d56374fd850f02296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff91d776f7ddcc93caaf7c51ff2c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f6033add614577cde9e66512fcf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e07822e00cd3b0603584db0ea9f6b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206662721903535f18d7a0c08f9434100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada8483b637705084d9db1b0520289101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb7720e10a8785cd99c5669aeee68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0d2c80e3b710dcecc06a0c4a2279d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d2749a04d1e058a429ff0154d4d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5838eef072bb4594a6cf66b71a39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd172d77d2ee9d4467626abe0f4ef5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7d147c764bdf55a3309c1a5e29852107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38c745efcf00abb0ed69f2b16e7fef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65b98e86c57b1aa903d57981033d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3d8e4363bb927add55f666a53ec84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189abad19f8e868e9289c0c77ee97a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47335b894d9c5c98e59fcaa7d015b859112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb7edc0da787fabdadf3e6227b69d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3bc9f1df5d5645c3791bc677a7171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0f082d4260a99cff7b71bc51c37b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018c2db18c75c7259fac359fd20840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1308a57dde8eb6bf4ef9137a16413a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c0fc230a4ce6ca0298d0c41b7fd66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab01e7b0d31d281536a269f5428d6e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62635e974a1fd49a5aa823c751fb0c50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b871a81eabd06a4c8654f3c562fab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cfc6a77fd284b9622273d5b867fa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ac3e8c53e12abc55056b52574a87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe8a8beb073cd776282de2041b473f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd6d200321a8b8969609d26bd893d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78ce86885f2420a2cc907309b2e88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d6bc9e75283e1c9e45a1b9333f035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca187405887053065a303cd9724348d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e5245cb2cde2ab9d5469408b5d67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ea729094f9999273a6f1437f6fe31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f756d42893ad729d37515f1beeda9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096f1591b236b06d93edab94dc7de4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523f725eca0e2a24d161d24c3b7a51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909244d3a27e60d0ecd130b4a88802f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fcaaeccac8f604a6b9bbdca1467be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e6ce1658af0eda5da9bf1e260bd5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd24b723f98f1d5d7a5b84a8ef068d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961bb8aeb39ef98ac15cdbe64b3129138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca8411fa857021ca311e0ddb065aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c07d99b9bc9e6b466bab48ff5ce05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ced594f8a9a64e122b630398739003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8ad2f1f12b201f420f7bbc3f5f78a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82bc02509a309241d403cf6d64b78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2eaab8138714499f0244e2a8774ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710abad1b74c07f2a4fb2958a526e95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438043a13ce9d1d1c0994a527c08090146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfad8af0a73bcd1c19670ab4beb5a18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2f1a1d965b498ba737b7117908ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f490e065699442214b4b6b7b30e09b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ed7105fd4d3bf82646617e7bc8fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec187646fa04b784c698ba5cc2ccf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f130a974a5f91540a9b168f820a993152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c2e4d15c75095342d597494e47b3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ab09a8828ea96179a3d835d7eea8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebe1b235ed83acd85a6dedb3fde88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb793a324d645087f92513ec8f5b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bac50c1fc321a87a437a319e3bf13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fdd9d2988aaaf9463c0f4a3c082b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a7a7fcb61f399018de90714e3c1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fda1706486fe7e401d8b6d43588073160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f881fec84db1b1b831eef2fa68cee8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a7fa3aaad318c236e610ae3994e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75460c504bbf4f3860194397033194163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ea5572f222c3b6b74f244e72973b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751f63209e0b6f40e6a680b3604e11c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93ccc4b1954e92c09dbbe91e69e566166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4bedd1ac9f26f9ec4f672869f4b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fced33fa1594454a84fb840540acd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f3e3adf3d64d75fe487b8bd05b19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580104304f700c860483ab4228c03df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84237502749c965151ac62282a8f9c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d8fb810fecc61063fc6e6f696d62a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31332f8318a0e9ce7598934cba3641ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715fbda60f98947686fe92f331e3b74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd921d56f47ab51fc363ef699182f4b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8ecd14c4bb4472aeff9118fad84de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4ccd14f9e916684cf891c47a2dcbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61fe9f4bc3850eaf23dda42d8c791f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843314692a9fe4d6c79bcd22326d27a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92035436cc65138c261c9dc1d1677976180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e932a8f391238ba512e0e97c55737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20435b481c0489333988516219345a30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53f953f6c2071d0de2b39ba3da7978183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad5dbbece3e0b5afa052d55c2da4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ccb995e679b5bd42e1ed0b98dc6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca76ddabb9b488607d49dc91a04698b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7b487afec655b1fc9b685260f101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6270f5bcab6dbc0986cc7d90e0349188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6dff8c6d2fd43a20a857b813f1a19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fc431a742072bc7efb6b93164c6a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9e1cb9d9af87672be4307b7b28c97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3d05a49edaa063d7cbaa2ed000ce5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee509bdfbcb768c4c26333fcf66fa8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe71bef21a1ee475a8ea60217c58394194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572364e8ce06ed8e452c0f1bbd6d285195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1cc33f3eef1dba9bff925f17c7a35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74ed30bcacfe1d89c6e540fb05afb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ca8e46216afe2036e4c0fbf35b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ef22bfa92198340b48c6a2f139445199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe69e3abe9efa30b83f492e207c106200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92473489688d6d099e71043e5e223b45201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf83f156b86b358a02e0c8fc36e94a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421963ac3e0fce41dc32d3791e2d0772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6936706f7a690774b31fc7561ec876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9b81ad703f6bd3bd9666c39771c51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e6bba3df9014e8ef5e9e16538a7f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddb38240cb325b827612c5dcf0172f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1a1448357b824fa74f740b3f952c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf29383885ed3aef5f93f0f8bc9893209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaff9c3e1c8b56cc2a3d48cff68f65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a75442ddef68b265eb374b027eb35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3dc704ad78afd1ee0b05bac8b5915212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9c04a3346266454547aa2e7ecea1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6db7021210453cfb3597e6eec0a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c673664b3ab2bd99ff514e5dc461f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb650eb91c9693f873a41d5035f379216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da3fb2cea36b92b43c65f0f2d5e036217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b41ee336b3c6f573978735a3d9f46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54466b5dfe96a3bc9e5edece37b6edd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd284af3f51e4b5f3f2210516d758c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000379b04f93106d88d22f09de5dbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513afc79cd30eb7e03aa76b7a56b3f64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672ec51553706cb9fb02e47c6facc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90781e0cf70d3fb86f10fb101f38cdb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098c1f05ec7151f0f87986c9e83af0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7bde5f8c9f95600dbbf93c79902a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08916cbcd4b59a6aa44ae2f9fcac718227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d2039407daaea776fd470166efb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e446fdaacb50f63d0f4eb09500607229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb3f39b4d3d3a8e9b0282f3e755abb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d364ff20206edf68690e07b8db2b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007508ea232bf0ae7a23b7a0bd82e810232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09beca9a01e5aa5deb8a5336af5faf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da20d8b01c683713d6a7ea4f03849234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d35a25471a1768d6a70d84d62448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455345112642b4460e0e8f3379d190236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f2d35bbb4c44126ec858df4b3d87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f31d4cf2bed01bd7e90a5c316cb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e5b7f39f72eb2a41d0b9f739cc911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac13d3d9237f945fd403112dd1c11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dfba00eb083d03e3376f0c9db8ebf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1df4e314511f54634df1716bead09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee861bc4d8673dee5c043b46ac4276243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21d55ec44fd1718bd75a2a5a0ed19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a26fb658cfdc719804b2350d372391245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5150754107e6b5c762a5a6a155fd250246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f4dc9d3b4a280439be081baf4494247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4fbc9c905d9996d126d8c4cede060248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95338d47a837f2536b28f27357636fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc48f52250aaa323406eed61b87a8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417449df1c8a1675bb4852fb295d1a3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773734a96dd83d0bcab72aa0c8b37e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252650685c5b50673582aac1c02de1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791825f7c1281db807503dc180529f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d77678b35a3b8d6fb46d6e55052141255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450e9171dcb5c967be77b42c35f6b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717eac5f55d4e60d7f62b34330ed4ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8cde3eaac46ba33c1fbf43b5be3ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a34752cf4dca5f4b1f46ca017e58ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9f3a72762bec7efa2b2eb0c21bd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34737c75951948aab1d131ff7a5129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c368e7b4ea8272df2175fcfc85ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece65704c0d9e23b858db5dddd8b23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb265b8d8fee70d7f2994664101cda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99db8f30676f6a085a427c57529217265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68f6241592b5451cb9c36692e7fdd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9ba12399bb92167147137ef4d198267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca165a893e3420622d2490a6cc8e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851993c1b1bf4dbd620227c25f1f74a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd85e6850112b47e45ff404c3f4ca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da969ad79b19d2743e322d2d7eb4596271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4273bd2a417fe8b3550db706687c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bcf87752834fd344ee3c837d0e9e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46012a9b62287f6b1bfb339c9ed11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eff4c13c0a2788168a09424b25251275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968bdaa5553ed7346c577fecf471c85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f746f15b8896139b70a6c27295452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8afbdf4140078622f82b4c9bc5ddf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881bff796615230027c25be9452cae5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208022f282a020ee8f3eae85175186280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3797a24b691351876345650dc334992281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d488b8270b613ca1d0ed43c4cccb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8d90e938e8eac49c7bdb8f501e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29403fa1fc41969aa0567d1d7d3411284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341f00b1c76d01c63c2e1f290b6b64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24268ac2474db7c4fb2714cea901d391286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721afb59c8a5f976b15bf6ebc6bded0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556500d6cca6a48c5f9717affac05c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858b3b439b181db8663af02c641b51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6def6924bd9d5fb11a6214fcc9bdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c9dfb06adfa9d0763a6ce06740e65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678417bf787ca4f13f11158c4e4f70e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd4ae3bc9b44cccd906ef26fa2c80d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da049994be63f375b105ee6450d39e1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94517d87792016ebdd0176cae5316f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6258daf5fbbff11fe9c9aaff3aae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbac9cad8f37cb56ebb9d62f1712488297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc51477b2b4ffa586b3d878447263298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00dc9304b6d1707d1cde0cc9fee78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a59878383b78b5d0796f6aaf4a5dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113f29350a17dd24e88aad75ccf4ec2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9695371bde98568789270345c041302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147bc363c5c600532a29237637a806d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560516ea992c00b30820605c81198f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40df70c3e2626361714b9a315c304c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa4e6f97ccd8caacfe8593f55dc3c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e354b0c3199d5f9c4d578b07ced660307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b82160bf3ebed8a122118edf6317e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff2629d273686249ace68aa1d2347309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dd5a2fdb9bf662d6e4ca96031e045310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8580bdee657d781cfd443c264b83006311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f02cfb00f463593bd6ab09d97000312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e1935e978c3a6bf3e1cc74085d0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f393e850ee73ea5dced4ba1be311a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6afb7d00d7e63e084fe02ce98649315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50702f316397811ae56571cf5b9d1cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dfdaa6e97e678265fb5a0362c5437317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8e14e5a313e286fc0b0c7bfc2e2c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746957a8dd465b875af9d08f9d4df1a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55dfe93395e3ebe98a8de53b66def5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413f7b74677e98cdbe0cfd6eeb537b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd912a969fb04a6d7167904472b6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ccf953c8c9585af560ed5e502f599323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eed91446fa0ab7b654cb9a38c44c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3481887097fc82c1ad72f8e8aba249a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d77f34089ade69dac1a3838f5b554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2c1682839c12dce7e4ef411b949d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2d49dde6125d6d8b346cf078b3a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d00a00b6ba922c9da901d4066fbe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184440745b487ef723a3b1536ac70fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533eb17b5fb416ed6a04e4da526c025331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe55c13a76e0749313f7cbc5aa3fe7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874bc04d1df569482f6d422d8684d31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64c7ef509f373bd0841acf4698e9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf391a8cd3245d080de1212c1c4ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450d319b101c6ae6af66438c239ecc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2969e90bf4f6b08b2d71ad633be54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471fb089569056e48c7abb46616115c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab60586c8e8ea25b1794371c04669f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3df84c846987f39e9646037c5ccedf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51efc7774b2e3695ee2e4937e0de5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928128558eedac1789cb2e865099f56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce04673d00573684abe4e1720db3911343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73767694043443b2c5a4f1cab035eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53bea8e70e6b2fcdb588538c6c702c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64105fa7c3aa0e1de41bfd0b7548a65b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ded7ef9a6be65eff38fe24b02cbc5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedaed27a92d8257d81142c73a933df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee0c3361f0a9f5f06886661b0e5ce2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ead493f6aeb0acb6556d77e3c3de4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffdda1555bbef4cf5115dbf5b07545351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea7fbd17ef20648131cd205d51bd74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef3e1f603d2e57ca768bfb5fa3ee6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677a1f5cb34651b133b9c530d1b2dda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8cd333c6031c43d234435c777b91a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d845c56e022c8882ae77861b65cc56e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212d410690132af19de227cb841e93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cebc544f08c4a6d85f0834e9e29d2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ab6e7417048781b580971ce81588359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a2a71b753de5cd400405d4074a31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed74804b4180d03d54f3ce9081c57a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e356fce5ffa7df7565b4eb2bc6db3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bebe264f2e69c1637927f9dd2c1c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271326fbd4072403a644d48f993a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f5bfce2ac46be06be4f4e15fff510365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff401ce46c541670eedc64c50d9638366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff6279189f5bc577622b4340eecdc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06af59d6fec728b9d2ed0a69366db0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc818a6b272763aa9aa7b52c81f252369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5de066be44a587272e3b18ab6d89e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e31fc949fbdf23086ffefc1df94ace371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6099c4a3c25de34d6629a39d5eff58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb60b50c2d36b4ebf19a68837ba2a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a055394ee20dfa5802daf01ad0f23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e760e6397e023f8082519d5904ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6584e946d5b1d69824900a08a0df169376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263282ce660ae0c852117a77b0c130b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ff669a2898dcd6a2882e5b860550378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630362de56f2adeedd06bb78b8f4085379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1555642e34bb367c86b015ed07376380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab116f8982acd44fa04f7409c69f6f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b009cb1f12b9b65870de4bdb4dddf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dcd90a360bec15fa8b13596ef9275383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4aa253ca217b8c76a3aae18af55b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9f99303599bccda3e3eea087e39f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c6d7e02538f897ac05c4c6cf8542b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbfbfc9262bdcf06c24e7c3fc07066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdcb4cff64e8d6cfca24007150282a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a10a46b609c3c51e2bac1446d7ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6705923379dd62809f7d0443defc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9c1ef6eedc6fbb8afa225296b35a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef159c085377d4facbfae9932b6b1698392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8053797c2373aa5600e413d86d30f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452a4bc53237b3f9ab2c363ee6eeefd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efe6820e95ed056ba7d084a92aa2ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a202e29e73d7a95bd18542c5fd4a9d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a766413137fafa5bf5c2baccff2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc0c1d4cf5fe2ee420a1746aa80492398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439238d428855701336bd583c58093d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b4ee95a8df925042bf231a83b834400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081c72f43b428713f62b0e676f1a94d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862c217f60aa4f8cd6e2d7f5630930402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec123839d3a969aa2a26545aa7b10350403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb14de166bb9f65c7971bf0fe4fe1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa2e3c3f867ece5e5249b555d20ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661faec0aef0b4d107084d74bdd9af9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88a7696ff6d0ac217da293e162fe7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eccff3cd25194f3baf5ef1bce417b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e73601860920a667ab9c52de906830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84753dee44b6b4ed881d9fecf2f01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee599800a56725a3cba33f873332567411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc3a735fc0b872c6e8856a77e3d272412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b68181d6d3080d98a02d62c1b8fac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9633c0e7526f11ee7c6ed8b9c2f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b978126fd9646f3238cda483e770c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad6065e296e81f4b80aa50e057af98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71dd07e0a690129ba61694779611b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05594bcd36039c2988bf163e6013e3b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f8ea6f0d0868de348d860931837c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38aaba162f2e8ec95cecdae2254ca1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088a3662c0244f64a7f5e9d81af93fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445b1225f5f7b78c80ce06d82beb4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd16cabfd10a1b3075aecc55d771ff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30219626fc13ddb87a45f38a39082787424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789094dbc4b1b4ce724f481053728625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecde4d07cfbf5a310e59650f88d42c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d98d8baf91a1c7be60880e370dda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659099daaf30c0a59774da947acd1f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294988a1302b165284e418e25be2fbbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa3f394a211680c4fbdd2e4450b4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6308d7c10f82080a13d1bc4d923a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad23029f01b71b0a76f6af1c82318432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34c324d5b4fdd4444491e4c9390b02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7cadbc01efb3656db3f83a12980c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d360efaa82dfbfdd86bac3d80b90ab5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1387a9ea3534aa4d4962855a4c8a50d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92480f503cd5d06049d6db67ae91bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71c74fac9277f6714100cc3253ee3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1fa54f5d13b8a2aeb9af4825f76d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb463e478c5decdf6d533c5614f66b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67ae279ba3dadf07c87c45b1d300b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152124b4402bda60693f43eaa9d811442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53472c2f2e2082b121502d2765459443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229949d8bd098d0db0c6aa4ab012b79a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ffe8bc914c0ea388be23f6083471445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61579e0ce20b5cf29c2082271e9e29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e8a6243dd936367b01fbbdccea0e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae45e2fb26fd0a9c381277d2f4c6be7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690938bba2cd77b6f5f1146cc267ebb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844275d426524481ee1428ef508aadbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c660339ce21f5adfdb28776cdcaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f20b25703d208a71d8fbcefcb400e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b40a4bd77ac58a99dc928afd3867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712da4a40d9eb6634555ca51ab9b287454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d20fdc152492a8f95266f4f6288a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85a6db3b5f8af23902e044e457953456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3c7a0bc67b7c27be76d0a4090e17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24001bf04253a140a03e1cfb4581c7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568cac096a92a8122df47c177ba01ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b434bf94dbb5385e4f249ac1c976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dbf814da2c397c253bea10ebec7a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07946b25da918a1b5a963d54a5cdd1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05350eda1939bc306d06fbe599f75801463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9074c2ece7e38dc0040d944bb7335a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807743b067887c5aa5d9eecf7d742f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21769f5a9533b87b4fb6092650f82ab2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f32353e97762bc9facc718aaeba9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee08ac04e0ba14fec4a0b8813776e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d37a7707edd2bb8037f62418a687f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad498a8090f3c9d1be84deb9650d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bc05a52e39209aaad6b108a32c3a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c647b4a168ecc6007baa577ecc8510472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300840f3455a7e503a55788740ba41b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40559fd910d609a82dfe7dda53351d3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a41d8678c137820cad1dd078e4d51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb822ee6478a7f6387458a096d6669476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ae8cad8a35e849e68c8a3ed4fe69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ae4f6b079dd9cec9f54eeef5353b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033501ff080ebbf3649708f98fba8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c42f1dc90d7d9043155b57f14b31c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0abcabf6b5ce5da0063f82ca5c53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad4c04830f4d27e3ba8ad4a7c52683482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948fc9db0ce684a7334353458efd05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32893b30b3125b501b767e0076ceee04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257c5b7d1b3e61fca2d9b26aee0c699485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ada7494e5054e6029bb00edbba94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb292ff498e939aa94bdfc3f45f0fb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f1cf070149de4c9b4cbebc9a28fb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7846ca038862022e8018a449b0fe0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0205d6de54c09dd91576a5d63218c9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f0a9033ac238226b8b97d802164c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31ef676444ea96ee1c11e7dc5c99d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e347634101fd2aac466716bcd1459f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a387f3da8295f33742b44134539629494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250ff04f313aa819dbed82cd2eb67b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a531f939736ffedd65e3bee1f92523496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524461432183c3afd7a5b04c23a8c0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f216763108fafbd5c39346a7b56da24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0cceb8e464f0c4d4b075ff0d04718499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458648c6cfdb0fa4b9a9b1756056e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6edc897fd86c9e99c4a8720be220b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033822d9f7d5a5510d7aa0672b76990502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cbe7aa5da566ef23ecb6560490680503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1944b809d1d8d427df43e48e6d658504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096bf21c38e2f99a2faed1c5986b020505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69860f78cb768716116a8272c098f386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3da15f769af0dbda5ccb53b22e0d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba3495e878287269378d2b49028c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a83d48076479ecd2c4ae6095a883509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cfa6e1d4ca4414d66616e936521c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511fb13e8cdb2d4d3c5ad2e636bfad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012bc874c7100b3a4b1b5284e014ee1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be9d14087e160fe43a721a59c42921513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be83776b0f84785e8b9f393609bead514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa39a1a8512bebec55d3f15f261b76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ac5a8c10c9c5029924206ce1e671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18728e42c760d9f0892d6cf91532c70e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e3659dd60c6c2e3dbe8d27cbf3bb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970d1f78aecf048773f84aaf2f31968519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639708cdc529fd00a3470f524eef59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3fd4050dce49d8dfe5a3aa734f2a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdf1e72915ed9ec81e4ae5390dbf56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52602eb1dba4045300e51bbdae0cc2da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0599c168b2a5077a4e9608afd534d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407b2b3103f10df807f207e8447cf1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9b20ac5e1867632a6c2e0f6d793f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09af3af643fdcbd99fffc2e3287ad27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcded88d7de6969070ad45e4742dd8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d755f6b7775afa0623beba4942bbfe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1119a32b90901a1ae68173c0a6f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df2c65510142a2a984b7f0132d738531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366808ed27625878b41edfd5c35209532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e4fcdf8c5c7f1b338cd730bafd04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03ebe2d6e6426b68ccd3c3a57dae21534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf73804b712072f750e626f399735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9481757ad4f2b4f8786e5f338248c3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fef39d43cd24f834d5c4216db4d81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908923ef99d2f3cffcc7cfa35f58b54b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f41c8e4585b3753f31a337be4f4936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c9f24400b55667b29e23c1e90ffa0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989656b34fd51baebdafc4784af2d61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddb3bec202161bd38d07ec64f4bcc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440dcd3bd6da57ee0d33c3099eb67bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94625c7814c5c0488bb107774fc83e61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8de6fd9f291b53c9108712e2c227c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80514d69e4e2a0f76b11270db0a67fd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed19af449b899448c29deec2601222547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017e5559d10b5c8924c642123b1c0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a428dee57598faa7fcfb3b0167f18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64609dbad97c7fe6771aaf08a5086550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e58ec9a189553b929df020451e393551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b41b1ba553fa620d3a4f78a68ae41552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eef999db94f0365b54a85cb7608f3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52a5636335584760a6904ea903501554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd3906a53df49f00e6ad8b6b5e2411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77940a343d97734910c46b9b82cea42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b54009b6123cefa976415444d0a17f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba196740820ba3839a3555f59f2226558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813db592ff80d761cc1e03dd8c44915559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f3bb75e5c790e4b279dbc410b4e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85691ec9be22b7acb4284656ff9dea3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91582bcef8ab7097b0bc4607038835b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a825149c9a854ada05e11081b87061d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00549413b13c40e9b20d88cb68d51420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de147a20f3220c3900f620fef462340d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08f85d3dc00e6a555e102dadb556a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e223d11901cbf1a6169206ac73e825567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3854cc10ef8f43aa25c00dc37e98d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d200cd31238cd6171052a33405ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9d1620f6877d4feae796b4b814bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8ed2e0c07499873304b7daea21205571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34a33a320d278823ba6efa959cc5f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d1b7982ef90db0f9def84d2f3c3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe60a0e450754ffad690c4c394c450574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d2560b6b0b0d9721c963fce997a86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c682d1cb1461745edd481e985c59eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ea53b9ca070aeacc5ae788a661d6d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c0b1013364093f04dbe6df7fc7a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe61d150af4189f2a013e9fcc8d209579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6d7587db18622ba9d820347a7cfdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ca4151bd8acd48973bbf41be8c060581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97f39fa13b6f35b086ee7ae46811a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58125759fcf8aca42d34d5bfad6fc34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d35573308fdaefffacee144005792584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d3cfe90303d37be15abf3ddbd74ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6770969e79997c4d5451525bad8c24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759586c2f33688ee2fe32ae8d985fb58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b5dd7d15fb15c50ca52f8fab7076588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c25fe4e3d5a052caa88c88903d3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca519d2b4b3686254662574bffb2352590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6786b33f2db7e46431f7a8bdd62e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e707a500e8ebd4629404ba9a0ac99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04266beb11dd95736f5d1224ac7f36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a4626385417819188446bf05f200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff324266b78d412b5199c86dc27a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d25768f2642d3e8f67a6a1fe1c4c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e69da8d78e988372e457bd7fd1b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db2255d86ab5c31770cbd5625370ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d065d22fb404db5766d066a30a363599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab45011cf68c391cb26312fceb1505600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf529178d5102bd6c6ff0918903c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57f5a231389fef789765598447a2d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a87b78d2121d54f8cb2967ae74d922603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a86a3e94ebe16655124063ab4747604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18458f8d0bd394adf91eaf079c1d90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83773c8193468cd41574514f52480606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d55d87b2db0d42d8363b28d4703a2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb19ab2c04da64aaadb2c62382be9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a57acf50f0710dd71dc2979a35a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d89cb652147c68f40605cb0c435443610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f0577aa69c10c1c98e4fc723dc10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeaca18d9097187fc9aba9c00b4732612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ec83d70e412857cc4e65ec79cbe31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f636784d10a385d1f178f3e3302775614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702512ac29d76c209956da23bf6fd3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf14b1e448315a19f313412c9edb07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77f2bee5ed0068efc4e89e20d1e7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2a2572e10dc2b4b7a168f6a3134c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04851f94bc5bf221fac93619dd78e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6715e6eaf60132c6a465761a41f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9fb1baae13ca95358c914764ab347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621fb4b23fcd4ad3f4b326d38bbcba5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1718696604671984c2600aad8096a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea60fd357915a35336d797731ced2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e943913ac5e746dba11d4831d3ef2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215bd1cd876cf5b5391a2b798bd1be1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25351a8f45f9b23447ae912186765580627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca73a5761d1c73a8131fe72a2267a6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cbd064b381fa626d5a3e76b8e1b32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a0a4748dc701c2ef8122c6f6226e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ee1ad178c05dcdb6206a16ae1bfe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba2c062027a36fe818c8ee7ed9b7b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963e1e15c0b6544b2035ddfd103f1af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b9b3275818b1fe0ce7ef1f1e33dca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f099039b6f59080b753bf3b6fd2d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee7a4a87f548932a29802932a9b53c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbae4b9ebe6a878a54ff4b511e45f25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921d88fb60f1917e21397c011cbecd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3cff86a7498852abde412fff60370639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff936f17bc47e19eb5f33aba8547a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193b85ed0ef2d45f09ea7a81a3fab87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f04bcb5280b32a81ca89a0abafb1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cfa0742d64124934130def8448493643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d75ade3eb551417a3985671e9b4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d13487a7868124609c767012afee0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d88bd97858117e420cffae6e29fc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b1a484d55f8f93895ef74115dd30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce745887456ea6ceaced20f0513cc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6581906ff7f141531ac3015c3f96c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4c19fae4720db8494dc961a38a33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ac1c5673af108ff9b057d63d8037b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff202705fb26aba81b1e08f66b3af29652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959eb025d9cb2ac59bf4b49cfc8193c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb3801b86fc75ad648dc7a41258918654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28dcac280078d8fdaa5abd3f8e3f11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df452b9f4ead8ba2de5d4d6e2bade656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3507973f32d517e668abdadb17a54657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b473de99e481cd3729b2e6e0615e0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2fdfe099d119b394bb29020fe2efe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ef09ccce017a6d9b9fdc61598a34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22439545a342a10e754dd7eae13d2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a19796faf43b8252721d64196fa57b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd211739613bd0d1bfe697e6a0d98b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a752448fe80a42b2e9bc679f0bbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464dacf98c76c441f34c99b8c76271665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8534b356b457d885a920e5ee88c2313666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b279a5257b2f1450560c5e4d5bcae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91cef7a7e5485b648b62919718096f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f706aad67a1ba9e0ba3773a23f55b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1367c444436db8815c3666599873670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c5fa5f1e4436f64e82ab5f93aed0c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4997ba6cca850c1856ae879dcbac91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5473a95214c8993886e84e78c42b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0c08764e7c6da89112d61d8c2b92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967536152cd9ceca9ee863871e90db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0efa76f999087a45cbe6fd2f44fa5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9aaef1dfaf4ba6ac859e76cb0872d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d8cf207154ddc672b7d538dc0ad5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2444765c445401bac733801256442a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af659c7eae0a530804aeb9758655b42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86d90f1fe38aac939f911f79a4aae9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906d3ddf975d4fb20fb5bd9fd2bc7e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a21f0634b51894dd5b8038724bbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c02550b2d64a62cdfcf6a75799a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a13d6ff2f772e3a2738ace1e748b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f8524fb2bd0f6d385e200df98b211686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec02e206f7b2a5f9ce1d642cf51058d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ff10c8939e1a75d9ade7b140b904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb6cee60c83ab422482fda9847e7c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab912e55017d49a125251d5ba7f896a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14fa6a2f9a233f71f686b5908e6b54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55d0a1d421a7bbd2ac118b5b7d880692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f53e16b167484a598733c46ed30a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d4a7a3ee4ab95d621a8ff91788f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b722f4491bae6fe2bac36960d1582695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6307bb89593cd3eb69f0b2cb92e6af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7995ef3055d28c1d9ec1abcb92af0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637487ec30dc67ecafc41a82b82af6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ff504ec590eb8f4c7aa29d58844b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0a6abb935dee08c71bba5998243e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39906c83bc4feb1108269317c1741e0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0db5007b7b33b5e4abfac052533ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae8ce0627f4d7fa3ff92c7a82f1be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062c27d8ee3148a1fa127d0909b1633704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a23cfd1ac68cf2886a06914c921971705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd1957a23b1b7945aed2065d1f887706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b773745fede034146b336f577ac9fc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac1f798f203424f096017f3459b48f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfd23f4bbd730547750507d46c4745709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939d26790917b406002adf108c3caca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff4ff0b86cb5ea4d52f0b98183a2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c700531a38fe4d7506b73e6e8dc56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d3d97f77db29f6eafc16122cd30c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ef9d9f8f4ae6eac18c5cdb9534a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946652c55a76dab7ef7cfcadbeab8467715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770305289960e52c2ad04c60ecb6eff9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f979095956256d4bb9b0513f27ed4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9dd656f320fdb15aca17603443d0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6892382767c4c4ad212aa67b41832719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a46ef9390d1c5fab1e8a19e3ab40d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a2c375bcdd70c69a165ba4b7269ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c070e89493f3da2cc517e2ce0efae23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649c206e7b7b4a15b18b8b57160630723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26095805069e36dd7f6ef109306f04f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82140c64384e63cd73e1cd675d3852725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de9c37f22221a1243931ab024c23f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b782162d4422446474d565c919fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1f7554aa2b896f30da222b345c64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b35bf1c4043823137c4baa6e1c123729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1685c953dcf34cedc1d0a773c84e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c3dc74fab063cae2190d81a48d77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec01b7aae24a658d80f2e7dcf2ed5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df286cc9a5a0d726a3b4b7c456052bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce803c4a56269d8feb45c4a610164294734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318cc9e1544a2e9a0b7c93dbde493db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42256f4cd1e8b87b89ba63304dfc3ed1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550f6ba1d0e5103db69cb2d4116d796737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209191e0c47dd6c2e84f1b154cfab2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535140f77c40b6a94b2dc600dd9b399c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60fe98d25e3e6a7ca7df38a32d3d63740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1430cd4db0a4346924393c8d5ee4d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b0552b0c414efbcf4422ba4877416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c873a46216739c9c80756a8c5e1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760e5292e6c16363ce04b82ad0d0b22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d5aa73f62091439f15915bcd6955745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7abaf5468cf8ee4f7a90dac10062d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dafc2c02c9dcd47598a7b71e9f9ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0e6e2f7878a317be84dacad35ec9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a10b292e82d4e55172a3c2e080ca77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a51f82e29a32b4ec4b5b3fb3dabc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b85cb6de04c15d5db0cb9470b1fd96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19001b95c5625cf3038d2aa939b0059752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f256738e450b3931fcb84b0b1757ac2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7e26ca03cdbc6fe730338da1a9ac4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690b9e83e1e626c79846322f27dc31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c218717f5176b49a988524c3b60699c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd9c52cc0a16b33da9206e18b3a5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434dbef134cbda784973e5e7dd57103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1022529700156be8f7ed9c7e2b70c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>