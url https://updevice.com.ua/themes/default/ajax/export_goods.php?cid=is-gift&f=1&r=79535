--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6721deaeddd00e922f012a6a79ce0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3ac610380aead8f060360b02cf2b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fb1ad527b6cb2df8af1d94c8b09e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672539583da83ac2eccba36a4ffe5c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30896e88fed6ced19e4fac578acffcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053f9081f6107e38625c4d1d913d696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ebbae451e426b0c8ab5c12ac29da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1a8a13f8e1b2260cf66ad7c39ab5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291db6350ee7c41362df683edacaa789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f242ffc62c2b09806a8134acca7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19024a77015ddf34270d0d30a58c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728923f599c7d4ed315e77d348504d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09153105ff288df1b67e59589ba2c8ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54df37d945f28cfbd3a2f724c9d1ae014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec4a34181305a87c761015f12a7d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5534d26f4ba95f57776f0ceb49ed2f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f1f17b506b165d45f34b6d8e340117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d754004938e6215d34c4c43578da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaaed7a0044ff63e8e156c8b8760ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b750114ebeb8384af82c5888ad4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ffbc1db2b02872673997f4301b64621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafda1a355f02f4f978858a3be2a3f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc265e9f3bde99c308ab2183ad886623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f37840defa409c1717c198ead9a8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254db398a715e6fb49efc00b27d8fb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309e092bf896e8ee24deaf929d04f4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d653b6d924bbc69deb91260555890727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea0cbbdda91a9da0d8831103031e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288058e7a6731cf98979abbe36f7462d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46037164033a4bf6ff10ca40090ca7ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad38401a986696ee50929e27b306e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62c2204d9ee6125fb40402fb3f99e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18c6bac3a54c01b7fe5e51acffa6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa44f8da1edb34bb7004b984e5af90b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cb063dbc22d2ca246bedb5953ece35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a665ae8974b4417e45f326c43cb50a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba023d2349a24c0c7a45488dedc78bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c8af7011059d3035d56a98df0bfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233dc3633de0af5aecd7f80c8b2861239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c53daff361933ae0ec80c5136f3fd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a34633e6b6d6142c0e6b27d42dd4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc33878fc1acf682ed51f37a055f6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3635bb7b8545146d67d22dcc973543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5b74bb63443f032577805f03bf9544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087068fb4750b81dbf4dcb340c8ee3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f9539557ea95d5acf94405e7e70346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c78592fa75ee6e8d9046c0eee7973247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f3ca9e3eceb769de2d151efe7eac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e820c426a5f11b3ec4fa0093bcb8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0c8d3da230320ffb826e1dc32a3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302e8e125cee041571517f3b2a46da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b503ca04b56d4357874a065f7713a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f73cd89076abd87bc8bc41dd3258a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd94812164e62ef18780876816c475c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d380a212c762ea72ae8ff1a7466fee655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c63ca0cfef757b0d47ded0a8ed82256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ddd787dc6874a0ee0dddd2ac5be0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a70e9f19f12b810b642df356e10dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127f57c8820732cd5cefb23977b97959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6485ff3cfcd2a59916d3dd3878c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c1b7218ffc48ba727c0ba610e88b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30487eaf3c3ebf8f67bd3f46991cd2b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42546b8a7f97bc8e13e146d8068cf11c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e984ac6b3eec2996a2d55161af3e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f7dade8ded7b7a1165eb16ab969065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3250bd11c704bd7f6941c9153a2fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a39b815217a2379d8af437d06d4a8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7940c423cb9c5216aadaf5024cc7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01704d6b5a2302afc5f24c308312f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24583b2be9acaa9a19bb45677d50e72970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e5eca386cacd317977accade33c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe347416e365646de69ec8e07d6fe3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f62a23de29e8e10adc35db42285a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743f4a2969877535f28b913ed4e0c7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfa38014ff2ffed0cf2e1859ac775c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5b91fa85cdd0abc9cc0e2324ccb9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f6647a9d9879f37dff0dae2c0750677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428689a9ad30f196f450cb708ef4ffe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83608bf5f6fd0987e94f0ca6e4a94d9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb10b397986a9b5ad100a63563caee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e25035876cd0acd42cb7bc7a8c3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c0a31391ab17bdb2bbe274c52a90082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f676250f8f5f4abf022f3fffd1313f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c30db0648b82fef4a2a3f9caeaa84284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248ac9e46ee359f7dccc15e40ee64985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a34188aa4f820ba6869a4b698688186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fe8673c9b7aebc478b02579df82bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacba204feb3d34c7a738ee0ec62ff988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acca058afac0313792496f96fab3a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c5817c613b2c9464e073ee51f25af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ac526decddc78cbe48f6b26cf24191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286b1e183b343933d6cee85662368a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987bb1a7c2ecb4d06935ad7755e629193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fbe0160e0ac4139db1d977479b9aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b271b47e06d9ba0f760a0d0dd931fae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adcac6002b6c09ac75622b94ece17696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92906811aac8c1404d4a0523aab08097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b395e73a0bb22b7cbe67c2315bb7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61faa3c61f6bbe3697f3fdd54220cdc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a6d8bdf448239e8084531a1e799e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910aa1e94ff76393d0403329c83064e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df56b8b2297bd2c7066fe6cc724bbf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0311560995d17faf77a87d30f22fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a651c466d1be99e25d706d1c6ee3389104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcfd5992f8fbf408e98529c94e4c64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa1dce03e50a2f9107ee7f63191e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c52abebfe1dcb268613d533d141e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6502660408c5a1bf41793d04991bc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645364111fdc4be2bb8da97436263d59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aafdb9916ae63353663748e0ed344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424875a1471a229019cac15e701a1071111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972783935fd3e214eee13f47d4675b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26815531a39f7e7d560db653be62d49a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7d4c12a65593e6bfdca30a129eff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57afa3624a6c47dc65846cbb760d560115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8104c7e98241c199835c91c9a4eaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fbdb1918b42e9d26b436ccacae9c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8b83fe18679372b66c7e8d4a0ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5cea8b0b86d1b1669569165f2254119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc468b416854f03daa453d016cb9fbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38abe069fb679bdf2c09e1385cda869121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218783d34cf8a9abd4daff9f1a7d70f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc28974641d20980ff940982b589d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd021f2fed33face7ad01dd37ea8885124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0575f055d6325e4071cc4a5cd8f41d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaedde51bae2ad9f6adb86fc2e03e9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963c46cc3feaea37146a09d20999c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4eb73824d82268ee141e41628b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891501cb631262ec58190c5c603303ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e95201af48b5b0903fe61a1d73d01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16acc93c2b31657a066025eb84f4715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35191c42c875349a27f2f87f524dc7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec45f3cc1a16cd8fd8a08d4d246daa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a5eb7677bd0441adda4a22ef16134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57936f84355362e94687df6d690c73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2f3c801e814cb2d6f2c7a869e5af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ffcfdeda5e2e5eed33725de0713c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e61c3f45fbaf20683ae9cb658bbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805ee8f168157135d7e5c2bc44e904139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44776996954eb23a83d600d9bbd418f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2962238021bcf206144703507fd23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454870d026137efe47f242207e617e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef368834217a9a0997e56f1ac86d9e6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad752abb3950fd83d38116820347b0f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebb8afae690181467d7855f2e4ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a75118fae9624be4f7a52f3baee42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1ccdaf0ef6172b4dc5ebf75f917cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43297e059c5fb8404e910d36b66e5f12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09beed6a67cc99c95446d78be0e311a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275346edc248c9228688137963d3ed6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6106766328dc06eb71481ca5afb982151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f8fd02a4d8a7d9ef48774836e4ab9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f8601c5cae5aff5fcf4fa9722e46c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ec009c1c47c71adf23d2cd97b228e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3ca74df9fe82691c53b7e554a0138155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473de8fc0d5959df8df37b0eba04921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6437cae15bfcfcff9f21caf3a6953a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e58f274bcfcfc43d504e87508bdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37c4a4f31b00ae87e5e79c9255f43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ce3872e7197b6f4b48ae494f62fd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb7351556f4c5c5b3d2e9c1f4c135161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d087b027bf5aa1984ae3a71f92c6f82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb19379423b35581e2e8924623f20b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33529a3051232093f6161e2b3beb3592164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46c430d152cc51ce8ee29b2e3e926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e887dccc19cf6de7b0fa02ab73e7f41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb78ffd301442706ae39de336f28e38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e340a9348ed127366ca42f9cabb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75169dd6d73242375e8c1705013bdccb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124de56d0a8e8559cbd14a11611d8cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b35d9d2cf98c8d4feb628d5073ef6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d413eb885ae3c00ace1ae7e406ada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05beb23a636ed369bbf00c0288e7d81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd7bb3fd69b4f9e0ca649528c54262174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc859e19c4016d0ecad8ad70f18536e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9765b2879b2f44f9ae6116acb8e8a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd342520096d139dbe3942a2ca39c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739eeaf8e1d6959286a781de29f31b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834e8ee7ad1dc69f1805e08f2dfd86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101870e680b0e7425fd0e6e11b2c2c4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84431a5e9f3204c2eee37240401e6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284f49aacdce1cb05e9e27dc34d2eb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da274e427a75f73d4a1babaa403a6b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0c2312e903155dcaf49574105fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f687f75b4b2465b03ffded36d4da70185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3450aff752278c62770971355c84a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abf67da4bc057245817c04292c77f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a065728289c5baf87a72d200170903188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93382591619e4c28406f2f59e325d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec63093e9188ab235685dd1d3070a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01f06e48d188cbc0cefbfbcfa08412191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2559dba124edefcfbc7d0dd671d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169511b327bc883d1483441ec3595aad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff6b28e866f5c6c2c1b0ce391990c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e671e29c58f2f5f8a2fd253f5e9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a04f4b156db81aa35f4d665a4bc941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227a81b8f62224f25bd670ab4be940c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242fd2ca9669b6ec2dd787035856d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce829d111c0959eb682ce2f321494409199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512340068f08efbc4cf469967a4bb16c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab9bb49c62c16cfd33f0a2e42d7e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08013bbd31c9cf63c4153534cb2af4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4f0a863d69b3e9043b37adfec57e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c913c5f06883dd6cff790caeacd574f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a74191caf4f28e9a32414e729f876205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612e8f2b1e4bbb4a745f28ceb803ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f67cfc7f4fba82025457e67ca9a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88998591654f5596f8cb406fb0bbfaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014ec53d4457eb0fbb111a0011c248b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6f0b4f231760e47fbfd61238d57b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18559bf3aaae6958b39e6a98a5ccc5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a7690b03b5fbd5661ed7c7ab3cef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61a4687b1cacfc5df3a73ad3d83271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ecf5a6eafb922ffaf750112e8cd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532156696d40fa5d3646e5f7a9c8bfc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e675eaeafebe41ec0befe22207ce04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea51b7ae8ecbfcc48160b3f62a216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f96b3a595b026707d7d05c9665d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5f3141cdc7165cdf504cdb9f022b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5ab8a35c84b896552ba7b34ded03a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57470d13a6e3a0899b41c6f144474b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ac428999fc0abb20124c3a2348bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf9a92db36663bc8daa508357c80d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c059d1cbd36ca42821a77668b4fb0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8560c728d11d99e27e99c83d6f4bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7691f642d5066d4c070e042fff3579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598242b25bac59ab816386b3f80ec5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351dd52f013a9e9dedcd1a46143c5ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475349a7e66cf723ec83ece750f356229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40f1750e4b27b8578234fd35b36a20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0410b81ef8113390fcb2438d1e99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107274034a6831e3d92d4e2b82c6b80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aad17afcb8b53bbced54a9f7c435f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aed719c6db26858f45c99e95479f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd4718157c8961fa8edadc027cad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba86999d5fb239c6b536c0e757e93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eefc72ba29ce6e10663aeb625571d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe24bd02444fb42a7e0603822a8c0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47337e89c159132e18d2f4cb04cb0620239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea579c501cc3ae15b81550fc7e5c4b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563c3d353d9b6d8a0852e76d4635dbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853ebc386fa3f2116db1f5e94017fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22945c9a65624c9f2b40f648dfbfcdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1721e56ce93ba43fada237faa5291244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd2ab3b7bd442dba746019bc75ca0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e42796abae16d84f35ee80200a5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0766be49a311236ed8f0cfbcca94b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02f24a11bcfb5107582d907ad0eb6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e42eca111ed1002bdb232eeddbce3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9576e675e121af2cf490b3ec52a7ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c4a36861cbaaa5183028e8a67e0da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77bc21fb2835b14b5a7ef2f9fc88b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99af2276d9ad83779f1e58a5629b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685bd049adc57985d14f6d693092443254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d07d1b1a3c685305086739b9fe9142255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d4653354ce7114eab2111bbdac00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fc3cf63d81257cf887e6b95833d27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1b177fa1e005a862f385b183c2a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7c23b62058f44b713e07e060c47c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb336117d7a447b1768df94b9688e6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbb501fd70052212682fc3b87ffa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7158a31efc6180208ac4ca8826f36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7efd03e561a10cf21c82d3e3a59c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17ceea9e37f6d38ba96d175a8e01d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f3692cc5159bf5f27e656fd5aa21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb487140d99a32a4c38ed3eefdaf705266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e15edba8a960938faaacbcd2315e18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d46e234dea4b227770cef779d2ae2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a46f537aa797585d3c6e25eb9d9fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479eb39aca745b7e12a8195e5944aa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b58e5c88ea08c851362a2e649e1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2ee4c3e7c3bd8e1d1a75be58c349272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9cb9c6ddf8bf7996f23674b309e78273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6e4114697ade177ecf041b7d2fdf5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d6bc2ed15b57c3aafdb9f4ca78b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa40b48c4cf8bf135c6ea4a5baddf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3c67bf6591d1c7d6668b912218e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce878b5584b8363f7b8210fcd6ae7918278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34925208cf8f14e88b1683281242543f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef147e18cd86536093d5352153241c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196613dbbd9fa1e86f73658183146029281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdc27b9936f21c2623f59453449657282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f31894cb63579ced4c63bc1b7852283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bf18a715339fb28dd7f825980c84f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11213725917fa1778be399b26ec4302a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a098af9cd86333a2df2f80ae9b67f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b78942b28f3b34d9178ac359aaaf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebcbbf27f29e6382400d40c6d87037288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8af360be3d1d8e13f0973f2d41a81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0f2d590426f93067d5a3aba69bf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56806b4ac612b4ab5e568031b5e031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618bb90e76f64c6fcc7f02ae8f5b27d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc449ac6b61943497fa61576bd232a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6c9beddc1ae92de57856769fbb563294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c226dc819f139c1e7b4d7ec76a95b1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab0c467487461e8e81a9f4b8e24ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2713107c1f73470f46a838cb403b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3377965bcbf26b7f6a05b8714bf9b9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54861caff2cfe06529a506e59ef12c25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e958f0c094335a1d9f79a98875ca8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36bca2bd877de1660f3502d40a9773301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5bdbbd67fa8314ac2769fd75d8729302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387caa45dbc48883f04df2f13b1af52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e05bd3df95308be3d64598e5bb3b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77180170970583e8cdbdcf6ec5aa488b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138944c5cc0edb5e3f3fa72278f1c2de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c37113288478a6a5455e71e5878d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427fa67de990bbd0693d9b1d35e2346308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec7f2697db46c9c57fecd81eb69846309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ec3242af8810e8d535a9c4f1d438b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c07f3f563e32c1ac20d2804bcfa22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b4899fd57578dd9413354d37d73cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d4e52fb0c394ebec542e82706af3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7577f3f271759f7312403b7ce255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac1b55c2dd4d1adb80cc48b24386f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf32f8485ccf9bbeff9e32da0293eff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b941c35f8336c24f6f4d5e30f5d4882317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b013b61dbe0510ea89c4c83b89cf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25545804951d70ab57e7617bb682b08319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836741e5d91170d548de51883b19542320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acee0317e880d16ef0eb497bc25968d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b276c51c92226b6350235eea50d2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c319041d73eda0f375a7a747e67a45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d540a82cef87402599b342bfaca802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853756c8c897d5604551b985eada801e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfce507b87be8676df5ef8df126406326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac5b84cacb577f21fb305326a98671327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baee3a54ea4765fa12d950b39f926a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c8f9c06f58d6452c9a69b47e35b42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e665f3a08db960b48e8f6306d513d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455edb470cbec8237b68bfba0704c910331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8101af168d85852b7cf2f337877f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fc294b88ae480ec51f7aa0b835921333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db79a73cba258662e9035aa459b3235334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099ba43871ca7fec3a8a48d808fb67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42abb4c92b4ce16b5296db907ecc2ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d21054d15a5de4044fe0762d8613337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053c3676d0b3b3425df101560c42585338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edb222e27928269c8d0110b26e91e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe454d09567e4d1a8fcde860501335340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41dafceb708acb116ce0e0883c8bb4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bfddfd8bc1122da65a5ec8366d110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526745436dfd2cae957cbe32ace4aaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ea4e4c663b8de4a738cb940c7df2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737441399fce188a966dd69f31c4b5d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb127c0b7fd67911ca8cba47c8d342d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804d151910527eae1ab08f3f5adbdc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e11f85fcc26fc888541c3ed2d881348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da498ff3034ef7244c5ae1bca239ebb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c2fa7fc76c1170a18f810ff47bea5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eeade1fb3f1b1e932018adce98f00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dccc02e0f6c6b16a66dc79f82c4e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74036f12c98a295520a4ef05d70ca70f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a7c7e29971381e4dd777edda1133354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de509c6674ca66efce9c23476f4e37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df84fd2ebcceaa785c9e2067e8daf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afc5a698527fdfff9c51f31d21e080357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b317be8fe8f0a0a42b9037220244bc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16baf77060cbdb4736972a21bc9e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcfebc902982ecb6ee626a644b81ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aafabe9940abb36af8e4e2b778f36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa961db01bef984dcc3b13a9514aebdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e699e7f56ac08a265ade85fc53d9901363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfadf2613cc0c0352dc9b260bc91ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9af44e53735e4eb10189ea73d7a96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b8d74841920e377ddb05bb2606da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27d2fa614c5b2e701d5f81740fad87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a784878573d358ac6882dc42290b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2dad8e8a61cb4cc8a80b43ab822e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52630a060d4702a49e1979d481a2d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c73b53d73893ccc2e7fedf18eea45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0bad33dd0527c06037b1396e3ea2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8744699cff36e59965aee0011bb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ced6080c535083f5014c791cbd4bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d395e3a5c1324a17efba21e4d5eb7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56865b97b337e4e348377f1893b883c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fa4f95f42cee55448ea32d4a3ee95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdb6b51109c7e3d441df0549fed96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f017ea71067254a818117fa0835ff96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d88be5b7b76e045e7626c214f019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca68e10a1ea917b74784bf740ac5e7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7eda38530def2e47cf927c4c7b057382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43292716c0adf954e066baa91f68e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f847fb400212cb0de7a33bf038f62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24a3184e106f477fba2e9a480fd87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac369273133897a90b9ea648433562ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b15d3e9a9d01119c37ba4dcd0a307387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4e65e2a905d943c868543a1a71b7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27738d3514453df0d452ae099896c52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928da2d0dbb7fa9c1b61167fd2df61f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfe794072c90611534a69c66ad1255391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62b2e69cbe4b56305d6e8650ef8aab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35c71ab3d67e3a7d8bed7e9f333c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbb41d133a397c583543880f639ab8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47c31791d738020f6fcac81d754368395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa599769a2d6343f2781cf3dd78636b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476509be8a3f1c4e8bd0b56ae445fa95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac6dd240610e524f4384422e040e95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a3206bc577de23bb1abcafe4c47c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e14987e61a750f954851ab93f827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c271052d459d119d057c88231ab8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5572e5af795e387d729c3521221659402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe8794283682252460dc16144c0b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83074dc5595e72cfca70515a1d9be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9260045881f87200d2e7edebdc0a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dce7916642aad7d47fe41bedfc067d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b307988b5de3509431bd1e13fe5c6f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e294a2c60fa9a1bc4fb193358fe64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead8b01e9a38cf6fc844a16f155bea4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ce5b9e4c2818eaf2e98718fb73913410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf920090b45adaa4411317ff3263fd73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ceff8d98b91ab2b30961056e1193412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91862e9e04d7e1669a21e77342b2f3f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d469363225e0c926e911cb47d94bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8783c9b1bc500713856b4fa088a37d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4597d0df5b88a5371b1707e573bc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e0bba1d6fa3b9c9581f6456b799a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c597422e7cd59ddcdd876ac59a0b70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d763402088921189ce77433de9c3c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1c5ba6e64626b8a24823d585ffe35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b3356cb0e5fe837b0b76637e59948421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae146cd2db5ac5c0d7154b511e54afd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0dc35930fc020e757c32acc410c1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed095df21c8badbe22ad5ffe7c45b83a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773cc3edfbc867405f3aa493f7480d6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82543679cd610be9d4c28bdefb8ea2cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d7089630c90ebce360f2073c22793427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc6682cce1d188c6b26540744abba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f778af4a0e3bb6045f13b594683a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e0e623755b1bd652774da6e92031430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71195315e1034eb0c3935307a7951397431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a49fa45687758dc8ff19312fbdaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61d4d0170b670fbe0bcfbd077718d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e997bbba05037136ba4df4993716b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89ce906593f6f4e3932e462cc2081435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9bfb9d3c88cbe19728a9249ee5d3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0471c7599f9362cdf9a02b71ff6a41a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e819af6f9d4bc24226f520a1c7eed7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c79343239a1977a275c8542219b26439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5352dd618694d468a4c43c09075ccb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b4b56040dc385f70c87462ea4478441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba155710fde47dad776284c51ca217442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed2706fb3f1e0593e4ab8a4ec1ed3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd1c73a7c64f2a92ab420c23dc2941444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d118282e432b84e780a76302541db3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d333e4585f413d24fb49f5a29ce4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab163cc7426392a6393bee5813e3f4cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a89c1fca0578597813252ffb3b06f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e26daf70ebf174037411b7f9c1d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ce3e9dcf28b4254e5ad6890f9093450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20734891c43ace529a5885f8441d0155451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236a4e97245971fc3d682a7c18aca3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f8d7aca4508c19edbf3807730bb10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af1d6ca6def39cfee95514d1bc8275454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673fc20ef1839468b14f3579c2dd0c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2615e6c8dd24a3f64487829eb805456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f3144f1e3fddeb477ca7725e2d10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434cfcafbded024cdbc217c9fb73b66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d0a8cff76ab9ffefc4cd678d4fce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be550b59178c91ce2263c9bbc72236460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41b7848723aebe62b206be203bc9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844acc4578f7e83599a727f9f79ac2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04751a7d2ca335f2bc6f3366e62bb3f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d915ccd88461d17501be3d1397fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80791ac86d9600f21773d63a7d2a2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce2027a7f5c8cd68302e8f9f02e8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509e9041ab65276476427fb2dc46193467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b01fa6511af40dffef3b0c1b324a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4aff054924eba10379b624e19f67f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0ba8a2c83e61d7dac14d7c96351f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1989e2af84d4348dfa4842d29f8276471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdeb4e826c0f099f1dc216f7a0795f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cff3eb78937119a855cc649739f51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54029475b559318552d3b42a5aec2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2f6d9b230f151cf928e86817b288475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e882337a29697b6943674a6191efe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e9ef29203a4c2a55bae9ef479fca4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d35172b342295c20b085efdc8de11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c8742ad9463f050abd168f5ddfec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3473ff2947e86545c9666c7d1feb24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d884cbea339a3125c72ff276b1e60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dab6fb9afacf633d74dc183274a12f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e7d8bcbacc3a3899462fa5ff7def483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef548aba9dcf62d1d60daf610d0f6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ffb6514151961af38d249a8f24fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f9eb6601182921a10a24f7b9517d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038d8cb6e434ac8699c6586d61ae22c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc068831e2743b77da91cd158d43ea2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1401573139f8ec286fdff937612b60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ef987850be045858bd9e1db07d4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e34040a063213801b8ab5ca5f357491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb89f905d59294d64e0b36a140f575492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9629519db2e85f7864e82bc536cea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e7bcfb1a02e4a490818308fb426f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb57fb1cd6486dc2e48071f9cfda0c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384d8f5cb528842bb59ce4eb708af12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34954df5201881d6a68057903f3e9005497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b4016e8b0f3ef58dd2c98715cf1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba196d5797c6f77cf3e47dc49d94490c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513cf5929aa9658098140365f068425500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff34886eff6c2b19adb3cc9af70ac4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b2bd14d7f913871bb6fdacd227516502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efedea970eaa924612a2c56ad1d7f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee87f99c96c4f32978f4c7ea808916504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2c819cea2436990229b4e845b183505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0666455b7244f30f550d5f1f1bda60d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686b0fff70b8fb1cee4ba5d78db9d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b8d8c614e32b9b580e94b7fb0797508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581672539410439a5dcc9c071cb13e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eba81325bfc723ec91ee25fddbb61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c6b2d3a8d876880c45598816f649511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5d36231e124efab22fbff926a7a09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f25a49275c946a91be4fad14d97983513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd0c13c21add7313fc476caf3838a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aeccc9565ce15b9c59fbf02b86002515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd935f6d0a901cc556974d41b7df0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f869b84fad062f2d4f2df52b3f48af8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660c06b0521f283a4541a7df6979ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b015cd63f1b291f162f8133191f5ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9685619a77fe01564b96669268e2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a0bc44c681a71812c15c6580568d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c41a34693ba0622e6c78a1ae0fa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c753566366295e3f8823a897d70f934523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbfaf0c493fc2827990aab64f68e0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc85c97a8015bd8dc72d9425c298dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09aa2d8b584af17879fc9e1a42b7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875542d5a06acb9b5534c884d8abe45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0daa36dec33c14618b44f05531cbca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c61e782c95f570f9ad661af53a813c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458a64115d6713f23fb36ccb9f74e50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620212d2c07aba250d9b25862f466df9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d80f8e4c1e7317a90d7e541559f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46ccaed350793b493e5a95a58db18d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed633ebd9de5765f0146fcb01339485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaa24bd8fc79944314713314c86870535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2bbac13d085c76cc818d245853a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ea2be6c5e86d447f91df52d27cee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8cca691590e932f1562cc503cb5e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b781169ab8195856b635e5f61c413b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d333153447b5515d1216980ed24c66c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eed2196c99c35dafc089c53f650d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a922773b32bc8c2ae1a3ae826313b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f62d17316802a61e450af45df4402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8feabefeecdab5609c612afd7417d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916ceac1112e5fa549718b0c8e88f25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc978d2d6a6cc90949988376aa7064f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f954f8a2627b875e30ce7159286ab8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5c24f5ee45c78485f3fbe1262719d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bb995cbb8c97d0dae70588e428ffa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1ddf772763f860e3541a3351ec29550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0bedabaceaec9bf56a07b089a8cf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ff0556948c7b9d32f8e095884da8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864aee9364d5bba7d53f80b2198fd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd660755e9a0f1ef7d086678c0dbb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa3d1db813b6286e8edd80cc10a03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90948e00dbeba55c0e4304722539be37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096fb06d03bf92ad7a9863a57167582557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e05c3f6600b6a15d861b0956a6c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba89f1a5d7b8e59d3e18e271aabb15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dd93562262664ae3b0ebe7f9bcd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025132c478b1573f72ba2ca9497967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d74260f13c6026f013743af4013ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29249b994f06503456d19b51c4cd98d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908744dbabf55afd4c7b193bc92deab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a83f09c46829ec98297fc6f46b69f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806bd2983da37f1f9304f96984a6537566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ebd1632f30111df790ca614342178567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b276bf9f9c594711cfa6f5aed87c50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced85ca564c91661c0a2e29c3d897773569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70aac1a4aa0263fb36467806548e06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf870529d0de346897515ad0443a97d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb26a4aa2f52e2fab5f0c73e5b2bc38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130304153988f9c88752003afd4c3a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276acf5060976910c98764073d0073a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ede4e471a1b1847f32723147e52a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d58350a5d6cc399fad614ab069a6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d9f5d2e964d5703d20f5a66e3a3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718a38f38b2e37b3a6493ea0ea2a17c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1123916e03fd797fe981302a1e1a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec3a5823f8ad5ddf6b5df6eecd6d8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2990f5a61a8d883c34ccfda1d0668f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de37157b5dd53c11488caa7001389582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad96cdb87ad9ced120d626a0e5cf47f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edb7cc97ea1ff003e6d775c1e78ac8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330a51f395735b11035837f55685d89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee6669f97383027607a7fc9d7404c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0eff03e8c7421aa7fb4352c4d851b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf558ab0a8da4cf1b377fc18cb58cab6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aadded792d273f7ca84713dec1d636589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de660bd13f36d968c01f602e134ce7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe308e707ae0a2d69cab58f1a72208c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9121d5becd3d5e20e5970906b31ecb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d90648be752e40ec411ac5c9b6ec8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00978a2084854f13bd7f03cc82614f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70392888f1d09c791218d6cd9e10acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2169055b8fa8275012f0e03552a28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e636b1cfe4224ed7e5e5c845db705a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b43983a0477bf5d230d9b43a59297598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a977f5d4c35129561b5c63f960754599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf0a624c57e2129b211320bcad0313600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5095e47fa1d9b9b81cf9ab85f456601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8242ff591c5e84894ab89cf5b1d1f76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f3487444a348c7e7b92176c2bb87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c09420b3e5061f0e052fbe45f552b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2186d34cd9e6c9a0416862db443d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f47d98e06936c063f4a559cd903ba4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9719ed2fe3c864ee11111f3752a37a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e4bfebdfb2bf5c67b82dc8e4f0e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317650710d312e464b947f986b419d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc0d72e2cd4ecf97684154715a570610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004187f9a2a1472c7c9154a6609c4f9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb8b31bbff89c06c0e42ae689bf74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab5d9dc68ffa355acd121392d11051613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c11fdd28c81784250209dfa5a16ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57908857f636c4b5ec980acaf9423b0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96a049bc2c1d46ffbc9738b6eaa55c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c7cdb8e8de09a83ee2da1d8a5ae1f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b4e90b8302bd21bc2f76b881935d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc831a6d3a6850832a99503661143a05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99905d9280364b0cec6e0f724f84a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00836d8bdeafff216e8de957316ba58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd4259e1a3e223506ef2c2dc97890b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a960c88b69a95be95683a2115b2ed3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb728e9416b916b4a7b11c0863aa1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd598b0cd5caf355fbe22b2436867625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b5b8ca8ed1bed5cbd81e662779d42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c3d2b46407a3606083f895568982627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff9d30f4b219d43d64be717b3e650628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e651a75851f63e4d2f333d33a0961629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396031469c08039c4cd080e93b1140bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511197d3cef7ad21c22766c5f6ecce01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfcbddd82971f33b3237462e88c2ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d20cae27e786f020f510146652c00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d79f1486ed87e6ebdbe97b287892a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0286af92e4a1908349ea3b05b51937635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ee89e645764e378dc7563ce76e7b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b181816f45802f6c442410dd73e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b219a524a8ca2d87f4e5ebdd97f59a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ebf54f9f2be33d518396c6219ad17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60c7437263cf0d76ad5744a3277dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd6b2e5b1f719826914c536b6bfb6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4a355499ab7181e75a95051ff28f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f77da137a03b4012a798f34e73683643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f00713bcdc26412d7530ab3500f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab91e6ade5223df6db903f4965f210645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c557f2908642d02872a50adb1ccf76d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d0542639266a2fedeb8961ba9f2e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c77f49d719f2b5250c6e8a7e29b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bccefdd46859997b978914706e7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358960461b035e1b3d1fdbc117beddf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c23ac342fed676527587a5a43dc83651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6d849d1b215081a45b556c4ee04c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810ded58d9c5b0ab718be9d4dcc7924653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29766fd78325158e6fadfc3eced76727654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c812941b1113535ccdbeffd82fa90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa1d2888420ea9dc8d7ffe1b0a8df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328829f28e053d784dd1dd7974acbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ef800d765f2f58339395a3071291658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c801de464430bb3f80ba9ddf9426659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3f2830de34919a2b9c1112c7e281660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f18873abbc6e2ccfeffb4a60fb5e79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7fa2857a50584307c6ec13df60ce2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582e2f711899225435c65f2eabd4372663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9714b4d27e508f8965058c5af8379f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30644c4fe51fe7806dd1d24abe85d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc180d54b4b74b357a1d2f6de1a3f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29430c659d6ae7dbf0ffb7a7b01c0371667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263683379e5474b3f45a62ce97cddea3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082622b69fa74b6c1b04ccb200b3922669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13820d026a1a1c9c20218ae9ed83abf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98a541ac76704564057376e2d015d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fc5fcf4a13818c72d71d1d47c902672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a0e5ec47dd181bf16ed4ef4f373e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe40581982bcb14f634392a7241fb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf681b1b985018161f5f575d37f3e45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f3272de02adcf49a34b23e961eb4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892293d0db7e5f0b748095c62e47f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8050b8a1fef2fb060ddc2d06664d51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429733339e71a37c37cd126a6361f58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b641a610507ff9a6478831d923fbd6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a707dbb0564ab24dbd6da8ce9284b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd717d4bbb5245a6975b450228c8db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9454cc07a96ad44d692ff3b62b524683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d720f8f59c6128e183a22d8d7b32c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842624f219ab5ffbf0cf9962fcbb1c0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a0573e5b09843a9a4be982fda428b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7f260d48820f212f1ebb1dcdb85d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437552d4d299fa498c19fd2128dabd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701982d191295b597c6956fbc712ff70689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d395c4cff23491748346836269b4f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff13c3784031617d09ce2966a5703f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ff3a25ba338502c3fc098a09ea5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b0c4b120a46f79edb614ce32f0c3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e353923cf55bb107623d1f19708f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea95482b40b1b9cd652ed7ada5c186f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b41bfdd150eb4efd2cfc326972cee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0fcc88ddae50dc6d78e0ca1a16854697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e09a6b46ddea46f77d984ee4c8af18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942c010343a6d75280f9167e863bf39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd562f94ce9f2d780d27c1ecc67816a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13714dfd3edb5e6d3b8ebe8f32b1246701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bac33e3bdffe2c50eb9db1880532d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb095b3dde00c844e1110e10f33c444703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5765a137ad150ea3808368526b23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce770585191ad91c19ba117c65485b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b238cdc0ef0e0aab18772cc83a5fa2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197edc9b1d34572e9579d5bdff7dbd9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f17faedb3f991c1d95a6d701f900708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64510a5229ce0cd7e833bd6c6deecb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e6525c4d6ba02d3a3b021133dab2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e815e75e17cf6cb669767162d605f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0a83c25dda80e264aec01feba8621712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb30d679ff0632435964a51b440029713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00043e6d4f202ccb329359048758ac55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c40a5712267078ee9ff8a2c93798b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51cfe2f72ddc9bb137a40a4dd3eee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf5ac5e245c5ce46bd67df6a18c25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20ac0788d6fba50f843d05e18f31d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e52e73e11d538327aeac53928a45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f71f0e507c0cfb26c48ccdcd3d2fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0343c436d6d15eb647d9d168cabf72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceef2b595c674f9cf1bb8359fb5ed4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206df7b9c89d0c4fcf196c8b65ee2f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c171c2def22a92fd1c1fc14d9da34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec954874435b3e0e3e59e2cfbe5dd28725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d139a8712ffe23c452b6d8a1ce563726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c146eef2425a51635e109c6f3ca808727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667d814179847aa0afcf9acb02365a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f61c97dc06591e33c4007514fd08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47d3c772e49eebb33679aa0c22722a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d5b7d7d0bf84fd58a2986ea62b53c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bec94eb5ff023cf636a836f3ff748732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ea4575672877e2c5693bad5593fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9988bb06fa79aeca598529b9c3f611e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7c15df4a6539ab54e0b3821061a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f518bee5c73cc483cc620fee306e33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e09e2a537342ba5bcf17097ec562737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cab8647e58ce9ee8a26798fc80104738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16493112df23b3a72f700023ac4453739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349186c0d32dceebdb0d27938991b3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0727cfb726938916b233897176fe4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896c625751186d1612db2ae9bdac296742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbb99eae17bb645582eb87f34c30c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bbdf39effb510324e1e8a13eb6557744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff8c400cf13555ef2ab0060067e4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37a791899f15fa1d8e70f144d2390b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad831697ea9cc7467103b817303deb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b726d3cb8d391a8fed214721f419fd4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a202a6e7c03cb7492828028bf35c2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811fd5ef03bd97c618626772989275f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657976df29ac0e5e6b51ff7e84a23cf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ae317c7b14cb0a7249002716f8f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa8297ccfe47d159a9b27d1ee7617753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed0f775a6a488adf10321e77b7a10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c022078a1b2287d8ea0dd6c7da5ce8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29834dd61c7eb992b3584f8a06bb73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c5f353586c5d796235fb1187870ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da14d9bda43add51c45ae563350108758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba72278e5e0eabe067a0d5b778250ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d2894baf1bea24cef4753da6625341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa184c3c6f657911cc0f10950844bd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ace3e29d9e529735252ddfb32c3523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db25c60398aabfb05dc202e5e1e6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339e8fe4f4f9049d0186192197b3ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee7b1fe6a48f5ffc8ca98f5af96336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab527b479bae87a96e59a6f985e42d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac93fa1fd46381bf3827de6beffad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22d895db584d78a2c489b9e79ef689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03723d40ce1ee9882c7e6a885257c27510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f4092751189aacc1232479c60dd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088026165578b4b6cb55ae36e223e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c010e6a513aa1a57e72fcc064a95f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276c737028f0e0c4262301fe5f2b6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f673d24f66ff2ea4aac86ab4a1d60b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e35796496a53b36c5e6028e97a2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934a82c84705b54b6621815ec5575b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31473d57487cb2a615766db926c7964f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1e38726bd5682f66338d3c57dc5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c649623d06ae3d51a1e32fcf59dc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2d6c61dbc2a43511e54d64c2d70021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9dd2ad45915806e2f47476eca7c6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ae8c2c5ae9130c90be17f98c84f8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0108d550be49d539362f79d134bbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b480ce6d79c40aaf97fdcc39652a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c9501ca94e98bea3ae0d750aeff3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ff773d7e8686e87c3dd08c4206f6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff3848cbe18346b3b5dfd52e23a60628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff14dc2e817520a5352ca25651d30fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332199411e8f1c9f847d79b9b39f0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646516a93ff35726c6208491b1c195931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c95e9ea715ab8d3c41e60c9937c8a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244a8c18cf69b9ab1335a8a461d832733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d630121333eae8d288e3d6002c4d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3ead770c63ac2d096d2c3541891d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742120b66ea81317f6d2f8c7972d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a2937d3ed89aef8394c66445d12437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60e1560794fcd0e72961ca163caedf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648755b11abc43c3ee8c7302ec70d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd687375137ec003d2fc06baa64e5f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090428ec4ae5d48445d886fd126033e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29770106d3dda2b16899ed8e911f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fa4297138dabac857e9b5cd4215b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798be219dbd62be2633c31fa0d4a76944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13c5b061ff8a908754723be26f55b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3b4357196b502c6b4289de7e1eb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2b3f40c6c3d6c7542e59422bd68f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6748f9d7d6b239a997b0cda522cd9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c39647c372fd3bcb9394b8f8780d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503abc17e0f661d438bdcfea6840fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc30514db4a197d22477241e41b320751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ebbd9734e279c8fc88e0de73c58bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29626822ef2fabf1b731428b70c9a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c76790dae5ea97d37cfbf25c6d5d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184775c708e79c5cabeb10661c705b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0063ecc8d91100e863a277fb53e169456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6796c15687290ffbf774183b4aa21b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b34df0500dec2a2c8cf3e3150392358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c95f87b4a281d7fa49455541024259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ade45ac7e86312ee4cf5460d0d66e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5d86aa2510f5eab6c3886bd59285761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903f687092cd905b224419e93e2de2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be925363742a3e4a028f64148a4e5ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8453da9ae419cfeef74471542d25364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dffb71d98f28022d6bf0062452884f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74befb4839aaf590c829cbb47f03f8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0628b71abceeee977ec73fe76864c9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b16bab34a0747101698da25ada483d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779e2b35cb742d81b3708aacb66e4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46bffebc6dad3153270a962af0104e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a89392a7ef908d487e926f2960a44b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48013883088e884338b10ecbfc035a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a9e88167e7ecfa0ad768168ef21a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c16bc18e488f5f32a44db2eefc7474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfa30dc46a1a2e787024a50c545c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4a31381c674d4c3bae1778f2eead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d6a82d7fcdcc6de1749b8c8c2ca7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fe0bb33aefaa68e04952038e669e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f86b9a2eeab9da53e48576f8ecdf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5302f7a807b49f14cc3df96e05561b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e07a76b6ca8574fa790f76e8ddd2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcbbbda833778199688fe937a4ab1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e825a2635438cd01f9f1156d2fafd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8212c82515b786d04c84579d9ee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238869afa6584a6753293a27884d0cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9058ffac0d9a4b1a49b25a9639ab31c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67aacdf4a453fffb1c20dbacadd2fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc21bf6b6d13f18a53999122eb9d7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e801d5eed05d467f92eaeb4f972f8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad4d985aa5a3e0a495838d4c0bb16990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323bf6a10680dface3478c0b39b73da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4155a2f862b8576588aa2a25dd6da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6bc7b4292b0b427f54825e97ec6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da587c53380bd50de6616c5beeab8b3f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9805a51ba965e7666e6dada2451395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34682401079631064faf3de7ae377da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d97a86ea49082c81fd0cc1ed663097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfaafaaef1aebb03706f41e0a8e8e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522b278f4ba8b86cd0bc8cfacac0ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89706cc39bfedbbec015d1027f32807100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f58f3ed033e7bbc004cadaa19baf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2043faee36230322e7aa7e2cfd78872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1ed140083addd3f0608de761b110103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056356491b208a1c4d6477938efc61a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dbd6155d2736397c15824ddc92d03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacab29bfc24df547c57058797d6232106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9bea72889569633995a4f6d7aafd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c4c2f37a8acdc63556f86bc766c8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b62820314a8cbaadffd094fcc3e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e06c9ae9ce3e43c728ffdce357b3f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603407a540b4dcb21918de0cc3c874eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b004fc20eec4816bb055fa0e56ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257c4153d785f8d02d9043b620e2e0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689d4f3bf767436a60ebf9232d71244114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393912f342159530d2fb2bd45007c5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152df873701286a431ac419acbe00f84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaf6d82fff1e8093005ce365f09d2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a096b787ae398cab4accf3a5837a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1dfe3ce0a21ebd9f3ee1b2d8fe64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c078ec309c5a247231716444ba2cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cfc169489260647a147defd376f59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f97fe6fc9e342e489b73f5cb657b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ea2ce96ece550a3b4fc5c470b827123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaebd910ec3f7131186765979dd115124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5657d73a3c36bf7e406800c353311125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931dcba4f534e9a57fb4ff07df6c69a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ecbff6dc1a084c5a52528ae0dd444127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b951cd2c4da84a5dd077c624fa4465128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84adaf4ff7a103e3b92c094d61887d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda60151cabf47302295df15f7f271f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c25e8609453960f023930fde8fb615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b0e9b9a6d5c192a4ab2440772c5c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954441ca0654a502957a90e5e3795b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d54231abd06ff9f52ef3cd2802ced134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2b48bc63c8ef9b2754a966481d5c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cb9aa57d2042cbe4050cbb934b55d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ed5ea147eebf682d63ffc2a72eca9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713fb64c9250a78bac92d64fcf2cb2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c95697f2fad90f6498c30635eb3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b1128f01ffbdeb186be5dcc7c319140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1c68d96f091abf1a19063292ee45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6799261b4454f150b67a47c24e559e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3751864448453cdad09e5cdec79e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c85518cdbcd5b6774a76c38be3cff3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a894ef04fda95135ac609b9c2e22984145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cbbf5f0577d856040e249d432c3c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e5b112cffe3191aade07488bdf509147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832fa40e3eb5671fe9cc4124c5b409148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3654b7772b7c6fc12e34460cfa18a63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2567c5afceb697ec4b6fab001025324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8ec946ad6f61617cd4584e6060f26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826050020d745a21bdf4c3d351645268152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38875db7875c8b611c823de57c3284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21f211c8399f9f08d8ec535f909b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636c1b8aec6145e5201fe606ef9d89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16a32ad8d4c92476015aa747eebaec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93d1fb81b22af0cbd97eb9f46612e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a51fc22428bf551f3ff3f11c3c4040158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec51846ef206b040eb6e8163803f40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafbb1704e00e2260c24499d1724419160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305866a5cf6ccae34dc00fb4d9ca856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88c3b09d529c2b76474c2236a944b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcfc6756f047368296a44b1009a24a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7fde9cab0ad7045de804d9193e6fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52260d87f65b8959c8651a9f967f4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b3d52b6526b6956d18ce32f9edc05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d75b3d20ba0005f538bc558c5029b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b29577e239ab0341cbc7b2df968a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32044f53199c742d7ebbb9085e90aa48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adbc2ad051afaccef0061e66ae5519170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a9a64d37f477a3741c07b71980b32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ecae5b5da5f2221ec083d3890c6ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229806c0a9ca6eab8953fcacc0645a78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8cfaa7551ac7375354b86209502e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011fe1827d190350c74dfb7775e4ac9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17905be8e85d7b0badc94a81e6ee8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef873ea334845eb26e2a1dea7bf8a076177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7270ea17b8617a348ad6a82f0b5c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c338eb3110b7de44e47454454820e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb8836ee4af3ce66d27c5cc968091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b49db75143ba4d9de19fe0f04734181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e8dc01172c4693207e6d7b3423db6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f85f5b400081b4517c8f5b4323fe4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44fd608496b1da8b3ae7848ce6e339184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc11d80f05682b17f9109a21d39c0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49802ca0aeac14d5c105d1264ca4dc53186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e3837de48506005eebffec1755ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee2c6510664c3022dbcc6f1236d548188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64340cb523b34f0e75a8efec5e68f5f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee4d50195b2ea60aeb919b8b2c439190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4239a2dffb801b1fc558d6877149191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f84423bac0023341806cac8e2ab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514642ae0a562dca93f38a443fa9591193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4399931bc7154c1e6651ea644d460194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9cb3e5718de5d5f41a9f9d37f4c4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87894809dcf5fcdfa21ae1cf2bb9d7d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4d2e9e30012f9dc5421b129a2363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ad26682fc6486d1d613cec5d3b8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd04e7aed79e2316400c3c0aa600741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e4dd20c49bbe1020af5e80f5f64a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b2a34fd492c6a48ddf9b26b63b48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497962e13444c42847812022966f187202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205acdf933a6d2eb92b1b91fbfa5ded8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17635a04fd8ee2b2be607327fe9fbc41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c616f3f8124c3cc40b5d97bbbaa7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557fd0910e19166dec0bf6687f26bd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c969300b292b38252bdfb520425491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6e3be4a7f05862b73486399db251208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beee88055dbff51ac0a4e30743dfb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7dd7bf8fdcb114a6dee138d45ba4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce00371e9859ffb333fdb5e2d5c7a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f4e3fa4deedea636e9036d1bd637d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc136cf5320a3fdc0eb6c7087d4da2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd88e486cd40a62ff1006938d59e0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaadf124f79c0e8792ccaf9ce6bb4de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3c7584cba89915d7df6d2c2825b61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8c180095f665311ee18fc3a6e4ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48abc0bd64f946d5098f191e0573d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a79656c05d185338393523c71872f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490570ab45c0e50d4147bf3965b15ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b049c3208d3cd327b70c1acb1d934f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8246018acd65c98aa6bf698f9724b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602d2e5df6a4539916ee1a9a8724b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23558d410a9962d2350cb0c0ac2f9e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7797bfa5b2b4d73e7074cb39fe129a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01993fc106a5ef857570d97ffa673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e134755bb3a4277b6d51cc573ecb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f50f8b423586937c91b14ff82a33b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df70f0d0fd3c27e6cf5a06dd482dcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d53c71eadac9e537cacec790370094230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866dcf286614d12f80156bf9d3a4b86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d905766ed77c8fca093697e06c9d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e2cca94b86eaa3391385d06d9a705233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec44ba5639aae2e7da0cd9826c68f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8da3bb580c35750b0f1deea094eaf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edf59eb8fc760a6b8189e3ffe05ca7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e5f93771db06cb9987f0bde0d735237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739cb1a79a48ced3f95896d6fdbd835238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87e9e67f8d3cb637f6627baea6e9ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154a864033ecd60ef668beafda4741c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a3eedb1c8873658a7362eeccdddac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd1817b049b0ac7156a61cddeed8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e642077b68eb721309aa43991bde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d3481caf2dd818c4ca0c326215106244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72309c31af6c3be70341587f9c1c8069245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28656bfd660598f7313715f8f27c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489bff397cb3fed0b81f02b7fd140b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3794fae4460be60fe2803edb368bb68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01a53c100c77dc859e48b8f1b07b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4bd563882d2606e722b919cb5a76f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71550facb92f492cfcefdc38c5e866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0de1e11bbe584b616eb7eefce45d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c498ff93a93d6e0414b2965deabbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515dbb73e96aeadf1aa3858451b9bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ada3961105d020f73875abe42e43a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f6176fff90c61254f45b5d6a2613256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacfe8dd548893063896eb46e83b6b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3cb2893c3611070eadd111f58958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484fa81885e46f5cfb49477d31ec1d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1a0c652c1249c347989ec2959ae0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a60efae6e9ccb9e8e2d637829202e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05807b342b37119ef4bd7ff5473b550262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb80634d9b1f7c342fdff8c3ecde8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad104e29e76d71bbfca19ee25f40fb75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5d1a87fad513e9c6e1f931890c05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baf1d3da234ddefd6f26f9d1eb76ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7a9a1d2517d95ad0d598d322a98d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3973df20c13976828acf25c657472fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515c221954fcb5ac9aa72039080af8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e6cebd3a056c55c4e532fc1e4d7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b60d88009402dcaf7f8233dc8ba2f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2169553ff4d9a0746bc7b3299200e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea12647167ead37db61725c8fd6d4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6acdb1af54b5e22d205d272e2b6ee0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad9ab83d78e9e574677e48f75785b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c396797acce8a7d35ba996a7dd38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d8298c6b0d419404b42a1f58946e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277810abeff1bb769751a522b94fb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f019787228370543b95489600592611279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f20e49941adfcc41124602180481b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90d1b97bf8fc5fb562d93e8ea9cb68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0209bce4261705735fa1ba2babbad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4c9ca36444db77047cde88e5dcfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306665b991e322362f6e6ce94ac7ba34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65ab002f4b13996274925bcc42d2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfd8b06879f798e2e31bdbccd0c629286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e54b2502cefa09ed49d40cbada7e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721db6eeb664a1725be05d91e8600c7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd16dad5f944718d35385645a3d210289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff0f1410ab5a265d05bfcbc8ca87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913a74166112e80cf9bb1e89286c75a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3f186069e1d1064d1f00eb879cc14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33e1de4d30fb1fd0850c399ccfdba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710aa41dd4631c1161b919bef9803f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d89103cf642fe5197d3842d9a6f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdefe542aef83155b1e2407135d081296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b7bd1957e72ced7793f9a716305d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ae4f86c72360f7539b6dae4080eb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f547dda07ab4570e846a44fb5c73e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0a43827880186f5563e280160cf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fa9881e8dfd3ae13b2b5fd50fe1e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa31467d791824765e6b09a06ac48f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31d108c22d8f773321506cbf1da4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c7c0784e22edb3a2c1e7647825cbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefbc5f887a5a79dbdde1b8565ad62c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c313c45ab07b692bb2bcd3dd64fd2b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e733f68db8d6acc6f65cb0dc9bf9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf59c91e9efffeac1166675195ce12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f621fbf3d4c18394471d43c030fb00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a53f2c145e2d85d451fa4dc0ad37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d5e6449694944275b6d75c2df80c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7404986dcd3752471e99d5524523d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1fa6dc220533784d58aed1f7b573b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec5d1bec676ddb6c385bedd59cb36b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72788d585ca0bef1ba6eb21316697c03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ed9d66b6fc0b614783d511d7ff9f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58dc9fc3d3f7f6360c13d4c760d9c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c4932a73f187ed09495970b6ffca5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154f85021b2ff128c3c65f230f3c28b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044a2ae006486a16bd66f09fdf7764320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c847e0899acc05e065235d4b0951ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfe72a27e1e4e6ab084ca8262fd670322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6fc70ca78a6ae6ceed7cf4572410d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c04df8aca822e7aa516112025f4a2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735858396c5e2d2afe89c2d23e6f90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2914bee3774e3b8c1248f04c31eff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c54462c09d78b957cdca71232f944327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d26be48c3a8ad9f75588637ab1cb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b847b30eb41a2bb6f8f4a67ab4c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aedf3f7d33636a3c63be442f5bbb85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c72043ddc71e4fc45af8124ecc0421331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888c08a608c784ce17d459279cb4aa8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70fbac2f57c3a00421f8d81c129253333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe740cea02f27fff0e1179854a2d77f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e34b5eea47023aa95aa6719debb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde847cfde793230af7fafde38ec50a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ced0d5cfbe66d160a6a455952e6c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c09f3e19d49b348bcd53fd2a14eb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654d3b9cab30479cc7a5345422672ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45308c2f992dd217697e29666e3e6605340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d3fd39cfbad4dd1f08e109004f08341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd16c1efd3e7232c1e9d96014b957342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becad1de3439487b59dae6d7540eac5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7b944d9bd7fd98e2ec47568a484b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52e9200bc4a5d4486020f10b005ccc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a222fcd45f7ebe78fa01d705d4df0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b7a66ab029a47f17bff7ce110a04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539dac046233a746241cded0972be0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37da4d802b0a2e5062cf5f08e105d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115c136fd993d5c50dc7ce68479318350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f527223198f11db9106ccecd33a0cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28934cba1cd3e6ecc44ef4d94cc3498d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6952cd2754570e81cd01c59dcab4f13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0b74bfc98bc89f19a954fb2b4e3bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc684af541b77190bce92ea897cc4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3370d5c3a9498cc1f912fa994bb549c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ea3ad4f751fbbeddc048ca3cf23f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cadad83fb89d8cddabba6af838f75d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cfdce40f63bca75a914aba4285ca7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843e319b9e5de506a9fdb50d009390e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b93c353964e080b60c63ced5a6a75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a960b9d118ae8f30b2897b90bd57f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c881affbfe03dd7dda8e12ef1a30f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2d39c1a42781f1f4cd02b7566961364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fc2d83f083f6dc19ab946c0929a17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec6bb7165a0e36f25d912de511b110366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d9d7872cc7f8ca4b6e82fdbcb0c11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc9f7f7084a3bdc33059b01571813368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96203bec76c351204edc33f2061072369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224abd03f3b36c3d51cac6aa67761b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fbde6c7bd038b7712d8d855bab03a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5434c6a0fd3489ccd0fcbe41bf2af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e31757c29a8f111bb76db3f9ad091373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f1ca61e8f87d42e7e2b6974a842f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48889ba3ed9601159cbaaa79ffb178d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc55e8a0ec623e6fc57ef750f57ba49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ff2d0661d2a5a2135f2fd3901675a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac78c1a1b2bc7d2ee8d0ce120c03f4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f883e08ca61666f1b568440d7ed32a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8c3fca4e1072e61d2b9be706a8d8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46854643494c62f10141f061bff6f59f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2bab7444bbd2f80bb5039e54a49a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9f43347c18ffd64254debe74a0d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691435fc1895b56085876bc7e3d841cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8e047b4cbcb0f7225f31a3a989300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398d5b6444ff9e41a461bbde0565e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd9e80f32731f565cc584193792c84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49020f62f3ba2687958a186423b5d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbc470c5957c0b6342baa97f4f61f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9bd3814b5ed15e74e132a7c5a84b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88c1a2e2f66cc3ebddea1f9936670e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f63ab323d9286841b9bfdf5330188392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ec27a48093cb3c01c034f49a9a93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f565e2026cbdfba6059af199818898394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4cd271c8830b9e8f6678e45dcd4e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642685a9479c4eef1fccc3a1f003a3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a176fd22b998b8d47e2f20d82e8f21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483f69bdd1e757156f353874b1fd17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1cfbaaaf25688e9a2658c13492f39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe104e4f6d623cf06446e0c6bf94f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df96500ebbdec9626d6e34e87cea58a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bed3f7567ecefce3326bcf424917e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218985576e293a341d85de40166e342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753709f2c760dc785dc3ebeee9f39206404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ee8ada52f1edaee62fbc79182041a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f16b34c01cef8aff47adfd756ba1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcd3bce853910863f0c056197afcb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52fc5c935c9c82e3b06c8c60c2751d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561263632842e5565e7aacf2362019a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f23a1c3a0217cca597d5da48b3cbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6828e033e566b43ed3a1ab2a10b2d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb9a83374596fcb93c87167025965f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559154ff5c4174d2e441f534612e9c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e8827c3040d59713c39049f3af58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8e340bc0ebc008befc62e0adeb03f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e97dc2d618f5ed6193ffe55c96424416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef94919b485c9c1ca71c6f447a1143e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00585509744775895e5caf0f8b57e3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de43e5350370fc829a6cc7cf39a0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196fdc7607c20108fac5584fab920b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d78e287c77b9418625186e018b14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3221b2ce9fd45661455dc2892d3c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd6e53cea6454a0c087663fddc94cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46abc81442f82015edf0992909e682a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba1915b9cccbe5b3fd4c173d6c6d12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e521bbd41d6fa0dfce469e17e61192d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f276413973586ffe8ad953de639f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d01d04880a4885937eb11e924200c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce981c43271a24fe8301cae971854efd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33912c7cb0f30e5abcdb7bd8591bd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532eb75c6fa66c9badba86875ea2bc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ad30ea2a30aae5d6c16d4163a1c4f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c128a5f1b2f5b79543469235214aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17811f5367f65645dd267e21d9fab45e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540d19d268148e409ee9836d66dbfaf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74083021ba9d33246b54c584a21c5a5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad464162f011363c2a7155709f28f58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619abc5039bb5fcecb1d0c8aece3bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cba07749aca84a83d9816b6aea0a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbef4497064a1af95f8479c21b64b43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda64990f80a84a9cfe2a733bf6874441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae76d7a02dfe9f78c823aa47627324442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ca5816968e4d26e119f2e23b9ea83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328c6ab17ae267b2a7780137a55240444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83e917bc651860c5c80d242456b2fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ec66b4d459599ece36d31de94eecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120968436eb6aeb91813d6d234ba12a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0f03d12a1ffda37bdf334577f382448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d7bac0f34fb98b21172146a4d6f0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a59099cfbeedeec695b93b9b0c8f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897ccc9e302b99d3129d72360b04f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c4a982cdac636041ce92689717a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e5bc6c0734345a3fcb07eccb9812a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716561de308d940b3d18e4e32f5a128454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d0966bfbd8661d9f65688082bc5cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45f4c5d61c775abce9e8bc404ec68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c1cd0a2b34448bd71c202dbdf230457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f529c13543752a3f699e2858052c8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba21033e17194e8abe3415b0b698f18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b8f9aa0e6409fec1a0f7deabef286460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5f1fd66da2ee6ec96dad2fe94326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86f515562a3f9f0123f620800a3d9c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039332328d9f129f4bee714081e4b1be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122309a1ad95a7e8b420fc0c8a47191464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d55616a6f8a024ea2a61c1317b9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711185272fcb5cef559cb4bb5bc4fd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc035d1b9fb3b29ebf7c5b670dc37be4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c075ce4bf7f3128961c1c24e2a25f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87c726e4ac3ee10b9a2d1c1726fe5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005a0ff1bd5c9fae63688d6484a984470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18027cb111361e3e482116f64376859a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9e8f0c921df2189ce86e66e95a3a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd87be387896eeb315bd44e277eb62c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb021c810697d01d28eda5c04ca21d0d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876067861dfc09089aaf5aee7b5c938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb5c6ce11ed1108f0367085ac35ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523054105e0c3d44410ae8875c3d67f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d29c858303d2acfceea27991525bdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f984ce798e56cb9c43badb40e16106479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2355e4fc7ac0f7af645ae938023da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ac00af969b879195a6abd15a1135b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788e6e06e7860f13cf64e6e38fccd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e88f2bd40ef1891277c61a6a203ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bed479589c5a3d3080df4da094a4ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864a592eaf234e755555b8d555539e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc199f67d2c74ad426c63745df2b168486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a78bcdd11467f51261a0f18a9c681e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a13e9b0a40de2df59f6c65af327a54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf9f5c7659e6f93d0196c8b91ef92d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806608af235a8d227f2d789bc92f5ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26dc1d4720ad5bc1c63ae96496d059491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37e6fd6bcba066622bbb44a68ead16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd56322b9941c5e2a8a84367b0aa3f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79abe0b509f84ad39bfd56b7b010be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810261d37d1bfc3d2bfdbc67e91d03e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614c9c557c5881f99b14c658fcbfcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd1230576b78bd7d221c04c916c0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f42bb8a13f91d413a0da840c4da35d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f904dfc5b353ad9e53a6701f7d73d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc87c82f9f9b242fdc63ec2c4cd1df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56a0a16249b42a2a70a4628d4468a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20dd1048e5581e8fea8e031bbe270b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec18f3fa623f8d9e187e465adef4b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568fd935ca694551ee10ee668ad28ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028b3eac50cc2323ba178d014949ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fea3ebcbbf162f1a7b8cfdf8d2a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859a622052296b67ac9c94cc51bd680507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e062e77cd4e61a2d52c0138c62af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ac91cac5dd8bddb938b6ba675cf77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260fbbe93f4dbf9f57c9c3b948ba703510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384221fe6c8bffc48de53164513d881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe51562f68a767a4e9049227e7b132512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37c7cc1570e598f0aaa08673a5f07513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc76564f5cf6816050f874377b6d040514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a5f747b58ed880d33eaeec7fe0fd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47073395f4854b54fdb4f022155d3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ca9a72d591fd62ce1b9934b31fa5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff4268f6bde48387b2c962218cb02e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c795c033cc0a6bdb32ef3861c2ba0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e918c59142926df315b4398bedfb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd5ca60eb3c15ccdda3181db7b87d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9cbb743a2b08d1a73a4f42d75f9a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150302a023087acb1b34c7b489958202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b13905bd89c43b3aa3e0ddf15af51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b26c8e7ad8baaf4d72ec944d99224525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1f3a5fc8bf54ba316c97794f32a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868fbe54dfcc59fe12011c862c1385c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc824213358d7c9fd06b14ebab0eef5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17bca96db59aabf65b01e9e6f196e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c6ae529cf7c90f8f4f6a884726cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017522615eee408efc504b6aa01750fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49773a41708198040ab78b2b86aa8c6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028e5617f234c7f68a505da49931c76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af4d5a8d9f8613135c36a058b71aec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4aeb084ef2e008594744dcd09bc8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8953a045c9df892123105503c197e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5518e90b12ccd6244a371dc634bad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eec777bdb3f69a9b7b97611523bc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c98290a1efc4e9716dab2900868d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149956a86b86dafe267f95d1788e854540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c23803a3f5fc9c6ef49b0961a5bc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06326c857ca0bcc473ab8fc3d2531e2c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ad2dc63a651a79f297cdd5163c6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400f386b3b5c16a72e079a368c87bfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae397fb8ebcbe1348145ce6db9e51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ceeb7d567b745b0402aa34da0833a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597cc90138cdc10f717a8177deb441547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01490588aa77426c4cac8969d53f0688548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c860ece6e5e137d8f021002f56529549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f8a64d560d963803427bd7ec88c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16520189698d87bd9cef14aafdb50fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ca0144f6258d340b7e8f589efb1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc837f0bb4b3ec44539dafaa861b2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef29792d7b308e4a312bf3ea34fe0ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ae403c4485deb06c2af3b04ff266b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504a9536274edde84d1650eada2931f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8f8dfe75709358ee1323865f5bca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b822b862f3843de35699325d225bfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6507eb371d8b8330aa7e5ecb34540559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ca4f2c5d01919648afa335da36f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4637a12f6e9e4888ae13166c4d916f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9173999978b75fd53d7add5d9bbb9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9b851bc453c37c26ea9f86b90c38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccce5a895101732140828498a012e10564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7463d37476270c6e00917f6c3ac07f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483c7abcc0ecf7d7cb3d177d05d1874566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d062950c0626b496b3dd5032c770567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190120ee17958ee5074b2711043174a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e686f092b766301a6db72d0f5b4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779ddb61b2dbe38401b0bbd69e8f99d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b43acf57a3da7dd5e35b78373e618571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919491f0fd91f510878dbfb79b2da8b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982c2402985efb9e12b6972e4562fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f05d282ac69dd714be74cfe40c2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fbc752c8aac5c9adb7d82a6b3fb92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb3f273098fc9a32a442916305440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626f83c0e187163b0e8142f0f72791577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680a2a3a0616a668aec647c1c84b45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62ccc5b4e1d9fbf1ea5556b69a800579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fabe59d75829d1d347c207f638fa6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370460b80a8480e1f49f4b338a4edea1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe0b3bde7f6bd9e95ddb234899589582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e23c060a29d689f1cdd1fdb6ba51a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f813b8f9b63308eef525bccb1a782584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ecc0ff174d10ce51de28923c227e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacbafcc2357b08203c5601a7599823586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbb930245d38b91d2851824ab071f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a7b938beda2c38f537f94d4ef33e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac22196f4e1efe3771f2b6d9d23dde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc822f8fe64921f872e5f56f8abbf8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0318a57b3ea207040821205ba5465591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d3c9ff6722fde327adbb9cc9555a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5b64c10ee70a8cad1689224ed3c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289b36f3b9e0074e11a6182b4f9e48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1ab920836b74dd44aa2e49f16e4b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747085362b55b71397ae95dfdc4368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f6e7a67fc2f5d8ce8d401465b961597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e9bacb3ffd8a854abd395b5f71a6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dc056c079aa664a1ae941d7a0858e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f1738e7311b9fb27a089f9537def600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882104d9608278cb3fdc50721292bc8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79037e60208f831325594e84b9484177602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a86c5a1ffe4322404b096937d17f1a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43ad18e50d37d235a5a41231d3d509604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869afb3fac986d0acc99126c470dc23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7c8a3f87c334fabd379562fe8883e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdc9ab5d57108cc17f1d1d82702a0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea293390ad4a651af9d6d3f4582b7d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dc46f5bd655aa1e30b9106d455a35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde811c72152bfd5a368024d2d1d94cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab7fa7804323dedd4f28cf0d8ee88d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9118c566d5ce9c474407736f1874a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492fa6bc854052ea25d64f48788de2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde56f41b35e0109a63e265131458145614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5452b2c44e8bc37681f2de0deb305615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c174a8dd49f9f22d392f9a0be9235616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c373e704536a527102ad0efed079bdc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae8c65c5c0c5c7fc602f16ff5113a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bf8e0ea97cc1fb9dbb95274946682619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452efa82a97007060984f4db6078d27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d4d4d7280aa9ccf32050644cc229621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a435068ab0596ddaf34b06ddb1b4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd58464feabd988f6865f24734a9ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d508ef812455825b6dd50441f2640f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb791a2e471d5b83e0f45fe3f7a378625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090ff24decd75168c9c1b39ade2c7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed235e76e3f09d73c0594c50dc88edd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af04f796789cf63ec90d86720e1291628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4224d738a55d13e8f88f42a5aa2eb0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a83169bef453a0bc705649ca1dff2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df040fb436a2a633dcf53e9e2439a14a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6c9cedf942800398af0cf6bd57ef5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83711b67876f62abc25045ed80e44a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e25d5f26c4f20947fd88fba1ef61f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59bbd7568ffc3b070ea32e0caf3ac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb650b57787ae2f3d6386c4a97a51399636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7b12474d89cfadf7a69ad4d2c93c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f35402e671d85741716b5feda6453638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ef0e53a07bda4e127b350e2bf975639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf162c2d58516bf3d94c5d4520135640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570ba3843267d9fd33b0d58b2652edb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8a2f679644ce53cbb8c1e6b3430f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d590a8c69dae3abe5b1766048307643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c7c03dab99cda7af9e32b61dc5f1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf212515a769f52f4194efde733a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0968eba0405326f8fb2cafaf2b2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad074a134844371f8cbceb88da4672647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7bb0c900cf5efcf4c70e7340f44c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049297adc2d3c6246ca3bad8f6f8192649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b8bcf692e1389aeae0b90729b753650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf2550b0973c91c44ee4b21bbd47ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2ab6a131d51de5c5a27639947dd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a98b1e1071219f791687836b1eb18a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4a52eadaa4f393a9ac9cbf287614d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e85bf74690a593b20b1361c7a01bd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b8b3197ff0914659c3fb8223c6ede656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101712d91e1e38e1c19f29c4107fa97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3dcd5dced406d11868dd75f2aabd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe47ac65b780786e6d94fb4e940195659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa21997b65e199f3bb81c81a7302e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892091dcaa28447ad66164c48b969b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3830e5641cb5b498e582ac5c1e2d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a963edf0ae3b8f6f46b6cd2afc4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156107992d3f11f0edac50ee56b5f637664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03369e678aac0d62a273a5a079f339b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c20c728fcbc84bb1c1c3b92c53ce0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199c748b9952f62b3418bf2f61c2f66667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5345b488c184769e298e959cfebc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b362a2e54493bc4b62461c3b0c22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac864adb5a2b81ee1471629f189f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff137863db93d3cd611fa5a6977f0cb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357ba642563e6959af4fc12071cc8ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85e3211f4aeb3cee199073657c291d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f768572f265e082be5ba90a412768674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353279e86fbeffce9866cf2e9902e5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f911f4477a7a4f61a2f40e36c4c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caea66bb5c6350d8360282cf11fd1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26264a6113d0eb16c22ebff2604e394678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f1ef4a13422150168af540b76d70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff13f6f5f271e30aaf440f6861edb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e2f29896c5cd39e185bf633beaba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6664e09f4eeaf36475f60d05786d6a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542603d1fb50b13f69c55fd0e740b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f7f54a8a72cc846ecfdda74e20a23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9035b6e1bb738eaa0ff067ddaaa00685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae74738888c281a6f4b02286b9e425686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8863f938261d2e50fcec7bd5837a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778c769c057e9970472f9dbc4d38dd0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05691946d1c56ebfaf33f8a3b278803c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af76d76d49103fc8968975212730f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e824834b7a49e4e90874e0701d09244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ed151a01804fa16218f2bf26769c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c5bd2bd91759a7b8ec90592d98cda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da811011d7ddb33e3660cef1671b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce179788000366bf0b56cc7899efa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa5c7d48a49132baa727955b09328696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a521e186e9e5817f8df0b1ac5d34b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fb80163afd1a2026e0a16e4c4e822698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262e416fc392c6177de4b47f00d1633699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f342e16a6492f0a88155bb0dec799b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b3824a3ba8870235441ba36b3d02f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548dc129b5034a5d1b49f1b6622b01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d752928482cb0e8cbe82fb1a7c2aee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336b91ffd0c67bdcfa72026fa46be1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795070bf3c65664620c6e8ca1f9697b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875680e494d63b41fe57fd967126a5b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b01458b7a319ea9424df180c2aa4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a3afbbaa7bec0a4cb9b8e676475a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa2637f74c6c946b0b76783edc5286709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b230c17982cf668e9007595b1f603710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ca6f035a43523a070cc1237195b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3ef4f204ca8d52196bbb36aae13a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3b531ae962e3a87e8fc3a75c28cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ca04e4b149fae4947085a8d44480714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e50e6e96231db1876a3c904dfa93e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f56d5d8ec09e96f606edd16720952716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909082442527ced214b9437b4080b355717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee19aa732e0ba79867a1a7e5470d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439e5ef80986f773a72e5521ec951b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379bb4645612139634dc79fbd428c2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afee3f67b6c5b18b4d510eecd0033a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c4241fa3f30fd8905b414ca1c974c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44d0dec9d03d881dacb1c3f932ffe4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8053170c209961699767f3b69d5ee88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a26cf9287ae3fa8717c388d6326a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783893a677401797b15c8da3c1479ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c795896f0b326d5c9f89851d13d37ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b3fad39b706080430eac3c964822d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07269645b4936e03c695a23226eb81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c317134db15c4c4a8f0bd9a38a6c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2835fe2947ad3ced873d7650c3697a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830364c535d11fb859f3bdc0419196a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a33d2918c370592f64eb4fb8776520733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eecf1b9f2e107ebf35a3f1ad127bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d0dbf803480662a61d0d929038b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cd30ecced285373932282fe35eb12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a180647d3c4c4424b50a8969ac539c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf59d01ff27c3d5579a918974b982b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd751482bf1b9ea17bf796e8ef9da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88634a4cfc9ba48b311a7ab5d831ebcb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012227b0314780597da7c69255d1fd58741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76add0db06a98fbfb49a2ccf40324101742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeac83a8b256655f035d8c964a7a2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09fb76d9333103bad82f806563fa77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3528e184d7ac5203216284b36579e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015f61c75698039d2fa53565615ae6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e714bf1e7cee960f203badf836a75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07978e71a477bc856922ac7c79cb1b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e38f1d4aea09ab145e54e280f920b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c67515e7bba3b1ec81acc44eeea9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac3f7cd47ce342b3253a03bbd2581751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77897565e8cc7636102956463ae62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16a7305d36f1732293dbf6ecdaaf1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9820a92bf3813044793390ed5e8359754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ac44f205006d638425f26e50b21de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f91ee109f78d1aeaafef38257fbddb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509a9611a0855967eefd257728f8072757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111e2f0e9282830a31714b725bc7dda758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8134bf2adc5c75701080ff8c483c94759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>