--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea70ff2bc3aab9973318b77c4214a331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436706758f254cf6fd562664c83184f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8df4d88efb3940512815d8f86e72f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b766bf6eb2fbf4f4118c45c23b4ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8942312af498b012010fa1792e1035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b1bcaa58ebff1d58d166fd41b99aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67844bf3a00b13d4f4b5d5ad440be857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54f21ea66c78c6790fbbfa21b60838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e04e227bcfecdb3423b3a233fe8bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c101b9a5332c8269d3f0d43d9dd1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d1d6221dfd5f5db4d2c07a403d0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917824df0299afe740dc9b11a81dc28112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683854d72fe97de1a0a58e35d8750ad513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b8f52cc2aa5b35d1676762e7e3b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d842089a624bc6baf33066054808bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b248c2f5911069d37b31c2844242916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e5fd3d946119a4f4561e5080989c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1694d492c29271fd8d5c8e183734418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf88b5593524451e892cab1e0fddd2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9080f4d471f777c032bb41bb03818d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3f446a7402f91dc779e9eae23199821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d2e79f2aae85b8cda58e05799736422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f18aa32837f8965dcf31a41f560823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328922842e0f2eb2d2c6d7f82f1b9e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e86bc7d98ce4f551e9feb063da9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd606379eb2ca0c036fcca9c300b7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050c3f60cdba79368b1181d5fdd1f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1b1a0a6b38ddbca75fac55a8aac1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a7a32b12d7e08ffd14e3e650ee2fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2125e77ddea5bdecad0aeab3d554a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a43c1efd370c9d64595303c1464b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b91ba7bf4565961f08b756764825cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0832ba07d1d1cf2b268f42aa71d86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6866872dc0907afd5ba78314300d2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26420e1e3f0191e5485d1f16dfd3cb0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64aebbc332fde9005269331f3d91136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77563544451e6b717346f9dde54f43bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da59ba5e560a08059d79f42bbdd9d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f2ca8ccd7f6e42a40f0c25ffc36339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9659520845fa179ebc170ff11911840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca9be9653f34b78c045a365e7f4b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37c1f7bf2a0d26da3b339c37e4044c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad93dbbbd991e1eefd3f6745a6982e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09b0a9981072a17ca23f42f868391b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e256a71f804c50c0c62a444f79cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b747f008308283dfe9f9359fb278646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03386405371f33c08bec9fdd9f9b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644516d555f9af92da1680dd356d93148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd271f2365686740ec3fdd59876bc6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c749ec9f4e827b9e5ea7d1ca74567750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b888a3239ba3f1a6f66a96c37164551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad3c42104a9cba824c38fca46b42b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cde76b7916f17c5c0e01889e692d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de9bd81f89a0075f0e2dd09b025fcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5452a032b6bad2f2d0465c6e5c68c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408fe24ed7c80b180c9e6e9b0702ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e116eacc70c11aed026bccaacaae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03074a6a1e3722390caaac0d3bd532d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75691386dc5f70b7a310cd7a88e26d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0abdf3ac10b22a22a3a905659806f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad67c6609a983796adec807dab22a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b43eac147e518867cd9bb146dde9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b1569061012c37c126391c41feb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11450d3a2fb776d807e3b3061aac1ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359fa55d55d5faaf67264d92a422af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcee1e3269a88281b20d98b2c2dff7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a0d82e6e93406fd7ced8afaece3d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa018e95d45bdbb95429ea2f7f4e75b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2051100dd3926598ee18d10586efe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997ca07d0dee7d14e24ca9cac94ab0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8bd705533dce0c5efd929b4a0527b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec69b6d0a0d8a9bfa2df2d0315ef0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3bc0c32bc7f9f0838faf41e5ade1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf0ae6242e4fbd5016e103273d7cae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656dfb6fce79dfa745c7ddb704e207c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ecd02fde2a0385cf899f413de9ca876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6578d53ff3aec34eafd4bb1609507f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e209dbf41177ec62d671ce6dc3ea578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e4e07dfd3439ac093e0595ef04bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f401fa247655c58d4208955acdab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715677f4a30da47ec4775b4b7bba38b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ab3a57cf55825e1c25f78c828cd6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53aaedd5fb26b6e73d6e288b98968783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36f18213db11fa985490d49de3264584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6924cf3af59e6860ece5f96f51e0e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f3f3acc317501806de06e2486f7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7656a1dda25746bf5673640160e8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9154e3b77c7267f61a7f806fc632c1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d8a3dc1a11e7345b81d40b6c347d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992e270198eb0ac5f9d99af0ac25d0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc32f75e6b7b01d17bc7b3871f791b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd85636f9d76599652a49835138c6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d0e54fd04a28c0fedab891b77c69493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6567dd1ce047609dbe0f31db2bc46e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f524f31427aa5817c57be172b3f1a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db2b6477e0e81ba2837c72895e8ce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64368e907c676cec426b03f9dd16bba097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ee6219bd9dbd4de44917af1fc92c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc1765ca3f691c1b610a597047b3fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301cc484c43123730d8508d3aba38b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e53d6b7d95c40c914b8b1ff72267101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3305c5ca873e9a201a4c3fe63bc5d54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00471bb1d800e0694a874fb5821fbbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312752630f947ff6d32b3251f7ba5ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35312363f5914a888baeed6c6787da43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fcf06e11571e351a812723dee8ca0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b2fdb4f1addfd17d40fea9c508dc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe081d8b0951f88ac0db29c4970030b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84b8ba3e9185f5d0b253ce3f099aba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5d12b09ddcdd8ff791b5ddcf7eb96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77728d4ebd807e5a5985f4e3e9b9728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d38d2aaf797034c82fe6c84158dbe4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a4c0ef9edb9fd97c61d622280b04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d7de9132197f715bf56ee3c6c8471114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ba134aea67b608693185bfa34d421115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691af187c195d86254c2b396f3d20f79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7056d41c991639d33ecf211f444cfdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf375192ef6f2480f03de41bd7ec61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41818c2df856ba4951c91a686d5a9070119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfb3c7d2f00d25a5a002a298e81f15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af340710ffcff614020cc9a20fc76308121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4de4db0e514e5e4fda08d23b05b739122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21cfba384363a5cd5659a44c5af550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1572ed45971fd669d6eea5afb2a8b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181a474fb852240cbb6d3c76350df21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64ebb64ede2ceb9eecb73efc5098a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72669b3676a8847107e6abd8eefa93b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad105b2bbebef474e8e26f08041fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00afaccbaa9ff6995bdfad979aed16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed680feead74281e1445dc6e9cd0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbfaab6e7378d5190815230f3e1bf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507510898827fb6384177447aaa2a2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbee143b412a580a49e2e97c17c963133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190359e7d636623e189e2e07e55b9954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e94b2552298d69e26a7d4238b6bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d5f21871501ddb9c4fbc09d71164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b4ce1b8758b0b9fc9e9dcaa17ee60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d4a6e153a66265cbef65741b3f6f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d23532b1bc60bd284878e84108b4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac0a87697e6d4e765e507e08b790e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec68e567d698a9eae2a67d5b5a0273141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8602542eeac4c818038ad864ca4d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d10d26f4581c4737a130230a33141a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94f48595b6892d905058a3aeb5d7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ea0aa55fc64b8251bf8737ed9500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82c71bd1efd1c552f5c241e991792146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640399c6913ae05cfeed29d4e537cd77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e525878f56bbb4d8784fc6b0e57d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52ef2755c10a76e275ecd4fd0135d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364bfd4b94817eccdd96d20b9ded233150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bff1d8f827db1c7ff7e6365e22c71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241cc92e454419a6b5cdd3861170772152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c7ff06f4d414d260b0de4cf9bbe65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae329b497c8077971fb80c5f97ecd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc594fab3288fd739dfbc733f0530a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b33e6fa5032a2ac0b3ee6acc074df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c071dd72b6602d7a25ec57ea3bba2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081342748433ccffeb6945156d0571b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0dd97b26052bc214db18890164f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa746b1d9c710dad67e3f88b6be344160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78938534b8dac4777b64e4b45f4ce91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74937b95e3d3617e5079ec5307b99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954e98afb24749a695f5b86b1fb6fcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d837b9b7ad23b3a439e4cdbfa903c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c839968eb4d4ddcb4e64f5dcb9f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c48d62f060021a712172058a1c4dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322b476cdfe7d105b30886f26b0326167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab002e234bf693c4c8308d75d7e0b04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41524f0c3f39c332d5a1d0fd5cef3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c094b6e1966048c18cf58cd4d2a24c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331ac6f6bb0d91cea343b3f70c89e71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d84de9529cd799c569c1287964634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835208258e2ab8f8a138b044a86c1303173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e5150ba6f85f42245b9bdcbe0486c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527a7dd3f92c6b36aa9b1f45debc168175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a21278c213998c0c2d1ff070109e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800ee634f567c8115b4d8474b900f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fdce4f3c4d72fbf7be3da78ff6d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa6f3800f6f65537955ddab687ccfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31697f65f7c6df9e7604ffe4db91b57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8913cd7181c6081f2d6f45fd771a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6320580f548892465b9b2a8a2848e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b6fab20301e0cde0be69671e2377183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe815ee0640124c953c13ee08abc9e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2727197db3570c60621b3810773698185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557429e1d3d940731a72111c6f600e6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b114a31e73da1f09cd7adc095b549187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80667c8eda30f940a944a19df72e2065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742820f8a8698da7dee7a743e65f5a3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6cbc85225f5733110a6c855f9dba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e48770d1f95f7457b9eb33af58f7f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43defc9e600815a8cf915e21b2371d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1bf0499a9100b291ed73fde50ce21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304cc01d805c5b47a57d34a86b22e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc805f52d7b19bcacddce3e590546dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c042b4d54e0652b983924c85f4287196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38e3a698b9202064e56e0ea126df0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0f8379319453bfc961a58caef81f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951a19980868efff7dad1010405613199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e810699a6f6a4cc054c4bb929484200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db4e55dfb3536bc55d638f31f7950201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050c4ea9b578883bc6c6c9917dcc96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d274a653fc43d0a0201d5cd44cb232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c782fbbe605ff8f8d24f9fb1e2525ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2181b98a094268fa830f31235848c36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e4859d753b2fa1b83553cf64549e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0d0d7106577db2efb24d33793910f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b35f6135ea76bfdb75f9efabbabbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5e3cff1ba8ecf94abdc7b464d191209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8de1086235607a79605785f7327ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859bfd00158f11d6ca231aaabf6ac7f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e2bb02845705a9258fa2460f8d0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0cfa028e90ffeefae01e59db7b8d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3e5f8b54ff19ff35b37aaf1c01462214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4391c2ed848be737629d13cd1c68eac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c77ca6f2ec64c0716ca8f968a9379216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c67df3c12bd2fddc65bad93283830217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfbf345951df2b83047810d1933774218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed15077c8ca71376aafd10d30db44a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a1bc83a7133f90d92225c09e5655e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c05d7e328a10ca1ec44e1dd41138221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc247afab5a0ca80c7f2eae56d2d5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72884d143a0aaa10f6a0698c322c46f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f26b1bba964d2697b12de0e2c345d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b69c78014a1796a4de89851837420225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f77b66c483984da90ad0b9187484b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e45bbbcbad4d93e4b9917df71f406227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e7a43684aaf748722c6e4a2b1d39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b6ed30e87be49d12318011cf9ac6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bac18e7f66b4ff1a8f388c90aba50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aa0bea4e7dddb0a6213c3ce99004f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae7b5477f630595edb32ff3324e8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f11469c058c5b1552ce6cab8d2fbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e88b0b14ab69348acdda0957305e21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267e9d5780a7ab6a1e44061449c239b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15ba603e245c49a93956b4352c83e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed3f638d3d1fd0b801e16af74c141237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee325a1b83f3ff703cf3b24f0cc88b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d58c0c5c8f26727abec72bf3197014239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5d8d63004415dcf32b2602f205dc1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125766b8a69c62fd22b8ad4b74283f7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43704995eba1653c4fc3ac65393f239242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390778cf81f3e3671d282089a07c97a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c82a8f9f3dac286ca9147d766dd8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278f51121af84deae97cecfbdd8899245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b06d7de6730b318352e80c37b2a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd97b26371b5198b57919a7a418bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a36b35657b221cec49ed6ab68100248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d711839c4f40a0391eeca41164ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec213207716a858615700eb9759426c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f053827b057e1f0cba310f4bf410ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868f3d8ba1008bdeec117f705423e9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f7ce9d880299ce2fadb1d86fe3ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb17f556f0888dd0f2f5991dc03310254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf91d872036e2a2359bf0f1c54603eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefbd203b27c74c1a853fc580f946f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300e8d304899d68c395db73457a2783257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020d32c3e76d827fa4f256fd6910871258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffdee714212d700419dab15ce3ae26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941cd85d6b5dcae255f9086984fbf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faae159d8308e2e7c146c31a442d53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66e577bb62692835283e41a93a831b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00719a9b5c83ded3047e390b0a556c7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86855a318c093cc3da1e565403706a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612eee9107af7bc5f6dd24e34641c99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3ae796d160cd12bef0b7e63febcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da40a7621622f75c12282d26c8cd20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f68f6b281e28890c6611fd5e9d8e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc0cfe99d468bd65e8b2350edd0990269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ef9537ea6dda47da448cfc111906270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6de12cdcb65326b53f7370f1eed45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da609d6ce82b45043fd5c93ede5514272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714f1001f3fb32aca032671eee36c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f319d031626294b584404ed362703d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032923ead1c8c0f0e61f84d1d07417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be652594c646b5111bc6a70387e986276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486f0c00b50b383f92ed6beab13067277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7b53dc174e9584f234c99638d789278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797ca4acdc9b74e8449feb758ab560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795985e0d50f584c9d045bbcaab5b843280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa2fcc30ef2180348f27b87681c26c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e043237f72c141508a9e2dd8ead8aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f7ac569b199d21894c2dea06011d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df39aa56988dd98639dbfdbd583e2f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4747b4e1400f5dbea54eab46b3ea8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a038f7bfe04f46a9a8d61f574d574286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a038c0cc88e72329e0681cdc9710c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f374e1a07deb410c478488235c9ffef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3282dbe5597abacf81b285afa696f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed01c6f99f7bf6aa7c6601da61a7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82ee4a3dad457a8a08c4d2e752b176291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781c09bbd5d597b853c6693f4f7b46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a79b4c200d5e4c658e04e01c2379293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799c2b4cbdcde4f4b64ac9f04476f8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3abb731ebb413f6fd60b98cf4eb82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d8523ad8cb6ddec69948f412b703296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9fa45603523f853e766bd6e8cb8e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcdb2a8559746c7b7bb28fa4b72db96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0347a77d40713b2773df0164a9267299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bf84906007cc71132d39fd1dc4fb8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616a66873a7795f59c1bda51ab3556f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608e04bdc42c073ed46c03a5960b13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cad96dc9276433d33eae75d670fdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c6dc66766744d95d6d64d1f04eec4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b851b41116797ee8c5e1af2d0b96b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306ca54d8a66a1b64bc235b0dc5a638306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066874542cf03d7285531144a389e00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f84119a589c130b40382446560c80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23694b7dc86818428ba9bbff32c261a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf1a16f5812ed4dd6697d9dd5ed27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a88326b5b082fb7895acbf0a36fd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a835ed233cf077aca51fb8e54033a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e4f1ce14abe07473c1dc7f598c8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9d6b4375a1a0a264ffa9011fcae0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10566e7687caf84293d79f568fad8597315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cba05966980f266e44c8edb87c05316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a5da729b93506b8add5419b1a5c4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20128c8e7682417b3d964b351c5ce40e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a67f4bb8eb40c506d9488341a5e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bfdbbdd17c9df8899327c5f8308e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab1b8bf90e261391cdf1c3d677561321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142dc529369046fcf47a1d876c822a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4157db20cf7c51554d7bcc06b0cdd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba0d5cdc9b061222f7c3545735369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800ea2b8cf27eac0061257686a33b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fcfb2bef1e2e6a62071f29eab9303326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2ae97b8917bc1f911c816ee6c8dcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ad30698ed256c32224e437a8e3ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cae9b4927641fb8d473b6e782acda9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf449c6391d696b3b1d2323f605a985330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b941d4ad10befc429606880ef54671331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5748f4821bf0573dc4596166625d7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2e9262e636ac7cca7624756f4faf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5f2177fb61a270cad355f4deb9fcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19897d84dc3e83bcc0ffa6b19dfeb3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d38a03a117e32534aa3eed8df727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d63432bed56b59cb9b588b707ca26b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1fa8039b97771b04aafdf9a263f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33013e153da41919472b37cf648c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9f85fb03f4917ade73a36afa8e7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47017d021ee5a88c1a2ea7514b4613341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04248dd629e21721e51021a26eb13c66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f092532cf6bf8b5f6c36b0eab4036343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd0ed65d846c64ee04ac90b71f218344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b7a75cf32c34557a5ab2e53de0568345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44fe9a8abf9730651fe61018c67ab2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f496ec2a1d42608161bc157239913d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fbf25f32fd330132cbf50e49833d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7fe2740b33c5649d8fb283e56471e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198fc04096c78a0c3965e6f9b3c1322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e797cdc47d4ec38ff55f6dad233f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11626b8da78509050271a2f9edb8f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a7bf604be1d47d064441dd565376353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a5ee1a1bb9a687c1f6c7e384ef53e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd26a20b825cfe1fe1522bd61fedef2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ee48b03a571b82ba1b53a93c3e92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94df4697d6b32dc96edacf3917c594357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aec0070d5a8b4f7081359bb3bc36d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add805ea66c09e6baf3c0d3099bf715a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa933d5229dc119305184605e655a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b0497cc9974cb8e9d48c64ae34de9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a12f866579ba8a99375015d4826e6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bdf1dc56c1ad2a7bd3c21699f3147363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d064f9a35a2f79783c1d552f73976c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68921183f5acaf732edd31b4e55ab894365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6890a14926eef261fa2f4e7e133173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663851101f2bea1ee1688d5855dd6996367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfae4fece05f48250dfb139b86f1cb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b752e8e003159aaeee60db388c02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9704cb59f0a004e56fb009b97952c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d50c5e5570b4e6b022974917d39f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829685bc2c0ecf03c41e1e7b351c0d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c59621d55a78604f6cd5238ddc5f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30d82026d55f4e1df22d389a975a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4ac08631d3651d8f979017b3fc2cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e30c27391539ef93a190530f3c2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7310c50e94c256171ab906dee75bd51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0278b39127f896408feb9012b677f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f3414c56dfb6d569aa88e918a0de1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6841e76a4c825759e2d8866a535035380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe3aef3247bcf9703545b08bb0baf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180e5a00d71b7a92e41482bfcd0cd54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f85507f838eed84a3b45f13a0142383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634e5633ee53fdf6cbddc24c81ea195384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c35783d9a7ee2426919dd0a73dabcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70fd68ceb75863f65efd0cec531ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1241d69206519e1aa54a01e35f5a1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b795de4fb32c1d62cd771fc6dfa2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8001917f808ca4579532310f6ee53f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeae291e34fb30200e6786c28370bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2bd2b37ca189c8decf46730c51c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca355591d58c28203c142085c0ea70cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb4b7c22ec37327268f9f97ba465e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba5f1ba6281420a7e523ac7d40734c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910fa6915223229860ef25fe46266c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f912be6d6041f05ea3c897388787a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033345873d78bb4bc77b94e9b7da0ad2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21a2098da8b7ebfb77835f054d6a5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb96d9bf477cb18599d9cbed29007a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075459fc285af33daa1737c527386355400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887848e687073bb0b9c634536ecee60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b4cad4a62daebce4d78ae6a6d67e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3fb02302c0689e9c132692f71080403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d225f4e191f5cff7c728f1b140eebab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d8d324d94160f64d369223e71d13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b89d429462355963209ab8f0bf7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a105cb6fe1c15194bd28997c6fdee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb5c130855988627e0067f28f3fc2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6117ec2e9c6516d66e5248bd79b0362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6d99859fc85ed408cdd8709ffe50f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c799d684ec1d996b3657f155e359fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5a01d02aa5c0b8f3e3d89e79a3f5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4ad1dfe746b6f6f7c260db63cafe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ebb678cadb62cc98fa1663bbd476414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805acdfabae7a2a77fb7caba1176dc7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67757b61f2cbfbcce22de7a241ed6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494811ae5103dde9179b66a6bf137e01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cdb0bcf69fbe3942550b8dab23563418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ae2b9b929e672c6b477ccd7bbc493419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc1678c6fefda990559c601d8faf2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4506afd4e3eb0bc5949d95f6b12d297421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aefeb4b22684b155370425e5c03695422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869b8d7c04d3e294934d424c3ffd8f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469feb847ead242b3b943d7d978b7f54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27646113da8ea002d6bd57d6908838a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c52ba5ce7c76fbe70fe4403719b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e5394bdd790be228b8af85965a99d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c464da47d2c363ed44ad0a66156f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a800a54cf6df2f4068cb236dc0b5a55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4725e42a8179d623b27700dadc19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b43243122ed66aa378795cc114f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5066401aa293a560eca914d923bda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffe0dba98542a79dbb29d8e87a1afb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874013b33a3e4d5af1a28902218108cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e62a2ea34bef1afc85d806b58275435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0da425f9409ec1de7f17ec48dba383436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcd5afd0dfdf858ad7bf3cb89ec643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3b866f12f9e1fa1e36caf1f42e92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360ddaa722b1e07a9b4e8e57ef5ff1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb99345c09a4386b977adbb58c9b109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f9c42c48536b86f6ea5d1f721fe7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c726ee2ee00743b83373a46b455cd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcbfb6cca45c036a6a0cd799cdd88e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb7318ebecaa3b64be9b0d62b6be4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd2e556b8393311383b124df690b0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739394cdd3a892e9255912339364a8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ff0abbdee407c01187d1918065e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1926b1b550e6f1cd64d2a9fd92467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297351776c85230d2da85b82895d989e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673379558d0d08a3377110141dac7d35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d39282aa7845b55a2b0477c3f1c0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a733e1ced3b873278c905a1b95ac0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd2c6ece0439c2d782c1f03d888eda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a7f030e85cadbcdfbe70c27bc95e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91eb915318b8e7ed14df7bfb4a08b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf037cc823b5d71a00268fc776eaff3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de30643cda0d64a011e688b7614b37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf7030d5bcd91e02697cdae36fc9c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9775b25cf7d7eb4d375022ae1c897459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f0c6eb41737449ad4af79957ad31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099227717d3db9d349758915fd004b68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba7aba57813f503042b6f4c98dccbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2623075019d6f3487eaff4a664fd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f95f80e552747ffdc13ad7de90b57e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6b404be4ada860c026ce4b3827c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e92b43fc64afe401b8025e68f01240466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe314a73527da54346f7a23f96889d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1c6d230acb8468f3fcac1575f7d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d5060c297b4f3f0dab5e332a3194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1037a3efb2a7282f081fe03a626e5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3931e880ff9209af082731a654e2f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95201cbebf20b76c6f41673984e1389472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588113ac85b1a9859b20a1202c89dee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28304453e69a56f94b7f065e6f446474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00fdeaf5b79ebefd9ed2acc4f1076d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b04a3b218c8dc9ddb00d7b2ca9207e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aeebbfc7fbda84208457ec9533ef7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30dc8aa0b7c4579366c38b146370be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27fe4459e0a0dfc5c62e0fd1b71f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe2f6707e5f93d5482ad69b8140c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee81101a7d8b3c2e3ef7d49895c2c8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f716468c15cfe661382ece7987d84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d569666ecf66ed1d25c6035dcf19a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9827e4fe8d590a5da84de3d7ff1316484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6a337ad1392aa886e7e4f3aba048a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37577335e64258ec9d0d8be08c6fdd49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6eeb25c9b10eacbfffd04344c34e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f0e761652080ea85f45643ba39db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f14e74c09436521c37f4dcbbd14d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e969e191d1600295afa3f79c56cd69490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566d73ab2f244e041c567450a53651491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27166d33964e08c08a2b06e7f85f5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f87d041941e99212f5d9cd53146b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2621561461135fa12077d9375ed623494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07268dad5104317ec914ed7539d50e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf8974593bade0a4b8eef23396f697496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d48e7a8c0f80ed8281239c2f61b81e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0948b4a8ae25fcddf5abbf4650fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd91a1a8b6723ed04c186b44225612499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e63d7f4bb88590980e6a575b3402b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c6ab23a1cd4d8c39f2dd01db969c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6670451c1dfff84502c92adb5aaa5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ffa584863e474e27a1b485db8aa2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9efcd14a73833adc717283c14a9ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fc7e4150d3371fe49f0e40513a03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6dae8db71a7d7fbc75dd72ab5be1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e32eebfcf5a913e48e6c06b0c77eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34ef5bff9ac40d0053b783c9ca7f04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd2a9fe2ab5acd2fdba73fd2998d12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04663f3d249577efe2814c13dfdb19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e82334a84242070104a4442ed058511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39568025f44c88869a0690d412119f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5289e3dc2fd521f4fb673e3d3e0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd1311cfd7b7925cd0965ef09caa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fced710aa0228b4fb3a6819116e22515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdbd25b4e678994c6f2cd7d1132fb5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b5bb949d5eb6fde938eea20b513e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a7f2f6766eb30bdc0bfadb43e014a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c708838da824bcd4b3c900748f43f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d164f9d5a24d3d207874cc63fb737520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44ba6af2a065844d01351a71115f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8106a9aece263343980ccc1dc1e142522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f9516518cb1c0eeb16ae4ebabb429523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19d9c30fbd9052457d3aefd5c89049524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05ed34867ce13a0a6efca16d26d20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9e9f26620263d7136e0d3cb1f2167526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722d0ebe14aac7bf0fb886e243d6cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2837ca6bb295e4c74e07ba3dd95fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b21094fcf3db22d3b4bb86fc072d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a8015f7187a851e07c6a39624bace530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c12cebfe34614b81c67142988275f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d156446b14804ccc69ad4f084175f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32d9146204fc3026efc045e7b9c6b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f15045d325454f40ad3d870006f9ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c0f59ff8fc651716768469b0c81c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff0840a600a957e5fc6469f131819536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f62fd2951add488e6dd180b1a3b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efda95f315f439cc25bd701d571a9e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f73e7ff930607545974db83c2bf316539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214c14a4be33b3a23d280f92784730540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f232eb732c84523122dea7023d49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124954aa11357cec4db8dfc522e1f54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed9fd12c6f27d82b4e2f3dde28d0ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd177786f18fd9e3ae46b1d4fdb2a52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c465d80f593927ccd2e36f799eea6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2db8961e04391d9af6b6699ff3bb80546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba150ed224b941460ffc88bdf07a508547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d3b9f3072afa446b204d1b822760548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fabfac53e81a82c71b968a750f4305549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a97cfd1f69751d9f4f9ecd32fa67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca381a3388333f6705b315060f6ac7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3070569b7c8dadf29a6f25c87fb29f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b162f67c5e0a2f539f224d761b32db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d277b8ce2351b563de7b940b78b8c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c9baa6253ff45b2c1c497a692f416555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e3a9d444528913f6ea5a4f2563b07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93f908782d6d2407f74b82465b1b3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43e8fdf8fdd929d2a0001b0dde76a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1f9e698313cbf598318c915956bf6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a016887c26ade4786e65bda6e3ef3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba4dcba286755e5dec8f458b251eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0b922691fa21c301328d660db10a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787816a4346d7fb462ddb0bab449ba5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f821dd2d486648731c8bbef2b0ad66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dd04a9502f0176d6568aa20ff9d0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578aa8ab65efcab04f79ed98fbac09d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad145ff6b50e3bd2f78083fb92cdec5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a487144920ee09653d66052f96740568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebc985b0312d2d95033cc2d80b9faf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9b5fb5081ecf1ca2ceeb9548c990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281981a4c208fdb1eb675673151712571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e0edbfc42701ef676ee7ed782bd55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194070322424ef8278433dfc28fd27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f412af3e96615f4420f142f8962d0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc08f9a7c443b6ed29ac0956361bbb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097391ec38c89fbf320a56fa2c8dd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28114b4a170b9ba407d3f4e5b3fcfd42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980bef98de9f24cf8359d2b7a8ef80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723433741e838d3f1b8ae9af806b59c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba81ec3cd7569c04ec3282070b0507580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752388054f69286e56960777b95c8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5f3209e414ba91e7185174cff00c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c05f223d20daf3650b5d4af8c0dd46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fe1c0611b73728abe8740edc78a88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892205360255379061ad223638591382585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71accc3e70e9b61280521635e5d4ee4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e60825262569c3c067487fd358a9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41c54d3e2472ad5c995bb6057f4d45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218426c069263724e9fd0f78575d88e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066cf83e13d87c76387f1a87eed5605590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6e27e11ea239dc934ec24f490239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286f0df928fb10db7a1f4e4c0665c37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0273549a6077c9b3c6e0e4dae051024593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42c0901b75931cffbf8f4d262abcb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f413a318eacaae92927329e804fa6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962237af561c98a6ce511434aaf1ae46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c3e008e9535e163fd33c167ffbd0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2e9613dfc7f3c5ce0924e7b2ed42c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636196f09616c741af2915091af744e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cf30098358c696cb318baad39d3d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b6457a876cc4790de39225cad2800601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3207495a1a4522ef1044e6d215abd79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfe3441c07afbedb198dceb72da2ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ee6f3f615126570ff1b074e1667d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bfe84f2093022f8b4131b7b82deb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ec92cfe9853c7cc60542fb7f17a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322135345272540e20749f65a4635e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ef4e6efca105f1bd56352650fdac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32458545ed677ff820346016ff4d5556609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0a777e189e2a30dc7e8a577752f1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bd811d4d8682c09184e71807f1c98611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b34b60116dec63f9de1dbfad86ba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7b6dc49a84d44c93d38c9d838c3d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2dfe37848b45d06ce49b48ab75cf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3291f27570a27baaba202c6232309615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a5058e90eaf19bd3e93d82e668f6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc631d84ee7d5224ed5afeda970802617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b3a4418c283911f3aab369c07fa6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a74021d2b6b7c82d14ab91a2158f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e6a56abfb41784ef3e4bfc156811a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97842c9c09c4b580b72a2eacff72124621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb6a4f2815ad86d86990e620c0b2d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a104d2856c1e33e372f26fad2fd39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d93d88a6a5887f44f83743771f98c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b8901a8b168db380b449e79e2f53625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560a2c57e66bab0d12fb28b4577b7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1520d2dd461e42962ebfea8b9be6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca45d7f1b475f681972b365c4051cae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181df3e8c8f192bbf280d1b802a6907629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409071c5f3f6e60d9a8c915980cb7bf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827fd4998fd9fe478e2ff6676935a37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e447995891cc7bdac2aafb1d1f7f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5af9b96f764199e65f6857c69471633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eef230c38d25c76ec1b6a8d7db2a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e10518a22c988fde4eadcd001a053e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb619e3bbbb8122f825f6438f34b0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdcd1a101425fa9612c0edd15afc76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05589d39f939cbf958de32b601be3c0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20ba9f66cf2b96be6c570711858973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51d2733fba34c553e18cbd65fe4d3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a501c91e827a1e9915ac62bc52c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa8fa8aef6a65b3c1164eea361373c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79ba4f0fa9091ab46823c1d881c1e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f398631a2041dbfc7235d57213e6da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368b4994675185e3285c7e18bc5e40b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e8d3db496ecc96e166e1993bfc77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cdee88e840ad38a78b20b393bb5e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c62300d9134aefd85804af1dccae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fe4b5d6319e68bb44b41c02eaf254649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908e968b1946d47873a21eb1ac65e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d55a65c898dab903664476e19debd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479ff6ae0df7f342ddb0e92d08ea16d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f92b2312e8cb3c047f7a7ce92900d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7b47c24524fd17acf1eb6f76d9ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fd3ab81f51b0e9a3738ad0dfa74a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3d4479e70b136c3550513ee64d2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef1312bd9fe58740a212955e8195c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff93cbdc7f3f1198fe3b1ae9251f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce730df51bf1a32b085c40f75a692403659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c69b525c72cb46ad580a9634b8567660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628b8a1df17a2de1d3b3275bac1c87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb01b49c555b23794a8a9d7b2f068662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb70d9502e50fb6602a2840e8f5b4b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29955e590df55e06b32e321b7d35b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a755e8f83e3ecb74e40233a5d6e2da6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753c2eafc1c2d489466456fbfcdb30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65e0c1c1cb196225329df6eafe2bb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e623e2c30ad9bf6782dd3f92034e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb5146301f3665b330f6c472ce0fc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f3c16f2d8496f5427bb84b0ffdc2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f10e3cb3f9f8ee7486950bd4df1814671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801136097a2fdf007777d5e9487f113e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271082fb5eb36de8aea9bdb1ab30f52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693e8beb174b2b311806cc73486acd8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612a797cdf5a3b63e3116aac4f16a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c84f0c1d9917a1d3ed5ec1d007006b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c5d6eafbb0b9dc7b89d3f2abb2cef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152cd72d7c48d77d9abaabf12a420f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ddc5ba603dcb32b018345aae75b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f62f52b69d3f43aa4573948efcea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0df65c6ac602ada119f8286094fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e58b16a8f45bb69015ce15c36354682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173886149146ccb8cf293c2a5fdad8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081521f0ecd6c1d892bf231f47eff4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670c51b1af6b32a72cd914e0c9f2ded685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b7a07ec818d309288fff752ecca7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd0779124fb6271eb8f823090e20f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a57a5dffb34eb1caa44536d929235688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39631f6d9d2025cfef5317923a506c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfebe78bf5d8c0796b9b5ed2aec8222690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c22b73545eb3bc3c6b0d380d1fb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0f15151a9fda86ff30b99ddbe73a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161d4452002e1f063f5f272e294eba6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b452c82e92f4c9bc9f97074b8c50b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2b504fc622552e2198739c81f5e94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb6b97a3e8720e31bea139708609de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe406c2a86b791c10c9cce161fd03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee3c5618af6ee52046454bdf3f72c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa936064a205cf67b093b777d1aaf521699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abf2d20a9679f16719c9cf32db5631700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7fd7bcc70234c0bc32b4ccfb95b2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f924b8fd17b8e49756bf411b98033e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50fae3523bd78e8b810a91925f6e2e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b662eafb283b6ef8d46d21e2e7071704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc79eb31e239e01c0321dad7b80dd11705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42d98636b2cbd0c12034e28ac9560e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02072c5b9cfbbbb4f12225c2f1850a2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92326bd928b953d8cd3fb558495de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4cbbe4cfd76f7072530d720633cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156427c36846035abfe32f3ee51def4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440b04470bbc104fd7e7fba827cd1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eaeca6ddb9daa430daecddc5bac27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680003dd477f2d6439819a08a348bddd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f9ee9a4e16d692cd9d43f7cf0bf52714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86f9ccf0e45518914a9397c754550715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902edb142ce9b9a86006449ee73ce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb545ea2a426e9cb311d9a4727e9ac5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b840a71378852cbed191813aca2328718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d82110ca02bd8efb94b1d38b8a4420719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca02e0f65f34e53600ca6d5ecf9a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f92feecfd2f3d0c81a1626c579d46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b639f98dee14bdabeda75a219c23cd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c180b8b2e02d13a9fddc92fdc73c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f60491bf6491d4113b42c0dd1d35c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0573b06998b1ce012547b43af26ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ff64fa5820eab54e7083eaf9793d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86450c54fd1591bbda47c418200a5b37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233f23823137674e22d210d8a63244d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c717134f1a26bff9b1370528f207f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36665119d5f7f0ef6ee69d616520679730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b936d6885223cf53bbfa0b3b132ff30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b84cd8617ae13bff69101564cc2ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb319fac960fe4afc0eaab8fa6ce621733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65227502f33d61c842ab03ee578388734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485da085c54abf483f599c4b8c25dfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a546ee90d25d5c51f1c04c61ac3a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a19143041bb8e2fd6c253eb0f90872737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75080b09f2d6fa9662eea7580b4332a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b88ade53a5fed82b34890dd041775739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d4c35d1fb82d669fb7a3152893d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36128f2fa8b3b33fa9fd4299f2ee63741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501f00b9319d253531f8e087ba3461742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba7c0aa08be85d89e88e35d7248bea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86fdb6230c84e0bffaecfdcd607d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb1227f4410813ab8a8b71ec862175745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bbe404f4180002a91584fd8343e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c6e1d26c855bd5283d854c2b230d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2afabc56282e75008c05adede158748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21352ac112a37c845b21baada49d52c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c08097f2238d4022ae05e524ca370750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a78281439519574cb9d4facddc1df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4510c957281cc8dbe95e712ee904fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeeb8b943e71f75661bcaecdb9d434753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9f53cb7ea2a8c3b5b6a558f620f81754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba20393f40a7af4e6f70b5a03d872755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e71d967e37287af0278c55bae32a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20447041570ec2a51fd2daaa6c90de1f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50c0255c34253b52e1b24e7975dc52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3100d2660d6db41118ee20c03122b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc198af6e3a4d9d596ea37613d93a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e29db15e9dfa29343ac1df195967e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fc2033bceeda58f759ffe626ac27c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb15f5da45907079648ea0d12e3ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a297a93363e5562653e8d6a5469ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09792b9dc687c0db34827936c4813d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc55b4c4529199bd45090582cc8f627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c9ab003763ee1dac289f8c6bb7e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e62c61f21e4b9892b728b7219c8ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62cb3b67ddb5085258a0c2e63e04b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3710e710348124fad153cade0e11111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252bd8edce376760df24cf94747630512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003560774f5f5afaf96bf4428da903c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3330a89961cf4e21cbe6c4af91ff4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6bead9b1c6152d3440b4ae2870a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0aefb942978042be7d767eaf50bbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031b890492db6e767d3caedfe455e1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef5cd930c48b6d464be1855bee37b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c89c69b6470a6bb91d3d33a52cf4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f83d8f27930a5722aabe0bed7625720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74cc5a8bf99c410c7261939566451a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6901dfb2830273b5e6745d2823206a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9158336158185bdcf3d70622b4d53423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ddee6a0661a044af723935c1337c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e2343115187fe1378bb87d375e69825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85129723c165e0138f311693c614c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746431d358340cc65c4ee11b5d9d644927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae4d77a5bb18e43d16f9814245b5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e4c010a833bfceb84c2ed5f520c6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef251e30d6559eb1029f0d60e57e3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b789528c3571899f7cba74c293bd4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89220c691d94e4f824f81640b928c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d11340f290c6b40468a700f0a57b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174d119755325245c2d0b65ea5befdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6483e58cab323af777116dbd54311835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf151ef42186e4d466a38c2674f49836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f83f2ccab36c2c74910e3145e591fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bae8d3582bfc50374d4b55b2c0c8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ee06b2a0ad8a5c65238c6044e155c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c8006d7014bf7e16c90f7cc10b9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efc98f127f2df5a0be164baf10a04941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c293208917a940bf2f4c2542d560142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a1ae3508f7339389f7a4b12f5cd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ac0006ed7f6641821e00ceb4bbb2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590bec6db8280d8aad96a9ea20509ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7149440c2b0f2b1264e05b9c799b99b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba74ef3797cc11d195c78f699feeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96051b935d5cc83d3d67eaf03452cf3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d566ed67af62ca736dc0486fead0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dabb5352775dc69e7e2943038ab2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86e44df3872798fa34d1a19f987c3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb8412ad3b7cc287470055df02e5bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41ef6b0c8b90af44b2b8ba8cc0a10c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95df62fb33d1f420dab1acae9e85854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c599129d6233ae4181a1c79cb41f71a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4375fc532dcbed76cd61dc62045189856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0ff7f86a4cdb4fc2570f9702ff7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c5f408b375f4195df1870c72138f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc101279e0015225719cf78953c4fe6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fe82c8b8bcef0783bfa9a43121e2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65b51a0050d6901548be12f5f488661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7648adbfce657925a7f36a4b0e55b3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdec5f3eb84e462e3e24d0d2f8f14063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf4c7b1a96128272714b9cfb8f8e4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2d9967a02bb60a5c058dc4e67d0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e4cd30e33c721d3b813f8050361466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff50db16f564c09668f15ee232cef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6698f737958d0a1c176992b9b193568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54722b989d25aa3417c00ff23cd2144469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281024cd4d13fa97ec0b259735c8f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7cda4f078cc716cac1b4be2df3ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540501139cf12b41148dd96a690dc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f13c79ad9939e4dc5fe3f02930fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f788e8821c7e05e2eb73e9dc349c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd96aff834fbffc3745fb99620f9ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94412ec61f5d729bff70fc2e1931e2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f496c6f903fe6b6ff01a2268dbf9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525306f9f30f3a8dc7440b92f6915178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ad218abbb75a96b1d5616e030f49e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d47b19d25b56808603d1c767c0f10a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2e66dcfdeaea65dd5e936f9a541181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742d2be8f9bf9c3df894b8e7ceaa4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e964a5ad0ad0e6b161439c0b51ff783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a040b4ecf7e9ef952d1e6320dcefa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be604473ea75d72ca00c20c4793257385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb309d7f0f2d322cfd4bfe2d0f941686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc457eb64187b2fdc34540df467b99187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c5ba36ee203fdaaf089ff8e2fe1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e7596e155e84e44409045e73d110989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac974a4c3cb33610b384b71f2c576d4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579abfd2c6004abae683bc7a09a164fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636a1470b88321e57c7949b1abdb1ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acff09585230d4996ed75798c36f09993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a1b2d81dbb3bb82b65e8f55305f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af24b4d5450a533f37e230e7b377495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d6cce3d221a00d8c2e72eee707f4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ed77086779ea7b96b49fc8a8007297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054301e3efb659d34e310311f9bc32998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcbfdeacaa704916e244070a43e7d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a6c7ad9d77c62be0604fcb5cbe61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff1efc277664dbf9014b19829fc3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6786495f7bbdaa1da7a41026ac9d0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e663140a4b727cb90263240607c27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496683e047e2481714ce34d280ba9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625f2e57bb69edff845f188a03c7991105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c61779ae53ce0272b61dcd6bf7377106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8caf2a1ab511a8fd8ce79408c27e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1497fa328fa0343e6f4ed38a106f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1dd95be8866d5a16c0a7682807542109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae797adddad45ed372afcc261381e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d75d90c25c7fabefc407ab172b0f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a5a780e3c8b114a6049cffa81b415112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b75a588f83345ba5010c0fccce11c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fbd6784e2232ba796932c9e7b4d73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926b0ac53595073dd2f53d5f04b0dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6b7b1e3ae97e6d27205e76e3f826b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d58c8e0ce741fadda4befd1afc9228117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8fbbc3b98884c2ef916400ec5a368118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236e472d72563f240a2755a733d1acd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe22b09f0b3079f670325b3d74974120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d86b7e32ab9a5e59463d25047a7af6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f14f2672fb118ea09aa104282b7d21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493d247554ecaa1f114908c2ccd0b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe75084f0505892df93afd7c5b033b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aab66b98aff57e18ca0a10a695a5ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d537618260bc69f6c9959c9a682a0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61457248c5746b4339ab7642fede292127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150812fc6422b47a6547684309484e1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c362c262a3d377a0a48be7fe8ae2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5bc1efc18d5b9dca571b5fdf4b876130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b71b0380c40c67961b1e5cd1255e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ef2e6bac9e70990ee61438abf6df9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adddf892a6d4c437ed4db3def348182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd933630860daca5f2a263dba338f7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82eb2a34a932d021e65dfdf09be179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6640550e23798e18291befc9d35e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f138910067547244b56ccf21bf55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45957e016f98d2c5166154c6265294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d196a452202cd834dac18c1fb2b7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6563613e924445e4c7e77d9602e810140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e4e39660981ca687e8b5f12eea0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1ee270aed9709ad71f68f966297e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a0f781dbed4151d4f09e6104a5da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e018e9cacfd23e1d8d143000102699144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa2a9938cef0edc0d7db086e8bfa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dfff125de3a270557ea72f19c63b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641093bbc713ca5c41cde30f4a517da5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb0cf55c22ff48f2c1e84e24bbaf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad360a1c0725252d37aa5492a756af5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe28f67aad4f94e315cda2c9269096150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e402a353e492eee3fd0ed3b5e8ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fb68332a611c9886d6033ae49b6f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560f0c3fe7c0783a97bb70cde75736153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1732c4a2c2dee2b29d9c9a5e8e38f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df168d1a76176e27be9bacbb59157fef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0b8fb2caf689181c1a8df7096c955156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440431c30a85bf75feb2313e461a7e71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d94891220c00ed2485229785126b92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e2a08a9070fb5fc3fe45ff95dcb3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abe97236c07800c618bb73bed202a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f7af2c3291a983768d1260db36a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f64530b813460006f512c3a9e365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff862a1ad0d46b23470163638eed7a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f66e1429b489a8d9dd6fae7ee4b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c65cdcf1598212a7c987a3c0158be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50275aa7ba5ca839343ca971f9de9593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3e3d45342ec8c02b2170808d6061e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3ffafda4467b42e85e4b6dd8c57bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ecb5fadeb53315a25d75bd8b6abf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe042650b16da13364527df8fc5e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aecb06b013c0bbdaed3f51f0e7e4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6429e4977859b04730e9b2e5709eb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a4e6ccf2a185bf2bafbc0f79918f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae11a41c92ada653722e758004fa7ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a66e561f194f3cf4760a557ce3fda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c20f6066d43f26dc7360984ad9e9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b39fb3d22fad962e20cc474f184bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4f755caa09dd9d047e4ae048112a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0a0da712083772a47360067cb806179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4bdfdc42686a23575e3240311bda2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f616717b5dbf99f9ad3735aa506ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e4f988eb2955ac54797a5aacf14ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f37358756ec7268979f3e822ec9bb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd59f1ea821417089f66f2fb6c637d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3132fea011cd5beeed7c1ff4f6735c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963ac9d298e263f984a8f66a06c1e4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e46d22ec82e887e7fb95f5face33c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761b2ec28ac090b769096fa7488dde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875ae7a455560a389518d01b165018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3463d9486d667e3ed08993079494d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2309f8999c0332a5eebc98b817f8a60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db8ab975b123c16f27663d73e4b449192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21a3e5ad73eb0cf141984812b8354193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048330afd7187d509e76a39cc9dfffe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e7066418e2bdc952e368976bd39ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bcca60045ff71fc16e48ef9062dc4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c362b0475f3b16b5f762baefbec7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06329b87ae90263e5bf7ef019e2d72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6fd7829a28f6d18617effd27c91c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cdbf65dc9322c6b941bc2fe7d5df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320cf4d878d1c0a517e2f5aa6c52fea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45828478c8a6155f20ff1cb598be98202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4bf87a363747cafa3c486466922bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3090a230e71445adeb899d8774b885e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401786e47b54f367ba9ead3930ce4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcffd1489b139ff2babf004f2f3568206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d58d7e334eede4a90fefcfb2a56f7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a2aa91f8ef695a5456edd41afe097208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d68c51e72a5f55182faf375eeebe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e065304c5c43f965f579312f95340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2149fcda20f87370f2a34796d4d693211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a4016d200a06c9a398770ecd1c2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8ff640b54ec8667cada252d377b99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9a18dfc44c4e4ac0460510790b1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d65af2d0124875912e4e702438a109215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd5dd1b636e0dc411097409ce5b1d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f560e589173e9766cc46b0082ab50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc93448f26e25df4d9ffbb1af33401218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d489682c30364168e258532c4c0dcbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac433fdb6421d313d2786dc1e85a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e1c18804a50b4f20c8677e8a0029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2f84fa86aa05c8939629720be5d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04bf448dc87f7d99a964bd51ec13bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f78fda36c5c92a6d3d69b627e011bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17b2978584d3795ec8c6e50fd0cdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f5ecd8a0fde9fd0acfb2f44f15ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b042094b82210413a009cfac1c32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9188bf6fa5daf9353411e9a524f638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d90988801050ea5b62f71da54648eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b000f0ba7df1b4794d69ee4eee332b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709134e547303498e34bd6aa9a67769231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6aad3614dfdbbcbcf2fb999a02144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44532b0a7b2cc6d23bbe1fd45f5b9de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a97adc6238ea145449db9f454cfa9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36384049767f1fc6ba833700030be22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ff0cc713459282d499d9a87c1707e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88845f77c67913a23209bce09c15c42a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a154b962e992ef701d838b42c47e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc6fe59dbc1e02ef5641d8995b9cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76940f5093a499310e634ae343a60a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24ac7bd9586ada534f42d5cc2a9a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c240de00a34cc6f6fa267db0e49d41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ebb45ee352a7f4996ef3727c6deb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464ddf1643815a3d8d52179addd7c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec4048d44bd9dd930e7f5c86797d28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974e2eb16700deed7afa875d5264eb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e52c918156067e2d416088b94743f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32c221a8f94220833f4089d791031248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb53d3dba1e4e59c2c448d6f1611f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe48eb2f6f0875a91d16e7cca161d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639561728b3c01306e8ab64cee9dbb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d586626433a12927a035af9b33ad5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241edf4667885cc1466d6750d62bdec8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f58d59b1e79d0de1b01a7b784dc796254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa34ec1d62711eed453f8a14f4122ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2590beb732cd435f40a47e33f1ba2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572e4f272466534b005741372d6660257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a86937cef6c204212f03458c42b3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff370721383ccd760194cebab698f1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a7e07f7b2209542779ef98d1250d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dfe0d9f7f75c867863c70e57afce9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282b978723313b99e1bf6e35b16ba1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b116fbc5c3ad40f6d2743452f72c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a72e1ed306e4645f9ee311292c5c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697eba7e1bbfb02544b4c1bca319729265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bb6252b682b103247115c9e465af3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b780934fb0725d14ae3233987fdefda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1838934915a228f69da1d35617c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71598246d56854a74e9ef7a0ee573b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e50b0690afd6c6a5bc7dac4cb5cec2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3841f9ee03e2774b15196e398b8af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9fe16da432c2a5440e9a898bc2559272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5726cbd8811862d051a9ae66085bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffccc9ad0f37a673757f1a748b980274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da1d8e504c95e33cc143ab7bcb1c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46555fe4c62ad9e70b28163653ab799276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98790a425e4be3c943e358962a534f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f580712112ab4d4ca1194e72c3083a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb822871940d6496566a99f0bfd8888279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219febd6284a2a850c316640a8b17d8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b77e473841699c7150ad9fb635d01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4b958675a3db7dab0c718a7d96d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4efb637ec77737939fa4f78cbfce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b531118b8952975733ae3db0257b11b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86d77ee5654561eac5410c8a40e0d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179b0be9c216ffbad020ea9fad4688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e9a5a1608a3226de60d3ba68a570d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c8724f4218d336c5d6120f582d3a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf3d4309931570810896d3e49c589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7abe9299f3c00eecd295d1af12ecb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166393a3eda026a6230b19ba5cb735be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26e7f77648f4d39e99258ce9435243292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed543b72fea6074f634b8b4bd8be5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a042047ea372b01a1c61883a0029d6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71856f8a321ca6b823b559d7a17ded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697c6efd1d05ed006943fade21cc3b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebbf5ed0c1eab1c19a7cbfe6216257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e4eda525b7001f4c3a7c1f1bfb453298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5bf817971936dafdc85132a26af66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec126fdd70ef404666b38605db0bba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270941388d1a57cfd9f7b08c45e0988301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c4fab375eda08d2234f2e26117ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa2377550df66cc0bdd3d8183bdbc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f92e4c91cef6c822603aba75d276f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0154b6c3f427ac68cb81fab721e0f97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aed2977b1755b9989fec7b1d7c1d30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab599f55e40f84984dcb254facc896307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400657ad424ce3fd66b556c7114064308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32069fa3a6d55b325b5f174eab4021eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7f3ac4b2e598399cc810d365f085310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae13b7738527aaf68bb9c3098ee92f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88594ba7b02b54eaa628ce4b88fe5d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d348830f8de0fb346e6c24f2b59d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b95f8192a8284f979ecb2e70ff6424314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890fa6c56fbada68ac8c1bfcec4dc9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081712d8bec66fd2db83544428eb3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2428735c2bf08b9d56170370d4aa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321caa8add188331e0c961aca4b93ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b8a57e29a823f560f11c13bdb52f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d431be4da840d6ffa9608955f0bbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89541971d296e90fb5a603112e45b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488d489e416f36c9a95173f7c2c7585322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc07e19faf027751585a1569d7212323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852e923b549b5d33fbeac9a2b11212d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029af2adb2e45406e0c64edee1e4fd02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b116dfeee4b09a5f18009e93bf32f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7d829fa8047a0bec3c7089b34f91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccd6974b8eb2907dc52c2e1b337a59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dd0a80cddc2e195140d0218a76530329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de78c284cc8e56eb3a56380f8c5878330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f190652398ffc0b2f335866b903ef6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121b7608e96e7ce6cb02b9317cef3b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f714efe613ada03885ef7f36783e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b25f661ed585c40d688401b018855334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ed1f02379dd956f0d9705cc5cc8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a2289ced5447531d4e05e0dcc956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d264478a883b3d16a1e52a3b3535b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57153f05f574512c6195c5c6d39da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e913ead10b90baef11764da90207cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480cf89df0da6ee7ad141851e922d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e2450568adda34e2f2800b48c8d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b239fc1dc54b0a74f399986e2a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda037fcd573c0f9945d964909f88633343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9eee7c985a9d8a7f2516ef7568a91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4a16db700546baa7132b2e27c844345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea29723a95ae39547362bf10d0b90a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb43d28696019103e26175b1684d82c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61a0213c974e0e1b85167ee3690102348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8493ecf58040cfd79ee7e0b3283d7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8ebc7c5cbb501cf2910f53d2d7d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98370ab2483811b14fde0a5df2b7df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8df00317fd4e24e839a3068d609bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796fc29718d2649470383c3733ce8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4a3263748a01845ec5296cb02f223354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c358fbce5c9879ee6c11d8096b72b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b574984aa67db64b130a3e5e0e5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a8c77a902dfd2a7f43b7d8bdba90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e255cc783aaedb9bc6ea6c403eb6f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c096063c2c69906718b8915ef79e25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826fda2470580a5b65285eb1bb7649360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96352a69320013a94ad3105f6e7473361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec536eb3150069251cdfb1998e9fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4cc9a9f523b404148b56e894e893363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47536fd293c912d55c7e3666c33723364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a26e9af0e3809bc81d6ef10cb02bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc76180cebb756875f696de38fbf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad7cf8bbc03af03e92679b126124f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c529567eb40d55cc746ed8962c5b2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995e4503d71a07adf838ec6b8d6645c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fff6402f05b4cb0e63b4b2c82d507370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ac64db06c601182f4fa5bf1fe124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1260cd2042b05b0dc8b713f873e89e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdadae61499adb838caa8b7be7f23a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72154f30dda99aee010ad6390b68a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63597f4cebbe579750a721d694d7820a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3190eff84122edff62611afb9665bc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa59136d7ec027eb4e84e8c1f17180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436fce47bc0263f93f577f8a4e23710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3daf522f52c7b6f93da64c4aee98d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b4a86caae0a9272ea001500fbfec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f98d748d7c08fe471160571fffc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf869141b0192f4f1a6ceffc2143c6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63765db4a32a3c0a867123d8c9fa3b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069102fc27264c824abde2892416c95a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543cbbe6b3eb738e12643bd0356edf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9f04520de47be90ad277b9a6277b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb9b3414ad721f570b6c4f0689d17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a319ab5264f8a4187805c3f11054c3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad53a03c0133e6afcece45aef8eb63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18222f62aa894b7b6580fa70fdfab1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8807999921dae9b202f567e8252af4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee275dce6ced4cd75fa69024389f857c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5537c2f97f199290f087ab6fc61b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e000acceab71bf19d4e21b680df37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebd387858008d9073e8e9b176937a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c7416ec41a233d76630a6440731e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dd002b3e470acf8e5b170ece4a127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44b161dec1aeaba409ea23fe4496d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf0c7c78fe3d78be52ee1e797f88e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a18f84dcaae2f88e9c945a6d8f77d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc06113fa39663e4c680d226a9738401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce403b5ce888c743414fc09e5bfaa7e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db187e0c8a948a857d175cdb1d7ec0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf25260c95c286e175b8a62bf82d52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b77f875a8509f71c6e6bff4f165a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283a91d8ec7d492d88433035fb7d42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae6612110e25918d5f6c62d132e4a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2cb2a219dbe461f5ddba6749bead3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544124457f7c8e856b3fa2460dbe5bfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36245cb4a3c3408d93670334c0bad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df9627f9dc1da81fd65ab338948d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92aab415268f5d3caf13cc22225d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50e05023222b08b038ad97e74e625413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d2922f78300e45e55425f02578aae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47192cd38766ce36b828221f20c17a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced7c37018e7c7501422cb61af8a745416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32dc78d3a41cdfceb49d6a1099814c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dec03634ba1448d4bf25ea3173e83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c7160af529b4c590512d277c3adb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2680e1fc0ca0f71dfbac2c05430b34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545235b49b606bc3c0938d566e4048cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae2b6eadc487adbc661acb7e83eb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5e37238985a0d1baf8bd96279f58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ca0966533bb90909c439bbe42db46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837f14f5d9c7db7a6bcbfaba9e6e334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb880150f3f3356dd84e1479ee08948426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3e43d57d0f081b0f2218fd71074b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c251266d9ed96acfdfdd26526eb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71008950ea744d1e0a061cdd138808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf840beffd3ef866bf095972ee69163430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f319995012b3fce42d890dae03d8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9deba2eeb2a4c67cdca2fe9fd490432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203940923df779a68ed9cd0ec264dfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a1bdfb0864350522a4617f29c141434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee000c26bd908d989b3c2a2caf71a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b9e2ecc70417e229a6fa89b3baf5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6118235b8b03d88dd9c4674790150437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72661c629aec90e3822345829b3cf95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65f24613ee0f589cac6358bb5e854439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e24130d1a57e4762d942ba728056e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b566e8e3a5a0bdd9eacaa3391f54c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a834ed0b20c0b99d60e9befee878f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0380eda5a0298fe7a37e0681fd9a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a38143f564b1cc264a9b6ab54191444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00ebd86e204e22c5c22fa1c7789aa2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ceb1cdd33453b8de3b944033f1894446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56c23bce9afc65d44b95ab9fc9a02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98efe0892af8568ba40f594309718448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec93116fb41b25603588f84b1c5796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acd81854dbc9df32ebec9f1fe09e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1742f954a8d09c45e254558ca1b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435e5f05832a2ccf06aa7666255c268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c79ffe923e2690df15794346120fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbe5ae028a80045924c29aae9f5e9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61aa73363021e737dfb2095c5fe14d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750e36a9d220a1d25e4384822deab1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4bb63d3ce77b281c7aca6f315f8b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a17f157f22dc2b41505c01bca9d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644940a176814fd5446929a8184b50d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722160f08727f3c87a8de4312533b766460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cbba010fb542ce7385b4f71b0ed4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e993d632033f1b59b7dbaef250523462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0590266835f90d975d5145738963ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21578c40f6a1910bb8aa52126d20b9a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68c0d6aa7e3f091ce25b160b8b722465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaacb1503951709ac5f7a474008bb0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc61ae12864da563d884872a5eec12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f441b55d0058f455c6954e54e409126468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d504faa8facbca48591b1ad7f58371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d451fb90b60fad1447edb6187530bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340da9c127f6da710506f51981d36ec5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355a2b81ef2f9c75ff92ca8f9eee7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254cbb0781cf79ceb9a6d3ea939f85f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4b1f3e4100738f52cb2def371f01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006eaff0797ca6ffe4b59d0591397c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad492162acb8ebd5f0292a8e09352476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dcaf22904f9426a28817d6afd184f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b610e7a0736f794aabc985df24429478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9e702cb4434056b69081ec10e44a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7aed67202ce944d4f016a7f7324817480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29844b6d4eb0c4604077ab3c94361ed9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053189100c832d2cb9e2511011c758482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f98aa4b0b87ef869be9c936d801230483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807374b88e8d58004cc82ce9d0009af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a69728f61c6b597eb44db013267d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6cd21aec5559cbbf84bd6d207cd25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a16ca92a273d729b9569328cd889c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362f71bace0cac503ba7b0dc75e087488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b0c56411a2211ca8c99ceb6d56611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed91af363d2d625a0fa7f1e1af566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48209a1621b1489c3fbcb47c074796491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07996ecdc84de195b080e54a40d14a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd0ea4d665d83f8b924c308d3eda6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd01889958c837a8a37b95745500334494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cc66a10c02e379870e5f608e6617495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a47e08060db66e028476796e705d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196dcf0b880d18d45fb6cb49c4cbf46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f00993f9505badac54e3a6d725ca1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec215aab71953b335b8d75af5e19ef9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d4a36a99cd587db792b85f661814500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1c0291b41a419f1bea93f4d95255501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a8b36b25cdd0a487dfd598dc92361502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27427afe5b574cdd8d104e9aab22900a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31dfd8653aee6ffb6d74ac1617740504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cba7de9c892ac3c3e57475a6e5d9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3634f2d6a995e598eceae7b184e88e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21726b6f1e5624a6eb0f1a62089158e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5023bb3d856dd914bcac6340810c07c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3711420a09da1185fd3b9a242555c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f03a1cb1405011cf584dc97d5c328510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d800e093bb70d2efe3b46aac67d9936511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731435bc7d2b229e0e8f69cce08031a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e59035799e29b689707366d698e89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711e0d484b76226719f6c7ae8f35a40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af930eeae875e134cfe8a046571e94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d3d2bf8655fa6dc576f22d0d5c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f48fe20cad7f8206c2d05795546cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55729f6a7be8d33c44fe3d21e164c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d643fa0d072e77c5e543100e72eef4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f909609a7fe882f2621daf287aeb01520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6f3c2d2f8598ed7b83897ff22425521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d13ae7477023349a8b60d576f8db8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553825825369c7f823a9e5b5879db26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b406a93a71ad751b983595cd8f8c057524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71767cb5865ac71b41f5226a93221f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c34201fc06eed2d092978f7a73932526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549378e7a38b5ebd25b486ba8129fb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55488261339323dc5e9be2082dfc753528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea16e5c8c47ec23a354df6a0e7e7cea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9f2b9e04b4ab8837aa964dfdcb5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547755f5c6020375148d7f2731882987531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937b8680e29f9539585b9fd686cac2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eadc8d6f2732e6652889b2924388a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857167a232e477085c50f71643d80e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1242c1acedc1e94eebbd241ca6559b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c763ab4a56e7117c632688a1acc3ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b328c60c827fe78c309fced3b9027537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef06dc80e0826417b7ba5889e3794538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3de5cb2a988dbf75bc1237d44a55a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2efeb639805b25a0e4642aa011db5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b0080eb8ce110701d79b124d2100541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313930f11f9a692eaafcec2205c0dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c0251bb511d69a0cabf3ab11dff61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe3d30dd5dbd429365216d4e2ca8d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d15b41606840099ad4ed2693a60ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d2fd1ce188aa5f05b78ebc603fd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe013e89dab43ff2dbf76a8502ed5fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562335554b98d90447b594ec5f1bcac9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f691e72e6248981421867eb9b1d8ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c69fbd2214034eda6b009cb8dd21c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa09eadd8e239aee5de2fe3824d8ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68190bfce40d436a9ec8ff8e6a6d1db9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f53e319b7072da46726f4a78e6c06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5e5f68a0427cf626744b644c153a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7fe04708fa8f593bd744538d71b68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509ebf5f403ce712b3ffad47509215556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ca4e3e240fdca671aeb89e8470f35557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a692dcdabdda0bd2b262b14ac0b3e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f51d2e7c361896c98c19edbbd772dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d100ecc330362eef6c52568abd7b18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa945f8cb60644dc7839b90c5fc6879561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab73e0ef6a8deb2eca92a000610b14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d04ca37c4fb817c437ac5c119936563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157645d317af4157eb65a5120ebf94b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd649771eac78c879865543787be9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c686fe81c4ea3a198346f192970a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f80a959272b2e30585c8034ddec161567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10c220e68d38c512407a3220f8d4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6d99400789dd287e309e1490eb1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd37a63a8ad3478a5cdf5aa51c599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e04ecba05e0f0b4678e724981debb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232a1f0b0ef7af1f863e784e6a7482572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403461e7b8a1755696b6c1d7fbbd8017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab0e51d583089722e6340f88772bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff644e7d1d5c4864bdfb372f58eeb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aee6c6e0c80955e25a859d91f237e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0b5224f61bc5749b9d7daeac8709577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdba999d79a76fdef1b103fa95202f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998508910dae86205719b287145f796579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd487fd11645ec0c58efbd1b92bebb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94019e79186e19c2022988d663eb0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf28c49bdc3757ba954e39d24e6bc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e59ea3755af2e39020883acba2638583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a602b7eb9b40764f9a289609fce39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b032068e2c07f6a332aea6113bc334585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ccc2d2f4fd38de7b963657862451586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df53db0290cff1a4968bf518925d635587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38153fc8ef37170059b51bafde3e4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cee06eb7ef5ef6677a04e267f908b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61c804a5c678eb622ba6916671d2d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2f864b64889c86fcbb76922d58c28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d3c0537d972c536e7325addcaeac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe8ed8cc2105ba7f90aa171ddcf628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acca309972ef7b9c90dc9fc27c4a42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6d1e0c44a5dbab47d7c2508b509f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd4fcfc6e33ee13707ebef7510726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c214e0736046f241bc10414a7d35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51a92fa44441410b6b76c2ced0d346598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a399b3e07ebf9a408f071751629c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4949a4dd19f4c994815a875899a928600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876f31a2ec3d7fb0e1f7c2393e9a40e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15653acddd28ac2e45a7da2324320ec5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47772c1bcc1b0d2a1ff18fc9ef5a019603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d21f11c2528ac9bc4051905ebd187604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887f93e8847da4e1c2a90cefd8f617f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f80b5b38b3bdb52de75726d7b493606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf7538272c52e9c3ca79422eed08f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a646658efa7e763d60adda9126fdd4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf801740c49ab83c30a1f6ee4eb621609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346376e7183064476076bfce158e8d23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05c1f1f0655d34be5c5ca0668e40fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78cf718d5a0973d521a26ab2c70b8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97525fab2bbfbe60f16fd28a9cba4a30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc885e480226545d4a948ffae99474614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9431fb64aaa7512a9f56e670f5dc310615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ffca3dd65b1c90f7269383cd19507616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0a308641f3d304c91e65c8171fbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0eb3440c99353f63f7e40fc7c29f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5215edb6d5b51d80807814862a3f0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f868a83ace048690dfde2f53239fb73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a00b26fa8e0ff08991fc4e0fbe30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fcd68ed4d3f8e92dbaaeb87714337622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17051cc0d1cb0542018ec0b5bacf3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbdee630ba44563d92e2f499ef0a0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274f0b6e2fd0fce06dcdd2408f29a7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c72d32dded1f79be8fca4b427a6ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e1787fc5b2e9ea700dae40c05050627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107cd864c490adfc8a021f9d0887d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecee8ff579059cc607392525aa0939629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823a73644be39d8c394fa32e4d5522630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f03619f508706ebe08288fd2ba5a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c1731d52e8549caee199cb69b0ba8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3e52878d33b98d46a773c2a5b688e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc534c9a56010de25104194356869b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fef6a649327227e68b2a97c3af91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1509c8525ef9455018037e340251a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bf7cf91c39e4d8d8fc62efb9be3c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794732ea20d75e1bb72c3f826ef25a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e6a8da19c4cbd056edaf66bacf5c5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56e2ca39785a0bd95f377b6a1e5be9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eac7d0b30ea980a3ee7c9fd160f38641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e07020e973ddb97ca2055bd38192642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb112b3ff06f2841c51fd23a17bf16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c522a1d5e09a3ee915cacf72427c4a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9767e90b2392a7826447e888c0150f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45e83f774a19cea9977875a41e02cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57289d95696c5f514e221a867bbda06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd09db75ae0eb13b61651bcc69ccd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a873859cc5033380403609f4e624836649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d3161d2f75b9f3f6b0614334ff47c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67176b76a1e384527adb6042880b895651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc39acf0312cf098efe433d9f459cff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f708d36128370d98ac11a4ebd472a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530803220054604ea21a1165c7a0a47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae287c7855cd38bbf42440b5eb5ffe09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bcf3726db6060af35aa9a0c321154656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b2e771f40a5a253de6a2951a25ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc20a816d87326f50c3a506ab36dd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2777be174e705676fceda716d6d030a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acbbbc5dd032a67539b891ea0948c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bedcad53e2c0cf373747396835efb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973712f9280b1baa0fcd0ab4c75d4916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deebea47fab42771f14d9ad76c69ad4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d66ea416b32c29b80b3af973cc11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db76a4bc15b8ad74c03c74fd9b57d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc1bc15ec03daff65304a310df54a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf58c3654bfb5f102681a9fdfafff9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761afe8670011899a19311a39bc25c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2c7970bd67369c70f29e6d2075b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1f25356533e1ee7bcc605501910d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f27635a62ef465ea1c21c47da679a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b8492d3a6e727fb7a9476a9049a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f14d2591f95dcac738c450e674190f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630faa457669b45fe332b598f5358727674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2da34119ff15d8e53f262a287788675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a5e8a1dee754fe7585b2d52f2336a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ceca9421a60008759cf9a7bba3fba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f24f8277bc1d05e568a9018571a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8526b2ddd74a86b2194ff4db7ae57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083295f7b109c3c213b9c7ec6a3fc3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2f8ec7b4a68cb5b06627740a25251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6451d24cfb733042a7f7bf270489b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd46f13cfea2aa50fb4cfc0bc3edf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11b8b575cd0863e38430c82bd997c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f3edda8ce3d3b0d3cbaba856ef3a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd256b182d7610901c4c166d7138fc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7e492ce8488a48064cc61d8b093bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb82cbe52fac4a8c1d446af6e55b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af93b79a7068664fc54e0c354f0a843689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa7943d675e83207c8f91b1853e74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473c4349e8895daa7ff6419038fc82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d28fdb0123bacda7a79b7480ad514e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187c12766e660be9a8ee8de1d073c50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79d373d829844b02f860bda0f8a8e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1a0c55a91c2bafcfe94e70844880695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dabb2f823cca0a6227526297eb88b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c774b5c9226489914832c368c1e04e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334225bdad2708cfed6ac28b968e37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da6a0505c5e5cea2073bba7d4954cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29665012418a9b90188c383449545d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b19c27864f7a945fd14f292df46f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd530645879e6a663e621a619fe63e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb99c34748f57059f44a6422d200296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2e476d5240b3bb8fec52bae4ecf57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596510975d9c7db1ca5b34c819e90b37705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e462c2bd205b3b0eb1e98fcfb00bee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578afab5dafd43fe5f5318982cabf92e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd1356804b5d146e51151001fa4e9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e590f4b39206a400f2b9c918c978dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b35777e4b00c0871c12c731e6a1143710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b38bba89dcc12105e90710e3d1fe3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc88184a2a3e933f47f45c25dc7e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e5b4b753278f3cb89675a92cadb65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33582b811aaac386c3d860649157fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08277ef6ef5cc0e294884d8157d31fd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b5a1c87c03f6e80d03509722a7549716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184e7837c3b993515fe8db53e8cf889717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea443dd2a296b53b9a54fea9464607d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc414f347b8e6db39014cb7b05473f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a42a4eed50b7c206fe300b1df5b62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14af5075ab4094c7b3bd7544eca474721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47810b9f951e10b29fae605abf02af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c31f4b317d9aea0a9a42d33aca96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908579499f461d0826c7c2b3ad8f275724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7f0e7af1aca54e63ffdb189809e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce3b794e2939f56bd29843b6f006f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8b859378702f26cd6a8257bdf008727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad3e4e0d299d985fb1391f08673d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed353f2d6cb8ed8b04b0da0e33b5582d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2febe097ea1103513bb691fa9faf8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21b470fec0c526a9c95608d84c3ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6c32a659309c6ee3537524349392732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c233a0065fae3a2274560e783866ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087fbb3e1a3a63e24c895a72e0d0a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fdc70a2d7258b910bcf8a1d648f4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643267ae80cc22515c7ecb75b73ab5e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00380596ea304f39cfc2f75b4f75dc4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d3916b571f295f846541d9cc0eea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ae2bec54b21f29957210a51d278f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1367951fbfa06c46f7447d294b3d96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979777ff4d21f0ee9450524dc349841741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806b442f5542c7e847d785ea5b5cdd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353fa1904d6504ab3e0d66d8c0c93f2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f45b21548f42ab0b4e0e987d66a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310dfba87313b46c68e730d78c0ef2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a755dfbf18822caf1028c1e566a73f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55f13f1687c64a565bef59859ba81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678e8545a82c219c3e54d2a87de80a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d273b70a7a4ad3081591f5383eba7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de051479f9d3c8b441a1a75ce1109c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aa9451042696261dccec55f68b74c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391310961203e6e68cb1a19872483ae1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2cb65b3f5ae9ab0e19267182d1715753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc0226decc272c829fb02f52c8404c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcda85cf010c087e1d1ee68c6ac2a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499837f6d48994b9ec7429caa3b129b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef03209f2ba079cb0aeb54965794e52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f05ee1f309d11a3c07dc92aa90a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75de8c200c0e1957f57709d64fd97759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>