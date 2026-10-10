--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61832a1ecc41641a8ddf215fba26981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c256ab98ab5c30bf213e4192fa1f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b3d8673e6746f7eeffbf8f03a09da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec871161bbab0b4d21a87b43b8fec6374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f530cd42e1727a1f57cabd2a1cfc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ddd55d90dd6c373d9a5ff9e18e346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f8829c77a8bee1dba91c999e358407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680aea47716abee54841d0b079828e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362a5dc1d564865192ba5dde5d03e519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2878752a212641bd519fb2723454eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be76dba506b21976f9f0d4dede9a4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8524b01df27546db5c2ba374c06b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb900ce9f014cc4186dfb7732220adc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e26ccdb9176d5b2af8e18274d80d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a663cb4fb4bdb2d3bda56f3a34f53a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dead5f19a71c4167c3f1f4cc0b0ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd22f610253be2a2f5174dfb71348b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808cd5cf8989e56cc05cbb76899573718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fe3ab4ef7c792b9e6c03cbb9ee90419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68e7d95197728f66aba90086146dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a75a7125315f47876e9bb6469ab1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d76760089e070ae8a1fe22421bf5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb99ad004fae8138f7983a5502fb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dd70efc56558c18972d31f1b362e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fe76cb911db6f278bca83d7d884d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693412016f75125673abe707f1197df326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25033d4cf48722cbca93d13748d0cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff5f6d6dba65794ea7e2a11200bad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017e8969cf880b6ebf5e61691426e1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75af0dffe394faed8c654418d25e2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4542bf061ff3e66f068fe159b2254131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc942b2af3255e7da883192459b3da0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997dc97623698561eb4f3059193cc4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef21d87a5e0b0fcf1f08e0bf08ed4a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5e6fe2512f2c1f4cfb4877c3663035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07582946a97f95a42b4af43a1c260436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a18891aebcb33e4952413eb1eaa2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e904820cc4fa39d12d83b14f3d0f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209f2fdde26bd7fe7fb9e1386d02c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61136314029dfd41193eca43513ea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89380c3ef22afedfe9548be41819990141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6c3974785fb7870f48ac89696f35f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e973a99cff7de12b3252cb2139d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111eb180f355e17811af475b4f86d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff4d0f49d4a18701ce7f04008850f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d1cc24a7bebc6f1d333a69492b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d443672a5a7b09ffe8ab59ca5322c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9709b40172d2daf32a0fc1443f9bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783294453d34aafa667e5cd0a174254d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44892660f429872e14609e7e4407fda850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f876718d219a21999dced52bb629a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664449188ba74d4ba79533aecd81f0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b933d011c4f0efd1e1653646c5e68253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac3ac483551e95070719ec09b221154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d7efe560c31406ad6200410d7dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d0d4bbf94280d080599f6c081a84d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba93d65d3f6a2357581674d47afc26057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ebd748770ba1d501b0c022609dea158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b3cf846375aca70637b8c7d1079b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee790faec73ea9885864bf67cc448260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b5fa2155d71a012803da5328f56661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518c2a6d182f26c780f79188e6b2e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7322dec1cf191f19f7865521d1783b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a9d707253c057a0ace7d59de4f7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368c06eca41dfa1a0c2217454d5de2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347817516bf8c1fe4dea6b20f5834d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd04c11ed34767e4f7dd4a6a37f81ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9df1b1454ed0f03a8d42800b09b7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ae1298c4ad8e79cdef195c8784af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3af1318351935e6d4e983b67274e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad47a5345d2bc0fdcead419a1a9c8971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a0d41974ca0c61446b4671c8d5b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fde37c4e51b0b417db2af741cbf34373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962496cfb272f40d81043cfaf917cb4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c6360049e64bed7892ea301d1ea0675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8acaf8fc4a922743532be600373d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae39fcd9a1974a89c711753f2781a5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f7a2bdc905e0537c4eec557dd002878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d39cdf66f66618216f6ead80fd68679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856e55baa181b8b682c23dfd5af9b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f8691f452b9bf459fc172d5538dab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2346eda180165a245fc17a82d82982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a5efeb1471271634cfc0c179c5db283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d689495ddec7a7b18c1564c50092bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f885c59b443ae8eb335b45f79506de785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bf7b5113acdfaa3c25702049cce9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d9e7aaa89bdca74359971d7abfbeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d696acb7bb06689ed809b612518cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e19effaab51a91b2b14d10f228cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534ed4540f8473fb28dd88eee07575b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fb0df2b8c31048047bc1da821852a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa199c08e37a0e752432c3f1ee5f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60660e1fd5a8be47473308ad327f0d5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7973af493f735525231ffdb0598609394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f6a6e60486857f9048aa3bdd9690295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c0f858963c16ab75e3bba8139f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d73501ad6b15eb9e631fc69f9f2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb03e22eeb71ba24c9aa7a8b625ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4f1eee693a80564ab09630c66f80899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ae618a92df0fd39c3f983864b0261100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb52850c8c337e70b9e0840afcd6e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96560fc5250436c086794d7e928be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43922c5e3a5fcdd34d33da1af49415ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad518e8d42f7779f1602607587522e7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aad36c15410d9194cb23f3cd15072105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a0e1311a200f0be172c2498496f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ab7f2ca682a7cbf737efb9c19337b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5ba6b63f66f58991acb733a1d13a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee999ff145ee30a6889780c6b27d3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649616ee8f5f788f3677d25b4a16bc58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1e575f68304907510af2f21364bae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881504a1f5de52230d4bd6cfb94fe35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3df80e9b2bf0a7713ebccc03ee934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc6f49144759d8b372400757db5efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88963a6f99439a81e5c514aa60ea1b5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba431bd247d4f8cec61ba8b0458ae3a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a24053dd87a885592e6014eb2641117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d6d7a8ee1923830d54d38c87c12f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38930ab4e9ae05faaacb9fa74ed6fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2eca6e72a569fb2b1b35375b3a580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce084ae65fb9aaeab233a189e26143c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ca6fd0f0b39152e64197d896c355122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6a227aee26b4245acd49780a9a31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea3b1f0f1eb5bb44273dabe7d8178e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370983bfaccd33d1e656cc834d0257125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6dfc892f7b5fa9d0ba0cdff33b0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57130ae9f9051b40841b733e8c1f4d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ebb988b6918ed9488d35533cd8e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185180185c54df99421e59f02f1b229b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203be1ce8e1054ef8c42dfb3bacfd4fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefbcc1f34e719b45bfa08424618a0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87299be74dfba7eb554f468828479a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8354a5a0408ff114d45605156fce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93be4a77c038ba2e51542612aea82c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896091f01341b0e1b8810056618d90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c17dd8fbb7c833c74284dbb144ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857e834495eb42d32124f024f66bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e706555467d981bcbcd17678e9a122138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979874e1f425551871993bff6f5594d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006f948750ef4374089b5b0e43cecee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44f5d3a7eea7f5e18e9ca6f2bffd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441558cac2bc46e1104be76f1d4954c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1afc77cbba35d208a0ff7b55b0c5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a9eab9b53d832afa28d42570ff202144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6715a2c54ffc2196d6d75ecd688fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087a6c049078768f9fa148867a7325146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1cf4f78633a566190f14209e628a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5059f48d2f289ab4b0dc88e739b71c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217c598a64cd989d1fc9d7a7c5e88e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023b644a43085ab4bf6b38b4845b8ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f942987087a54e32e9b43c61493a76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb9eb686a0075e5b085a2b9b27b636152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51e0e1258f140379aa56a6fde0a2d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667272a33a7acf27d17632a08862ad5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5113b35cf562fd5228a4d6baca7617155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe9cdaef8ddd1d434830d2907c55e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a08fc24453836119fef8dccbe0cb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688137d6d5928402ed474a40f1f020d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff7cb9a171d45bc3cb088d63fb804a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb16c25d103434061124bd0d888423160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a185ce077368ce57acebb0012005b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad797f500629ff2634a38c8af90aa2b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add015dc39b590d5a7b0fa8e94da4c81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73267fe4706d376dc9e649394b5b8aa3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3d5f8e5927286abe393662a848a37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394eda0d353088b41b1e204524e3f63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c3d7a88a5a6e79844d73dcd38544167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243875198904beadbb87af1f8e930c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c1d91d7e509e33c1d2cb34d2eeb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3da4664b1fd0d33150aba181685d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6e5bf90acb8b6c7960a8dd3f2b8d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda5eeb704cd7a88c39891c20ec1af8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4e6abee5470d66dafc17e3835ded4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815baa75f57001862d8d0a894c749b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3e65aca8454aca135bb8d405e7f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc33aaf2664d5f30721e8c2742a36a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0dc0995403146ee3322e8cdda3a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62981b75dd908baf991b85f5a4eecfd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb22de91a6e6551081bf955d7d51b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896d62b207686d9979f84d683faee73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8654b5998290704c256d8b77a24a802181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9df29268def400430830bf6dbbca0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb1f167a52fd45b3db493b4f7156f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f8e453ca1085cfa4cd8bbe74c0ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0078c4d553ced8f2f0aa5d9f9b4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671d037ea9d4e98a21a8ac1236f94f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da11cee1fd2698a4cca2a321004da7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd836ff856d34b150364bdc651fea77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c20afd047d5dd24f83727f9534f126189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0479d5db0e9556eafa17063f20d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13471ac9be694891ba7cba42ef97ac91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e8b8274c6fb45be730d984f8b49dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110168b6115be639f4e072bef92fb44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035b03af1631151e8f45862f088cbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8513590a6983c49a18f204a4f3bac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe586b912195dcbbba1789ff3f48ec5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd12d9bb2f304beb5ac1bcb1eb455f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd21f14fc64a8908dd366d44509cb5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d010c77fbd0ca1f0fe9775fc91dc71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685399c289133d674247cda255d99ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14949103e165a81e37671b32774d8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52fa5a942520e5ab1f831fed93aae6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fe168684cd00724b5da3da7cab0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed70e2867e45d02e0a3025b337e21ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73face07338315f093c882b3d62d3e24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21a9de6ab51bef4a45e3c3fb47ebb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c548ccc9a4f9cf958c2baab4bee5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dac0e365b3fcb170c83d027ae843a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e84769f7b97e9e711a3097004fbe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c7450f5fe8c7cb9f2563a3f6fd3b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dce343ea496599733310441063cd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4e04ab920c679db7ee930621b535212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58749cf993c73742701681b68014b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b88ade63c778e7125ac7badbe11aee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74c8a61b78b6fbb7d5ae792137ac5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e03e82be46f9edc3ff9c0f59ac081216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c570e04d7d9408c381a0a6d569ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4922e6313853d50e05925dc0f91f53d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552cd3dc1748292526a876b7d74839219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a83f80fe27f07be44f7395131e546b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581417987b68a795c8db0859f9c0e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75d769d75e203cebffa4cbc96854c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271cf1cb19abf8ba186d76843110cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d65f21a0eddce3001732dd5d2bbfe6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0e25d0ba3b7ce7112f24a02eae396225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd42609877a14c183e509f43f0826f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8948ec65a776c9b80f1d68850d654227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584eefc962d8b181cd75f5d1898448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8c1d19db03ab14f4822e364459085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e6424ec74692c787062987feca8dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab822ddd760f165503bdc0e03a7359231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde4d22e50fdc14c0b0666e3fa0a4a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bcd52477b9e3fac81c57ecfd131c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf797509ee5ecbd9c7005409ac60074234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ac4e36bcd9327f684a51a7b8fbdc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4893590efacbdea8a0504374cabd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d70df07e3fce263c28b02f28271ad5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adff70d45f0144571a161134eba11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a418043b3237b447651ffc4bb605cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52394b9f5facb88ba7dfac9ac8ac09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39c8c2b49226330d2e38b6029c6dcf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dfe07681ecd4bc1148e87badc6634242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b07f44b17b7986a834f4dd5ff3a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e74edaaddaedd1d6d033c6e24068244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845949c50ef7e54a52cfd5d6a2d994245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33318deaad0f4e732de33551b99260d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdd3852fa36981edb30fa861bea7c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb32d1a7f1e97a1008069ceac67aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822eab94201ca7fafe59b04d5123b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b9a47ce467c5a376a7ff1fac7fe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094f5a3069cf7b42b2bc1eb8d796d1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130e60d9c9672582aa346f7ad394448252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edb55f0b560d250632c26f5f8889b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47400c41d0f08c0208fafed584d3cf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3374870fdbdc07a906b6df3affd659255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40b4b397ca57d6fe03220d2ae5c5f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403af6368bd87f2f7f7036ffaa93b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390dd0cec6620befa6fd788caa85df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5444821c41b79b547425522e36e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57815e99352da45de4d8a6044470a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b35d6493cc943f88352ba25eb37ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9809e73101ff1bd6d65fff1c92ad66f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04db5a732f4f6e064fbcf262350cfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbd008fd60fb5c58fb2c8cf5354eec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521fb00c2bd4e7779244caa1f39f8b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193019bb15f88a23044737b9627b35b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b097857e4c5abcd00bc3e4229f4d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50633dea4a4a90ccf9ad531fbfb46b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0c2f2bf0a2fdcc8ea2af59c847621269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e02cbd7b47e5d655ab6e891704e0e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a3625c199d1fa396ccf4ba4402324271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791cd5ac797fc3a9bd7b842e797ce2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bd730ce8faea80c0df8c560d0d04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9918b65ae8b1ea84990d5d55bd56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfa41617e019f05bf58f502b99024b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77fc1ffc0755c6d1601f06f445c2a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9220b9bbe44b49a7b2e6b6e7874fe7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c390111d082430ec94533cc638850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455b42bec85a1895d64765f8dd28275279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79324e58330f15b623b057243fd01d03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5211db0e7ee0a0d408a97ba1660b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f427738c5e006a9da7d21df151e500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe07923ef30263a5b1dd0df33cb2bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028465c3ca2104c621f6ebb82f10d4bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22cba819838026cf453f4151bae4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef81a342dc1e457e1a2801ff198c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394c9eaaa43942033f9ca2dcbaadab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec68c22e67b35ed96bf58a5584f9d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52504b9f92d6b466643f27dff907808f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4921f6fbaf4e9588087af1df2f8d6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a00d510e973015349858dfb601c370291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773538386808b994cab916007206943292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a783d621ad8b0008b5d8fd62cf946c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cc7974e22a7e7117c6d4a6ba5a5dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569cfc64ee089c4220e3006d10cec1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c717b3765ac8bc25002d93b78d7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efefff8cf6dbe204efec679e9f2d3bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862c01807b115cbe0e1dff992f52db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d49278e42d798376ae700ba237098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a6eebaaf2a035eed3c3b14a0c9f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105669e3325d364095ddd796d5292eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ced044ffeea89834722b98cf55fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87e322aa3676b33cbfd96a54ed19dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebf50dc40b1abb2c73751088a66d1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da89156e4264cee0155706f4c1aff86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73748627ba20714c249c345d9d803205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757772affbd54afb1acc5ed87b2e6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031633dfc73abd8c39544cdab4a304bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbaced0690d05c2d307ef165b7fb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362b46f5adcd8a9282551668cbfb258310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f3bea1322c646e2088861218f3760311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467ac0270fac88eac5d484d0eadbf2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e8400cfd811e7996c207b7b4895c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05b40eea8c69625643363efcbb639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d8911cdacc0c6273f7fc6d852886315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0164e12ac50471ae3cc6ae2ffb1c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19f83cc5d9f39ea5238d1e0346a778317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2015ed062a9079a686297a6b86adf8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bbcaf02ed67d2833af73fc40db2bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007649f263ffe44a2530f01b38e6e1e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111c8418fb669de115f223a7a4affa7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c101c52389a846488edb2f721e3ba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125d0547530b98525dbca318bad37c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d0ef985b3dd2e77e96703116c7fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f3078a65c68cd19d753438a050963325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705742c815e627fb77ef3ed6dbcd23b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a636d90a4daf1523530b7e9f09e776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b623d75bcfbe1bd8ad4ca8e73243d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551f9a52e18143ea0493a9f3ebba0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729b9ce6a555757f8479c8455a4af79330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f4e95ad98d90419999f03018edff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa640e9d1e44ca2f236ea6ab77f423332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538f3ffdb0f9f93bd9b0e4830e24c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418fc12f1f62b31e08ab8e04709f26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd2af754779f27076f1966da3bf160335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbf51294dcc7c93a2b4e0b5461ed13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0966d41e0e4f0f75bb47890909d7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c099b94ea896c48a1d7145452a58a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d99933d4d8f78ea3d43dd46795326a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e8ed2f9fda8525405b5a11704ede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9303d30c55a8c0a0558f1cdf0c01d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f1de07a01138325b7c4697fffcef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6390c5a5800b0b891651e350b37346343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb5127602ea22b5072dea7ea7ded27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242609b8860cab8a131404ea0645dd91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0fa3a48dd637de6e82c65a051424346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1ae1c5c9944f63b5c3be5fd50c16c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ef2377ca5aaa5cf4d697fade9d5ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9544a5a3513270a025a97eb1f1728349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d776445701cc7026ca4a0cd6b14259350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786ed7f227f178bfde7008481cad63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be76e349bec2c89f7385e6fb686b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff88b18733c74592811bc37c63bfeba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0aa5efddb68901d7d9112722a0dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d7c893ebaae0384c1a7ab086f2e02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7a6f15c23d67f963ee353190c3fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dd655e1884c5d8677e97c89304bf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2af285a7334099ead84c588fab257c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e657a19ce8889234420add395ea9ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217ad8cc9be9b8033eb91ca142c093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7423a4a953c98f735da0c0afae515361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92d1cd3661aa5f56b7cc02d9a2975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac23e3188dfcc08a8a7a6f355607ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def35aaf79125c7224bbd2e5ebef0a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ebb0b3310d20e6996576b58c47d68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e06d7919eb1a5a8b5b9ea6848e95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9431b067ba4b63325ae1f9e923a05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57615c64bd90646788479d1fccc53ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fbe10989a91e39531580af481bfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188bfe1a3c51bff58cc6e0696839f3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84995ed4d62002d0b99ef4df7a5052e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7cb9f6b76124929335cab2095422c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72cb7c92dc7e805d6752733bd7639373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2387e0e8752a0d51c5f2916e14608374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5582d9149c252bf366ba8223ee24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a67b188fa05d48c11eb6966335f6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2c3de51fb242afdf283d4c49e8dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b493cfdba46b1854f51cd0eca89b95d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b188e99046913582a7c18e2de9e1d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aacb274e70196ccf775d6237391299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f32e498921471fb61c98e2e743695381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57edef4496432f83fb2aa6c156cc547382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf49e36f034ba89a34176e6c403bdc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620e4884a187171cee4954a5351ebfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aff21dd52ccf74130fc426c30937a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8d343fbb8a997fb986e56f79fab9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce45ca5379d72ef6bd93377292ee8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263e0ff81f72be7dfe2553471d76ca2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c1f6138e4bf0abda9e5ce060e540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25386e9b2e2eefd1b87922886827ec4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76525c5d9fbd59389f5cd122b51105391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b1ce8dbcebdb6f19421407a6aaffd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57f63dc83bccfd34572486c79f173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b2396e883047d08cd95922a8b61a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b177b9f231b6b9a684c4c728cd3569395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9435dd4a7d4ea702e1a4c2a966cf11d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d09694c454bbb71ba9ef8f2982bfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17c505c8e00b7c4838fc791cfaea1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0ce8566cf61b024d043c05384e58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717f4116a3f6da432a374fc32ef3a22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efdcc4be72b62ef67e0d166824f501401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa2ff71b61063e2276a5242328059402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72439f0336732dcc79fa532067bc4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f78c47db9f99a36ad5b00394f3b6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443d967a05dd137898d9501fefc0960405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8704101355eacb55b334770077344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77c2591aecbb85fa6e177dfef96cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7b6aaefcc7af9102f1770f49b9a2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8960fdafc1653de0571a19a1f3fa9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f40342517762f06fa7d1807ca19e3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832aba66da482c933b68f77cafb675411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe649516d8036c90b2ab320a45f0a8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dee6f3237041dc4694c39c584ec45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609838ceb7938369947625b62232eccc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bd252cf5da3ad0911ac14d4f79b5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46025d87765f827c8b42a17dbd3620416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab41665e3bbc3f5b92af8d7246a311417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddcc6da161b36a050ebae83e9e6952418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98649ad927f5c326c63dd65fa428b0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba15d07f6cb8f748645f07d290d656420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0d0eb586bc7489086fb2f8f59584f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236485c21a06f304aeaca1b2fc288d6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da02b06af3ad7a6fca6d14a3dd2dd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758cbbc104f6bba4b429ef8a84f8680424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fb9cf17b9f54e06ba1643ac21b956425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e23e95f2c9e2b24a5fa68b42594f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae25be4d3b11e2391ac5a56407bca70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70c0b73ea2cc1c73c18837af625939428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a02c58c828198436b4faf9c9b384429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bbe66eb72bf462e192951520901d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bfaf9972f3da5dab7555d386b649e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be05521c885a6df6684623bd157bcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140218c4eb881c83bb05b45aa2916c02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d962e8be99c20e10d957bb25cc32f29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee087c5b3f3f963e0489a31986fc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0abfcd812d261802c82a3dd565266436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1927b799a56a2ed20b2be085460984437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687c4893f7cc391d839b46d864b173438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c171a53389ef00a38be2f467d5a4b55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8be812fb65a4d5d0123766683b196440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4d721aae620fcd090551b472fc0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f2bf0f9d081a8d8f8433e681a1f37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142487c4f007e8c3ddea53edde6e069a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634ed86418c1e90f38395307cfdd60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373cff146f6154fcbb3bed57f947f46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f938256e7f5909ba06d4ad4a8ae4e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a9ad9ba0eab3b86cb214af40c3ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fec04af318ab131281cef86175f54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf08f3f635a6a104d61b4a3c255320449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b6173ab6039f0458785e60b5efa9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171833d7ef0e35fbf0dda71f35132898451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268dc304e141d06b8ef526aa75ab55e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd41c12c0280b6d42f47de2653271b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3741c693eecb0b580fad64542edec4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ca57ca2dd7a01dec331cf52c7ab5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87431beb558e40058c791d591c66a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f60187cb8cb3d6838c58f865284a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb9c8f7ed8e9fea5577936127a5163458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0ba1be5e54b3eba50d6af8ba71344459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b61d3df3be3b7b60705a539fa72e55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48cfcd5ddaf7b70d230643d80dc67e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c63909b389d55964c4d07037422f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f624ebebb04baf3dc65ae20d18652463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea5ad45c64b4de52254130b15c94b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f81cf100a52b276d5e0a639ed6bbd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36cbe7aa09e6d7ef2df05b4f8be581466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a8f27e1fdbc0b6336c924c42d9141467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cba2810ec5ad69418dbf949351bb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842787c75b5510ec18c6aa2c41a3fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae3778bbbbb3a685da8732025a712470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03754907671f653e8c2c81970e2783471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7113ce3955275516359ead1bd19ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ab035d2705a7d51336a92c23beeb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8813fc62d3e260a29c18303f6892a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892a9b74f94f5881d32b2a5d491db7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba78f870c4ed094e90b6463d96098f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369396706b57fa0a38ce873226ac89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3b2d539c4d90861908e8f1b0528e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18d002d5e7fb05e1756017596e639479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c32bc5ab209cadd43f63de023991480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca3df9d7e99317d564791786057dc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624d05d91f49aaec5bbf247e813fe01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5f36d8c7fb9bf09e515e57ae7f1f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc3f26ca020b8eb5c8c4a2c6d2d585484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ef0c4094394c56f9ee7d7be92fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5330da0c5746c3540373f1db03679486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e106a536f4ff9f4c72c1a9b61de7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a276e3c907c718c6f337e505188d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a21592eed08f0489e723001952c48f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179cb970b67c7dfc9c3e4227de1458e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff82fa017795f58f78ca1f72218be6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62feabb19befef6472b72c4eff269492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeebbf37243ee148231cdbcbe7305b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e8be15817adf1c846ffa38721037494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153641d6ff68e81669a88ac631e38e8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6b2a609de5e9c1482d0be4e8e6f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1090562b3a5ce691d07daaa75f825a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82c6e18fb830a74a43e885ed89342b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc99eaa07197c6efb9b9e83556de6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde02aa407e784dd9403ccc7c092ce1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ed3b3ea232892481738ec69077886501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba40ddf83d31ef8dc1883d4e0f9f0f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd28ab8405430b1de7239b46be026503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071b8455930a2815722b50bd80c3802504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78761847f11b1332aef1b9bed623da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42d7adad53d91826c5fd9caf13571506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcea54beb4c2db773ce3cc2a7c8a97f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca23b8a20ebe4dd6ada307ef059667508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0af32523ec3680a97026222172a16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d3665211b9c69e2d942ba0e2de6ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e8bebeecea7afa05164f4e439d86c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d30103f0d6fbbc63ce39e97e342f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24f31a49d6922a61a9a63a9287c8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c2d6e06b09558602472a55d38fac0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4387ae643e29b3971aeaba2881a62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7328e89376e8f06b4ba24afeeab23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50740f6459545fe82c9b95732da87d58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe121ab4f2138637f4f0e93086d330b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d83446d3c6626436b014864e42006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327abcab5fb3ca8676e663eb9764947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf581fb5c3b71cf07fd271996c8f618b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3ceefb578118af554e00be983ba8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840523871e04d0f7d92c526e2a32193523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b78f7ce19f865e73ef1e648ec55a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cfc4dd63e2a101a155a273ba4d892525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c458fd710b8bbd66f7f652c6a4fa900526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3586bf0c551946c84bfc2d0fefe3c70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8b81aa4070da528a39743b39e74ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeff6441b08cc84545093c53d9e1ec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f2a910657e91997af25d004b5f58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db8605a0b7de87ba5c7c2080417ae3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571795011704acb8a7123863f06bb571532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ad7af8f0d70b8635dcf035f871b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6da35b3b5964c42f4ec5528d46d324534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff688dcc4f1ee903728374a198796220535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb699a6be15102743d19da094f7fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241daeba917598ec431411b8d64bdd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdd00f48edaf1bbbd67c05d128e01f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49072c6b0d988f456dd7ea0dd7f236c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7440e387fdb5fb40a71d7f3fc70a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78cf189dff2a5e4db367fcb84d30f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10301cf0d85b95846080394e87f75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33342bf67763c2854fbce93b73008543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c61b6d11e9bc7d38a81f5283636d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd70e79dee651f043f010a5811a4c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c1a8ef08b9fa975aa0513d516a9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9f19e6f8748a8eb68214e0eb560a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25c3bee0f210a66ed6573d53aebf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a516f94459c3da735a52f09a776a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98dddac5f710d7e3f0b3cddde42c20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d9ed4076c60c31c2d40d03d971ce8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d794fd0d17e36d2ae8ca51f0eee18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a49d3331b29cb90da361cdc9087fe5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65aab41561c210eb342666f8094e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced6e5c72cd335098e64f61cebb7a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2650fec607131ab73885e053356d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c83c1b3c35ddbd954fa84108b161557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6af4194d010f69d31e929fd9ef0e45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd8ed0b02c96f05148b9150c675780559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8704c51489f4ba6526b96fed570453560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ae37f209fe1a076c3e0a41fe12fee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc13f1fd7783d9ac119aa09d5d6f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297237f5a3c9d5bb0f7fbb8e0e96c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ea87e81b3d9055b3ddecdefe9264f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc0ad8e50946a418f7f090e4db32cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c26970fee360f36dc2fd27ebc720a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58a2bacc9fe06bcfb14cfb2ad44b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b15d2d416019b3f8bcfeb4b5b6030568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129e37428c086b89636c6e83facec6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f9b71378d865308b60a4f2cf815f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a283bf7bb4d16e3777c259cecbd08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e280fb62e5008c415e4e5d8cc08c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ff572170056fcd52ab0abe6fe8d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac4de990506d38f77aed40db4267e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff869d46f2935dd61f33a47a563dc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c889ced957c303b31ccd16b8df404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0edaf445958dadf68073ec607fc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf31c9b0a0c39b4d012fbb68caf0da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b58baed08d44c0018f3c32bbf0163579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e18143298408c47146a42a7b48296580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073a2e4d15701ac44e276119c377bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e40f3fbbbe893d204dc961ef16861582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2272fe456c45de04e6803ce9d18f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698054cf0a70f2cb890824cc4b464d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83081157226d3735cfacdbba7ba75585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fc70559c7a38f5f731df0989486f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28c4e11402baaf1874f543a21e8538587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa21704f71a0fd771e271aea2840a48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a67277ed6b3f382f705ee357a9815589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff41180a1020a8e2346a4dd34ccb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa609e800b1834e921a858d1457375b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d775bb0ff9718a2c8cb312a18e4cf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa02e317b60066fae67785a6c8066d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e85b75dd208a7370c4de5ee9d0ab3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b8b6b0af29632f6664eec3f47a01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a1778613c03e574100c80600f43c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20691f1e83413054da36046666d0b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f239e0e6b6fd901283777e63bea1b8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d29b1107bab6c85d995e63c19342e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184f69f77a4991154abf6b70115f21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a2e6fd88817508400c2b7607c6896601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b91e49862091cf2d0bf247341a5508602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546db93e80b7d40ad0eeda70be328f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353289981d8ac1c267e9a22faf61a4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749181096f64fda33ffad0e10a0cec2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2af8e772e48620fd48b39c75a8a5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac3d32aaf35569049c009c7784a84e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6f920eab32a81ffbf83b87533160608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0229ae9ebebc1bbf862850db7fb2be0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc07dff8df5bdc31611736856ec34dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe474fca2a50276a3daeed20e2974611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980177f1117a8de89326b8f2af52691612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b2be729c823acb6dbc36ee7a534e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe801380accf071bdd62c81d4914547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6a1d5a2cd3f69774fe798ca3cb52b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4a2911aec2ba199040aabb7a5f48d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b494cd901cc7e620a4c505a1f550617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c02db4b88a17055ac405659bc90601618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993c5295396eccf45aa155dba28d910619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f9298dba9666dfdffc0fd5598357620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047ab482b6902f6ff9278da41c5389621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1babfb5eef1ed1a74a2f561345006a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b3f160be56859a4316480d81f4e72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5997b4996b354c13857f78b6633c9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7726cd402ad90e8b6e113056067c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb93db206b04bebb4f1fc77804199626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5986ce5696424caab7ded936d72a91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127c91337c8e6b80a386ca0aec8e802628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd230da7141b6a415fb3350fb7485629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3265e6335e8cf4d48247b455857bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585e346ecaf5d20a7c8732c25ed356a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcacaa13bfa0a980cd1e6df563cc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741bf2a4d55debbc0dba66db4ae8ae1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07801ac3f0b3f968f856644aecd51ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22859132bc52c08d075d994fc1df96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1204dfa1e56742a8d32fa1cef67e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a9de0bda7e9bf766baaf58b07ea9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba4f0c1cd9133c832b93c0f262c1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf3085bb27820a7eec2583a8a560be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f19dffd6fb59fc71a8ca4161c5c02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11144bb1b85e1e1fd961b1901c1a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff500aa33e5cd274bbb78f8e4b0c3e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46edd65222705a354423ba6cd2047e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499db7034cd05df993cad232674215f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0512beceac06e2eabec44cc00f4ef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db25c047c06a3258904aed4ac4e614646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45671d2e472b7b15c6c3b8852f2d08af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40b5487fe5c7c2f28654f578896a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676f436397dc4d7997717a727e30c20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472f1038a662131f095cd1fac283c64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8725449a274d93b4e0b24268cbd1fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87775bfe20770ef7bc14464a018b974d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8dc5495cbe011dedf6d8c846517d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aebc1da4729c5bd489aeb1c37990d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77846579908153e48b9ed7d9c3593a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c65da53825bffb8a8ecb675e936d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e46966a5dea1275c905d85671c2af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818792f8bc33ecdce4d91b986c9e4ff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283221f913682c33b24f38b83d1839b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76323296f38ee8c31c25d697b97321c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0aafaae62f9eb9a8a5245e335bfa6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf69a3ff592260be98f16a3f34c825d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05543ea89ce9f9f176a60e889393d54a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829eb18334b4bafe0a3ba30c5142c08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cd4367c925016f2c94253755abf20665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7da7c51cac1a0d25815b4a2842cb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92fa2601e417dd425b08f91140881667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded39a2f3c76feb05519a5ba13fefd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf36d9636c7a20a402f88b598204009669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689fc98fb900be8326ecbe82b57cb2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e901ca36faa8ac533878f5beae49f9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c227fc94b326a35c29aec1f4f03877f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c76d809871202ef97bf09f0563e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78664ac6add03a97fa7bf080366e95cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d677187a0b90116f9e1a94bb4c2882e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3f2e82bbae47f39733ba9faceebe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faedb788f6490c38fdd38a0bf91c567677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af3898cb173ad8f305b1f8c2ac487a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c67bf1f049bb23262c516d556d6ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93aed4709ed171c7fce5168295c7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd897d4dc94285dcfb8de400896db82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ace74bec237de70cd94b1eba742d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff8110559690cc2332c0a3cfa08c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc049e8eddd23e9f0777306986679684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4246831d50e5b40c52cb7daef83b403685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38cba03f3c67de321bc1ba250d5de2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be102ef92965a4715fbdf32c1ffa5d63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63217e0c5a005981ae464791a6544ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf9396e3f9ba475b8c80ec7e25a029689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a5d9dae1fb07bdf863011dec7bf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6230e4b5a467f37b38feb5945a944d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28748a05b36b74b1779329b2a6c42eac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440b17e4b585b54547f6eb76da33b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6771080326dfe63c29b5fbd00fe65c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4aecdec3cc9a3331ff494ec9ad855695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecc81e312f68c7c0639500a66c96c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfce9558fd1840c794a2da516e70a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621a87246cf9c2959a724ec3448846698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f927e460a03623cb54f8060915439699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4148945587053da8804983945fdced4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c256ac96cf97c8a8607095170adb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e05b6b73b2e72f91838ab9da3bbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8689fedaf02e55a78e1a7680247043703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d1251f11c93f60f18c00da8a4a7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb0dcf176bb6f810f49ef02b45151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbff5c41173165e3f4ea427a657454706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050bd34cb439bd056e8e6b7bd848e80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe820a9bcf903d9038d419d39de235708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358bd0413d3de575e611769e36177d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7f02380dfaa81d9eb4900b1b8c40710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac97073382ca60909b83624ec98e3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cc4c803edb08db2698161699741a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17d49379560e0dfdfbfb377eeb964713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ef2e618d1ee04e6e91a7439fbd63714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c0b4c160bddb744bf83ae52ddb01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6fb742d25cbddbbe8e0533b4bb4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b7d744cefc450024eabad1f3e514717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f253cec70cec7fb720ae4dc0403f24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704dfaba04ebf07d12619ddf96c141d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985078c0372411a899dc19f4443f04e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7be93137cf51e9173a6172d362f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949b7fb91d408c9ae659ccafba8d0a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0381a9c9f0f9dcc5cd82409732c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4eef8d2050a35241c6eb0cb4b5bee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213a7fd61e97ff63b58999168f11046725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568c0b16fd51bb3dd3ca89e5a0f680f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527c36d7ad40fc35818ac36c9eb2cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76357192b6652f3b65cfac5a95f57ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164989f380bdeaf35dd420a180c7ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09497321713582fa8cc01667be80746730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560e894def7731a47f49dfc99f59c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f5d2b0a306acfdca87e93cbc5e365732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fa80a26e7ac86849ad15bb6a1e58d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1c9e644860bcaf757c8c73d342df2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b4e8ff1521b9b400866d9642a629f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3281621f0d7d2ee207e0f092eafa1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78fb8da967c6af14c5324e2ffcf4f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697df86026ae608cce416e04a647f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbbbc5ad6687c37ef86a0eb3061603739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab05e06a32a0a3d1aa2117be535c4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817f199b8aa7315e520e4c842c82302741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59f50d50936a1a76d47e9000cde459742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f717f806a014a7f3cb7b2c4ac244b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d993cd850a4be98d525f2d7498933744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973792c45d862be43a2a4b79478bbeb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558cff65d11313f83cec357f6781295746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a5482ece5cef641ce7f0cba49471747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f0f30b13b578130aa313a00efcb02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb94e1e0a1174e65a80c77b8a04f36e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b52fb01ddb3fabb41f7606cbdf42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c750bd421522fb80a9e64ef0e643751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35000e98c7b45487718c269652685cd9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece55113027cc23ca844c9debea5042753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d1a3524e5281e5eca695d73bc6738754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687032385ace14f01a1a5697e99831755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3b2e19c9d4ef6051a9c4c18bcc0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e22592f5960fcc480e370aa2e74e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e5b477360361c0ad9307037941515758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecbed5365b44be6eaceb61e8ff9e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270cf2c5d0c429a24d7e12587f6baad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dd164a82b8491af26be578b0208382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be012278253b39346b1b2cafc411805c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a269829c441943d29bd3c02d72994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fad7adfaf66184ade2316ded89d3205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412b66bbd8a0d4f4d81c5cbeb7c01e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2663a5afbf67299cbdd775794bbb317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db8ef775973328e358b8fbb565f338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65cc6264ed27ba52369bcd65e58839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1fbf9cf845b17034c1684242a7acf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fbc6806062f628d227a4cbb99f9be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef58b8093d873f5c88cadf34fc29a7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7f86e1f74606792819983784a48013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfb345c83d77acb6dfd1dda0d7e4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d402790789a571da46cd60a6ed5ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1528eedadc668b7de8b3d6d50249f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760961f058fa141c1e635e0e1877790e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ffdde67a4d0899b4f0576b8b4ea218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928f4e920474f78cc8f5b929e2e19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2be371bb6c713d5d12aee7710b54220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281588821b6bea8b98e029faf05bca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b740a36f2eeb5a8236c40318c853722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86bb3f80ffd0011e3c699c7f6beca723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd52fc95c25ef92fe81622ca33231dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3dcbd08d379672221a48aec3043125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201fdf6cd5c7861d9cd0e95a1488cfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb5622d491281c55a15c0d9dd853f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711c7f4fc44e55c6660f735f78df1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3612544bec88616a4b658a353885429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937318bd71e160b1cb2ee6a0796e66730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6d4413139bca2682b923b723f465a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac85c93d9f070fb50fb9446243a428b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34e371c40aa177b3aac6ec05244ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70b45a9bf24e891796803a1bd083634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6defb2a81552c52956c087f09e58ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ab2d4956bb247817851c8cae169f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8ca3df8d37304582fd2624f96efac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82853133d1c94f54dcf6842218e3b8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3221e96631cc9f7b20981072d0d51e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c8c0e961bd83a2cee3ff99015adb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67679258a027d860eac79c7d959259c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39919c981c4bc2406ff168ac17ea0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf915b425835a4478e94a8e751277ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998420dd7498d9b9e464e8ce8e712444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68887066e5be3efaa97e7ffba6c87245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff420b86af3f7f6f965918b482b23846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca602dd00f51246d225754c7c9c28447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bed9636b7cc672577b9195d3e05dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f77a007b799a7b3977619a976c5e8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b043dcd72ba5d48bd7d5f2a2c1fbca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffbcf3285a03de24b6a0495f1c057f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bb2fd9e2fb2c2b3969c609200477052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050badbf816894a9e25360883b5789953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9c499ee322653b2d64913be19c3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a71b1dea01ef37c5867fb1c869c47d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680075c0c99b5f153441ebda6089c2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b0ac485d48de60c4d09018ea3f47e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b8a8173cdf3fbce26b157ae2f9de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefb43c8f675ab7e7808f052370e70559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8724f812f694cf721c3690c21440860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dd21179cc08b4467e790eb402b92061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f51eda6dd6bb2029764ec5ec1bb8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832eed99761488885278a6904d0cf4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba783eaf8f9424c7b6b8f201e6479c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12b7fc94e296e2244badcdf4c2f4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92eb5e7ac15787096c89423bb765be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9866b06200a5d24f2effa06d5709ad667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17e9e78778fb8298dade0c5295d5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313469cc5ab0b9269d2e6676c367a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2a1d5a455b0e3124d16f45d59dc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633d7a47ab8086bbd2ad1a4af6e6b3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36e3eb96f6fae19d0baa2d7587744a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f021739cf28f4b525abd25fb1ce3873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d19f0db1a765b64f5c26874e97de8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213f0021b2678d892ba26df85bd81475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08d40057a47e3e70bd6ab051cd05ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ccdcf61014652dd7eb1c08cee1f8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43ef4625d5a05227144e4cdb80dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f99290e67e5a23b212312e94fa19379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a54727ae4ce374713937c676723c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5559101899801488a7f7075ccd1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387248d1929246db2816f81290d606082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3c0ba2885a3e5ca0c5c8eab34965e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c09e76f6dd91a9e0977f5bce8f379684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b919a0e87921211c9b11eb5451a901b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32377ae278178a236a32fc0bba1ade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2d8bc45b853285752eee524d264b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355df78a101459de493de8d8b8c7c81888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132c1b894781862c270fa241c1637be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49525f36c8ce621b617845d5ad5d3b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcd2247448db577a29c7eb1f4ffcba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bac2823067e9e688066e09dd2785c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad138f96ee7fdff689da383bb529b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71188418dff8e513e411bba9db0285494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bd36f963baaa312bf8e5ea56c568195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e9db42232d389f4c773d52ddb7ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6eb6d92584effffae59d28b53425997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db72acaa1c6d0ed824e08ef9a849898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb2e976a6442cd6cf0891ecbfe1c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff91119c32c6b611e145eecc79c9bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c7a4c2128ce45f559ce77d36feb99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39da6e05e843091d3453228985a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202869296261a35cec252bbd6d0c169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a565584ef99a1cdba39011b6dd2b321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b9aa948973a439d819eddbafc0edf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403868ca9b6fc8d54314330961dfc2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42213d9e72a251e608020f629948f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218e8d41056c9f7a9adec6efc203e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d50e3c9f4ebdb9586d0e03899138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79642e9f2d74e87b948b73d44d815d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046fe1a2ae031737beeee389833cd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7a64e9d7daabedd0d53a4296574e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0263ecd9352b657875f5e7be2565d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138d6a60d88716d3c34c981b8770d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75156fca079daf1ba9c0545c068bcdb8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018434d7fea2cb76084d8d7c7927cb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebc6247fd9e06f790a01666e28a21d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9286b82d5b0abe64850f7f7ccbcb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278398d514ba419ba425c6446a15ce64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74633f85abe626fc19e6e0ee4c9382120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da4afeb53584230c33061a904eb47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a06a6b7a6f51e68fc2bc938ec6221122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a1411e84c4078e41642b02e48552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327095f54a7faefae8af142079e3d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a9957266cfe3a4f542ae10645bbf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9fc0ff24661fe64f2927e024423f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b4b7ab8e6fe725e41feecac8b72db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f32e53ac8eb4d99f013c9b09b77bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf982ea6b54053c9f80e6b37d299df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82254c9562f084fb6870c52e989f22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0b178a1344509e47bec00b845338131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb9d9462682af354c24e94c98abe65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8526701552ba5daeabd54e2979d299a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c70c84139f3629b547f2ed0c128532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8e0cea87e3b9c9fa7decbad46b14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27514954cba4180dcd340ded7614ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457f474f5253979347a862ad5ca581137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50396c837431d196fd59fbafbc8deaae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e74e2ceedc9e315142b08260590f10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce09a5e409e9f924d1c4f32ff61bd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd24eeee060eb38b1b6b1da96f7fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6924ab173e660e398e73141fd77a44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f3afd28671f81f2637da7c6f85bd2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca7b0a639e52a4cb1af0388dd83255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3a5614f2c685db8ccbc52d1a569de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318469fe4490ae963b1181d29c2cd05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c163b016e5b50385f4ebc4d4cafc31b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64e653a29bbe052ee10a1caac61fff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484828dfd0cb1fc3aff257e69bf4cf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32ed03517e305679a75ebe5086f7cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3020e12258233463047582439cc21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab8fd8646101fb1170f855e35b745152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aba347be301a5497469be0995aca7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4deaa6189c8cbf85f04edbee1f3b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa23a73637dbcb5b52329957176c3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba6442cfb34a14e5e855307b80efc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eff88a3f2af086b06fee34ab883074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e869796b0f3b0a6c164684d572dbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b50768352651b04757f77873e18e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad706bccb26f26937a2b20cb00cfa1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a877776dfc162335920bd02a9ea65ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f115d9ab1e4eafe7656e82b159d0023162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6704749cf6222003fdd2f840cc3542163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f913c43dd49b2f561e94c6f42a5d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c2bc7196659d51a69a5e3e7d6874165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c28cd8a852dec2e7c430fc0ecbd9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675671449bdcd15e53d001ea0a2f0267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715d2f91ad8e11c3f9ff3e29332d017168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddb9b531b1d8bad1b1d34dd463b4da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9535838fcd2a705c8039b76884462170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56193ffe807a7e154c15b8f90deb18f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279ecd4bb729dd7ad94f6662fe81698172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab620e86fa5a77710491f7c502e84de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdfeb7e4f84d19549cda9d8d3377e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3ce84f534dfa0dddac0d1dc4a1147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5aca296a9867d19c9cae4a65d7291176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079666623a01ebd521bfb2ec9fadf2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14fe4b35ca73f463097b2ac36d93c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe02a8aadb48aa9f8763901df1aab1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a5dc1e05f07644cbbea87d4b7acc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c56642fb9f1a94c14c696b8d991910181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4878188702c75762aedd5f101a95a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec99ec1346591b6cc9d9ebf28f453183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905fb895c98cfeeb8615116c0c34df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b476470aececa4fa3dacf1a2eed9a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e3594c545a618788a1484c557f1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01bfc950e3ed362de6635d79b10bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcedaca837189e1f8b33778ba0a2210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51526aa156f18a86a963f3cca66cbf9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedabca234ad6e7e09e7976cec5b3f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078f55fb90799c7643e8d9f2297ea36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de268b910b3c34e03544b04133332b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4cf397c0329fec6997ed16efcaed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd21307fcfcd0b1d55287f2b064f3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2ec8291c97f5bbd33ad7549cf0e46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0350d300627a82d5437eb6cfe901b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149727b3d9655029e6988311f06e0679197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a83312628fd3cdcca0c668f6e85ce0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d4286f28555d6fdac6ffb13fdd4c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc810eb101d6dce1cff4243de8d27ddd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69281f9a541568d4570f16014c72b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5b34b7ea5c07780f3cf1e008537b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9594ef5eceb76d73f47ae2966fc770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b352a7a6bc4b1c681d54890868da2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7b48f139795108ceb89a0b173518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6116ea812c2473ad994ba557433d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043dfc0d5111673dc19c1e0c68eabf2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32698bc556e6d077ae7201113e0bd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51228fe3f12c2afebd28e42b1718afba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba128563508569dbd2af55f98acc0aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee2111d2c445296d9208dac3945ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf97e9c6a33ff79da1ba86262eaa8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec561d2e6ebdd1571ef4c5cab6a2f8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684371d525bb4afc61247a70dcf2c9c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb6420af7636604568ddc93c08a6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f165df71a702e8e69fe815ecb05b8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3457c14d80690e63c0a9d9f7a723e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacd853e3b9e33867f5437579278ddd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46eb79c38e4c2f88848017b336325219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaf9c4da12137791d9fb439cf63c3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc2df58eeb850fb39c8f34d7ba455221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bc8710ddc62c7a54bb5cc815be214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a2434d6f4a00a55aadcd20faa9a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c81bf1fcd435481ba072fc0df634224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac23fa1e5e78e1100436dd896b2531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6e118ba05c9a7f57792de1555a6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f31b3b59c74370fa61404d804d576227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b993e22d5897c585a8742f5a87c1d89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188160d570b56e4367dba168f06d22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558be9022ac86163aa2c52266cd9836230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6539e8c7b37aacd6a2e630ceb21e12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02c010380fe6ce00264ba87b7944f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd6ba300619437e08fd74dbbff4d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194abdf421a95f13934c6ac4bc0602f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611a761981129032e39ba0e54da408e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f87a72e112be01667d59a0949376236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c56a4e5ad319b61c4585f146c91d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc7e63945645b1756914bfe138ed6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c5631602d4e6801c8982396821fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69eb6534f16a515a1fcb5ca1c2dca2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847e634be6a8d9bbf416be2209c5a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8911a60ac54fedc258b3d5c3bf4fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa27756634842da91ce13825c32103f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d0359d003b62db52983dad30892e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14362435ebce740208a908f21d6cacaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972d723666b226f8ba50a878afe6b42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f835e3badaeab4271460d936c54974e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dfbfd5a7f6857ca0442b2dce7f3bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8aca9bb017f4c8c1cc936b6469fd5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cb7375ec6a44fb165f5b9600eb16b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8121ac7798ac4ace6311ed6ce76a05e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf495cbd35aa53a96105346394a29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0895cd8aa3d533bba40da06cf1b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d419c4371609721977824d84db06e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d63896777622c4cf4183aa89d45a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bdd73c0ce1252f7b415ec27fcb0b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c796ba64ee6d35be6be7045028cadb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacce8a103f51e701eec4679be2250a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bffd70d374a279e1477bc23928826259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5d388aedcca7bcfca6a279f302c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade340b983127d4ce73abbc498e368261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d096889790862e1f3a373963c4209262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2247009e56280a9a0f16ca20a6a5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97043390cc0c18e83edef1296ab7790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b0f8ed1a630810799a746dd002f0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace18a55b1a29512c4407e8e3377ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983a12fbb9682c644effb75940a903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c59a5e548ec698b872f1242c7d64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd13594086d99a4a798740c6beccda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc41e34bd5a5daa6596ddbb0c94bd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7188d97a94c03009a8883ca3bc103271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf610fa8256cce910e3779a350a7233272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f8ec39fe73a4f581171264e3bcfc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60d0b7731cac46b70720d634c4bee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440e4dc21eb535f4caf48ca9ef5ae0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461c07fddb7636df677862b0bfb2f12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a121b2f8cfbda02b1983f90cadb6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378e6b772b5d3bee793cc7b8b9d7cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5b9fe6f44f882bd6b24cc940e436279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e5ce14eb37a66a6a932185ca108e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425de7b94a97438d5c656d2a4f05219281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f440d15007c01a8130be11ff19eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5af0cda98d9cd276881a44e36d39d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70126c0bdb1b0707601e8826fd5ace9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d9573235dae5175a8a058a614bd3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dca483f153b08b23ddb4e745940ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea431b0c0488dd2c88ac650c85c41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc35636cd4fcba41cea9029de4fb63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3840d5508b08e008377e46e85d226d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cd1bca04fc86f050eb654b1c52d41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c8e6da8c9a3a79d05cf922657226291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44bedc80ef3723f7a1fd69d932d618292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bdf0a91186994191b4e05c34c521f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0b931c6108a0997c2841a1356b5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d8a0916f4b4897a373d3df9f4fbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940d62492b40919aee78f00763cdb09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490ad7288afaf4ee60fdb3e42c21764297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dc506ab32990129c53d55006fde79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ba35acdc0a1602cbcb5596dba1817299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f682bd866cb9bc2e8f32110b559542f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace2f53d662afcb9c6327045768e3f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc694ae10527821b45283b0851add302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b515dec31b597f330c7e094594df0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe02c21688dcfd9a8de5c01bbf9613304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731c872d7e91e8b10d763e23026ceba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51b60b31c666a84fbe0f4b8f33d519306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07099b402ead2a3538a286568c3073307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57306b72153f16491844e8b7452ec8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56deb09e0578474c968afbcb484d2860309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc712e1c12027385e13299a1141b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48f1ff38bd571df010026718b722ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29ddd5962995d5040a4ddc39ff117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36ea375071000cb7b40e420d7564d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769362a78bce61f994ac21ce61bc213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ec53ba06abdbbae0d83915c2d018d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17147ecff8ac69632ec698d79042ae18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafa2e9f0e98ebe7e8637f34d72a38f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee0beaf96119b6e0d13448aa8202e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031ceb08a99f4bd872a672ca635277319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bff0422d38f030b0bf8aaab348440a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc6e062b215052217df9e621fc4ad6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5adc8bebfbd29e5ac7981baf4ea8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffbf65781d3bbe1b70c8690d163053323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ebd15fd8a2d6f6705e1ee2344703e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1f2fc6a851c4c4356f0aea08a412325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf80e067108dfce291b7a57ec496faa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4fbb3c29a10e77f1b0df645d1f33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509807003757fdcada60b51f49926338328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233f427b50c0b09c05b55bb5f423dec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70638779485de53c2edfacb1d18e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aa177f8138a4024be3949c307126d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40075b3878fac5e2f2a90bbc3e5bf1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6e6c4e2b33b8e3c2c5f41e18622a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce60223ad0cac11da50dc28308aec83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30aad920fc981bbc9387101130b20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e836d8c789c6ffbd96a335bb63a4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a2f14acf45a1e8eb51246ce53710f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ff0d631428a65d140a88d55efa8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db837d8f2c5ad6e79a08179804a4b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a269e46d155ec62a2f9c1e5e5f1c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90c2fcdfcb51792882dafa92a2373b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292ac835abbb1b1d7b9c3032495d891342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17886e37b41aceec48ad0bd6090549343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489e1c8e26fd024b30f011a3b1e421344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dffaf4a7cbd12ca25b8947be4136b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872a0ef5e1b354aa36457cbd7bd1559346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce9c943198b8f82a22a236e289957a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8a5ee2734e7314efabc7b7d1e25b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbaad2f35471733f25b40931d881c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b845d0c63807a69b5c11552aa997350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e8345f977443d7beb192180512f78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61d4e7a753a702ae19753de201b0f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7c5274d3d9012f60efb785747c774353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e54a2c53f6c43237a82829c5a54e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a163b6536a6f64dcdf5db9ef20b798355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29a632b0d5cc31822d5703124416b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c84e0176100e5f9bf7818408add5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92b33b990d2e7cac2e757a520deaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5cff4b396648026671211dc15f823359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57708e2fb9b668e45a8551bada316b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cd740fcc8357c218680f37f7b7f51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e1db7356cb8bbc240bd700929fc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ea8b7580250a30b8c80db0e66ef0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14469ca585f0dd74ae620a2181ad9a7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c52797aa0381bb26a530d56bb6278365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ce4fcfe8423f839baa4ac207e73a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1a48a5d7e73fd91e645927ff6e0cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72687876022dc662d056dacb57def5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b593c73eb62c85eb0c8a0f5ea11e55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22d762c4db59c9afa254233c397672370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af8aa2f2f713ff4b5966e79b18c80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114f99960d9977116cf863e9bb4967f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3825d6a9a9560e970e3082249cf5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fc406809e8f68ee02d49482441236374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266e08cb45a9ac53c0d740768dc1a28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6798298a8794002ed52226995a44cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778dc76407de3a55b1650edd3da0b6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4adb0a69d4771f5b0ba7b2f2c0f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb3c6e7866199fd2b4c7f075d382bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738753b7f3c8e33e4e02a994809c390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26b5b126565510e5be0dfbaa75fc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527fe4f3f5b10954beb2883d68daccc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea07a6349c72f803eb963fc8d1c04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91552c42274f29806092b636282e23384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da732497254ea479b8154f78d8336a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a181f7498c753cf495fea96e182489c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695845cc5cc6d7094e93e14ce9899f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1fb2244099568c6dcafbd86778f61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3de205681b011e9d5946f9cc8c9ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1912aee645ca40895e1830854d046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217463416836aa15823b7ad104475f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ff0533fc4fdcd85cc5981715d9ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361fa5098ae57b478aa031e577f8b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173d730e710873d8443d2058a3e007394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a40d4801a1a6362b49647a5947d69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e403324c20fed8a895f423c575b7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e564618929255e50c29a6267eb0935397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd616372366c1146d5fd66d608231a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de291ac434e84d869eff78240a229399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163121225c383188f2defcf7193052400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97668e7f3b3c582e49342dbfc9a76c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed273b5ca12445d970cfd45b538cd7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930347f71bbf834a8ca4af2c8bad07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5bbefa27adef407b29db76df6bd3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e241a04242dcde45ca9f7915fb884d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005225ee94ca8068043e60911419c53f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5681994380b23d67ce818b116b48e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d57894cdc82df4a0fb9fa520ed7c8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1552d803e8610437cbeb27cc8dfdd3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e544a5623bc5aaae3e43b79b9420237410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbea8e8155ad387374d2b37c6a79d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a115f118178a18a74ced666a48240fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee42fc500231771c475d3ea6da0c29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7066b25bae3bce8492ff32433f74e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f2960e4b6cf4d5f77cb0effee0ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224216aed9a1c912052eeed444d9eda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fda74bedc5c3b94ffaa583fec8a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c4178af4a6e759d8a971e8e9d416d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c79ce7ff6bacc7091aaed6741146c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cab97165a0a8c7a51d383dd2eeb0b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd229ad55fa43c0929ee5c11349b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5743e25b7b81e5a45c0a43d5184bf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa048e2349264ca227845bafd1934dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9123ae4bef15c4c3695f624b1247424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaaaeff225fd5c0c5ce1091acdb369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdad68b2855bacbe773c564a7f9955f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e43fcef69d09a959ec35f95d639e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f347ec1686933f38149abbba46159428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da46d1acfb1d022b38c9140e4ef01d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e58bda2f3817b6ab8e07b7e682d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f34e3ecb579810db5694af06da20e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24ca6ff3b1323b79999e76338075f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815b2f1f4158a9dc9955efbbcd148c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c7229e32acc8247ac7a0363ea2f51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b9f3a7ae9443b85c800aa22cebf3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c6a436b4181bcfe10ab29b305d89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10a154bca39f698582413cfd7dd2c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1992776fc39609bd71f023699095b06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805573d0c66ad9dbc9d004bfbb1ee07439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d546a587cbb9f4b65ce675a415b2f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f971b901516e1a454e11c3b88896a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453d431475162cd9bfe8580b840d225442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3acfcda288369abf074a4d962bf48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4265e12a98379051598f08243c3daf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420e685a614a143d5131eff7369fc36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991bebf2390172469d7af83e9ff4e5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c692d7ad382cb8d4d5e0e9c420bcca8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709c96460aad3681114e4c287a7194d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d43668466430c0abd220eef768d61f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e709623078e96ea893567e1a0368fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233162cd3e1c83496844c63b46621d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89acb27559064476b35f349e9f44b10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea182c33d4da09c63f42eeb86b68670453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed9be1ece42a94cbcfce0ccb02c8b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3f675a222e1477eaf7a405f41401455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ea9d892c0a7d098f69e6660504f57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c26390ab62bfe0851641d22bd37a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f8d535b3388f4806ac7ccefb307c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b29ef9dfa33f57d9565c3f82efce46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be63dcb8f8937d51fde0a9b231f6812460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624de9d0003fa65674a2387fb648bbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c12d311456d90ea3c789c1763aa30462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcc8c3acce5ea896737b2be0a7cb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8046d546b9487c6320b78475cdd6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c73c1b3c68b96aa5d814443eaa258465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d487f3b5da9212e7c2080afd8c1329466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a327a9008e01cd3fdc5727ef237587467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09533e28dfe97a8f77707fc9fcef77c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc403381949fe0e3dc470517dbefe8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f76a1cb2f901bfbef2189c0eb3a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06442066f01c0b7478b5d88a0f7f227471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89716005e1f2fa16f3f7386b9fade2ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688db8c69856ee53c9fd53656fd5187c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a61d015fd0261a861d93fac33dd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434253f973bc36944c2f42980bd9d01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9846f914a9e1b3d66575017a3f4636476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27403f2c36d6cbcf95d5a804da4573477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0179e135d0ba35d2bbf97d925ee1a9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3477de8de3a1b6baf3cc7feedbabd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ce70e931c1fb61860b67bc12b1b2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179188ad2d1f50647db0b3d5700d9cca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5da962ce891e68be9087a4239fb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465c037063b2a95dd5692946f44b201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf362b973345387d102dbf36faff8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5dd54befbc119c955dae4c05b71fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348e5980a490266133a821f88b73dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54630ad8407390823ae4e79ea8f501487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93351edb45a318ac39dd8875a6d623d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48e71e28a3e74de9ac5730efa76dfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0faea2a4e6ddc7595cd557a4b043a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d95fd139e6c1b3d5623acc5adc5c5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2077b741fddcf8bfb54d393653e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690cb52fa826249dc82167e7f676e88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb73c8a82d9afe7d42f2252cdd128ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72995a03661715fcf2f60f537d9ce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143a80daed998eb215a568d45169032496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f95e06fb0678fc06ae16a13021f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696bc77e882e50cc9e23a6ab44e014498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e51e5242e2a862b2c665dbcd8a9c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98642648d92b69387d05922e3801f859500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabdf84c4d072cc7c3834fa2c582133501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee52eb3c6166a65b530700a8f8281502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43fb3356fe64e5d4b4b42112fe9d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d71a491732810e754e072a48e4cdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c96ebae44f94df98ddab5a3e59e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964138d00bd1809bae104f1f6edd4472506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3905f3f0fa161014ddda08446d334507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dab54e82f49ea8b33dec8aa22ed63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b3c0799f7a989f68d9c0bfd60374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640de0f1d9fb3c97757dbe119520db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8ec9a5708e023be72863d4fc8cae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea6dff95bd8c3d65c0a1cbcf9ab6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc367f1101546bcacd64cc06b348d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556a3de64c3f45c62001bf18109768514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce2aa7dbb500cff2af95ff5ca64014515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe9eb42ebebf9124acf184a3474fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af53c40fcfddfaa986da68896024a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c021214be90072ffdd5c4f1d0ef1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a54a1e5f740ee9e0f91c4da9d4e4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb50de922f8e42bcae3c4e48ca6e0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202d460bc777cd94e9e1e4405ee60e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a0a5c5c6663bf5b0c2c6065979558522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9568fa9b9f237984bea8dc2cf79fdaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519681d574d9789498659d5721840a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167bc20fe07f3f4818c4f2e3cf68d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680ed5bb20b4e3a7187a22696443b45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619a40a28a0371cebdb64efedef286527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb57756ffd879482dc6d3c278f01d38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9999b469e2f0fb459d5eb9c3f2d9a6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1337edadb260575b693751b3d8f8acf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d70909fc20dddf93e266fe8a017d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b4fec34be43bc53b9a45579c60cc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f79cb3190f11b48be38f8537a1447d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10adf71df1639ad14f41ddfe41cf5fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52797a1a389bafffb4705dd312791535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a588ad07a4de9263b4daef51e0f86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0485cef18dfe73a5d4c9584a761e3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a1d0396874e3005d1c8c4e631207538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb9bdd81ffd4371b26fe29a98e8f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137891c61e80d64dfb07da6c07fa1b87540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c285abfddb2bf38e153cd2da6d5b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3540723f21e642be4405d458acd78a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c000cdc37719a80504fdf2ab5556508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3801d72aa94f2040010bc21aadc367b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab11a44c16f9069b6a0e8edde28fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828401274041b01a74cf16e1479c87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f810b986b412150e7757e8b581c271547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c496a6898d8bb527e1bda25d600b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e71eabdd69d3792601461fb3d4f16d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a00d499033f8b070eea953c661b38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a160288180f34028b5ec595ed614551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc3320974f5545b028421d60db00b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b9db996237659423097f831acfdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe76cc8d24bc228ca82f97c743642554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da685b336b8da01ac0f6beb165d5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a03f0ff35f606ed8dc197ec76cd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8d1c8e49e5c9d9502fd9b477e8066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521da9152e36f3b97df5c0dd0308346558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0861fed24840bafc4cbb3c52141f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe8450417d727cdd04d39b69adba4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1601978a2e21b84524f31c0cc63db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f428ab91e9c6eecd6bf39a764e5cc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8f4b1b7e1fa270e5c5a2e463a9fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b3a7ee7d2693943ba1553882ca7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bc095e7da87a981e9dd74d2f07b9a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63ed64af3c6fd89133b5810981bc8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652d1f6930e34bf823f3f40e5781a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e146828053c9b1c37548adae33b7595568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f319eb4bd6cde14ee2cd7f922b153e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc82cb605c99bd271e4b9ca48ce079570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536bb0a81a2c2a932629338958e2b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6358ce99676c5726afb6771834d5a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bc8208bae7282ef614bfbcde0235d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950925f1bdb725c90f3e08d468ffdd29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a943c60394abbc725b0ddcacba73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f68eeb486cbb0d956bca9ecf6371576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef047cd1110a70c9c991b597abdef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50738b8ad3408be21bf99bfa421599578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6123920e788ee86fab75b004e3960579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7190f3f4f376d17a78036034b56dde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ce5f2a0fa3083d327cc9452168c29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328643443d1f719e8a852ac628f8a8fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4bdf01fa8d9c6b84a0992bc4af45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12ad825babdde4ed0835215f49d356584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd678321aa4cc74dd3db24db24e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a618670d6774d2dfc8bbc15cc3e86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c718e077f4d22adffbc5577aa70f244587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbac174f2c6f8a49281b8a84fcceb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7ba0eeb55b61da6e887d5aa9721c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b15292dd35d027183a676b2e6feec8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff16038e449863e7d4c6ccb66f1351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a981fcfb4b0431d2274a57c76f392592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3855b33011b5223db9be3e29041c44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7e5a836976478e25e5276fd5c8c1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f972925449ac7b36e4f19949338f6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f2ea7ae346450be1ccc27a1b9173e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32ef2d42624231371e3dab4c8ee79d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097baa84ec98c06edc91fff407f78e94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e19873e5a9433b5220733005f9d0c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21f71025d65e9d685acb5d1fb8fbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fa2a486db005a155932c1547f40e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f291178041e1a0f982640b38e544602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c7fff939aa69b49258b89c46cecc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651ef775b11a8e32de491fea7a93ef2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3721ab51eddaff9ca887a6d4dcf1c3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc439a53d749c79c3ffdb5ee07e092a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748189860ec561ee115a1331e7241bc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90747757a5c6877f966c6596fc10b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eddbf001884747f4970888d940a4f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39e3d9fde1664d6791812068eefae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209f59638c354ef3af4b32e316dcf23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9e71571bbee93fa30eb1f807909fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a698b73973aca72b3db9d67b0b4be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de0058801f99112db9cb62707fce8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a7ecdf1ced6cbdb85efd1b5c8b0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337fec4f9695b23e32433a0b32edf5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36cdef90d7f457219ef543da15dfbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c7f6959cb4de50a8374b49a614e0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3385304cbc7bf18189f214d6fc84a37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f926681061a15e0473c8a79971b1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697add197bfa0e4906f09deb6b76627621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4addf39836be8525f07ba1a250a8da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64444720c9dfe3bba286c1609958c5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c36b7737653f7d1d1ee35aee8d75a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dca9e775523c2c8509c569a85fe7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc918ece7db7b53d867b34532746194626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b8a8603bc6a5c2b6cff6e95332d85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629427c73f6c861a2dc3ac9c656ea3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41763eb41d757ca02d206c4d0098876629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3629327d895cc47dab4e4fa388e321630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de31dd2da88915ae20edfcbe82e5fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6310b7749e89dce8ce0a380497a4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7624ceb3ba6a4773627ddfb8bd0168633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720415db42e3053bd8df97dce90b9fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8dff482b04a4565f3911cb0c773c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d991d97c824c9ec16db56bd56931636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0cc7999a445ce9aebb45f6048411637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82e6c2ff28c0eb45d8ad7834bb50f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e90e36c1833e9d4df3ecc1bb09b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d016912ca7eb6869d376e5d490201e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557937141f4f1ed36dd717064bcb133a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aaffa5d435a704ecd69b3291a4917642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1747acf89615396a5659c3655bedc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d199aa8c95d0b083b59aa7fdded6c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff2aee72276cc75dd917b37b649519645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ef82dd1bd7509239e7d7193431ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5408a71625f71827766e490cb9336647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833583879041714cf663cf324670f53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3da321b03255b80bfb35e43a8c1ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e8698b8106fe57ba56ababec99e93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7befae5b379a9e56fc95183d1ce2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4294093a149829c676c82b6090b5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b49ecf6b30f865f60e7457c4e9956653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aead37dd01edd75f462f0f9ebbd675654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169ff7955bc274e354fd8e8a68eaad0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71b4c3c483c20b7c44fc838bb1180f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd7df33e1c614a73decf4e177eaed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16de8fbe790cc28e12713099da9d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4e0f3d0682ab69acd82782fc5ca6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ff5e47063b2b9009825f9ba8472d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa677a5ad5f9afcd3f7717eab06b24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea055c965bc21f5984178762108e706662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880ba5872e003e8deb8441f0c4ccc6a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cf4a45310845769ebb30745219656664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5eb64c76dd6d3f050fde2ea6bca0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991b1ee1d344e05cab4d156135646b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cdbfad3ff9b122ae69fdca6189b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3185d0a1f60cabc7c8aff0c0eeae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9dfb6f39553f34c428647c411ba84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53233e82e8603d5b545cdc7a5b15d2ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e486f3f447fdff2cd308d02510eaf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab4af778c55831e8502c1688f0e493672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5ebc670c33813f9d385be02792b59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7b369424088d839e08084e3b65ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4736ff987d021dce55ac1a2d2ec2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc59c5cad9f2b65b69baab6e5fc05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0167015f0c4c56aeaf80f33162fdf7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdadb9fd1844d13133dcbf394accbc6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736143804615884f73d06ab5ac98e6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21d2e8c6d58b2d171c21a2b07fb0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114c92c65f1441ac1b16579fa613b92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e65bd622da8d9a53989251610154682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f723aaa25843925043c8da41c84cf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba0949fa014eb431669e229b7f367684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eb6d334367ad3de598631a8436832685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc34a59645438e4960182b8a9c1efa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ed35432a5b3a861ba5edbc9773a0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40fadb2814c137a4ed791c99f9e712688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4bd9b3bbda62be3791f766f02d9c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6eca573d197904774943ee3fcadd23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed158175eb5ede99b4c7032e01e2893691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b2995c4a2b74fd34f51986d38409e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15050f8146a749171f6485a95627779693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdea9cec26fbfad04d343706522b0a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ab910f3593df31b8dfe1a028bce97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c6a702bf82b3a6b4847b5b4b7436696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb5b69efa5d2f34a070e9f54c8f12d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe957a64b734dce2a2a77df3537741c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb261b19f96d44d40920a800366fac9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4ed6170f4e138e89147f6fae58c5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ba438685d9224ccf51adc8a05ba4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb2ad96456584c68f6c034baeca49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465c1ede0d548f429191ef2a2170884703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeceee40b4c7f5b1eb23d5b34d403a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ac95ec1754d507fd14a4edf7a2b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908233609fa22dca30615eebc0df24c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353fd8e8f77038034fef37b56fa532d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca36b4b3b85578f30b9c10760e3370708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d56898999c784031059643c470ed1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3692783e7c63b069927a4648137fe8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af74746951866e56041e5c9ec58ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fed4b1c74d567a4a2557e9c660668712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1470b93b8d44ef3fb5db0d0aa36cf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638370ebcf0e57e3b6327ec610a2dfb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef7291a844ceaaa1190e7327a5c1fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce81b606ab9d788a0ed55ca83223745716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b3ca5053293ce73402a4502480b3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb984fec43533ec1c4f2a729864cd4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a082156b676f3a396b6a91f66737a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06907913c675f8897c77fecda465c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b70edebd343df6d362d6f776027ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6c151ae159a4455a76afdacd079c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e25de06edf2a7b7c9fb7f406d5491723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe9bd146824fa1671fd676116c182724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e687708201ccc6c6fde1a4e9514e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0db4e7d139b8e0fa4470e25e8e15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726174442f064e1b1f8eea533b3b388727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46740851a1d0145d74febc4801efa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc784d1c87be7fa01c3ac8f9f859b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480023ccdf7c4426a0af62e5057fb85a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c387afd8e6624c24e48b9f020efa9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283987ff3fc3434d80360918a4345f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df371252eef5ca131b8b96dc76f2bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d41d5df21ac0d7fe79376224442f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144931ed719378af87c27bbbb8dbe88e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690287503f4669cb5cb3925d86d0c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aed6699f1bb367ac403280d581b8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953c3009f94a5a22d0320215010ce2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69392c3384a369af626400a17904bec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba961f9d19ba31adc2e0ebba14293740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e4546345f9d7e8ec43bf9c53f0e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116d3b9037759e1629425679940148742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d718109dbe0b09df405fdfe06e5eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d05a16fd233c941d4a15b752a513744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0817244517bd8d54e9184b8900b59cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdece3e8c56a31a45f16e559abdb1c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc8f8256e397adf7a492c39d9d16a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6810deae85698548df30415dcc7d08d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08d5680d12d63efc3c624f5589921d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014864e496df1d8f8cb5896d6f195952750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c7e062ee40b9e101dfa4b5a935085751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efeb42ff3dc16c015436b78540adf9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35458ec40c2804d9d15cc174d935b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977c13437ef8c64b41e11252607ed04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ec14268c9ca4cb2aa47dbf2977e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4f83db1356e6a45947546deecf33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb51e5df5f71108a7f7ee071a701e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffebbc75e1c4996c15ec6960f7ab94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f4d18e985e6098f9df9cd5205dac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>