--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1efb3dd79c2bbd788dd87fb7f07c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b36ef743ec48e59b49d61760749772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f71ff888ff02e5e979c04f0d724b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01017012ebea093bf29916b75a5634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a376ae9424433636695d9a9cd82215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff09f5283f93f11fc1569fb0eafdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857842becbeb3d8449dd3c37127fac07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8893eca9fdb16a4cc5ad98c0ece44f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d841f7affa20fe392cafcaad3c5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9c9bb51bb8ac036d0ffbda655898f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547378516e2ec9916fcc24fb37e983a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca705225bbaf23568b3efce286feba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d83823fcb5cafbff9314d4d42b567b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd7e2ab7e11b01d1bcd28c4776fe9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9335c9d5bded901fb41fd27ca89315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceabcf1f4b09f4d38d9eae99ee27ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150cab69397be99d8177c42c636bb9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490171c95946c4b9fe38cb500d181f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7391b81f9fde753ccb01650b9909bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224a00da3db178ff514f3b9f9bdad220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922146841cd5d1429f9bee27d82b22e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b0199fc36a91b2b1dc6d4bce1abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba877bb886fb3b7c2d73665cc8dec023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fd7c447785386cd863af99ca99d7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2034f710d2ff85e55de2b30f53a1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1c91fb5d72f3e881cd465617cefcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd5d9ac27deb1f17f3737030c45f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbee85cedd1a2d7074e19ecda05f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02effc97743938615fa18e88fd8a4c8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8f06419a18968adb5478114459b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fd26fab0cccf537643436fa3d332131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb117cb369c907b83314071304774d6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53777da405fb946a9ebe1ae51d04d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11aff8ac100447e357b51213bd793734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d794c58092da3fa3bd2b9fffb914f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eeb2104f461c5eedfc3109c0a8d8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c095163bd25f16622abbdc5f0aa1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4588c091e4da19d3563e6c185dac0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144d14f34c33ba6446c7696080ca9ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26c2a248cf0380e4eebb6d93ac7e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bdd9f5eb2bc2b76116f1c8baa0b1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb27da6429d000d42e90fdb45b89c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0f996bcf287664b43626b673382643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8618ef820950a8972d8ab95468d0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a35a296ac040bca9c17cbd6034c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d38b82ff1c69df85b9164257b01a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abafa53cfb6231f7efd797ff92317747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f82878fc758f35b7222418a45d2f1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f98f3c71e4ae41fb6eaa2c7f4119349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736d59ca99d981932cfe66a79ea079f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a210aa95dbc07064bf8506067dc3af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bb2cbef36d9ab71382a800674268052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ed7177ae7588c7589263d826f7e9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f657702b958b86b24ef4856e37fe83f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0e1bae750aa5aaaa8e89455cd626855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff2093a8a55cb6dab5d4e7c648529556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd140af21f4fac91974c485860ab2f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b9f1ecfda6ac35a9e725d07fbcfad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d7a764f145cec9be0037264bf8ab459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511441cffa1f32e9a3ee729546666cf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b3b18ea74c4b4b1ab3b4dd83eff1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0fce97401df643a658d259a623fd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95f0a6e902e1730117d770f7272b0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc65fac4b917df93092be289ed4c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58afb5ccab9aa13d06122d8f8513c2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fafe7e0c3b96ddf767732f6bc21dad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1c8042e6eb2bc52aa09303e67be7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee39e48c11d622fe643e4d805d653868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d064917471491b93420e29f8a2f35069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202bbf650733647a0d052647269f1fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1d68b08a0f7e345639994a7c57ae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9e4d55effeff42825e3e11a421a6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3aecd1a34a79a78d175b3dffd9d2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff454d9e63dea876d66544440f0db674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5004ba382923ef8fb8b75758c9f99675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2b0cf1214dc61cd081592fdfd9c9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28564929f1c6cf55862251efbc493cf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462cfebf635e223494be68c006e84b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ef57992e5fbb1308ee56eb333bb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3d6fa58888ad43ca8f6753fbc88380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab20cbb8507d5e9bebf17858db411481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194dbf53265483be8f64f7cb6ec60382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932ef21c96ccc55450d42797ec5d4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a77241efd1c40bd1c059bd1001ac684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcbdc0d0a84f2b1b4785cdee84dea985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eba8dd417ee0ddbbb087c5bc054f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f6f76445a99a3f2c16ca0bbbe57b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e27a67117414cac4b6704f762d1c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a50bb995ac20ae7b6941b832593d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb854367cf343f4d5712e93dd3d87f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2004dd79fad04dbe6ab60a9ff65a1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e630caccf98880eed82917a8fa1be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef4b9cc890a8442047543d13b56f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ba8cf0c69b94efa7f3e818d88134b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95557c021ace7bcf91888a6cbb03ceb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b99e00704965ae7bf784befd40a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54f8f9f6fac302e6a8f10266f4902597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b3030aca3913dba49b4637ad2dc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f2f575d8c5154d591faccbd60822599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4698b6bef21901f7ce3d55d7ecb34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd2e359714eaa6698ba71aac52881e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed0f48f6a4aa955ab540dbc429ab78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b96be053222ffa5f809df7372d2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732de3c6b25f3dc75e16cc69ac93523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b109d1d43845876795da42945e07448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5eeed54e0cdd84bc51149cce51751106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9779410b56b9f5578d037c3c6ce3e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395793fecd5f30367ebcbdf3815db40e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448fc3c50c11e65b15ab7339dcf5791109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503656ad220a8f15ceb81fd2dca1f48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3949e702efe7be0644931f5979cc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d89ef24de668b40dcbe931d860bef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6938725c15fa57b54da92ccf2c6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed6304df522d105e9b15a74f5247c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d96bbf11050f5055746590d244a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fdf0395f57665914921fd2c3982d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2faa01dcc366614a64b5524e5f5913117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ebbf7f4cf0696affbb9c8171ad25f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263e1ba986635194b80326a30df9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448286d4e8b4b392119ab4baf522c57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2488c02513d946814fcc985cfbbcb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d1bf765dda939e33c3d30bacd21c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471cb58276bdf95c1de9b89cea9c6d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615346d46b5e3f96b4e6d6b0587f970e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f60d28f348d85eba5661520bfc95b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655f3868cf9f6c73491d0c389840af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c844a5703784bba7de086a59237367127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc556fd4bc6329b22df62d3cb5555477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad90965c751e1e19c91456cfd85bf29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c7d1dc8b043f7c81ae282c6349ffc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd41f479a4f49a5fffd7b44be486070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67eee44326686fab0d01f046e05cdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c3db424c461eea17d6ccf14cd9f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418b121632212fcd2dfa88db24fa169134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cfce3c96dae60a8ba5a1802f3ea21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7a2617dbdc45b09e9bca7f85294b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ed59b049c865414923832ead84145137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf3b99c2bffe0877752ead04b887a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3e6423915f9eff54dbb9c62093d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f9d15400885abdd89a9a35113bc81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d391b7d54dfdb5909a35b3950f40022141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd50f75a72243960d32569bfc67b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc9c1358f2602ee722e9bdebc7c27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968eab4b977bc5f34a156d4df4f7377144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7133294f92da8ff15c6f7b524bc3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efa918c0d46b1d4b2f8d00c3cbde9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029af602c77510c3c329cbf1226106147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5783d5816fdc53a054b3139d72374148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c4dc870ae3bf077efc2b0a66d60a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea031b9040a3319536a36f756696f4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841819766ffe5f428c40eb900ade3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fdeba040393bbfc4b388dc5a25e65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748aae9f67f12f6468aa1ec7f995b974153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10618e9282a39b177936c56b64fc01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca9e183124c3dfb4302cc98e4a40d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a71f23b3e463fa0dcec791a4b7d99d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce83d2372d22c5128c12a7e7f1185a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b51104b06fb4cd35475e7dbaad6de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714827b2e2ce89865a1ad45ac6663a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd351de28292e899843ecf6cf527ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d078fb72a907845b6c47016f30dc28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ce58fbe9809f285bdb6e1623844d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0315432ea9f464161f0aaac8dacb07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63def69320e25575ebc3a86068c06968164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a648a034473d35855f525055981d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc67c910aaaab67af5bfe916feb9b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef146a50a6924f64037779d1f2fd03b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640c20f11b2059833478928150a1760168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33aa791134cae59be65a51d2d8003169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf06ee5778d4d4ab9b78ca469a510b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8a2cd49ce49e4a7bff5034b2ccd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4b4bf527fd2662f4686ad881ff4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff2bbd0d24fe85b356ab4c55d5be9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f55b8430d123337e2b68eecc0730174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756cc91f25355be6ac674e25e6ca000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d6cb028f52bdf9fa1d762dbc240a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0055822e463871d85963961354d07df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b99c16e4a1d815dfbfc3f1d16c2e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d871cb89727279dd37b8865866ed46179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347712b51bb6706504f2a5cc22029315180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b2be17f4d8075e7fcdebfd13cf05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4a04dde5a0d80698ef8cfee2d5b0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806995c01ac60127ad9139ba20860e7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd62c95ce73333df19c16c361f3735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337383b285608da0113201257e3730d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461117bcd84b3efbc41355145fe4682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087647d560e7ad097c0e460662a1b7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28bc5e82d4857c710020c7a4818272188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3593735b9a6bf1b03077e575bdb58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746e9a6b3aa0f320440e616546d71b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e30e1d20ca1d652d6f333c706d4de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ba117122b677f0edffacac8e3d0f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf551463d4a60d8f19c96c4a4a88a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233a195def296967d3a4cabef0e145194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dc49aadea67c87b065299c92534ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6c5a1d7f9c8f16b1a93c1f3a4af4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fed08797834a3a3e06b0f7f0640de7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8994350fb268b5b71fdac0feece50a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf94727ec95df9dcb7bee2bf5e007199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae845fc68af39e9155a96c1ac43c3182200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44eacb78470f2067aa7b6e74a893ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805839310a9381a91312aca643b26a4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001b1b804a7f8d29c83c87a9327f7cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607674ca9666157911c11bf145b7fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516740f9733461b3b5c7daa03965dd80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9e9044d4ce4c780eec11059bbdb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecaa12f959b75766269abf79caf9a48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d16881c9a12a5e973f3ab420b1566b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e17b5727c6c333c95232668a7f19dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c76bc8fe92f0d38e4726807d0983210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e11704902a6c5dc2077efeab71272211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495668de1db0c0f13cfa11bf3517df5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77637606a8fa150d0ea93cb0f462f62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374b01304efbc06d091768172cc064214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081048486e52eca51ecb1d917bafb43e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b065263e122ecf3c06faa95e91656d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99339f9477e4da49d98f98eacbd358a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee411038e6c998b6409ca5eed7dcbdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f39d1cae226f92a5039cbee32810e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f0a9ce58fd9d9a452ef3bc69baea6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a19185ac3d06d4243c4b7b03e3069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e196bdb2b12b2814ccf6d0cd487730222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a524c9f76e9f6596554f2bb9d385a2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436211d7f6865de63c8577024f4dfcee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e3272a0f12b017a8ad782911ac80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f5b5236e15e6a13d5362eac7c94e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ab8e4b0702cdd230f8f5311e862d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d1708681f62ae25e688b6085f12c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237241696d6d4b03d5485a630375323229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4d9a2ae6ac99a7ddba110153136dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d59c584bd793fdf3d3ee789a0da077231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90192d9160737a3cc4766932f80e22d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9410d6b29da3db46d1059dc21eee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5c17f7ed95c714e6cf7ed41aac62a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de004fbdde192f247d645187d91f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d7ec469bc65fa7ef0643dc58f4bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d572de87049dd3bb4c5320eb0093237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae857c192bada53281926ff0ec859845238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15efc1e04ac4f95132354dacb723cdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4260d178f4a20c83b6bc396f4e628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c58a37db8d777f032130dcccaa5b2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097bac8bac50fbef47f12821e06c99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadc7a4e0136038eb6484efb64850d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860de6fb3890b346a93919432c11b75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94eb194dce65db227aa06e4615f17b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209036c92f25417e04c6cde498b4ad5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330216e782dc0f0de91878135adf5fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3b6709d4893f51c7b7d674afca4c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd41d4ed608569f944d5c92ebf444249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc4216dfc186ffeaaa4707f747f3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9405ba46e051a7804c4bcf273d5d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265060fc309ff7f3921142836d54c9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac98d2751fd9e2b4e8565cb0a9b7d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7555cb14386f51a8ac471c0af62f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020c482ddada172cf6d6b20caf66d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266e70e0d520f99d24f81fb57f2446256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13db3e40f7627da581761ac6aeb038257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82665bec5646e85524d71347790e90a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b57f4737bcad3f3cce6d0f11e809f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8782d75419ac846fbb2a2fdea728e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2287640d0cb9343dfb924830cd48287261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b22f98cc50b6c78e700edbd9bd4e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1bdf17fe8438663fc150028b8dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9d0b5dbdd5f79eb64b1435ff086bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501fcb2d0f9e08782763fd23b47b36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f72b5d0818d0038c4497a9ebc62f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c832a75035162f4e05b95cd139d77ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a6e29cfaad166854f184043e6dab9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964858a12b1d4e17677c5aa3183d4cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e162bdf70f09866da2caa6ccfc4f67d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cd58949399551b6ad1374c17a56e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaabf24f846f4d096da3df5af889f73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba810fbb839ff66c51f221825a349273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f099ccb41c292d2561e53ca8835e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce3b46328b1a5f1e9a98ba2dd8d91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739dbd3b07a85724e8694effc7d3cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eea71c8c116f9ca4e3d106acb3d2b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8e44c62f524fb41bbdf7e1b4a04f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cf2570970ba5812b280ba7ee38021279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad36ab4eb0b143058796884c99ccfe3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661d41cf4390f2358e6c8c0718d570281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202847af7a326eb2f5766ef1f2c94bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1052ca98d41b47f5fb69d52de5d02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c35bcc1204e868540cda55eb0aea8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265437424627083059c83364596e965285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba8c64792a305628ecd802123f418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee4d130606c3b9671b02e470af3dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4fa9fa2d07da95c1ebd287427dbdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20cbf890653f42b956069aacc8e4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03218f93f75e1fbf580ed6060da418290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee21f9a22505e3f6245bb6d2b3df9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d66455a2b69eaed19ab84373ac2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df770277a74597fc2dda5a643b412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee72c2faf434c2d97f1e4303bfcd5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1dbb91d6fee4ae5dab504ca3f0fab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e704ceffb1d414861e76aaa297cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f85a27484f741579e115fb311b8de2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b335ec4daed5508c6e6db80a02c4bd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38689f534161d51e73590f05b317d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e412c1938f99a6b7e770eacf7130da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6444ae4622a174a777785c402da69d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae27d64ca092b751f7a6ea92240b6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb011ee65ac8ed9a103ea1bcbaa0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242139ed6c6e884f224966403535ce26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3704d28771e2922444ff87c2788756305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c703eac746847a1239a08beb07287fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb1aba6bc09d935d8ecb245d51602d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d638276bf18b0723372adc70737e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d6c4bfc8f6b5acd2bdd42cfd2fefc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68138c9671b0d53a0841c925b0b402310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc3f936e5fb0dc94f1a53c4a1b716a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f39840c78471308ed0bc2726868f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650c2693e1d284beb6b18859dbed93c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bb302c671ef39760b21ee28d53f3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be96aa8783dd578749df21a5830e4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022562c50db4af5a778715959cb063d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588f59d1559a8b0cd9b7bd49a6f7239317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ce95af2a2ad4ce118cc11ca13cb8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca101f14d64500f4ecd99b6c7d798319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7972005a1ce80e1a42e4a6a38184494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155e4297154e021314ac455338db16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d55cd736fe2bfde883ab7e18152bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e94bc267af17ba45aab03ee486377323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6722eb9dd9700b1edf6c35178213f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57309355a6f2ca9b147b064721694dee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbc75caca36bb67b9c2c7c2cc27cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429f73b7490bd5c9b59e7b7d652bf4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12026b506255ab2d63006294221f4a78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a951b1a48470068e2dc8eaf8a577329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2ea20dfa9fa079a6bf6d70465799d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c3b7510545798cb98f0e23b18c87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ec5e20afe294bd71c25fabcc1bd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1da9a9efd5586e313e7c96bf8015d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f280b563f50636d8205a5e2dc8a2e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3d2eb095187271663e1fff1ec09a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5ce7316ca1119a08d27a5c204fa8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b3b06bcb3d1cfe733b0847b903bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca8c61e26aa93c5136855e14ae9db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18343117f75d23272f6d05a942bdc7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4303b7bb9794ae342866374685c5da0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc09c9b00e08a64e9181267b9898a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309b5f9387492454ceb587cb0b4bc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660cb7d827656c3d2abd38795e9804343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7691b67fe5656479f011e003ef38a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125f2dc4bd2ca28c9fedf24872c2d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54996be139e7ad883e63604a8873b4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b28ebd134a0a6b06d41515a973da00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb9655da0bce8c5db8c2bbed6092d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b9b19cb622041b35959e906f8e28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3940c5779e849c7963a740e5c972be1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9269a7ac7661d9b2bf4d95cd4cd723d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02102b6bacab69abf9039f3004d43628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa4a58a880cd7f6c1afa8c8b14da1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cec2aa48c9da7c53112322897c17e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7f075a585afefb0f3330652c5ed2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cacffc8190981da78d302fb7e3630356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366512ab0144565496c0db3fe869be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e73694ce8def2068467b3a9c54d4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17549ad4c6ad6e40c28ff4e051856e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff52f3dd7bf0f0f6712a4249241a5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e62708946c04df17f83ec4befc904361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b81a3220ea2dccaf64d75f35cd3bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b028980a6880fbb95befd6d9d65d3e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250507a2710b8a0b803aecef3fadd1e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3b9df74c2c582a540285f7d938705365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab7258f310501e39e7d3c8deb2784366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c7c57e6a3af8b78079493b2a82126367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a41faa46c3c24de2906cf033f973d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca40e7905e39c6bce842b10a884af7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33bee98cff1aecf362ddd57e7c9e71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948bd9fe4be6bbccbe26a88dcf19da0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29414e89ebafad0e528dc5629173bd84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e9c014a82e6802be2f4edf0fee9f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07822207db4f7dc62ada1637fced183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548ce39587a924e33f8af5ef414fbbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e6c2facf4285b43cfd88c538fcac4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a0de37d20e6ef385cbd468d667d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448d8715255808b22cea1694e5b200378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c77b70b5e024920aca81536a523f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980411bd8ce4a1544c31c4b2e0e600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5048d22a59cb19fc9172aa1bdb8373381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc9fbd376d2ad1f369d79fae52e94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec788f4355646af9d6e5b6115cc050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b03de42d0d554d775ffc6a46409e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01149bef76640f9c9becf5cd6c6a8f35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a776c1922902fd36fd9d80c2e0302386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cda5d745b9a6f49a667fa2e937f22b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97f4c32a039949d503f590a242b25f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951115816d15a1ff80a072e27bd55a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f59582b20a10788b4bb2d0a137043390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a46e33ad54cd8117269152bf619706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e0ff2fd711b9703dd5beba1b896e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d271a78090308f9a2e7d54af4edf072393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd9ad6056b66ea49fe1928196a1125394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376def6e9378caa96eedfd0b85687b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89fbe73ba2a408711a14f7fed024fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719587a7dc1dc7652e2266f2bc4adc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca0447a1432b5a49a292933ba5b54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6555355c3e49623fad9abebb55eea2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16a0fa0d535ed622f4707f906339d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ffdc9763f09fb6a2ad07ece013f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61536b3135f3060c03823b7c6b948f09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fcaee5729af60bf7ca1575c3e6fd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d44b8d2dbd6ca5f9723ac3409e6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac49d50a1ae19f5759ee41454801c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e0e3117fe4db08e8434adbedea3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77c6c6ac007d2fe2fe03a895bc98d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a865feb7f6cc0f395648a4cef8d39b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280cce1b341cbc5298074ca2207a677409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a6a000c70c36c8b02af8d81ecf73c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772c4026f2a858b971c1e52d3a82c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e1189d76082f62c91701b56071c8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8242a29308ad8e94bdd644776aa8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58571709518cdc6f2c0e0801546c2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1977eb6018a516fc0f7159ef1fa38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a44341cf35dbcd34cea2d0dc68b6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e239ed6f6be1340ab373f91f57f4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f9a506ddc0ace18e9c1e8c43d34bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656106819d8a8d3b1a165eaf9a5a59e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309fd676fe7348d6e9472c3bfa54cf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c06e9c4082cf0c6ccd517070555c02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793ed2fd6b8b0990f2a6aed67499dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480042f72d1a6fcb84604831bf6c4409423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb726d9baefa9fb0b3299cb749f59b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0816881e7aa6abb511ca49c333d56f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0364b06c66fe9e24764bd4f0640d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed02e6aa96d5a275a7d441b97910e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f13f251f905e22ecb38d7044124da5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42587ef216bd9026d4a68422b5330025429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350312fe4b0e5a7f8111dd08e6e7047e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdbdc95c9db95f792cbd5691f25fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f6bc4a45573a594485cec0aaf3f8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184eb23429af6779a9c4387f800803e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaa7c213ec32bb1c8016a7a3b424ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3bcc28db497cd7fac7a14a224095435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8b0513564353232f464eeb14f7c92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54437cebd9cca949772da5d6f9c7c106437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859da7f6b3826aeb78f4e22346b9500438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bde033a7062f3536b45575052f36f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125ac53caa93563a1b5b648ec7a3e3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f9dda174ad1b12cf53a40f49be33e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c0b1a05acbf1086d76a222ef049b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb00ec008c23798f37d0fabdacc55a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1c8c026163082671c52f17afa1751444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b3d70a10801f58d80d628c60841d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9bb4b29db3de3cbbd7a907ccf6b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34628bd7c8b89db6dd7bf61fd113e1cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c55400204fcf16b174b0df2d21aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48eb39f25a0a2ea34c1ee56dc18477449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071fca5210e6743c0efacca82c1f9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d231abb03c5d36ce45d47760f0d8393451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873c81399f5a04e9873f00520845e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbf1dd30f3ddf8409ef5d08889cc4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ba68a4afe537048abe504c423839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b74d27bc9294d7dd4f354d89293698455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497ec574edd7e17f78e26909084b90f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc773d08060a9458c9b51f5ee30c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cdf9e7cb5a19b4e1b63413b47199d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c375cd7f7339903e52f6225e0a93e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1a2b96424d583cfc3c950ce93661a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7f7d907b3f8beda865784f33f5c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7748466558f59720821240fd4d9e79b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3cf53e03c88351187c459e027530f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1b791165a5bc6eeb209f21afd4de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fda283b54082e0e6bfd0d495af839465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048db81221092f9c72d3c45d0268e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2bcf84f4da67e29123ef6f8d4e2f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323338cbcba4dc320c077689c08aa8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7743b98c507c121058770812769d93469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb60845dfc3fdbc7e308bb8aaecfc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ff99c72a6c6d4413f0b1b1af8a7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e3c4b14da56c8c2ffdfbacb3b19b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b529678796c48af0fbea9b0f457289473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30999daea4e3a4f1ae05a298ec23893a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793490344bd83a28f4de4adbd24a3d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd4fdb7e791333f6502249c0c28e4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d69adc1fd6429ed3278133bc9492477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf32759fde720f39cee83d9d3ec3284478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3dd84f2ce23334d21a9dd29746bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd597e3392afe7fe3b3343be2589c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1cf53c5cecb4a30ad7fcbc810fdfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015defa25efadd818bde77fc11cc72b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6036877dd685a66631dc2bcd11ad0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc4fe71f2dcb8ead70270139a90af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832c0b1ee89c2fcaa6dd482c88db7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b81db6c595ee21cb7111ca89f4e7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7895007a154346ee9fa210aadcac5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6a9c13cfbc4fe0b8e4a823d738ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de6a7d302ba28c43a876f3d32df10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e523bd9a5caf804c65194af913dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af15eb07b5a424d8aaf2b13d7f463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4d264929f1e49a99019aa6fa4f974492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e08bc1582dac42605efb68b672f05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd078496ac448e3651d8c3f2df0c86dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63345363e9d7db670ff980a825e8f727495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f52fcc0fedb0b585adbb21d832e4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbadc8ca99e24dc644277c3fdc731497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd5f41a1113df74499057e481502d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dd1b2be2674e530bf5eb8fb2c8e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11044c36ed755a8f8cf891a791846e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9711246ddbc3474955a0967fb008bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e989c5686bcda88e90bb864c4d956502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00613759e72835a6f8a3162b4ccca63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af161baf6db0f46170e4fce6f276a96b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961205fa5cef9113d6307d54dfa3017f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4477c4c68d66ece172350a76afe0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aadb054fcb767fae1889ab46a4a220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b118e87f6a70063328d5c139e4703508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7720662412d443aca62a05df75abfb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5f56369551f0896d18c1f084fa9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85784f0014c62843ac230a1d4b5cad9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59506251dec1b71a0a1a5000dc4d5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87313960148d36adffa96fb490abe659513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429c323bf8f0cd33a584305b55527e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242233dd9dc3aac14697cad1ad6a57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc307c3f9dd78ad65062ab553a2b84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423cb24d3c85a73a7ce849a7abc2428517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d171d58be219a6cfc10f87afbea31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebde1904dc3f3b109b1cbb2d96d6a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fd15fda1633cec3d8bce82626c08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c9cdf7be02f7c14cacae2467f99b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d40ddcf79cd3c898d13f09f74cf17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d153bec834af56381a148d612e1ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4e7a61d506e1223d5310a921d2c78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ac0c38a8086ea9d98c525c6e53980525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0493ad26a192b1414337a5ce7a53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b2027d39bcb553fc149f79f448ab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9acbadd5bcf8d8ea17c230b8d5f11528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751be49ffb1756ed904708be02be393529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76709af80c5013b0d5d9ac116edfead530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815af82a5640bf9b2ce9dbd42998e4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b51d2a7bb4404d1982dc3c64f703c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92e3adc6d13450add96db070462bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bd9c6ec465f03dd430b5bc9df926f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320665711f5ccd25f5fc8ad6ac16de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e3861d68c51e4c96214f5073c6ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf101d3d7872381d90cd85ed558f927537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97257aea598b827a62711fc5836a63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0da8c26ac197fb06b9fd1830dee8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7592e14d42f42e7c0ef16299df1835540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a8b8b7f24adcb3a4b887191ff4dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceecb21e88145fb33fe999daae65ff2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054e4a90a0ad920ee8baed0d0f305a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e3f6e4e5e259d1975382890b71f5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05ac6aed371b602020fed95f6db82f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea42aeff71ee9a700a15f9b2378247546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18107b96a997d5a00543b254dff67d6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1709c4086b6b022d73b059622a474d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbc4edc5d38bee8070f22c5ed7de9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c013d0805896a4aaef35aa6f6607550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784056df1802060f9693c82f7051f53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df487b893404d56fb9849008fbec8e74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a720c01b6f45923167127b48f401c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9959d3b948ac2600e60b2515b8350554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc790aff8d06d35de131c42c339cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036382030d207a53321233ca631bab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702072cf98196c919287444591051d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559b9d1a798e7b613f2c685f6887174558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c607e63e24f1a18e33a79f386c36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c3852a141fad3b8ab91448de030c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3eb31ac537316d6b00f96cdd9b0632561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f401021eff03a40c5fad920ff70fede562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b66da1303c543c99d89d1d23baef51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d88e48e33cc3869a5e4997f0b15cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4530e28eb2efb19bda1517dd3f7801565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314f43be974b742ad62af6bfd1696dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a87fb634f8645d548fbdf6f8c46920567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e3bea608d53fc37b1a17110e68974568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ac862a1b7e06ba10bc8660edbda1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f605bd39b3e24679b585b2f2ec7c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fa57aa1aceb70cb3b3d4a7dac99aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c40f7ce6dae702caa0c54572f6e80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d664f6d2c213d7881cad0c77b7d380573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb76283455f6f39fd1ae0018e9e2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b714eb6ee71918e07b89da92f713d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0089aed1826af42e6950e717fb6bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576cbb07c3fe64d127f4e00cb89e546577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d86252189c326a438a38061593300e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12fb4a757a6d8a278dfa4f5fc9fde0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98d271ceba42a40bb2e8d6770da4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a672f48be5af996609a38809fa28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9899f44b54f07808724c9104f80e70a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858539d84b3812ca2ef2369c050d1d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0259f4796590de736f1e9d1691f2293584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca208d9f8488e0ca2b20de1412d0f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739397dca8ac0368b8462cdacc025a58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97087fefb3da3ab780dd420222383587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672f8943155b534ba5a38bacef86db8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799af1aaf35454523ca5524e8a9d5e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590202932c80076449dc7abfa2e35ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702921bf28bf8459fced08411c02b8cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be99962c7d5117e77510da8fc02bc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31014a134503d40d27a6796899cc9e69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de2e1a3d1826fe149bdf82c7dfdff9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda05ae6a0c448d3014733eba7196001595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a6b43e17d76c02ab864df45080ccf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6248bb649ef366d29a932833e15c27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef7032b46734a2e10f1cbe15a8b60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8cf32d59fef03eebc22e0f4f7ce7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f74924ab747049ee8a4b007e6ae1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e877f8cc54a14abb00c6046cae21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c5296d260e27b115af7ad40089102602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6db6bc283bb2c2da7a6fd936f11181603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cae476d952b50f50c3eeefdd9aaf56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d1dde32113de9e6740b5a330dd5e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f7ba3958b9031ab85751afaf3471e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a144976809e985713fbf75c84319607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05951bf8d285bd50ea042722ee4fcc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf91645e4e8e72e38a15d6ebbbb82a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5173f50aeb7b6ea5c9e22493718df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b04e3a31501df0194a37444cd80b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b9c099dc09ebd0f73a210dcde314e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f90f3352b629427756c1a1095a8454613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db646022efcb93b89775afeda8a4ceb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee62d6736ab568cf263f09ba727f5e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f6d289dda29f69bd101b92f8dd4a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0dd4a5453802a4adc3c2e943b269617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d4a31c304d3000f038d2312fc141618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240005fe9ca2003a590d0fd7ade098f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bee960278cd68af71e273db24a5a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624538e4f12718a1107eb112a8bac654621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58298e06886c0cdeab72956071ca00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8882064560bd5ed54bda668c7575d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426508c8d061065f7654f6dd5edd6806624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6b965d12d238ebc331d09ccd3192c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3978a43378dc77490451c70846c5c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e460b4f9c376a6d9cc39ee57555f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a26a1202de27871c1bb2485217328628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4f7cce7895e395ca84350c86d3efa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649393c70badf98af650bbe94a50981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c86fa54e79d9df2c72181aa75e069d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4ab6ee1ce3488b17666c908cb60d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d546189a2052088a0222c6aad35d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980fe130363081c8c82f72085c733da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8a40b7182a739b06ec0fce8afee32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793cc7562a1d24d98c4a260543282be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da63f23f1098a6298713f13771af9d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67588b28deb7622b6ddac9c8b8763d87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81525edc71363a569532d78ba870a281639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fdb86169bb868c5f4ae6ce2f68dbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cae1b48ec232fb6b5776d0b805006641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65198999050763326d6f5e463d37025642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fad78d7215597d89828018d3b9e21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c74efc1074c9364cca8f383e8f2571644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab29117e604e285b3359a9a684332d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ea05806b8765ce80fd07edab3db71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338ebe8791e41320b220e15d3ab7874647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d2d0d0ff83147c84d5007439d783648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b9e865fe9d2062db4e551446c31d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e479be799e2a0759a774286ac84b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70256befb4886f1e79df5935a09ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c63a1b96512dfe8574e2310357fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc141c7c11636ab8d3f98829b632d64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb31482e194a231e53e4bc695f128b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfd67cea724e54f563b08d30521803655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926c9d74f03f35f54405e4323be61c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e22309059bdb616ff0c8276519f52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa1d6dea92d1a3d1a58a6a7e79f73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c3cd5ce1075987b23b853a31a925659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122f4eb3c30bce0e4418dc7d6891083660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9442c93c0ae5882628cfe23deb7c01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020675980e31643d596888052986c2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb936a359240ff85208284a080b8971f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047555a082d21037feca9e5a30f9745664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70da09eb8ca9c3e28fa75a4ace8012665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee61e5a80c1647515133be21fe522a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ed7e59771881b54a144fa7af9da1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba13a965150eca4f12dc819cbec6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068871408a2a6744ac94c05f867c6d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f58ee83d9edc6c94b548fe468c1c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c85ec5a795f4e6917dc56dae3a184f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecae8f1dded33dd63b5a859e49adcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716fa42798e2ba9ad4076eb2c09c0f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d089b2481ea2c0316e76c4b799d7b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbf60c4a32e01a8b5708fae349858f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f55a4c356c7f51536dbd5687f5271676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd987d3f65e9dd7eb2d107c48d158e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841d4406c612306351bd3ea8e3a5a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684544a00183037f813ec4c216aaa582679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb27e38ab01d3c53ca844f8e905ce39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77600cfa16779c4fab6050b5fbb6d677681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c82b4eceb9769c291edecd6c90f62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621860e38a58e47ca006cdf9a7169c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1ebb4397b6415bf01ab9edb7b81b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9180d4b8548e88c516a4866d5aed556685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23754a7202c8fafbc3aa38ea73f9026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c8daa25af387743bae2a83c279c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736b34ae8c4260aa252c80db60edb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f98501a13fa991f7bc493c1b4619689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431819fe598da290b33826cbbefb1484690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4ee90b5c92bab64dbe3c67ecb93d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655acfd99cc12d9190ed07e22ec65c5b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcf0fa7bd6addba32205749413aee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d83b495f7e7244f5c5df158b5ac1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9778be3b65114630141e7615d43e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5497e6983cb97a4a63c8391165ec8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6f9be9350f5b259aeeb15dd3f8381697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8e9f1c68cdbaf93573fb6cad28d4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f71306d0bf340e0fe06e5fd8d00d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46190c9f4ca3739892fb51d0b5a04b19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e54a58cbc5b2aa81d324ff9d2e85e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3eeb9456997ceeef18686cdd9c54c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a50023ea7d67f9240591826d07811703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d4fd26ccd23d874e38d701e48e91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e7205946a44b77ec09b583e8a8cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c4d2484f112a6a01e273dd50a6d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8ff8be541b41fcd98ef2fc2886e15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47c1c72a51f4c31a030430a8fb1c01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74809dc45764a40e3e5c5744a9c27df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8a964154b5841efd4ec460e57e25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d8679b7750c65216c2a65ce025ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5a280a32e44fa9aecb6464ee3770712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167610ed59381c4693bdbda5ff0f48b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180b1eee85389d28ffa4ab849e11d0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28465b9e1af0a887b4e22a8de49cb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b99dc71e2a2a122e537905dbddc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0499b74046ff02899d688497719da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b1f78a1dfd3127b0caf87cb58e360718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae13dc468eb49c4f7a2825fc614efc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e7f7088d61fd37056fd74e02aaea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705823464bf0e4095b7fcbe3647501721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9f1ef6211c3e99fa94ffc06cb460722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd275035ff3d23789935242e6f426e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134b0775698b964e7b2952c7b9b5e2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506460e611c0da2e6a4d8dd5a784598725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5af72248a84b47c96a08da96ef42ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036594d1d8a68818882daae058ac5c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0e24481fdb69477b66a3a815e9a2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d664f28c8170e124c59b5cd154bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09d709e56c60507b1200e9e04c3f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cb0b8d6fcb2481080c6e193ee011731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc095345adbb214b48780f035ffd46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c627685915b7760a4b22d9bc4b63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b05ca95275044ed8e2da9f92ca8e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e11d96e6bd582239777c7ec4794437735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d452eb040291c64be670310c79c805736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fab7a93cc9a07ef11688d01b8bf3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d1a9e1df5f12e0a4770f1c48a454a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09dc5934f93eb033cafe17ac420028739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fe5a5ef0bf2b67b959fcb0da36a14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7a618d8301d27289f32c5360eecb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbde7802bbfeeb83e47f1ab7994948742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ee98dbedd4f78fb8aa623600b481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff70f5dad548146134815b0c7bd34fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1f594b088e9fdafda07f230ba2ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6adff003d50cbdc7e6f2c2d648987d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34e19227be13253ac5f7505af36d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063a890a12c5b24c74cac617079e7a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee020f8b8150c1f76bf14082d3b49be7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e558bec2af4e48228ec5a38c0faa63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e94a2617b538e425020e7891d8f86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d533ce2ddecb440eb4626c4b5dc6f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab722fc75373a40e12ce644e989351aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf1b9c9198395e50aae7fa870ee139754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1840de7854220d416324294ddd782755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fe65deb578bec07cb2cc7aedcaa99756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1b5883d58398c4c8e3b4bf04ae087757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f313fcfadec86c24eb8075521ab104758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd176db71d347aba0fc418ac3a1471759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b247a33374fb3cd5f5fb59165e3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3454b6ced85f9f8aa3d864318b14422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07199f843f6cf44288cb480630a5633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909962d0456a2a2e9d77ac558edf94a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de038f214bd6fb947fd28e1a05794a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462ab66be0cbe4975fb731d72d68ac36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff101102178d532157224b01c2d097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b76acd2902abaded125f259249498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936853037dedbc4520429d6f49df0379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0ab913b792c96d06c58fbee3dc4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0795e6482e9ca96777a80fa7765240711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed3524d4d59ce4f454c957941cca212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719e76d6d53b97ca276cb91cf4dc2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806f0e079b7194425f6136ef9e56c0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14661e4a1a888e5e3e16bec3dea14e1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a592702243fb442a6130df28871c4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77fc35e19651d61cb7a99d1d2bb4da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750425bc462da06455be4cb12e518c6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb70b6d18a26de449df0f09b9c78baf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fdb4c2b2f4c658eddcff49d56b57320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52202d0d14ec0cd20a4be9d3dd6309f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e49aa6956dbda1e9abe84cb75721122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dbc94e94f9bcb68108645c5669cee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad446ea90e062e2c9f72a2ac5a72aaeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65434cdb9e13e2224d23b7ca20b7a1ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e15c25a879fd7bc2a1e018537f5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06442276a650e007f11f2d1c6f343a4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce0340cfc496d1a74af310389b77b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d339603e5c65cb52712929cec61229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bd1c4f6195e6f60790453bc64808f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca250efff55be11a33e34892e4fa2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ac748f875309166b622f1e271f0f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edb50ac645a751a4baddd20bf35d1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c716041eff8b33eeec492d304291b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb19486da96b15010769a151860e1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f745f8346094a6dc5672f007d1f98136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded95af2ee02aa14127a1ed512b7ad537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9d77a14d9bfde45e0d85c8807af9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb8b95a78158e2f217f0478c9903b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5a7f2583868b181b82bdd1830eea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543b76354f3bc2939fb3c66391265f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c573569351aa0532b12fa1e9557e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7f42d0f31c15ed3534677373e330743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc75bfdae0a6ac48027695b5ec72cfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6c6861efb492498e4382684c9d9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4fb3fc1a373fc08315b1ef9ae4e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a022896ced0925f0cea51f470a2c11447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9136c472e7fa4331dca0bdf9c3e3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fc52e3081e7ff1e99f1567dcb77a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207bd373dce01ab7cbeec15fa41a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52471e8453f38a8487dbaff32c572b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f58a2c19137c301a18b22fe7f739d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487a1f1af4dfe223b68516fb8ebeff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7965a16182a50f830f36432fb9fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd023e6eb7895bf023a9350c1e65fba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1fdea3d93930ffbd65d05dde797256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741c8f38350b19742a87c92d033273257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a158f484a29f5e1e653af574a2c78058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c32c68e5835a9929dd9468f9efb99e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259009aafcb300d611c6f8a15966d0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59803e3b6257cb805004d5220c93e9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe4f6c869fcb4ad890435fe42401e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45842d5f7b8bdc5e8d40f956142dceb263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c93cb7c22fd38c58708078ead65f3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a8b81bc5e6a1fa32cb75c541683f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8d966c42e419eb4b290e30c9cfd9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349384c3056ba9f1ed584f4051cd1167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604da8a81487d9f084cc6c86e3c05e6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261fc2a1bb38b38905635785e16218e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80069295a355a6de4528dd15322938c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257a1f44cf23e4f01a40c6eaea734071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc107cbfedb46eba39f28f1027f0757572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818b06d7faf2eef9afa35a21414bad773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0693d9f3e95c29c897fc30d731d4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03acafae8543fdccbf4df1397f08a4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169f902a7e6d8d454106d516e8047776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026651195181d28ad5089d774da5f1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012040308835845318020f891bf676dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea6097e621e492f9cffc8b804489f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338e5e7f3aca01283994631421cc61080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af708a4451e984b8d680f98a34780181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18c334271559d09835de838d9a97482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012bf505e3f854c8e71b0a00dd915f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a7771a488dc67ef41966609acb5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5481662f7b6ab9a90fce4664ce0a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21b4f47a4c547d48da23c05818bc7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a59511b50aa77eb8ba7255aef02aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e57894761645e47228eb7cd0f946a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e91622d17bf208a6e3bf02c8c069389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437133b07f43cb7c18b3f02d4fa1a2b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a5209309182d343dacd7027a6152291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81667f36e91a38b4467551e07aad1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05affa3e4abcd7526d958090859fd6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a2a6ee1be904cea1f3bdd5bc96f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354d1057de3b0325362f924e59dcc9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af141868fd8a6e413131cdcfed26956a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158551811057f703147b6b574180413697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59cf0f49e37ac21d89d725d7aa08198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcab8541f0bf52b8587bfd469785ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f29ea3b18088317968ba23bddeb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e6ec513636c30830d7534aed9179101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a151b8141a075d47678880dba414b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717fd35b6ccad30912364ecc7d33b1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627f06013e40bb7dbbcd205c005f02c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b48e0b55fd3bde9712210ba015eebe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853071a67773cabab180bcd5752f644106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99131455d20090641ec63ceccfa29589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fa6364c1734fbf3bd8041c617f0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ed6b9257e910dd40163d2192fbbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7d3268f725a23334a8664cb321a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbbff2f67d9564fa78a52e1aed4d7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050b1da59a33211721af07f206ce74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ceb3ceffbeefe1a971b32152add91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ed5f16eb718aff6bf1b393cc60b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b21ec28e2f1c91bbe07740bc12f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c431889df2f3d1c2eff0af0475321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f189653bf314aeadc41c07510bf36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b88b73b566cd94e5924204735ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e5291587655f9e4b053672528b128119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa755bc9da4adbb781367dae3a4863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a6cad613e0f042c4ddcbfa0ae4152121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948788f0c33cbe1132811089144ee418122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdbefcde7e663581dfaa9dff554aa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5955c2d9d33605dc9f2d0993b8f12bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29878f6b059dae1087ebb2124e4a4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4205c9a3c23d484979922ca0d5ef1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f140e23a5c7bb220521121a67bb266127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece738a5bc2512dc6164cba45f3b21e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c085f48d1c43324e290ef6ea14f59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4eb8fa62ba5516c5e8e96e2152233130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb213d5431f99bf79336e68f090c8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba94daa7f98fb99fe2269c4265029132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb14246de7fd0018d4bc82cff191d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00989f86c4efa51feecb4423649af11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3bba58d6e0f9ebe63ed4d17d8676135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dce93b11b4d5b0b78dc5a6cc01258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82684a78f76a8a23758ac8b3792504137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e301dd6a329c404f2a1ba5b7653a51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4807c1d059ef6a6898906a990a6b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939751b5a63559dffb1a69172e312a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6af4d1181d3ce6a1df376f956898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193b5d3e169555db636d8246437ebb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb797b31c9ed43e7543aea3d3b167143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f597abba3da08878ea34d789c1cef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b59bc0aa0b5760cd1580fd033422145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00695defcc8ee6e8a5ef503e87f1783146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84c46a461a90eb2d6c659b19f5518a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d6481d978dcca6d02c1a606b3a385148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb977adb099f0e72d7e3f5d932442149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d84be7cddbcffa9d80ccf07a6179150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9bd1f31066272ff0570154e2a5e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3910b4fe3b0eb1f2d1d31a55a37be23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190b43a4fd05c005c7491f751c1f0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356090005800c102c313d65d8cf498e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba541224130c682eca30527415a174155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd974314fa29be482a580048929fa5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065879e4262bdaa7b70748cb2c9bd626157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433759a27d1119c187ea70cc5a556c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b0bcf9eaab5085a3d9bc2fb8f737f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc0ecfd0395b4073db982d06e55723160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14247549adfb48853a767d23716e2adb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fabcab1fefc151f8d8cffd9b905d7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bddd7c4e16df1e640405e225645d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53762b1eeaf442c458a54a934dbffcc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133fdad879e29bd11c2edc00c4e07a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063feffa4d359a17dcfb2775bca3b38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b91d6123bd97a610b811c4a8aef0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b3805d516074d6389d79f364a38c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d947961b837690fd6ee60ef5536fcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a4491a6938b3a211f64004426cebe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787eb2a867ed48d86c37a6e10e101af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e334473764ab91b82b4e16e3af603172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c982e6d6f68517f1324f45cb794d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27ada54a2c924d06f34b928f75acba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a384c10061614fd0f575f64510868a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd2698d7768c50761e1e7a220b1d6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252f6ba10ef5634647b454250b28cf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7be00ba706383ffe34f33c24d1fe01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a660083859b1bbc58d4ec7cee5de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b31830272f5e8c28fa2043eee29e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dac6a142cd6341a965a43a75695fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5474d3d3fb00663fcdf4b5ed9b8fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888b7a7a9830576d083d8b959eeb7af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa157d1eec5f343549561d84f92a293184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20064c45c05050e5c4a7830031cdee6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b057e66963c6ed50380e4ebd4ef30c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0475da88963d2c1f8739bb6649b136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c8cb877d229427de5b883fb32a52b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5f17f0a049478e4396419afba07a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20830f51e5c413776f2dd9c049158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372ebd1de124b119b98f7c7c43a792191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64752ac33f941cd4c11abbb69d7a40d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ece08010fe814a99f13dcd48897a84193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1564e2bc541e785eead4a71361a54a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e2082ae1b023f1743945b50f152a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5769f8bff39def1219a2b63ee70a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090888052afe28ef6f192973c1b7c71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587d81c640c540db589129917d6463a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba3450404d070e4151271d7595ba7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54af4729149614d3c30a54ad67dccd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ca48ae0e22cb0926707f735021488201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd2805a3ace6ecca97ecb448499ac3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11b1974a43b13d0f696985270e4eb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78424f1850f1726fef97f12ae75b26f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b917e4e6cf309ce20fe1a0e28f319205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0cc59bc0f7d64f4e0dec08bfc821206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163201fb2c25fd7e7236c9cefc5ed77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee117c8c9e43d74a3a6d4056b04e81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe5989c01be82a846faf09c7210bd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74584fa41439df999e6a2584cd16807f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd8bcc2102869fa4790810cab40758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88263fb89b5f51178224c6b2373dbfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d04d1e7187091659d335a4bb51aa5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873fef201f38e2cf9e699e572f6f1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96e4a7db2f3a2fd94523190ebc7267215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb30b96b1eaa3d990550d09a19f9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045606cc39bf1569eb17742a6be06bcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6e0c6b2742bf83ae7c1a8d6438ecc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116e3c405584568cbbfc1f62ff7be3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9beeba23420b55f069baeab68374e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988c2597eeadae41d3127e58f9ba4e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226e56542ec6e01b3f97d24c842008222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b79fb7afdb3799f3af6c1aa12ce26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26453d60cc0a50b7867c1cd88f072241224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aae636cd75d894335a90cf6364ac37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a245538d16d6602624c4ba3b5bab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbec74b45fcf45d9952de9628598b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da81ab5c267a970105b5b3ccd9c72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7ede9ee20267ee2bab6a148c4eab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e019761f9e5f7e27edfec1865d4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11644f9b722787be87c21ca0c7aff6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315d562b39a366fde9d641f49d9245232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c56ff30acdc88043108eba693446d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287072d9f17e41fa298ffbe8ceb820234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac378a873fe35773c20bb8a85b94040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e95b8bf89067acb588c4e8d544c69a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242aa7d9d8aea38ee5e45991ae94384237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839f9ce99ce13cff335ab51886f7fed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f20b5ebe1e0db40a4fb2474fa16d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada609c0906404425abceb3d2b10db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d8e8b9819ee3d4b84d7d36a35b57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160abfff45e943f7970a2d96d826aca5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f512e3e618e55063b000122d46a604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f977e03f8232d221500a70c6a036244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3c39069fabfcacb3a2f4ea10aa534245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c972360084c56e7a55107060ff36bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000131bf48299e5f807090009ab6dfcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638fd2eab013f60713743f9ef43ff79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2dcdbc6df69a5ce73b4914542ee96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d704f19ab5a7937f51eaeb47210a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae8f061fcc607fc397f49f4d806fc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c253c6c7f531a4140327c9f1099f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c06e838f087d13d3c8dff7d979381253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f769c77db271e7f3b1d4bc7dbaf622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090446298d9b915fb545f31934f10c12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7be2fc9df725b603fd3f9ea75dd60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a97dd7d0eaddfb07b1dadf3d844fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afa72dc46d1a450b273b3cc3ac09a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74132b39aba0b3334c35f787c467cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a0d89ffd9ed0a97ee8cbc9367d68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cbf8b1393be7e5684843fd2fb52d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba2061cc74c12b93274f07f9bcc01e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4e4022b5149d30354e221f3026034263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a7b76a46a9d3919a78c444e8e4a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933277c6979412d544442f76b6a9bc44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e8460b8c948597cf6fcd68b7937f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7f83c8799c230cd523ecec9c827be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365796f7d3c6902f361887c41f0dda4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbc415de8f217ebe1891ad3a3a78dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6ba4dd2279b321854d1988b48bc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc73c1da1ecc294fac44127448bd6a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77f8ac62584cddb18461f8f1d4c27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a0ede0c8c97755b9443e021765cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96978421a31ea4d0fbaef736c3132a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781a7906efeb1b9006c00c30a5e5a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0ec9b8ba94d136f6152d91cc0af24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100efe3dcea8c7efc2650f12026a362277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd9a0d70503f4a9a27e2e78c00b074278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7db44828138ee8f88b6daf42eb2ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5138b9f5aec5d2490e49752ea2b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988c2dc2654f5b73973c4ada520e73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dbd7fbdcf06d0fdae210b537fbe77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a5233ee3f109bc390ae1fff5d2bce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d71680cead6722ccefc29ab19b6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05152b3624be7af66e1cc7d0e98a81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fda7d220378fadeb12d04c45d51355286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e53613f68bcb631014729932c742e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8efa71dd27e36463ff3b01faaf86d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b21fb310ce426fa5501d81590cdce4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae038e724e3f7df93ee8fc2fd53d0b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1440c15602940c2155b9093639d39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeee0a7fb6d6c280b1caeada67252a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7b2855663fe89298de2af73fe771293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe406061c89e5ee8f1c70adaed05f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd2cda7bb2b2b667bbe943fab2685295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ceeff333ff1e3ba0380913671e110296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebba0a3e41bf444a0ee3c88ec6b457297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f844a615bad7496bfa7b77340521d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b6da82310e9a8c13260f784ef745299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fb00458ac6eb714ef5006c9784f2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e22cf9e90b8cb4d4d6c17f02b5e4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d09c8b28f2feccb462367ba49c15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f893312f5e1e643f037576e02f7d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bace5dbf3e6097c0b625a540230ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da41e0243d8b99e16c45dbe8da01582305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2aa1fb864826f61cf9fa9a6c5c421306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e511efd30e3641e10b0d0edaf75939a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbeea9546dffc9bd4418a98417a7346308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901c119036d4f081b74df10e2a2f90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488a44a93882141a9453aae66a853a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9c6695fd535ab3fa1427ccfb7594311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbc03939653450b331104be09be102312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c0e57a4d86e9662194fed337cdf6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956018717c961490ffbd12ffc58ec91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee54313fa3b7e11f9acdcb3869fb33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117667b15bdfad6809671fd56747bc5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc83ba03bfd643a5a92d9e3b9cdd45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f9be72613ebe3f98249537528164318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1532f77b6dd8643bc41524deecc01a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6975c7b659337b556ff635e3964a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59d1a7c4cf0815a65f1b9dca02edf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dca805b7225b57edd1bd024e3920d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f28abc535754d571cf5673b577fd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed5cc26dcb79946b9d2e4793c95e7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0342c4a6e68bcc32c83a2f59316b87e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dcaff6d0029ed5f3f25b057588e5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047865ff5edd6b55cf871ba3ea4eaed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a69aeba9433d2f54cd47207e37ba8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a4756deb8ae2708c2ec56da671fee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd7a60e6477683ea619a036d0f3ca8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdf26ff35c0577df2b563082a15035331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c8aa326bf90ceb3749bdd0a43592332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376e7d358a4b69c78cb7d62f1eb65f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c7b9e8c1c4114e76d56f76d37c84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aac00a5fc874a3063ee29062ec28db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5be655acdefe0975ba9f6225e3bcc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f516c936f271793548338566e4d9da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d4209a2c0e29192354dc230277d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8984575871a8d9d792ac8156c6467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c099812dcba27c11026e5ed2a72ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fb69bad01abab21bd318af876c2a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d0eddadc953d7a808ac262a8d1ccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361736f931754064a0362801ea871bb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ad8b16aa1e336a81b63697fe7f5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3eab08a014c95ed8ad52710458dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848b6b1cebf22257c17c3c7748fe13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696c3646b92c692c54c75247191fd99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eb12f5c7d6f86824b222857355acc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff09ff92b9aadd716630821a4ced5ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fff3a1e28594a2c03f66a2759880350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2ec0dc28f676361071340ce62dcdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c97da7b27f873892c5d24c53018bba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7878be90dfb99545de7a918091dcbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217727a6005611bd4a7359c51096dba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022485b96464e5ed159f80cec4aa62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163951b6c0d87b163271b8960e4d8c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e1920c00e83710800b1d7c1f633ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a826092295a1007d0ea05cdcdb4f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b07dc547f3b06c7a7c341e93021c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713c948a94ca5dddc69fc002a63e25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b451268ac2aa1dfad458ab9611e3e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d18f4c2eb8d700d0d7aeaabedccd2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c79cd6629e7664e343fbd0e319f9f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57029611fafad501fbbd90aa8ebac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0566a46974093700119490d64c31c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a35e13b771058bc4ff7d752195f5dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a6ffe4f66402e751ca23a7fad471367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc60d5d173bdaf107530506784baf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407bb3de257eddbb3f1ee5f7e3fc11c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd44ba705f2a7038338d783771d06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3af0fcd6c87306ad216d66c21d1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3958f761c27d76ef27cfb0d5b8c38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb80f663d265b375f8888aaacab341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369360aa87af4ad1ddd7c319318699c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e37f7f51ec3dca3514642cf65ce355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a22a1c755edc82dee47c8629e6707376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11386f5504531b0cbcfbf37e4fa7687377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b7283525aacdfd844f3b270e4a5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad26853187545d000760d4234d02c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf966ac8cf11f2900dcadb1e588b4b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9701fbeadaeb559fef36d9039be270381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892a3ebda97c58691f34cbf2fe42046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ae13436840e2f8f3f34275fb8297383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce938512d05ac53542081d239f378d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca178785e7a2d89ef322e67c7492d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5cf3f93411f0c67e561e440b2aec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b97db7ad5eb6b7204892ccbbf54bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf57173d3db2183fd05ecda7d67652f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d2d542c6fa0f4a8902b671a58c59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec24d30aa22f22380584c887d1fcbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa5f9c7c33c5a514e3b0eb79ba3b16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566cc502612a71edf93c0007a549d20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b413815cdde0fade962bb6216c7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71e44819dd48581dcc48514af18c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926dcd0600f326c29ca465944d431e3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707720e591c922b49ef4f8c0c9cc7c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749a0d5b19a7fb525e851809661971397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcbcb7f865a417b8d483990a62b132398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0e8a849be23cdcbd993c0ae969796399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a25949f0fdbcf4f2853149af518a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927fd5c71b6c9eb18aa185cfa50aeff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d007bb8cec295564638a7c97623025402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d9e15885e055d3c3a16e3fb97b22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a54bb59aa0c275d6fa7eaf6b92c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b632b34c608005895f827a395fcbaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6fbc4d945e3ee8e3b3029482dd196406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121243226d3fb2947af3d7e961ab639a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277a8c3a08b2330da508f6533a82e16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9fca0320bc2f47ae7c786a06b36bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae2a28daa3b4919330fc3882cbcdb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492bf517ce865e7eeed6ebfd702e9a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2496f486fce24b6085efd5df09b2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba7e71f54f84c9c7c0f030e7ee7b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad03d94b7f4298dede7241ad4423d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be946a6895220704ff6cd4b1ebd60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a22e246d7082a464cb7df330d3b7b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64bb256fdb83ba87967f6e2e89e5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44395268f4e33a8d2aa8318ddc48f403418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec347eb04bf1f25842f7bf419a555419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff2dfa43c8fe00dfec42670498cf19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010939dfbca39fbfb58903b2b548ea6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7114f2c8227746d1a19cdbb969299422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef8aa5dfe7bffc43433aaf1e0f472b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6adf50da877e644840c0bf347016a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86484cc01b83829768af754213ecb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5035cc3dab855c7fccd37516261855426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b48e7051b9b83f666272afc0a903427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb0a73779954a917a9db05c912787a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e7d60f0082a1b3155c7a6d23a7795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7d762d2f14f6068b71d6dd5e6a3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119248b2d674d62a432d1bf552a5dc7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b72c39b13ed2221c072130eabdc6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4ddea0e2ce58ca1bbe392f67fd18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e4858df10d34c9c5eecffc12ae20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194565a031627093b2f207493c904b8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc50dbd3d4a46e411f937f8670b1d19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646a736a43549416a8f0d59c02af60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f304d228b285436dc1dcd81dde6b32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c44a041b831be97e1b983f30f71a55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fe43a20bc7b4a65415d31d5dd3cc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf81821fc3fe0d423e3748b815390df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed084b71d695464c053ef093cf1bbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f16ae4fbd42a47f5647e0f600be9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cff73835406671c996ce7ea342d070444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faed49652653f1c97c0ddf5273abc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66829759664e51c962f64e49ab9fd7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80606dd8f74a4932e85cfedc5ae9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d463cd330ca2446df06c862859d526448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1e41eded19d0868335665d8b5a17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4436b87106f93a35439cae3bde11e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c16081e35b2b7697fb72c64f345931451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2836e8bc1a1770c2ebea61928e877e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996d613780bf22cd9335e9e4fa52e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d3ed579b4a3e4117ccfb0c58d87b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265580db9f814f1db99ab9ca3ba841a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6ceb99cf20fbf33463376f52945f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7b28272106eca08a49d1065f04bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf684f93e79ed84191358c1131ca9b3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98368cade760c3e27f1977655501ae63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6140f876593e01b9cb46dc79c9f8c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad13811b40fb25a51792075fc43befe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7413942f51156d8b97cd5b93682c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4de645e6fe77f87230a563194021f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec933144dad8fcfa4ace682f3c615aac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad8beab15ed81eac3291446f4b0995465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637004adfa8b503f369bfbdf2266358c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a8cf0d9530d202c725bde595513c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682715bc9095ff1ef0cc7d8cbf1f8fe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3274d517b8ba9a3a0d5412a14530d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb930a98005ef3ad49706d19cd8b7fc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0bbfce2cff626cae7cff8b805cbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f7431ca422145da570d354ee3b997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e87a2d08c6246c022a8f2123b9a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38f0331e81516b11a8a804bee1f10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a212154bcb2f5afc19807ed4f7e27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c533e0f36e09fb2092e0e79e7366c42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317863e0002cba05142ecb4d4e7ea1ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eefd576c0cb5592b479a93e57a59e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b7cc6fa942670f78363736297302479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621bf60a8b19fcf10261efa54ddca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc4b1f8faba1995f5e04297510666481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77da2783517155b4f0623020c921c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e795fda0b97b9ef8462bb38642117483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ee00b470fed0e127d3ebecc4b4276484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d8a414f7ab0f5ea8a6d76729a2974485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853d42769bba27402e1a87d7c448147486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42565b0ae364a556d7d14333831ea48e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2b5f4f7600cbeee8350785528d6d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6d48512a8fa9592932bab011e143489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a277bdc0a3f1261c1610d0a172048490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0eeb1fc12948bec7455bfbf8dc38d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdcaad5039c1c38fc47269e4891269492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254079b631938c203b09366de5a4d148493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb09af81613a3b4841cca571e679b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37bd7c6835bc439186bbacb360e826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99589290fe3e81f1833ec2333eca8fb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f062c78d746f04647c0a26a31214497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83ea33f38ef2db5c8c2764e8045449498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b2947e938d87692b7bf8104b454d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65846a0dea64ed9ba64094b01884b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf81442f617890a09eb4985d31f78e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1bba77a66cb9e8a27b529724ad046502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d03c0a7a3617f06d3db40bea0304503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198cc00f13e0907434b7a5d98490de9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22b5938c30ab4b171bb22d9338169505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb446c3e7d891e9a10d2e70052e3a4b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820367a97c2465b025a50e0526747d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d12cc719f412544e0a954e7472e56b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706f8bafed89218c9eb8e09416ec8d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b58dabff9254a96808585f026c7f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86d7956cc08c442a438316f3f97dc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b58a95ddf8eb848ef9f4684480f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbb8dd98661e21926d818e26a0b8a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fc9ebe6c9b23112b36632b5be544b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4ebaea76bc0a9b9164d8f974a18c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce60fe59253f82bfa5e9be3ff73e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c0037340cabcd4ee90fa1c0d2afb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468306934b3cac4b908dbe2aa9602609518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd90cfa7865d9e9b5b19496dea767c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad290d024636890249ef4a8633e6e3c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba86ae8ba1594e6e2628e0923608ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569244a0449a477728f8aab350dbfd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ab65ddc21d054ac17f3998985a9f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ac4e8766b9de8046b643473b480a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0edb0941a4c57351d378734da5f7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb603a23c03353e7cf1ba9ce14595f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba441dfb1e6cfbc81c7cc64f5a7b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453aa58cba8fea97e31ad6816e35255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafbb088c3e36c04c8f0e6ebc9dc755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f2e84d763e12d19363857e48e3ee3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2fd034a494a5e5049023d1fe3b5c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e3dec9bbc23c63d067bb3e347610a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5b9d2653e05e4eb2e1e55aebeb004533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33828c92402c77f2d9ae02a073a53b11534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa47e73a95a66a166a50174221ea0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334592e3b24ec64e6db35fdde228149536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725bf5c80a77d5cc14c2f6af5feed35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e955e3783dfee56053c3b094c95a2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44149d05ee9143899d30b8a99a6e7138539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e5be68766de1ed8f8b7225bba38f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed85986ccff082458a9eb2077b462541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf89d58665329f16cc31d534069272542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea84d6f7803e76c789191b12fdf587543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7843cd49188f18c2b23348d2cf782544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94259caac52f36d7e177e6a0789fba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355d85a56527390c972ace6a77ac3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4321b1c136103a57849fbaf232e39ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3386d79f1e8c1768d25a60101423262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcb1da1f713515307dbf5c4ef0ed5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dcf6159ba3e549222de8e32ab2bc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5510472c0509d44435a2b5a48b53f13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f67b73120090f7a8d34d601195e32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314b9957d1a49a9e6a96c2ce422d8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70355bc727c5be7b34622a3bd65155d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72c62e73edc0b0e0a7cac64e883e06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bd8168c05f32a2323168d82f4ed3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f02bb6ed2ad94d195687378f557ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0ed6dadfaecdfa2bac131c15e7a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0154b06b8f677f0271f8c0cb94c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae717a7f31990a984b35feac40ed290560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c9521cf9bde0fd52a5577082f1d1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd77f64527f47ca6ce9cb9ce578cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db916c018ea188596292d172ca0acb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849861825a1449d6c97d2af4c8e49a18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a1c259e9b7deb5fd1efa25ccb028565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4209f25009f0e446d268d25221387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c144d00c18760ee9462ae83c105650567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e3e0bd08b60be7802f8474c18aa6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed425cc19f659acec7dca93e939374b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac2c947ccae9aaf45fc3e50541d221570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13b508dffc991e0be82b52a8ba4ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020206f51caa2853fab6c8ed08309891572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495b13191deb03c1fb6f9d617ba737c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec538695da54e07b6c8cebbb3d5b88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a2891bcf2df87844385efe132d1fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d663e519d2bc599ad5a7562ebcbc563576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886c9165f98ea7dc28b3682d541e4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f41f68be34703e88535a114b369d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641a59859f39a3d811a14ada7d1d45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7ec77d5875b4884ca5a705ead82a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115442de14cfd2452dc043f23a8f0bc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c37e83f8d491d7bb4dd73d86146f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976b9f3fd62f4b48e9fbd4ff14b4b29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd516cf28030ad39cbf17270580d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f8680824dd85358f476a9dc4b34a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a79ba3e3a738f6636460304cd1998586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9614ad6becefff5fd7f300535416587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74623235c79ee6054fb44c1743ce115d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f131156c96b63e22c75e56f976ee67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0eaa66382546bb831616fa03f984590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036336b14af2d3904b21980b31ce259591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c3180f1b4551b5fe3cd3b0125ec52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14f8c57c085e91e1c2b21a32a67ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcab2c1da26d1650ac1a6b9934e4a67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee512ecdf90cc872f2dd745fe90ea74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ed1380e522b5499e719b8006ba72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dfeeefd62d00acffc5f0e175ad46c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe8b213abd96571848c507262dc5a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d426298c5383bc007467385e89b6c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a8a18ca0bb0477e73205751a5f89e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477efd6b9b7b106b4c823a2149fa185601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50306e1c350f2b5687c3345059c029602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec4b2a7ed4791f1ecb5a8c7b87a242603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f3229b9132d7fa87bc35b2393deb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f4b0f6a92226f3f7f316abb43ad8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cfa301f5fa920a84fe0178e30dfa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994e68fca4cb015cd603efba41d072607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131051d12112c89660a35886f1a65d8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5eb3e7ea05ce44663717f26189cfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff23c93fa79098df28fd60722c50a5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da0e3e00bc99fcba437fa0712e7bb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d61808924726cc5202e543e4802d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55820b16ef85d566f1ea4771a8e177613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179c79ab8412fb47f4cc64ac150e8e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfba1c1a1fcfc642808738362543da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bec509532b41fab6cdb2caf64a3d2a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4f1e4d7be229e586089fc7d6d208617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8440882146ad5a79447cd059a547c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aa4f0145de7e53455886107fa305d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f2284c4bffeaa89acbe335394160620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ec09d361fd1bd345147428cb87ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2f0b6d31871970f7868d60d6a0bbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705680ae74fa2a1970d15765ffaa832623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ffb83123c8da1d7d7c86ef44d5e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8def7efeea4700c12b98fbacc518d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d69a5b0f9e8dcd586d01c58988161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8547e5cef73300d629e36712517152f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709848abcef8f8966948c83992d09fd9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716d3fbe4c7d7f17bcb54da6a7adb13629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a12af0bbd23f7a413d47369e86fc7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2599b2013f2aeb173fda8920526549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac362d8a03de5a11e462e5a5472a98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144a5306cd4bf832f059da78b12b271633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b08983925ebed9b445767c6fba98c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d11782d82cadb26e10fec7106b2dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a13b89b9392f2ded7af11b4f0808c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086fd463c89bfb47f08516c84ee1bb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228efe3e798854b36c3e542ce16dabf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82b96e90143b18651cd6138fe132f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dc56f8d0fbe7e9769cf06054e6e43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb67970e2a1e7da94c5bb4c2d20479c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8285d5ea5d6a4ea0641feff91a6a2fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce31d9ec10c8068d00d72b7fe7423643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9e5e387162e270ca9bc13479ce69f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16d16d015428ca798d752d2a870cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18db18d2303cc6741165a8f541d50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba61f1dc9c1610757b2b443a1271259647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dedbaa2edb644c8fef7dc013d2bbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9f9d81e9db956722e6765245e3189649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4c73823c6f388de9dd1e5f2388e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d507c5400e39fd17f963671280fce7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3af5dda6a47fce4732c0809476d0cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f62f487e6925edd67c399d7d584b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f9ee52407558c6e037376a8ff6ea5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d13c15b3548d6b1ff7d78477d83e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613620b16aefb7d8a468ff368c1cffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285aaa7f336ed6c30110b68d618752657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5076619b42c068d5b7ab2225567ac2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3783929c2da46617ecd4788786c87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06eb17083fe65390d77ab5a202e737660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcd9a31be5fc340aefea3d618c47cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f934d11a1c5a336fd4438b5abe01714662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a329862c1582e002ea2629f92c453663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e85cfe32b9edcb89efcb1b3fa5f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd3a70a67bab2318ae82b2d410c5a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed14baaa2ef14ec740b9584a22607bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333661ff3c7fc8cb94b75df6a2cccff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860126cf8455157757d6cf6723c18c88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d4beacf5fe5e5cfe3f9fb4c14e52f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed86017f4f6e1e44287281810856d8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bf119dddaba966ab68a71107c68c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fb047ffcf6d432eba09512637ec69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeaff3648f5eb412c57c4779956638673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462914655e76447d1e650b5b17050b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8db6c5c1b86ddcc7e69c0bde1a64f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191193b5fbc81313965669f576a2346a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c816c7e85481ab3770d7b3267b190d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74aedcfb14a6ad236b5bf7ef7e2080678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4689b9b27470af2444a6fce88f661b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b84ae01911509552b660cbc7bbd62c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f275ec1ed5fb199b59ca5409dd9d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d618a57638180d0cfe7d4cca3bc0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b81c458009bbfdcb23ef73ee86750683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f8835ebda424b5d43dfc46b9f536684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4ac2bda27c1b8f42675e91d35124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35cf6465dc0058a4e30b35098f6cd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221c5b8d1a149d61fbb7c4b0eb7448687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5c0b806fc70c2f6a38a08b5a31f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26e6a3280a5da9101b852dda200e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a73cbdb5ca2400573ceeb268c9a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a32df7ba98623b049d8c05f1de29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c742c2fbb589aaed6368d28a0003d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79730d86bd1a1ba4caf200d5f180336693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe7b05fbb14d1d57bf084422cdb8e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fa2d94ce2ff67ca3bda87c58d09c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104e60bff03849d84c392c3e9ac925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cc3c507ca647a0fb66651a7ec3e0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa1a5400bd89bf92c2b6964d3a59d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3c7297951a686de92ca928eb61f53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df598c02593fdf21a8d122974a7a7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d567951c68fe3289c306d98e69f62701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d5586833d89ade54776fcb8e059c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e4668cc814621efb9c73bdf36f775703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d9114d85e3fbf100b03d27ae7f00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d63560c13e4d35e549a3dba350d496705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e3ad2ee4f5414485d35b900bd22c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7ce98eede842ae314353cdcd7ef2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573175c3ad124c2a8cb4c37a739d46f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87667e48515bc00f4763b606877f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34020fac91b1643099cbf6934155fc9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063943c63c419436fefcc9c01ded50b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606767d2605888d3da65c168f2bd636a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b237cc05348c739f75338f4ab93e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d71919a33ec9ac907861f2018a7423714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09005ea0ac7dfb9cda2c931e7f9d8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f1a57a8c81e39f6d5ce4be42aec4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03207f91cb46064422ec0ebcecc24636717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1c7010ef408544c96da9ddad54650718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac8dada8cbeb020b4a59dd09a5a49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dabfdc86e69c5e1eafc4bcb379ee8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f6d249bf75b22124bb232292f1cd1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37443712fb91ab35f35861699d934e63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205760e17ed2d2aacbc14cb7f8b3481723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde990d8cd6b8da70601bd0e94192e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4388ea0502598eb1f70570979414da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657454f91d4ee6b7671ce370a3e9f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89148a20a7ce0ae20691fdb2ea567e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345c0a0cbd694b976cb6d4f4858cce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9b9cd4ec66c2d1e672507dd14b72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b83bd9e259a039b4b4054b9a458c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831d0680c0c530de639902ad9a88f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8e38b8d78284d38c9faa42065415732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b0ce13459120c1ed06451a8e73d4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadb0fe7df248c810658919ab2a578734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a4cd2077364eaefec70cb425e0264735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e7722fa19cfc5f293d9da268376f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930fc34354caec264fda38c27a19b09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b29521421fb17e4b94e61d83afab7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4311f820c86bbcf45f08cc3ec3f82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd266de16264972f130f404a6d7014a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2d40d1fa652de235558f512e8be74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95099c82351515f9bbccaf8d653476b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcb11686a379ef675c268e9066b071743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3bc8ef99667533c0a0b6979699789744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17093691c2b32427d86ea921185367e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770ba126e242029f0092182f362702a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a198eefd2efd4a5e96436222538e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f46d74ed75dba660bd396c0710e0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb44438f4ff21ca497013091d3bb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b79fbd3e8b94d8f615141138ae7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017044f31f4b9a888d3e7dc41c028f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d19c9c39047c33e90c6350525a37f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a4574dbf0f10d41e46d92e1fbc308753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f180ad7a4919cf24054728a350a0a5c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5b2b372220f81a4733f4885d8d5ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ebe10e62d7ee0901e5de63c8c84b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab532d41ccc6cdee721e006fb2568ffb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967acde007012c1ca7c51beb5df37b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858869870a07d031446f09c9dd7b2ffd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>