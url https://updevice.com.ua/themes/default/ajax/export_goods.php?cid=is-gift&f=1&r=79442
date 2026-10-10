--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16c1504929db53919adcec594c63e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f434634f4349bfe48a190b881dfb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0dc31ab3a9e79a97559119c5d83f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb44874975263305b643eac07080e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a729b5c6aee6a716918806b48b1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb33ba96f085935e667f21845217b026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e09fe6d9775aff6b822348e6df0887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc419b6be732c7d6988362f12b49d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f477c9812d33dc2fe22590bbfe2e419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f812ea59b8d4dfde3b57d790cf86210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c819bd5201f5f814af506ed93c85711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514d0cb29509a3ce8393eb40ea04d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360a603cc1bf0684d6d48d1402ef67813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e444631e92df4753e240c4931232c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf4449ead6e042321a0b60121db9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f67d42b0112d7df7994ba6f76ccbbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6567d863839c200d25424f4a4c59b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7b6f09cc178840af94f6fb65542a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bde9cfd4782550dc5a2b4432f14da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab31c472924256a12e705627ac01020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ea8fff556176dc306bfd70e0f4c6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03370213867647a2bf65396de83a9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31375348efeb87f81b978abde6fe3cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead775b76febbe2c242ee26d62300224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7736722f2b7d6434fd429be8431f22925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43d433c981386d3b67534955a850826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8554e09ab43c64f668dc8923913f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7913bed5feb477adf29a1129c57b7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f93b6061792aabaee68ae273fd44f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de361fbbb0e28f84eaf0f4d4ba864f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2ae2d01f60f3b9dad013a4b49b53931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ee2e0e0d725a7155d4b7cdbb171f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfdd2770f9ec7030c6ff64df6ec9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc014a04796e02c7ff8487a5fe800734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c77428e37253ee4017a433665f7b0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ca65c3f5fd18bcc2bcda0d1dbdd2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63ff021d9a72fc2e1b7dd39823994437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81cf5afe4ae2ad4baafd10184d2c8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003828cd1f6632f1b8a366f35da02d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ef2e32ac25c29c7f01cfc18a2a6f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f626f2edb8f668250569cf8cb9f70f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf61d250908a5bbfdb3ac63d7eabcf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dce6d23b10c5137011c442afef24543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9529972942f9e13abb52a8280b83ea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649eba3aa3317414cd05261b5ca8e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aabc5fe6e9e7fe47523de8ec204ec846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322d4b070b672b5cf6cac97d10c56747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9d586a4e7b4506207a841e60d1a7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac5ae3d34d6bfc2672e999d786bbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a80218a0820e2fe73819af9ed1d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b436473fa0530f687ee067f95b2a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cae471ec8e2eb41531a17f5b4de6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db6b311bdfcef589a5715fb376d7f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3250d0a4e9cc987df529ee33bc017b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972764b279fef69cf3e1a84d38fe904d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe7b7a5a6f657a561afe35292dacc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6b5bcbf1279653a4c371b6a95f73457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc1c4ef198a800b4a791764644ed958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c4be7e165a0ca6678282a95bd81759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7684573ceaea3147cd9e1b9e31e194660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b2f2048104d08ebf20adb05f1ba361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154cd31132c7105e0924d3a9f51d89b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5688328c4eb19e82bb1dc4da00fcd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38633b2c9fc27f02c50979da5beb2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a13cac9e8225fc692ffb8b23aedb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c25046ebef99c582cbb881774c7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc1342b1203a540cece5e0e4fd75867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212bacd2be5a25d13bbd51d441450868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888995e7226b4e22883f6d602af123e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c13967e1101b68d29b5d3a660f22070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9d57449eb13600c95c8786fa20f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d4fe385d8c76908f658fe1ef9780a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e021ad40fb17e61c9f0bfbb8850673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478df07ee01bd07d0507dbe8953b3d7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4852df2632a477c476709794697475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69a538f1dac3843d5aebb07121f6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0651eac28bd630321d209a57d8adb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e7604f54caa1f23ee8aee2046785178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a0a5eca21816761605545dd361d9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4d0d8116cfd2b752c1b6f43678f1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675773a6a306171ec20abefbb5c08dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4206e8a0525215666d29f2d38950f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d058f4c9c0a4b5b4c3f6ae700089e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64482b818bb7ebecc9d66421c61e6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e3948eba6cf3b17b739fbbcfdba685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05928b1cd0d5efb11f37b02bc728008486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944f858dc35a5f234a023bd6520e0f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683125c6fa8b757e7063e93b20247d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa353163470995f84ee9671aa1e0b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7500b574a8d0090f71782b9983945c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685cdd3339f4432de2d33a930f1bb2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7a1177722f70986b6bb486588c68b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8450aea0210f07a31446238a813b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bbbef260f02cc1e7bbe5500d49b2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958cdd3b8a99401d22c891da4f7f5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02a18399ff0007e4758ca69392ac3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6822ccfd93153f1de70f15cb20f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36773fcb6f1c283845bbed34babedba698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db49735f14ee6c64c6c8cc4214759f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c0e5ce325029d80f034ddb285d7cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4bb7920c84540e5e12a8844e2a72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e0e629935fbef2ad2160745de2de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb71b0bcb8f074e887b7ccae3605ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bf170ebc6f6a011ea4d07fa93a408104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2d93c16beb177adb18873a8ad2cc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cde875ab33cc8f81e85e71edfbd5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566df1e4db5d6b367b9c4dc70b4a9ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37543c01b48e99a315fb59504b4160108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f82d64ef0bf9c91e6694c8d16c958109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d4e9c782cdb7db8f4974b5396ff7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631605b6731df55a26f2092346c922ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa9da7ca6ac717f30342a6f450a1a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809518b62d8ed4a0ea7e0f1c28df8df7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee7d489713dcb9ff90a7c02c5abd4b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afba90eaef65d645ba3dc7e71e24741115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417804eaa04c00272de2cfde720c82d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f95a8f12aabe2e29bcb74dcace42a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e96dabbf0b989ffb5f838af88ddc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085cd5d4d009acf7abfc6206bd4f44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e67af4b97123e67baaa60b52c181120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7066ff1f7449423c4591f6149bad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ea6644d0e36c93238c94fc1b0920c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0496de3d2f0c4a06bbe3c24f8539123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76a03e112dab185bdf6ced2ab836dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb105b313db3427956999c1b9e0430125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c29b12d3bed22f32589751b886e94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14956edf8a8c814550f193a240a55b80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea72b420fc875b661cf3cc15730b25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d175e54907fe98e8709b7248bcd609129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b518dac0aa73e2b355a07a8c3654b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9e66112ca3d209dd60f41b0c349c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536f95668f2ca400709708bd150b9cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc04a9be174c05dc3168933e976ba1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ff9111d5875ec674595fec2f2a20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0433dd259682252bc018f0361ab760135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89804564458aba7f3820f8908656910136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2f60c88985592edd56c9afdcd4120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346238716c509961d22f1f85a743dd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efd667c9da0eb3b3c5d242b6d321e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ebaa483e3bac6fe6558196a8c7597140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a84e1c12fad2cfc04f332c47e3c5d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81dd66b896959ea8a57ab082986297142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb593ca0275178dba4cdcd72e71864f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acecdf1ca96a7b341e6140a094c3c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ef31f46529415fce38a1508a61c48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67a03b571e12ad8129ba149908b1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403975f5a5f1a17a8f043709d1db68e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a38e6559a10ec3a8ec5f6b6da19402148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cbdc8583434369a3e7ba9d85d788b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c419f65bb3d97434b5486831d9a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbc3d454be0abc1be4646611381d88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd865e29100c7fefbd0dcbf64bbb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0cae280ced8558efc3c1cd5f1ad70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa092967ad558c5a4314182fa48436c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0e5800ca6435eba16e0460a7d0f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ac188cf999a3991d179c640ac92ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df01bb3f200299e5cc78cc23ebc7381157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f80946af9c0344c576497afff9d1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ecbe843a410c85b3962b47c4a291159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e1f089a959f37e707d5bcf824823160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4350dd2dba5c6a979cd2ca1224a3985161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a70124e86dc7d8b409b7a54d43483162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7992e91788e30d177a1ffc5e874f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50f51dc7819f9a7cbfcda2d6d2b465164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59063453f1af56645741108292c787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292099c0fc27afd49a2e314c6c7b9b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fedb5e8c609309e9c8ce4dcd9f88b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095a5154d26ca88f66769805612aea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e994972f6cf35e183ba1ed6a421621169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cde2f0f987f46d47c809ff8f52b42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce866645d78f39c9959d5638bb863f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd72eb8ae94d1b25263cce25dc348fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aedf0510f69e97c24f939600fca9a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9e6a31724f0defb47ad9222641a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff75c4a4b31a42a584db7b54ad71d17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882215f5c6edeabc9891f82582a438de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f06baba0d7ee5b50eedea1c0fd92f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ae6ee885b3711976276d6eecc17fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78a00513eeb3b64070fb7ee96b91a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc0f555ec32bc37c44bfc8feaa6cf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43283cac2a4e8adfdd82baa7c567997d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b48f663c41f729233890eba2c013e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cd40c93ec3dd48adb68f6b7f1963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790db0c1307aa3bf849f11e3034c86f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3bb8adb51fc00338992cd70957830185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb8b14e6afbf35f0c00c930b0fca2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe34e9f78851bb4b451d53b2743905187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b662d575a3862e017b2389cc7a6e3a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a67aa391e5de734f77339f13d204f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5290c1d5d00a829d4dd745ce2bfba6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63cee28e9bfb764e5d7646ca8ff041191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5846decc463bdc6c86e13257ca0ca50192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efbbdfb1cbe48a1a68dd69e03366cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131bd8fb9aea1a1f887b4a84037761f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f742f465c0c3ac14c2769ff75bb1e33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6bc3a09ebe1a8296410e36d20608a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cb676cd6d764857b904e5c8e316b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774c221dcb4ae28125c52936d43fef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946a78d900ee5ba24f04b72d400f83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2356d2f006d8a945be3cda9ccb3dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064177b099274e53aa8f709652294c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e758ca113f58500f1a0a218ceebbcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3e82ad6bedd73e4f401b9a072c88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915cc0e16f9f1b5b4a2f9262fb801a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f26427c737c49f14f773e44c0955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a96381d46b45802db3d8c2c91ebd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92724aa26db5f2745f905a0a58a4ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d2fbe5b79fe80a8c0a2d6ba1107d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a02b6fe42b030dcdafa0ec8e1c28f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704235b44fe8e7c1998a12f83427fc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4943278945c4d619a254ac4181a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525c61cdde9357b77504e0a28e33803212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572e5efc58fd3ee1bb7947c6378daf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d0523359d77e1514a55deb8290edf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b0fa0d2262271d992f6bfacafca9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492c2b0ba5a2ea490761281093e836216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a01e76832084e8afc6a55c7ca8979217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8cf5e100e813eaecab55631b1177d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca26ce57b4d86cfa4812fddda0a9da4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae61aa9b786e4a19efa52c071e554d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570dc609446ce66e5b238633ad3e68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec07680336a3f5550b78dfb1cc061222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17c559c1c2a743d4ad5bdccf2b0182223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f84bdfe90af1c308e0460b72e63697224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69e71774f8238328f010475dcdc48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46fc020cd9ff9beb0e3e324bdb6a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425319f938437858d489bbea3571f7a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66dad3abfd6a26f3e61055b4838d73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fc0caa3dd9f92553e4c2da9c8fea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f75977df183043fcb21f7036685fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386b079af01120320a8e476aa4c997231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a80b4ae60217b939591af0341e4a1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587873e02d12e319132331d5592023a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d0fc06802d1037b0aea60f955bb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdfdab02a2c1761c7956e21b861524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba212678677e9f8e6c43bb412ea55e35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede32c935e2e7ef1a15078c38a6902237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5dd25e4e78de15d972b09cc48799e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458dc275daf66809b5fce4d0f7e1808239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6083fcede405ad820620af546fc3b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b169bc766af1a421ce585eeae795a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b61358a236cac6350cc9f5cf0c76d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fe91218f1a503c22aca7b9fc2137c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b0a296a600430f4fc20e91a3a1033244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138079989bfef662c018696b545d0856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2eeb4d80ef769f5862c8cffdbb0b60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d1368c4cc9c8dd1ade4ffa34c2e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882766b6408f398eedefc76e0042518d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618160bdd8ae61093c93f556178e013249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f174c3b5963465e186db0b58bfb554250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894b64f13be6140d4816408d26985a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125b8d8a84fdc8e84d4b905c71e12c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515bd48f3d1033864374636fc563fc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad41ee9d713e47494e03fd7ecef041b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f907e12df3e1bf915c29f3ce1bb92ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6900014b0dfddc4668a5b8da86a52d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebad6495081042dabe1df94c5a7567257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b371595c78c0d16d1738ca01dad4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9e075aa8971969d64ceaddfdd4f92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017d361c48426e0a6d94e8230afa5cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8509d618015ff9fc235c763293d291f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b454414f790d9ff7547cfbce3761262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e470aa702acbeb52da56364137d8807263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef085a5789a8c8eb3da82346fd7befab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc782e13a245fda9425638d0bde0c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d2ec2c8553f8675d1330b4217b30e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69751b57abe8d1c5d7108aa3bccd4877267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13395846ad475768983742fe67498e99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3a9a8e670d22582f05485f29b8a50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f023f7f3ae71eeedc4d86f14680a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1f668bdc549f63679dcf3457c1c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153122e1af0603cf13e5bddd461c8b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aeb53ba66ffab5760dd6915f981db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f963f0edce305e70d6c069e6563e59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1c3f6c2ac8df410210e9594901786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1caaf358e56a6b412b5bfd0a00a7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79375812dd9d5d204fbb98241020942277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6b9813aaeedd12bc5347293541a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa4f155587a07ad2d0a84125d3df65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64349174bc757b91fc62d83cd0db53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247ad3ff9b9f62161905a01a08fd89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d6133e95dffc80d0e26502b3d136c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611fe07119c96e8bc24223dd1280b8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f309477beac5a396d6e97773a5c11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60bd165558f2b94a45fb4c36b57d3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafce538b9a331fe7c3cc35b88dfe8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf62a4c4cd7adc2b3eaf009d7285a65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938711bdd4772bc5afb713e949bd7b98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081bd053d2c49c85f5344c59605177289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1911fd6732ec847e2deacdf5d1bda6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e877a7147d800366bee5376887b8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6f9368e08143860724720c631c12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001803470a31e12a89c36f18a4dc2bee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244f763712cc050bad0ac92a641fd63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccaa4ceb3ad1fc8033618753ba18b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce11b31137ed574cbac0057c79bde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823d7b60bc05d6cf5ff0b0b1c65447297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487700954c682f747d191d3046c607c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df5252317ca5285f04ea5911665fcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfa7dd4f1295076bf568538014028e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c85c73e7f02a2878a1315f0855b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca039c592aeb15c699b64bd31b124c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e1407f49198b5c93b112a7e0aad6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90424b2ff2629877cbff543002ee5d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442d828cecd8c754cc957bf4295755305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b90e45cdfa5b90034b0c513d6c5808306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c886ed7ef9d9d29a057a5eb129e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1ddfbffaae4b4f97d0eabd66a6060308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa4f9b01c81fb457cbb8e55e116fb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb033a3fbe8fc2721b27c36a7b78ab2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887539da572f2469b690f98b9b0dd52d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444d114cc3fbeb61ce4d2927d66f866312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f08708e60687f1b3536175a56e2c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd311adbbce35660a9a3cb29b89d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d84601f004370107ad2502d42b4cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31f949fc37f59cbbbe9f8751d59a0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0743eef8bff3ae5b73fdfc3da6939c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa62fa8dbc6d683f3c54d33af28d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bf565f1fe1f5ddd6eccc0406717a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea3a00b799a85a21f9daa285a303c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a26817c31e231134004ac8d5e869321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265826dbd5f30e924ffb9bdea19b7a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1966e44fa022d60a258f9d453632f76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb06cc7462d214070fff0a5839b7ff0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd96a118a74fbfd8dd86465a54aa77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcaff5488c23a0172d8e4fd0077733326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c5bb825045e1035f4761064d5a3e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199c9f78d3eb07662b8bf1d840d947328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5f2623a5357da4f75d190bdde3d6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216920b5f33d5b63712e02f3e095ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c7f014c8d1493293666b7ec6bcf4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc8c8fef70355594ca96f90bf8221c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05262cf42bdaa9493dab643c26ee34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7016beebfbf71b7f023f49178444365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033790e71c86dc13da55fc9a0f3515335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad57b8c80cdadc73ef9c7fea9d7ab18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9069a8e1bc98d65562389dc06818a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbcf4e62f5369091042e07b574b831338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e1a648a9a24b31f068eabfa56447339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909bcbe9bbb4035190926e829a30c77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a7256c0b5b3dd52c6bd3f1f70b0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda1129f7a0222b2fecd41af410a3e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086fdfc2358dc66a1c0be6cef77db4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a34b143d605ef784e18d2eaf308f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b629f3d2bb68bb8665cec8a5dfa624345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb239be2c7d3c62e30ddb2d457643346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7102e2016a3ca87fc85e0be1a048c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9c249c90e4b02a328656e066b545348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6d30f1f238153f1bf44787d53e7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd070976fcc2b652abae69ee0def2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1f57f530135ea527494b6ad27c8b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e835f59dc493ee9e07c50f796b8f5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05297ffa4fe13892acbe653943745e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dc32b259ff175946f48df280c9e00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac21cdbefd776a4ea8523c043cef5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e4bd11a0834a803c8b6b21c8c6c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab95ea748be41567cceda66b184d6c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca6efb259eda3625de526d4b22349358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089f27027a7d9f34220822a00fa9f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e5a75465015f084e55a169ab39a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dad956d606b92dc7e2efea70c68b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3ec44dab8eca90d37167e67524350362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5da1607b9da765d065ffdf96652a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4ca7536ad9d0c8d7c8655e811b57364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb089ee64594bc5a411d4f62d2c30e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e81e80ae3a6e31894e371d8421d00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ddbe6ed07d07b0ebb2b02aad2521367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ce1811f458495fa6a9c5eb3c1d30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed85dbec9e34b1c4c57e58d0c2249e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51624ede640490014c97dbf866b120370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f820afb30c0a28417a1fb82276d1f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a162467476be6596864b5fe1b7fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449080d37fb64ae67ae925f5bd9948373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd997ec8bef5125c1da15ac7cfabbc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421ce94ec7e8acc2aa2ad014515adf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668846603b57484e2da7452205e2b51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5feb1696fab8cb9554af5c4637cf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae1a7a5c01eb9e1d8ea8818a78593378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36690ea646b036f6d98dd7fb69f851e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6c6b65fdbfd156e54eba3081f6e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1853a3a16080978180f9e75b3d8ab9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac434a84c5baeca51dcc24094e6e4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a231e4349a63c710fba9c4b1acabd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f495ff95fb96fc4ba7438cf1a26a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9541ddc91d74d34b329e55a4ce061385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4364756ac7d434ac5ea8433e40d8037386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924a176ca994b0ba7c8cb1be6a71c52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555090a62e39cdf430b2afb5722551388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595ac2e756eab298a93ff95c4450ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b1e134955bbebee8fc15b2ae3e529390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db089fbf58596e5c29bd82939cb90f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910058bfb42291e4bfa90cd59c3837aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d14030d0a193583407e38d2e403da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe8faf47cf5fd280672dc060531c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d835084c53dd2b639efd43a2e66d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852e1431c5b4782659aa337f05382ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c00c2582d99e5dac26b3307af44fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa449d716f10ae6ef3353fa7cfa34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85295191082d7aa135ddcbd9b583af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa74b98b1894bb8cc61f50e43d9c58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f582d3598c7ebc677b773b72b9f81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bd2eed144e9d9777fba86258ce147402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023fa9b50238848282e80bb4068d59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047a4d658ecbdd2feb54e5bab94335404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73245462f8720ff47b6f91063db6bdd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd0aa6a1f52a230c4b289864274c67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5ed689f11d38bb759b829df3489d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0700b9ab4ad78d2e9682e3b70986332408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435bb19a1f1556ddab1cfdbdd1291a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce2d72c9a9ce319ff26024f524b671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fbf7ca792e8531d03b9743598e2ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654a30b905122b3ad16fa5a8df6e3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3fb7fc5c62b0585b72ce8bdbfdabd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f113fcbf4e0e558dd425bc60e52ddbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f577e7b26cca20d0d917e2edcf2e813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a91c258aec4b414b5c3c32794e087416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bdec05e06014776eb41ffb32b5816417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda584da1a57fe61114426876b01c184418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a802ccefd842b04b8024537002c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273edd0aea111470af7abc216dd03d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14a06c26288d9516a818d3bfd4e86421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c598b4b219d2773f7adf67ffae69b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5e8306b3f6182d33225774d35dd30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191705ac0a585f1a096bdb553025b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e98b71cb7a1a7e8a9aa551c6682c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6e41debd272efbcb8eba0fb5be446426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6f937a6209a882383c78e2676887d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a4d0b384d100a05857ab62fd2be34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b7650cf67ac7b47afb8ab7b3e300429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea646a0f55d2486df9d919eae27faa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38622422aa07857b077504de5d8783431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c959c7ccb5cb4459dce245c752370432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445e38487f5f2e97cb77ddd42aef27a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ff7e38f5289ca1c273ac67ba2a15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50e8583d0f0c951ba469b1f33ade5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8f1084c00805ca782ac50ad4fe88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69ba2d47182f35c0ac6117b34f3b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce996e224d0fb389932435d50e7185438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b64be4bb644a318a10f2589c1cb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0c8c0e8fbc0edd25c1df9336e7e3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162769d10fe27d0827ea6794e34ecb72441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685797583118a28033fe3b3aafef55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f8205d7ba4b500366833d379cb02c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa70038fe55b5cef94aeaea08285c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718f23f1bcf0d0670f6ee2357ac008445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57251e772dbec6ae47fa9ae9eb6101446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78626356a3cb9272bf925d9aed342a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed26e5cce052167bcc5d2b6420dde11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409f1ebb7475cc3755e8463154384c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d3eb871200d6464df24a10a25be2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74cf0c76dcb22199108099a3fccc0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd14631656b6e620cc082bde642343452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd44e44f8d6d8d0e8bff7724f1d78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e9b7dd3a7eb68c381be2a70f62803454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004237fe1da56cda6af83cfae9516cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738e2c8505b50cfdfa0bf86efe8b493456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eabc83e1a642cebc3ef0aea9b15235457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83f3c34324ff89a7c5b2fc2445e3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364990712435479a6e2f123e19e5d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33a5f7585651886b72b0cd6cf48c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e6b9c059ddf590a8f39b9867cfc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d74333258674e611978298f71ad60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007dd491c16e7ba43ec0e1ac212522f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214a44091016dd0be16154e5da4b67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b5a33d444335d3ddb5f84d3e4c681465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dae73d622f4c5737b47c4eccd8ff4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5a619c91c5bdbaf6de9d2075f9b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e8585e88e5617865634a4ef8498de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117320d8a85538e80d9ca1dd22d26e05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd9bdc203b8be812870383bbe91420470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec1fe4011217aee0c71a36d482f5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553b734a48c55d37b7c79af3332960472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526db32c44b4a84906e2671af7ca63ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d71f1d272ff1cc3646300445098cf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0dc63fa99c2d96bb15193f2601a57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6463bdc46b867bd695dbe7988bc5db1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123fd57d993f9e75609e4440de11fdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7acaafc226b5b0c00638a2949706b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb51067c2d930f386f8be28bfc1baa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e536d8301ee225ecf27ac33b95c6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bb4f052a67f5beb1ef41512adb503481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e81d758c9bd482ad6ebcebcc908c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1674bc0e78439cfc3afddade96844e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c05cb8efa3c202ea389a752bec8237484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b3ba21ab5286f7cdb602ce30f8810485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765aaaca77c557dece653ea5853152486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fc3a0f17e325516f38cc833383e29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156f4f5c0a7dac78a13968ee4a4a31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5928a067d7cdeea6e708fb09b0b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c66a1dace98ffcb25bd2e370cde30c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b38dd13ee82c8e5190e7a6934fe55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6aaaeef0ee0c369c72e33c92c8753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9354dda6bdb451b61a83513b9c0eb09493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6de8991468f636c2558da06b3993f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bbeb9fc68d39bcabe2a26230b484f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cb7769b7129bac703a7bfbe70283e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f861452f997eaa10a6f9bfe8171880497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30194035f290228aecca0798256b38f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712c551425ff772359229bc2069508e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295dc50fed61552d82694a427cd875e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbad2a789aa29cad372d457f82c872501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468953d2d2bd9f832598032c6370565502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fc0b348c373673758423a0cda7cfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a571975d0ee6518752308ff68ac62b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ce7c2907880f36ffafd95cbc9d66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1292287693cbfc086c149419f2a36a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e602852b17004d2447740cf95b9227507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab50bca4dea4e71cef8b3efa9cde7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40525cb56a1001440b76cbc9a3fe4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de70c270113ccecc5237976a21e5c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766cdb636dd34aeab400078cc4c5c52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4517759a44d84167ca746434034e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436683b2bb96825e6a2ec88ca99c036513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792efa7037774e4a62b9d0c7f26e6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503fe38df471041d70c17ff71f71bf6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23fe1765424db6559bf7761f4589f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e9f63b43478b05bf719cfab6c187b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234153959c5aeed7512c5c36a4f1a4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22dcc0ea1f934986d41c16de47a3c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48809f3940946ac68b844dfb55de7e56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a2042070d82c06599dfce80226bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265eb2c582ab025861bf371135f678d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0887ca05ddab3130ade7b5e5c7aaca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97176be91843a04f58aa230f196fe0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2e3d003dd9abfb187a8f186d9780525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a3bbebe4155e39bd585427730cad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b66e2fe314d21350f93d272c0cc7fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c82595ef904d49c80c62b4375877528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d3bca91ef75de4962f7e78968b2ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e14ed61517aecf9a2fbbce390f84f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3f567d70c6e99e0d2320705e4d29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07855a43e28b9502531c1859970fee6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acdde5abc24ca090e4d0d17c8aee30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b5f4ab79695ef5763f016c7aa8a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8f538500f6080266216579212f18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f190ee447ef281e9cdc82ee0b2eab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4d448801ffaf5b93713ed6f5f4d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174f520f81c6f52081e3a832d0f99e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33807144016a2f9a70a3cdc8ab1cab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf73be28dce38e8bafeea0c4945c34f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72709c3394615936e25327c3ce63e19a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2caa012d6b5774ece49fbabb23a70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3f145cd1aea3a4ec8558ffc0b4f39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715f21c95072f8df89d28fba9baaa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2e51f9502cb0dbdd483cf7429a2ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d0dcc368f30d3e0373633393690cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde43c89417d54e296aed7e0cd16f9c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908fb77fcf850c38a4e17fcac75ad27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7703e64a92a14183eb16631f25753549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c51e920cd96d1c7b2d1aadc34e33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1b7f2adcfefbcac91fc074bd2667d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c2a258f2bb1a96b47f4eb305c3e7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf19dfc1f98db58f811137789234c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1000e033c3c9874ad7ab8a2928e71e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481404ebb2e51896353dffcb8c32f1b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df51bbc66ac6661a840ebc0f5663600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c02e2b0f3374ef499b737729699db4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fefa72c325595f0e67b199a534b4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514cfd6e3b8db4f48b465f1a9b156c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d57aa5275121da2ecc3bc7365c739560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc7975069e6eb96de34ba29a2aa3c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a03105ff7423d90587dc17f3e7158562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2798785b40c6fed8628b9449edfac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fa37c60a65f1042f712d8732deda564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8067722b873e5603d52d528817469565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e847c03924acdf2e7364cf107121c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2caf8b2b588c9521f118cb8548b172567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1501f03ac05e6b15f43d13ab705bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7b9fafc2798e72ab00e8332207e43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ba65f80e1a17f6c45d4f7167879c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fb5493909c1037b09a50262bcec6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62513e58b811e1c233553c1a53a1c4e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcbb1ea6798dc288bd857769b2083b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52b86beba9e8108cec52daec0024d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8778ce00183524c6989c754b7af9b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e79fb9a3bf77d279dc5940797061576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc537b3be7a29322a3b28142b3c25a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07916db36893d81be4752242fcafdcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc158ce95d6c7789ac9286dc6213997579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680ef61a1596ed2474a25e09d9a43f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6859073d2ded46eddaa27eeac7eb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3670bbd8e18020de7b1eb14244451a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf7b7b3b22be724f2cd0bf8f0494b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa679ecc79bede0d954491208477245e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ed12b05984d0a6710df3f13ca0528585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8ff49d8db3790431bc59e1405176d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a58f1f5d995254174d26b2edcfa870587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d301f8c57d1fe000e9e7a257d51e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ba8ef297999db7691ade13e9fb63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad9e65b8615f68403d06be2c05fd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2991e74d56eada562aa1617adaf2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e24c37bf33b8aefc8e2e50408c98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5adf66963e0ed7b174531da461e43d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae86d36f8e2a1bf4f93d8b83e502a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54314988bc662b201e4488a66be889d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294b10f50a1468b8eb32932b6cd705596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc76687db675de93aa3b2caeeb10a54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3aba82f339987b29eae0732442702598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b62e9646e990534ae7b47744e8d4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a9dab0b693b5ae41370e790c7db6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc222c55f87e6a5bbb5a8e65bf8849af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419586a9171071e86fa13f7813831b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f11246047ee28272aafd798d302a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f927ffe98138d24287704e66c5aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f6128e93389e0d1837dd2df986ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531778692491ed1546c24d19a7a800d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e8bf927fb6b7a6666f959bc7f0b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23b829b7941a165f199aaa5389972608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d7220830fa9a0b213ed0cee3190d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e605a1a4c33d8cb3c656aff68c2f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac5a83f26ecb66c73ed30b3a32a83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152c1a807b545fbffad76f15ae3a57d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ce0777dbe9cccf433cc726dd11669613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe848363f47206cc8f3940d2fcfd619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815875c7b42f79869b9d05bbb30e70a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ca040692c09d89bd72c081b2045f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6984874a2323cc9f3b9466756c772c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe015046c5d3ded35755e864078c69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50218afe90707bb4175b4a9e6c2352619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd00bae03e6e63672bb848efb5044f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae7a8266d31671714e29d0a345a403621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28b3bc3158d798832c3ab7022c556622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e1311893843741a1ccd7ea640fdf3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b967f5c601e9b3d99767862b2b67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498987096f267884af6de083e68f58f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0846d6aa6b67c439d02fc7bbefbf0ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173524c033f863ced0b07727086a187627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec64f923552e7637c94640c0af0680628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e4d1e0ee0c290ced3344dff4bc182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a0822965b60cab8ccda6b5964e42a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ecfe2c40c6105bb21241be300855631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4870228feb7bcb4f792276d6b9e9f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb9c8645a3dc1f8237e41cccf4f7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fa756b1f4393c1e2fc635b2811c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376167826f02c31e4e9c5ce77636a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1efd063970634d4626011a01e3c6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa34d1a70fab188d157213aa6b924d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f88b1c91297ae903a3042a30fe51d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944af7bc0327a96367f3d8fcd39500b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e13226e93de7119278611dbca7d8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1eac4f5c94b450672ba35d8b37dd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa3d6ce5285d14b2ec4b34b3b3017642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ee7fd30230b3d3eb3047bd268337643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5dfa987544c77b1b9306f9e00eb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f1c3a9b2995684c85b079342254a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc44c4ae9001b819ec2a7c00379ff4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f23cd3f8e6078f884eaeb52b020165647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea579db47fb4d7e07f65b6a3244dbee6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8db8ac6ecc73c55e36741c3ce8b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593c993263ab1a6dbda80ca0b73108650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5dfec39347f099753df6b6a3a690651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a6af90d39de6cbc027fdb18a8e627652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a9ba733ae0d1a45e3fe54b231ea89653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068aa3f31f8e33c149c27f1402db03e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5754cf682ce2e29dd93bb301c32fe39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4943a1482855c6e051504116c80c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212372ee6931b767cb2beccc3a2abd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1221df0918008def0fd8b5d74374f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f429c19d1592c9ce52dc0cf5a6c74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d26d798a5d71b2a970c27810ff2729660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e206b836e660fc0595e20704d8277661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0019d4da343d9d9a3d88b22c731f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c066e3df14b42e8ee6d1e9f7518110663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a5265a16b463da040a01c89889aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82b058d67c23bef03f5969ad0f74e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bcfcbf06cdabd59da0118b0680ccf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a901477a9d5635d33c71cf80491c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f69eae2913112eeeb69e955bc6ff7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6116358b3124c1498ec3e7b49efb88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71f4e29f01469ee8b1504a198233d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13682a90cf789e9ea062c1148199ef5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042c7c97bb896ef0e16757018e6d7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335de4bbebbf3234671185d2615c7b33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d022bbb5b9d1b2129aa9ade4624c2dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5177e371205c687f42668b61d49350675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c3894b820fb3cd2b85e16cc7b10b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314a5a097cc0797938f106503381a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d867f3e2a916623ae3dab67d2244de1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0836efd8844d23c0fd31287a27b92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f58b25b4779f5e6d7106374c419247680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977aa5c31cb7862c1bf56a7fb0438c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1e3c995e88cb9542b646bf63b462682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c04e141a128f4f37fd135990b01911683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1df4829381db50e397fe87e0253c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e373e6ee6db47d3a2d731e42f02a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61970f519be0a8e1a01f0dac885fb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbdae771940adaa90e348853ebd1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87237cc28d6783cd5c4b1ea8ad0daf6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35a6246db2af36ecc73994f0fb9c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c9fe6d0f1813464008958289aae0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d808d6b73bc56e358c18f94d2d23a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9af9be6d73a5c7573a80fbeb8e5db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e164cfabbdd9882f188b1ea364606693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7450e4a252e318709c393caf8f0af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ed04baccb7c8fea594d5eb8b7954d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b73e1b8ac423bb37e38fed3ab96d5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1fa815752eb1583d60c5e7c273bfc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65d053e33beb9f96702bebb1cf5c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58c5e6cebb4272d25a904d9fecf0f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574aff1e73c4e7b0c92967998bde950700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494aebd072200a1bff92b63e5a89185701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8b0a0855c7079cd236916e76fdac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbec66e7f84c0ce4ce289b9d7dbb7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579487b15faeafe0dd1d340c051cee2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb00487bc6ae38d5fb10f05421b8e6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea833e4192fb0ecd1cd23ee3222f738706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253231e1b90fe2d4719d3ed18517493a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853d39fcceec5b0be35318b021b8d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7971500022112911f9d26e44f0761f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96629ecca1d4cf0f4d50f565a043b6a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056574705655d92736e3c47752aa84d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a787232ada38f4c188df530fc537eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cc55407074b851dd9a9f1ae9944d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b54b6eb6151cecdf1045e78b26dc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19024328a0a62f39a1d1d4c131ab853715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cfa5dcc471d39df69f1054a60187716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f626ea7e4c63535668d0d53b0cfc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e10926d4b111fbf31ae894f7eb6f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00eb73ab8a8fa418901b9ccd65c980719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90b7b0cd333c3ba7cbe078ce370560720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c38c1cbddc2cfae1344e85432d70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b8457ddecce266a580c8bbd54116722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00594ff21db87b81ddd868b4693498ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e722c1f3c5da4635a875a0a31cc88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680be82f9f6a82549bcda2f7d97e2d8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819364b5cfd84f2ca1fb76d964526f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4f1df8b516d4a486dc05c8e612c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3549decde388316c71dbb11019b2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101783a73eacd1f57014bbb4f257b98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea633174d23dd71c764858abfdec9d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33888dfccd50926e0123c4511c9b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b77073ff30fcac9e8ad2d5e178db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd904bae4da4fd42ed52b7351a452eef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2351fccdd3d032880032d543d6dc4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297248f417a63dcad8534e52142bd76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6669c03ab254b4ff0b8146e8e491ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527633518c9c31557de37d88c7767936737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d88e36e8b4775b6684d828675cf0d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef5344e6eada192b2e86dd9b51543739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b7302f62cb825d33e9a8ae29dbfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd30d4f2d1729a0551f476118cc61a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29563dc66180fa4deb2a6f55bb19c682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a346ca3b0ca3a830988d92f5b9cf9e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93f74f77586fa57069ae8b7687f19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31d5d9843f1228e5b8c423aeb778d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c7580da0d3b4bad57927926691c57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45387149165799eb6b90fe241556ef8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6868f6dcfb58f3d3a10ce234e7cac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded00bd44006df3f1f2b2100ebc5fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5175a1e1f2847211da1b5235dcfc55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d4e41549eac75dbbd25e0204e8f3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0924ac41889a84bd824d38e3f0fe7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c4738c40912159895c11beeecabf753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8cdb0ea256e0037b9589a8d5d31721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c26bca3b0ada8ad8e44835d2a3ce732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6fcd1fde5030b4a95df9589ab4a5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5f3d92a4b62ecfd9de08b973117a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff11b3065d6266fa4add1510ccffb965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f2d11941a369dbaead18975945f626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8f5321b6cffadaa20029f9f4d0f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101c7b82972da28c1f6ac77685a95e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eae5fd8e469526b5403b98ed8a3399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76766ce16c9da78bf0284b8db99f1f0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa0ed8fa7b9f87385228b4e9d7eaaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0838465065e5538a3a78d5a5b416cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600b928d9fe3d22714fc0d3c9f8d62e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce89c0e515f5b8d4d4dbaa4610b9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21a24885fcc035efaf016a8c01e6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212797de1c503e9db3dc140a3c83927416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79b96485f7c9e9dab2f3324e7705a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1268b141fc94b82ccee708d57510ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6a887a26f9c19142335d15975837019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3197308b708974ff76663d3286956220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090070e568cd2450d8964f4d83370e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e9eeef674440827e44e19999235722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c022a22d232b5ebcbd169138126d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae9a4c84783d52b8afbaa6d80f46b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33318ae17e6c51987bea7e2cb70a47725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd891a593eced75f0e894d42e30a73de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027d980a8abac3df30fba0f99e6d19a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae845f95af2cb538ccfe44bca3dbe3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432ebd3ab2e21ad4acdf2926674f8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf598cafb5dd51b94fd2783a6e1d200d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732731286e1f1b4a0a080311ab71b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac7a4a01caf4815c3eca711961412e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e1c55e74b5aa0e38433d4c730667e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe194c3e5630efc5d913775370004fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4fbf6572ff608affba21ac8c45d3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107aaf785789d918cbf18c851ce0b1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce47140d30d107326676e4b7a1be437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d172622b55a9244c42d7d752763aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6b75198a22fca89474649e29c2c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270631b77e4219d58645b0167d97db1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f891a38860e19cd31a0383c4d462441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf67b7a4b2a451db20cb485e87a75cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a46b36877addb15acd4a99a56c74d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272914fd42781ea4099256c3163ed9c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0256aaef6dfffa0ad0860110d48296e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b515da052dd6ef730edaa82ab7cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76f009329248452fc6315db9b18a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1516492a20657cd409869f3d2a01348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e52fb60ca4417c392dee1bbbb41f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cf0f6f4316ef3df56f4637cce597c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c152f210fba8b1d757ad6b017238151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289502da1462caaca3687d8ca74f9be852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5cbff7ac56850850e6bd2a61378b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc32776db0fcf3e2c4a5242b6d601054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8771ed2b0a8b511ccd4e29f6b30d4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde001079cb18240a0a67acfe08ba3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612aa8b2e43871f33dd825cca3ac1d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f8315d9a6b5cd979c4e8f39fe4f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f229205ea6ea80f912c02cb0edc3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4aeb5b61406c992b9a03714437bf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c70d97d87a840427af0ad6eee44261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f05bee43c0c07eeec2df8b94f82b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e17517f71647fa21113c729f4fb9f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b71693acc6996bede2a6820b89a1cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8f272015debcf9634f1cfb00e55fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792fd96431485b862dc48c0c32ca3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a38c859d5cd355317aae6df5f5670167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ba9566a4d7c071340275c22dd723f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04a313bfcd090f118e3ee1feca991969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7823ac328972f8c82ae39d9eaa9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46773359775f67836ebe191d7f25d7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad847851d11e572d08aefe886dc8b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd02a745ac281ecddf6b4b7ec133f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b7840798ea562d0e76aaf76e192dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f0893bdfa20cefe36a77c8f6532a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c2d2bfd8dcafb7501d2047a79a33d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bbe762d036a01517e0d557bfd295077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce706df37a99cc07b25e2cf1f36653978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbe1d80cd59b1045c00890ce909c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1e35e1615df9aedcf759507690ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c5b3543596540945e2ddea0a827581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c5f9c93ef63907f684ae20be6264f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b13cc1a38494ddce1f40e8ade759f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac954ec72682f49aa909a240f242784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1793e3fccc6f47f232abf510404a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db3b9345a5d584ebc2480897e0964186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae121b662e66043bc3e28d1c37677087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355e201c24f2b7522fb895160dc926e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be89589427bb962caf186443de19ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5feabc7d0f9bb9286b582ace05d1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a078658e46ae7031f2cab059f11491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781213c9240550114016c052ff5f466992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba87956b2b3a58ccbdcf63f3645d5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789c008b977aa4a49150f741491c91c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352c8318dd6154a1c813869b8e4e9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5df56fc7e7a6761fc049efd1c169dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223d270e9fbdc9eeb62f510af1ef23797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67c76af07d4c0b6b11da4368b0ce098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba87dccde104c751531a160bdc5165899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01e39ae160903530e5fca41eabcc37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61db7fc3b76ef6a12ecaac1ec5d70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2c717e06011e80bdcf479b65b0f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b9ae1c97a145ddba76f99bb71d83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e13cc6079c42c80752784536e9f8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8155f839aab87604678916e144a11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e095334ddde091edfaeb2084f2230106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464d91403cf4d70b05ac821aa4fa640107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74447510c17b5a7620d45b60746efd9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349edb2dee6e1acf428e0c93344a94b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba58e31b8b6f96daa5e5cbd185f9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3e7e808eb98fb0cfc4147b1b813f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57360e531929f2d9c447a3165c8049d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f85ad9babc8696c4b958d6680b50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb94b5210d6f597119cad576ee5dee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb010d609e8a26538680bc40ca1138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617faddab307a03ed7c6abf516c0448f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ff6552b5f497c76d0f4584995481117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a903e003006c5f028da569ef1620f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ed15d982d2e8407fc6c305826b2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38b95662051305868b023be26ddfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f6e74efd369bc28eed85a2f80a32d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe41480efda8f0efa9f178d422bb092122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce47bcbf453572437df1a3f702886123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6931901b004fb9bf747ec2fcd2ebb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929dc3a1c5353fead59d81ee377890a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8570a018af0c291cef81b2c23b91f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6848dee1a9ce27ae397dfc5046c7512127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a8f5d61eaaebb26eedb29e0adb84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe864e5d1db332d3c5c311c904627b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606033e821ececa63209515b547dcd93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f223d6ecff7b3265d0ceff23015993b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1c14b6bcbf6eb290ea80d9a3d52a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e417f473f6a2b99ec6a47f3fe23e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303d45b4e7daa8d2676e8651849641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533bed63b4521389f06f3f207a440f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e12fd47ea60256c150f9d7ac9e2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116453568cba04158d49296848cc565e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74123fdc94bf9bfbfa741a33d9b6d8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998a9bfda6cbcd1e4b67f0d2f2e35ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504808393ae99ecaa0b94bce027decd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e16a4e72858519d994f8ec7ed3dd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc006289314b18e2b1ce0a3fbbf307a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f8583f47837f0572c8eb5ebb0504143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6497faeae931add9fb635bea973d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667e820f313644ce051f8a37056eba1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6aeded00dee90938295aaea6a8fd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53594ab84002ef9e0e83502bac762fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15918482f337cce6f98dbfe5715ff817148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6098ea41d79790fc47ad76faedec87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dada28ef956ff4109f9a9572b310b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a392d756d1a7365ec3e1e597b36e58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52bfaf2aebbf79a101a95d976d711152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7bbc2713a2f528dee5ed05ca5c0ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557a17bc79524bc1d2adf20d69a3a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb85e90135a017096d8bb65ba93f910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bbcdfcd91a47c3727f6a90c446f70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404518633846787efdd4fe084c41781157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42800d2fa35cbcbd8f81122a1750cf3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb99299b77c9ac039d8d99d97a1393159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef7831692d3a37c409e7bff07b34c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15224af2420105e51a38aede14dc9e74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b4ba67031e79d3934ab86780f348162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77605dc9b92cf9d65723674a69d788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fcac76a0dd343d0852f5796336723164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080146bc2e7709894ffc566ea9af2837165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d105bb7a6e025c0bbf1f4638a079e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f089b199911f03640df7b169f6f2b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22129452c0f1de45522ce137f78306168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376513c537d82be7a2606333445c083169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ab746c9a4ac284ba7e04c594158c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d9c1321fd7d3d927c3cff56fe25f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571141edb7db2204cede80a405c1c38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855b74ee317f15f3e8583a1e63b4db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2455b6c11ffd0177d06770c4c5eeec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e53e0067d5ddeac93e86840d02ce3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c545274ae3bcf478038bd8cb2afc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde81317e6343a0b699b8f11496bb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a3d3f90b51eeda0329613e2579291178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1022615080e06a6c9c455a0f62d13b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1451c42330e400d8aca9b2f50c30a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a3269afe13a676e44a276368d4c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61a3a38a01b4aef442d9b14d96518182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7862fe64691ef95b4a4f78a0df6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4073c2299ec507a92f5abe6daf4f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af15f26b1b3b12996949955c50550185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101189dcb5e0f5f6c03564c666ce7e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da1552f08bfd6b0cabc844f371cb8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c7ce8ae1e45d8bc80c4249a86a33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e589a93c0b140b55815be1408f73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92511798b89e0a96f8f4c174b17b9506190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02dc76289ba6373f92fab8c0d4697f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f2bb0ab8f4636f43e241a6e0f3fd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab4aa1fc471c6fd16eb0e1522e0287193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f9f16f935369fb561e62ca2bf650b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac7481116391db831fe2dabed9fe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061d1978cb8a251e9bd5fcfdfeb44ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae408ab8976a8f64b4c0895cf04e4b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282252c8283c5478bccf3526dbfd81e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8419a5671dfda4002be8fed461de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199216854dca1ac85823bee2bdf90702200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f02e3fceda5d12601ecda5507cba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f057fc59de1c4067caaa988867a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ba73876ed2479fdc86c8fa811d77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528947abcd21f248b2ab1d23adc509204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cbb74005def5bc48c737c92897903205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de24daf1d3223467af081dc74747b35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f01c021f695fbf5060c4918ea9214207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907496584bc19ea48cc36b4dc9848b7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18275b89d8278f4d959d09a1e9d87e0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a01000511f118453513e92af56a5f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793810569e85c542bac658d9de4bd81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625dd696da3fc7f39c1737c838a5b5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335afae77a5d981d4df3453a91b469f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d6fea1124c1b155643a6dd01772a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f1a717a6b822ef874eacb7ecc442215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a586ded0896aef99edd7ea3e3b941216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acad9bf28323381f71b5d6a8d7c473217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b79a73f8e7b9297b5a6820f5da5bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc503573e9b79f4ed38a2add4b875b11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b88e57000f56ac980bd4445cbed579220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5042ef6d64a36161107b0681de42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584206d56800271a5a4e5342e75526222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917cfc4d0de7301dc185822c66a179223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bbcbe9955fbe5ee715c889db3e98f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83aaf8b05e34c9d2244f3701925c65225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492cd3db3e41e01bd96e4039a712b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62a544c08f481554f4991164a6c28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e387beb550c23d4fb2c8154c4504e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668ec501e322c6755c95b1be27e5f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649649d5f860017a87116f000f6fd8c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821783fc28823c006bb03a498a6e6fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5aa46ed352bef92cf20ed9e2e323232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc4cba68c937ae1133ecda67364189233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d3a7fcfc05beffb17c23c1db252f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972a528db2035c8ffdcff8dc2a33a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e2dd8a1f401d2f133ade000e26e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b28dd6a5a7f687f19d496876aa127237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe2cd581ae963741e981240d643668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed24da526f6f25a550b2c3c0c353dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ce8ae4ebab1e26161f58fd5f435e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b81486890c8fb00916a4f627e8a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f0b847421e2039487fcde9ff5388242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80378c3faf3a6c9c3b907d113d6a2185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b382b12a39216d1a82cf023ea750e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64ba4532fa33a4040b8506d08ec25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d2c55b69ff22cf15738d90116010246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3a4a6054adf7e552e25648342de63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53664adc98b2983a7d7526de0527e30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e88283ec0e0704db76e495a985039249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428b1c21f88e2568d8a66e4857b7012250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d9659b5131e02c6ef2437e188e306251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e5a5d6dcb8052940b59cbe9c2c35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d39d87bd5abda4e57e2ef69a6a8ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038ea48455f2b8b5ca60da1d871860e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d6eeffb381e1039d51c9024c1a9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570fdbb00e5341e367811cb5af37b3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7933bbbcc6a6d1101c2ab78ebf58f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb55f0177a7672008e9db34407a7f39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c87591bb7df531f2110b7df2ea7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209711f33fbbbff2f760ab8b777650f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b491796c2722993cc197a4309751261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d04bb7c6cb12d2856399797fc7b3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c913af7bc6b26f7e2c4ebb89d0c61263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4a01ea425cb8bacce8fdaef07400264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8024b67fb9aeb7a9447cf86d3c8bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a69b4bff240dc225f8bb69e61850da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0928a52b29490f2abf8c2007104cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8ba223c072730f84c86c11c3a409268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497b56e1c818d89151aa342d035f14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fea82b6cd92ca4e3e1ef1e9ca86ff4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025059f174efc9e2013276cb61989cca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258852bf769f0fa0977964ffcea6a5b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78690585be90870104fdb52b9008b8d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5b530ea888950266a6a442b0325ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a69593b346d43d549e89d316d4f3a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9cb78897f0a7947979d2470e54f8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ef6081ea99dfa8191fe397503f671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214600694f9ff7a831baa640c7dcca6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c61cd964630cf69e7e988ffe89068279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d0581ebb057fe70f2384cbd64a823280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b11a4ed40a8a513c73720baf2f79ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd979ade62da06fc88f557c8a1f740e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91e9eb53e5950390dcce07928fba2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988b196f3d3d6664a52ed31916fc2df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fefce0c18d2ec01216a93621ea695285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae19cdf0e8529b413b82ee7131076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb79980ca7a61c946b66348a184111a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437626923ef857cedcb69d1e7792aac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba638e04e5031f072e53961b3b24b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe6f63b4073d33b9fbed131e8aafed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632199afbc4ebe93278c2d05e01ef73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcfcf51daf02bc61b80e9638b9baa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a776aa4368971ebbf0910e62ad3db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90eeb1b193774d533f83c76366b3dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d4f858194d09071fe1c95ce038c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f628b38740e48ac8ed8ee994ceda7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6c5191d04cd885224f88d2e63d045297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf5b7831b98413cf7c57a5552a358298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194947aa30281d0548b87cae31af6499299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4417773ca148900d0075bef7f4341300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e472f9eeff785fdd93e798f2345785301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfc3b8270d3c694f22fde5c25ab94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e774145d96cc788f79f6b8b9ef73e13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425375cfb496b64d6596befab6d87cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3eb3cce7ae9c2107f58eb2da35fa24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccd7ffaa9db8e485562b3bc2b1ff67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce3b25b7d61447525bf79320b58cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a307f8049115aa7ddfec81e8946847308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb9b24be5d611d0fb1a17a7fd315f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9ddda957e1890af535063bd22950310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987551e38525c5136450709ae597a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca013f11eb60b3e3ca9b9e59916597312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d55d123263d1059164478128aa3c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b873e6ba2ab3c47b9e39910015d400314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02256174699f0e7337885aa50ce3efe5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa6344a12104c51211c6640de0430a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b73c3d0ac7de4981dea7297da95b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5743599545b0a491ee04eef02b9cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7bb504d43bfc884c8a153f6adf84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f19067f048ddc321710eacb497c020320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d68427c3b12f21bdbadc9e82fbe9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f819d1fa41d093b89e8a39c558cee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802f392f61e674ac7f1e1edbd07cbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107eceabb6b0ff626bf8320241a4c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c80555382822634d335f106fc11b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efca5f41308a601caba2be4ce0f0072326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816096d753b2f60f7d2678dbf284abd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb564a594cce1305b0fa18b05c0061b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311d7e2eb413fa63117158c606dc0a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d4788140ebfe991328514de1a0509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066f9b7f07d9183089a974ec2f5de3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9532b12d0902a9a9f628278c8aed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e5fcef1267be56588c7d1198e55d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4d07c8403e0de4a6d899fb3dfa6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383bbadc1eee6af1ae210d76721d8cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86560a7232cd145a09383e7094ddea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64447c703ce202f0a22ab4fb48e20bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84a0ccfc4f21b7ee807133a76b0e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae23ec8f5613d666af103dd915f03a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35506371f02e6c9dc30256556ddbfc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362fb9a5933d81eaa0d36817fae5311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332b909978bfc39ec94f55952405f36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5d9ac824c2edb365e67bf503740a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfd57a8aa4cc6f482b3f57e56327dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3a22f7c9c6df7057a75559e6d8828345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a723f513c0f386349e34bbe62a404c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f11f84dafbe722de3962ac7c5a6b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbb451aac3c38b73eca9cb3206cc6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00ced736a045aa2e47683169bd7b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d55fcee8831b05ec17ac74e0720d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75719be8d553ab8567fff2c47199ea86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e0074746dafb2139c9298b25f0cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3068db6d41555af13b4f72bfa9b09c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d753d39d3c117ea73b994ef6aba77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a795d590b742761049e507be7705ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490bd2c33d1437c057dde39468deba9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa6f4874177f81aff9cf0afb567e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d208fe71f958e1dd9a4f3dc259b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986927807402189a5e0f2dcdde29e835359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633796a6dfcee96673dd7f9eb104218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe6db489f58807e1ccc9ec25edb59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77756360ffa99e8bf91d15024d847362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e85993804fa1d9cf27cd347a372be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746e49cbf046d2e62c0479f9845639364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1eebdd4533ec545a02c1b31c127412365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c119de03d3fe7819853ddad8ff7431366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea89fe0419c60482af447f28a6456c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff15c556b5af2137c62143c1692d1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3beb84ccb0416880076d4e79492f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d502cc2289648b2cceb6d12b4e5162370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9451e1565b78d31201095e54aad2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ed1263ee61e06602d1d41114d5a11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948e1df3ef2d8b30edad5860dd4e128373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9ce2bc92df67e3bc563b067eaca37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a50ed5ac85e3ac7753f273dd9795375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39af7613bdce7444525a3566a99b7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6d992fbfdeeb3c259ae33dfc8bf4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b0347fa95ece1271218d95f1e403378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689e08089d603fe4db6f15732204b8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313a86ccee9d5d49bd62c7424b87a3b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d60dcd3547b00618d769e1e0b9edeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ad6c956399e3b94ba4e857605012382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31304e47c831e8724c0b134008249196383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49404759959c3583ced56355497ca4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7302d8c7ab1cf17922410b9806d0e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8e2955cd12f3e183393037e8b7076386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d517b54dd5b18785df8752476e2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3180a69123f3e5250c43fb473978a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa8d28a749e9dcd598346ebb43de21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8206760f9bbcea684589ea38f9dbd35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07111aafd6d58394338e87906b6d57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dede508dab998a91ea34a1752bc16b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582861fad248a120c8cfaa084ea597393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1af4d8017f731e1d37bb90c627182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdec825251e4d8f39f9b29a94858ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642c020cc2313cca735cd78b64b7c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1956b496126fd37ca7d03f3dd6efc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2164a753a7fb4a99aa433403be35ea9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a441f2d4fda6cd32dc3244cea961399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6de35a852772ee97bb277a0ced7c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6fbbe2dc35e9d6b5d208167dad7e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023d5e13b564b20845650460f9b9ca1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fded8c22db57858a8b7af95cae730403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747ae693307d238d205b5e65af3f1c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd042944efa3ca1344cefd3fdd1d9d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013ee37c4366950e9982100b8df14b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a267d0812fd280a484777af913172407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f03e1432c819c67139332ee6d8804408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a543bf333897c1782063d8d7a0f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ffd595c3ed2543660b691f31940a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84005cdc78a7df0be9a145cbc99d7a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284e2fcb9bf6f1e30b96986c4a8704412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727d80c2a611b52c1ea66141d0396a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c22e8e2da5ffbcd851c1a4e2ca822414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287b115c950d304ed1a0f74f4a31c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dafe9428682b341a4d246392aa04b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb99e42a1fa0f9402419a0ead98dab9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14efe088caac455461ff8ec7244dd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe875f24f75c9f183c543825bde3954419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c133cf6bad75bebfa7543e0ff79c7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9fd04398498a7b3a9a0c59d45dc6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de34e7d16b020c68560035150407dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a25afda995d52886174fb9cb41e56f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d893a3f035d072493f2d0782c1049424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b0b06a2ce51eb353e2263f6ab787425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca76c1b2cc55037f76c9d7ac212e35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441415d54eeb926e839f072b77f48d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586998a06eab73a2b90a471069b52a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710ccb6d192de876e171107c3a9553d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8c1a6bb1d567a64c415731cd6e1ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622f2697532dc665313a9e906518437431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b2e6f533032581440dac21df5b806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59888c68690adb4256d665c4bc8c3114433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aea488769576e1eae28b4eda11e6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9b63d08d951ec084b2e00e80880f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc261493c6c564b9277f216ae4dd5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290333985a5cd4efcd4df793712439f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d5b626ccc3d2c8705dea73b0ad1a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36bbe5a6cd5d6f5af029831fba642a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546339037703d1af3216ae2a77e99e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0873ad57ad763459eba645b8d81c50a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc932da08195fd22ffe73927054bd2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca99d283e2bc5a81e4cf3a500e8790443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656f0b6d45dd85fc5a833bd8e466a94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fe0e6f458a84ce45b97514a1ea5a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac609311d6e225e6612c9dab3775b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bc4f7a91791413667a65999c67d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ad9465be1a02bf78a3f0e86a9f8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948097f847c175b5a8215d737e5dfc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3a47e0264a3fad52bb0cfec5f99c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4a30f6fb04acc4186398606b3dde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bfd24009edd8a1ed6a77bced9c26c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeeccc353d2634b0fa91b9c49d2027453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fec3e42fb5732c9f1e1a33d7c381df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96388d4221cd8f92da3d68f491960c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc309c3eab7cc8e150eaf649f9f9aa9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862c60a24bc0e2d24b878d7b91a138457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a479ad66da352857f6fa057ab30cea0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01db3ed034dd4bc530721991dc5e13d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601252b5446619e60e15efb023d25fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6481839774cc8afa04dcfa00e27e9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fb08769ce6b14b48248254bd49f6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de20c87a3e38328825712cd4e4f473463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970aad31f769477c4676a31fbbb956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373878da08aceb2a5725062532dc0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89275663c279c31d344413088a4c42ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac799491bb45a4b1f760587a01d94221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000579e732139ebf1468bc27d66c6c23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848158338b19b046582f075ecf8fce4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ccf4323464b02d0a5f099db136fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8de5c8151d150c5e1ed0f223ef0465471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fc078d782fda4d494311d18efcfe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4276c9eae48e04300e8e226e8c854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fcbd3b33649c00d6a00671f480d09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e232d0813a15e4b32e99d8d9b7388475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e0a740bb21f2c77101652a13d4e9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005814fc44aaef792e0bb02310b29e5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e30e18e196e8a0f0d83e354ed2af61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01de33bc29e63ae6f16982900fdf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3992116db31ba734538593159993af7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2ee6d36de76cceae7785c180cfc0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee64887d1322840c43f3094862297e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525bfe16762ed8076eb28600cdaa3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32196fab0c8da8b8ec55ff8eb6a84a0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980424a1afac78f43faf3b213424da4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6b95939945c80388fe7460de1715486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a7689ad962ebef52a016b39114764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a64686964c5078e33eca7a942481d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef7844e1b6abed059e71b1466de2da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b160bbf0a5d3bc6e1a2a9892017386e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a371a9569a32eb1325de332a47d44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd710e865ec09f83911e6108dfdb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abcad081fa17139d8cbac1007d283b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a011dcf2f9a872d93656de728e51a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4a5af9b4bb9fb791b78bedee7154a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04462095d0a08c8e4c640caea51a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedaf73536f75c9a14e230fc6bd1ecc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9b1a8fc504cc0797e4bcad25e5a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd49138f39ffda6ef322195526cac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce3dd3a60ea4442f96fdf83de5545500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a633cc69ef33f6668af6188584799501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557910452c41cf120444ca2e60a54553502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239eed2d6eba000d6db167431b774de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d63ce947ea364afac10a8704c2036504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032184a3d6ef784da0c50eb912a317505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0cf92cce897345500fd94088acce4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b28044c687dad68e0f496a24d53b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ef59b52524b007033dfc44c35ddb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de0b118029e9764151407e701628e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d773d833752703f236f0e4361007f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f74f5e3599314675283a4e47893e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a8c2a13dfa16cfd0bc91fca50a02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71220dd805893afd81eb01a5323bc2e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9f0cd955033511f1e7b7af0c031ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f17fefe4c548a7314515ed1d836a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e1a8749b7f399f611610d5cda3a98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a18bad2b5e1699d709ba7333c3390f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd8fcd7d232e7d185cb3ba3b97a257518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62526096528f5e3fa52bdb69e6ee214b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca3a4470d09a8f8c835eff041e06e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158492167947482c8f3397c2b416568f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9325bd0ca0bf42e1315544d5936cbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb9f04398650d64d69c606fe9c959523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfa4837902d09fef3173dba716444c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b9be3cad824770e1b0305cb325702525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133198aa86c3e1b748be1e46ca79e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc15c0db56335cbe510fe1e622473a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e761cfde27bf8d53923a80ea86a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99930fc6000499e33a89661d2855dec1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de759f85d9251fa3900d0165a40baa64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb32506cffe0b1f918fc5db5ab8d44b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655848e4b75befa69c191e2f0e06543e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d9dea80578582d84cb53887d7782533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402de847a38c4b2add528e382b7ccd2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa075340e621032af0b3f6aefdb0998d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0ceec6b8d2f5b961ff610cbd297c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5e922042b5fb595ae328ec50ae213537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d103a62952021b023d46beb393fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc7b22b3c4d6e8f0e8a531209bd7be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59966930b01ba5c8c776002a5a9b516a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde47aec03ceeade05e9c8ec5dadd34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a36de8141cde6c3c26392ff18e3233542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed8a466978f7f3753259e152247dac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7b54b6fe451c8ee264746bf401605544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d9ddc2fc758ff9caaf337bdfa100545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a441988c532d4fba21594fe0b847329546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dbd850c737caa113301d6dedb6f83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3e406309c3a1f571036f1d77cd234548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d590ffe1afdd50e9373f9f0521ef5d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284035f331ef42671e016d4fee2c76550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa48876f0588032408a5493dc79829551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871d274df8a0ba385a18bae18518ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c3478cbf8c032dddc1f582ac6455553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d71a3a0cdaf9c78784078f6c48ebc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a7657b4793ea8612983cffa20983555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c19ea6b81c588519a461f45a2ee30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eea2cecd2b29bac477f43b90a165b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d74456e7a215e55b5cf563104716558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c2449ace9242f0df40f500ee4a819559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3285068c1d0d3a101e0fb445712e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eeb227e57d47a3fd2040f16bf7800561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2564d4b5cbf0afc211d0161a952b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd5565a448e2f988b4fcd4a7ee8df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc67f4704078826b8d9743e771877c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a2958d067f24d7c19d77d37be676565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c3c6b1ebc4f6f750d91be52b7ecb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df004ac55b2b0dc8a80a5f4498abe015567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866292ab39f5a64c71e9d0246ff02fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2084d20f33d3a5760e3c40b5761179b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355f01d6558a43d8f212f3e2a9c027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787296b976b46d78d6a8e4b072a528f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1a360f0a02fcc692fb886802af24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446e60b52ad4eeccbf25edac850a8c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914d1bfdae66c8d9878e1249068a331574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0f4e7d4cafcf5e2e05aa4c726159b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343af974cd7810104210ba18cb45260576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1152c4eb0f77281ff5a35b4b304c384577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354ac07befc1fcd9bb5c72ef82195b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24675d19b821ada77c3a17b54e609cba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511960046eaa1cc415d33040964c4b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fff6e87be76f96c01f0b0e67147a89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b144717b1597cbbff73c621429d3ee9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48685f704fcd7b49aeceea304a2b87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d147468c07ca536d4ae324da248f42584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa315058f09ec2803e8ce71315102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330348d47a83afa465fbc1f6a7bd76cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e232a2b0cdee9aa83f7bc240bafab3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296d273a792fb01846deb1a20a2f672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4b24dcff40236c77ded10cc8e5a85589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09d37ee148baed32492222fd431e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40a1ba5dc3941badfe0269cf9eee0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc702a8bc77337469ed6cebe252abbe7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bf4690e6a2680a66b205d5956952e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8afd9e4c73d65e9c8131eb0f23be9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73556916b322ccb161fef8aa4405fe0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942859de5f5d863a0e2e1a117ca230d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a51255685f1deb8be193c44e23951597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a7e2cb4cbbc90d936796ec28847e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864af81cacf23642799d4e009a3eceb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d58fd0a81a6fc19c0677c59f0cd7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dece406fb6a5e9e53b13848b33e28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001100de32928c670d399caf24d5a6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e7511c55460610181cdd33808000603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f266e2bdd979f55c9bf9080e125c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6616627f077e90c155154392e5a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085209cc823e7f8f91af04a44545331606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e65da62b20a417c9f799bef882d78a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26640edef8e899b0ce33adbc96f6b87c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb61b1588d00afb560b8a8e4f56d3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fb1f290a4da0ccd443e271fc6bff9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff667d259e496548d3d3e311beea3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d661a1fb2e5474304bdf0c882cadc50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4f79013680c05d0cdf24e89dda60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15cd3e528f3d0d6087431a69c3062d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11806ae25a6af3b93b8820f2c7d92e18615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0d7b26d4ef9c354d6c254ee97a8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0aeee5b5ce29c0f173605b10ad36a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22831464d0391b33272fd3ac089637e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cae4b47fc853963ebec4aaaf1f1a74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d37697bfd76c022082f93805a48c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6705df7ca00ba11c92e1f351c22f75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04023931ae50334c9245a262dd7584622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09129cf06f060f046dfa24d7cffe498a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7db6d2125211a696be2f8ccbd8b88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f313aecc1c1f41cefd5d8b83143d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227b4cfc5a3c66bc785677fc9c278fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3aaef810bbaa82359c271b1320c1cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139be016e1293cd842589e2815342ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5d12b3606c2603d350a166479f617629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc492da56ebee12023ec3ad303ce318630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8af9c938839375885c0a7ed37bca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eab344b9517987e99ba04d37eb368632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6f0d897ae9ac5876edfce40e5588633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5598f12dc3c49c3c537605dfb30d94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dde3acf14d23f8777e296ca03bbd9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eaefe9958a952b68ff5c71164f676636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5913671b45e8c9fa698e1bf5ecf33e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d881e924b0e215679874a3674db7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f29fee67817e6c2b4f92f035c7919639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd6bc521239fb3a89db3ce61c5a778640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acafc8682b95b8637521a154105787e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044909a503a3e97bc6690452cc064d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d691ccf674606f51d605b1e63974f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b424c116f417062b6de49df8ecd46c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c87f1f0c67130ad7c5d27dfafa275645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632388f1d1ec9ce9754abc3bf361a6ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0f11d4af6233d2fa7eb183b4dba2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f23d00b85b343fef2daef93dd6f41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ddcb34ae6df95bc8fb221f9c2d099649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6307355e00495a3b5ac70caa297f3b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde6e309ad4e24d38b06b62570da8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d3f443a51ea4efb15a8d3997fb43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449f02cabd0c8dcd15cfb9cc52160a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b1ae86e6f553ee1b6317eb2f2c2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b5fcb6c7721eb6c637a168bfab0db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e34e620a6f3262b017d8b905eec04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49e0d83d1d6edd0ba2a0c3f8bb906657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1f99a689bd21f29772c67c6e2ac18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716424bedd88a6a51c52284a730947c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac44c956af1125489e6390079889b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f55852546f4054b12c6ebe1aecbdc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac775ccf3a33ee76bb4d9dc42c4de2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9263f6ef4242abd31dda8a64eed1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801cefa64063794e75120905c1cf1f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df86f042af4d1491ecec722b0db20b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b814cb61cfecbfd980f5ce6abe1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c9edb5077da5897a7e9d8a6d2af7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b431f7874b41daf815b17fea994d3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be416af52a96c1361692df2f14b520669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cef2f55418beb3da089a7bbae5050670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c96eaa82ac8dc05b9153dbeec6ed8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd731afab2891bbb6194c2e9ddd7162672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdad9609fd2c146deb9caefce153d26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f9db566d519e708b7912d5ca60aa9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd4eb7c60c81dab3c427cd0497125675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6b43eed23b173148175493602215676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61fdbb3a4699c4a2d5a78e8d7096ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346dcef285e3b074e29e74c23a36b2b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcec3b7c1a08a9dc4418bd67fa2df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00aac5442efd8141fd586e6c494b10680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cdefcd844ce4902ac6f6126de28fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef691faf8d3754c57f6fbc9a3a3a8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d1e0cea6e08422548108a7c129026683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e027ece00ccae6f6315438efb23c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9a5c136f9d8d6c6c6619a9f445d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a31d368be052575e15296e1c5257e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd914b160cfee8ecbeef1d384c31493687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c330bdb645f57a750be24da6afa5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19efb6f44eb89dccdabb0957a42bc14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6d8824db136d11138dba7fa965e42690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a65006dca851e246dfd49e8cbb44f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f03a8673a503b879b3febe6a0bb3f5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574940f755312b0fd8468fe85274472693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87d8a63d091d7cee616f1c53f73c8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc305218b6e8907f7bccc65485a09ae4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2195c750c3f85d8fd73fda57406398696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2633288dc6ceb01530b99eb9e036f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7313c19647b5ba22a6f5ff1d5d09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf9f7a5cfeb2ecde71b9d27fcd56f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f1b7ccf0df323a363a439a2150b9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecee05e1848a7014a43f2f4a769a02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d69d7f482ac7c7a10a2b60499af172702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e569afd0f9c078ada95400066647703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092edc9d13323de2cf9995e81a587ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254f2e61bc2dcee62c8428e67557fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6fcdb041ddbe00b9bb433d3010b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda650defc7d4cc821569624c3fdc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00311e6cc5f7f797508b40fdbef6a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38810691103938ae1badca7ce5ef636709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c557a7f93400c507e2965759ec6f65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474b0a85756226139ca4176e50f0158711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95dc1bb1cf831d63c9514d06df6b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b01a27485d16fbc0da0c2890847835713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae375793cb0bc8f4f610e446f18a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54a381fcd980e406bc8ff2bfb2071f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67960b04accd4b38b3f780aa9c5f36a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943896fc698d0b1ddb0173444e574dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ddea0cf33b35fac50a9694d0aa6ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7fc286027d4c9debf8a1dd2bc1db0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23e6e36791dffa70b8886c5d889f1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd005ee930765e320c6d0f21d46947721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf423d247e05ba0d9f934d0bf74e4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73113c171d7e0d01e06b38c9c2bc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629af00f52e632b094d736c2751d43c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c3af7cfda0550965a25fb8f3107fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aebfa36a3302e011d31f0f5b1daa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99992d98dbf4974e0e69f8dc62418873727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cc3c3b9c5e0bb8ae42530b1558465728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a6f670349c820eb9fb955bcb8730a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8230dad00af57f100a4171fe2955c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484ee835f83cf397c21a869d1d62286731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7aa5a02ec008ea243af96ec12c4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad6a44baf8ee9e236f781ad1e9a8a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c3f2dd7e27a9a091c137f90f53d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779eaf391737780a4c9e509405f83db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46732492986d217afe0898838cfcd65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7889f70bfa381139e38c28c2565655737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960d45fa1c5f19baab5445b002c9ec5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bfd592fc5241ec64d5a1a955a02d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d07717bff6e46d1d2dae03773346dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c351d47ff78c4a089b85d9be48a80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da3859efe2819127bc0533455e48ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98b7b7c63a6f1295d5895c577c296743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34552506d1f065ae4e70e28f460ab6f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab398f0abb60369737254863148171745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0310000a68fc9efb962f813a6720c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a145c0c17e0a57c0278904b5ddaee81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79464fe287be996e86d261c3addc5dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74b15e9a783d51e88fe6af0be8c827749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695452da035f3d4cbf8232d7ccb780750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265512baeeceff4ea280219fead5d74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265711f8a8cf83a38a574bd6b3010742752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e2fa5ddadc5e4b4cfd33e88ce1b65753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>