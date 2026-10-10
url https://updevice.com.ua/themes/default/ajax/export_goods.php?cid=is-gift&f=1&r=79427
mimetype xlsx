--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909e439475cf8460acc368a6f2a33141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e037dc0c6ea7053c6696d8a826fea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f879575231eb9433881d9d28934e263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce48d78a538510c3fb237462438baa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04826c503debb7a7ac677ab37e1ab335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa10c44f3da6dbc8e8d07e9789c1796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b9ca65ae833951aa5040cebaf6cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c567731f91d68f1bf054f2b9ef36ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3ce9ccc8cda28b77431fb8ae564e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4894f55002e67136a75a90e0c8b9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ce0c90bafac955e234ce7e94078b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013649183b18013c7a0f6fbd6ead0da012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d209fb43f20b4bd5f9893f63003113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d342fd3c12b62d116a5996e094c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea1e66fcd2f71c7ced7e41772576d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee3344f3d5b4db6ca2da528db77be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58efc2f550b8f67d389db6bcb14874e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c82e8129ade26ca3ddeb921475d9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668cc45119b73b33012eb92ad599c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0cc166b9cbf7d44717f55d0f6c7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2646642b6c0085692bd01902e74021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c890e8e2009c1ec007313ae46509b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03815cc9033e1092ffa78ca23d320923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35076c3a9915e61bb3dcb874fde94a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82ec771de6639057859450992603f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120393ad8319747caa04ea12fb09c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75ea7514dc9dbaf4ff6e7ff1252f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac5af74ace082f72ebbf86f5444b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4c16a8d2942b75b79f4534af0bc129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4d2b3b1f9edc1aeb2571be8dfefa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38041b4c6293d3707e1cf9a02a1ca2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771e92c73ae9e40c40b64e30f6e901632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a308795628d712a6af96d4dcae45933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d90c4585510169f8b3dce6c7f268934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf6ec820127cd76745707f47d0eb835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056757dbf8384304ba116c9a5b16a26c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbbc91c8c8468548661d18019adf1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a8e9d1a73961a9a8c88dd6e0abc8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38484210e8cf222e172e501273fe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1060b0b3972eafe671420c89a8d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef95f98b0fd286ae1ed4333262779c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fddafd5776145ccde07759168974b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bb1230a15770f35ee0d080d7992c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d345b3853aa9204a70f4a4436e2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f834a497c25a9a45a2efffbdd91a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1afdfc4c2ad75af751abf86c0258bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799327a6b19b6ed867a7de51ea43e5cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191927820315877e0f1bc5b8671b700348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70b5c6c97663347177938f1d1074f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee40ea382e2936acacf65cb3d1673050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8c6d21fc2f06a866c7097b65495a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba428744f427020dedd5ca3eeeb1bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eca94f437f31369c91c8b33a7309e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574ec947e383454befb1d2b1f0421b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a22da33eb95b5cef4fe0094bd3fe3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23cc25ad48bb5f127b9952ddf1b80b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe33d2034b08302bb02b1f7d93a6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8983984c8b50a605b3218bac5dbe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09394f030929bdc2f560836d12e1330359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b837cb2fb4b356c8856acc735689a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d20236b922bf0b41bb252da66f46961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac22d4fc9605fe5101eab02266446362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4278a9c1d2499ea2abc5a0fc6b4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592e30a858811c2beca8085c713d11464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebcf1f0ee0035ae2f1016367a13b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041620ddabf455792752435ecd0337d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e95b822ec107e3dc17c751749df0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ca8e12291fb201e9a7cc47b0dfc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e4b6b58cb2ad41db6b22fae8bb9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554efb0507f0a4be7dab32b9741782d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5890302d69fdb921674b649edd87d6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46efad2f100ec9a4c865300069d6d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5dff1191453144c470c62025170973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0477fe7af58250c4c90a6dc50c0cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406204f4e5f385c5892c7c2a76bcca8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8620d8d75778eec469869f0874e5de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a49349b3a0a79f86569421d6a569f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf3aa8912edc9fb14d8b9d5aecaabc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3215358668d3dab4dd2f919a2328c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f5e37ba98739cbb8559e8af3c30a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8a64f47491d30253afef9ed9d046981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227309827b3b04b5b90f1b0dbdcf1fba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d6d50033e14d71b31133c2ddef0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97f8918017300b5b3721fa6ca761a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f016b88424b97df3a05a8b11c3f927a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb020367767eaee16b1302751853d5f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10f6d739ebca05c52bc61f2be743f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962341bf0dd1d3973280e2ded894d32388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969e84cbabb78a0a5838ce410c169c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77557c6ac53142ecbcedc5c1e792775590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7daab135ff1790d03dd736af2fbaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b2fb40d8ebf6eecc56c9b8bffb32192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bad0a37f8941950fea4dafbf605b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b67a7a7db3b5f6c4d146e0b855c6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ae9bbd0612cc799f6473d667c821395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b1799819091eaf605a20d8e8775a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc931def42d3911b11ab2a48213cdaa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1460f999f4ab2ccfa9b8047456b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd3195e001426273f54694a1f777999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c32ca5bf78fc99fc2227a6c4d27ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ae7c895d98a9979b228645efab8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1fdaabe4b1ca81fe1d26dbe98d98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2a162927f7153461dec49521125f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b73ce8b59839ee304eee192851d1ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413ca642c49be43b93a8b5e0ec9dd03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60834a8d1415e6ae0ce10acc03f5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ae9070ab46f884022bd70fee76b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca86c4f0f9ebe1b151c6b33b08a3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886338b5f51554f139bd15051fd3528f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2eaf540430fe6cce05b8f19e2c3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1402f912c1642e83fea3315c1b081111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbc7d87dc378b8a6d759f9ac88b5ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514565ee01d8b4266537710f41c3feb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7b53184e33399c733d025404fa95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96fefaca4e2c50ff4e1f229352daaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3387a641167b0b80963ce4d3f24b2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c86bc6b7801184fc4a648ad28c0d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e347d48826d3cf27868951c5582fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d70efb8005c473e3f48c463289842b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f306c7950f10e7bfd024eb65af7bb67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3e22e920234ad3b37bbc7696cb896121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092df146cfa3c17e86a88dab211c08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34286a45f4e66bc74555305920cf9a6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2001b398c8d028ebf228e830816fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d473b4ea50a7e1334f2bc8bff5f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fcb5eb907a3c15b21dcf0f7d02eb9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969baf5fc68888786c371c177e0785c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb482323c6c6d7219dc03139bc4b1ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d36452a045c061096f7474b04b3ff5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f97b05a0c3d6fae5c30c1a0a06d053130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d2e75b76e8a1e73b134c18370540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6d69dcf9611b3ff228726f62505b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576085ab342bac29c46f848b17e21c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680069fadd9cd9ef59721c0cc133121d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf1bf20e591c04017f53a20a992998135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbcf8ac8a7d804e82306b2dc328251136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b410f07b79b1d94d85a8b0b2b9eb995137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81783ecffd10ac33fa574b67e644c792138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4c3c56baae9b769434a22ed101b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869d66f5152b7ec7e7499fb0bd3768140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71de41602c3abde0ee1f16c3f3c3bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda0b58d76d380bb03ba5f2e8345085142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a68e199d1ad1385d0254f176de684143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb6b11f5dba741b5bec7d5913d076a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea1219add5057b9e0fad7496a3e6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338ac82fe6cdbd3ff0fb6e0a41c239f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb8f293165f3cac40d1f548e9e9544147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0dd768d1dea5c5d0ab08733aa8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c22e4565419aa1339056711ec6574149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669227e125afd38b98f7adeb25daa96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322aa746e41d26cfd98da4e26c84e15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d4c414dc123b7305c073f90e358e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b2ea1187cb726b0b342e21ab12cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e5e6884506e413d8e7d1da19086cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ebc2d5b19868c241897af199ef820155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cdaf86736f9f5bb57a3e18d44ef83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92af49d499e134becb5204c7d460c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcca8a07323b0bad8e4783f6300c4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd770f8ef4b760923f757ff3b3540d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0d1db4f5f9caee1aaf4fbfd1f9f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df0175de127a496e4c596909d71490161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec837f114e95550f86ff0630c517f7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150292961b567de530c0ae3c530a4d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56bde8cc262b09642ce9aa4190e31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f585c22e93f8a8aafd4b2c9fb1150d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9584684aad39d4035c5654ce64c8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9d8f17b73b00d86941da1628eb4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a99111f3c3982df7a93d97366330dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97c518b8fb610c8f93da11551942b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74e96159f5470d1e8442069254295c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ca645f95045f53e37c1458b72f353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd16e927b3a64b40b32ff28c3577c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6c76187196f6e6174f70ff01bb0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52db72ea17af48bee925a008c96a01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fb9d3b5036d04558e091d1b61d84f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd7ecf5a016806b706504e5ca489ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a499e9b508d7a4059131ddc19ca6fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4049c80d6eeacd1b0492c49726e91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb48847bd844d4d579456a279c69e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00e3f1a497624343270799d2a8169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f339ef8828a53e4c2b115390b1ee8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867450b10016318f45238457087af8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb213840ef8bb65f2e966f298507ca2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f10b499f2f5cba15641ae4f01cec2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c4b23a69b997c9ec8661cad8ba05e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dad45c4d66d5bde3f0b7d6f37e2681186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af391dc55b2dbec38fe951dea892916187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec988dd0e7a1a6e765ccedbd49bc17a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c0890b700a70c28364012d362fe58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3df374a143e8432afce627ef8903190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64a3b09b4195e1aecd85577ed0f57191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef78f37c203c08c6a34b82dffeab32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2599dcdd048780c07a069da2f700d70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19f3a99d736f716c3cb461320ebfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e3d5a8d41dbb7536cb069b086f8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0dccd0e5128d1e5a9caccb0eef10a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269158d543bf803c3ac282cac3e79e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce1622274cb5ce68c843a5a9fbe8a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1317c3cb2d9a772e239c82defaa3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71795c95269cf62f95aa4a741a1a7120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2add1afa1606dcdb2e51bb5d074ba7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53055a56eb39485639a4e0aa9b0fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54977450072ce07d384affdb3207b430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3eafc99291661a59044380466dab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673c2483bece1f506a9c06971bdbc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ebe3e2848ab0ccdc2094ca939bc25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c8f950c6804600a280ddfc9e0044207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e856e34b4f14503b62ad13fd8d3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82748fd24b531c2eb2e5564ccbda99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0048a028edb9bcdea06b6df578a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498ea458b05f3eaf817827d3ea1daf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696685322fa6a9ae87721f70612f1c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0bd9c8b0cfc31e84a5aa621eb8c95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f2de2df0f37ead0b57e5aae9d347214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e97cc5c028d450eb5b7bea64a5cb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa327f9306acbedd658754232c47cfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a65e74416f882a102240a967e465217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7bbef6838744f9cc1dcac522f316f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05ba0d4868e326ae78d18b355cc333219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c370cb18f54c19124358ea05c9381220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7550b7b597a6cc3c05f96ac19f4a236221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca5afe818164ea1c9f4cef7b5a8e5e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3aa5a38135471237d90e6db56c0be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd8f8f8af97e92c58e8d16d690e0e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db45e3736623d076d22b6f763971dca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6243bb0bef7bb9192d7ee29fa910257226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a86b5c870f09632d92cfbefa3abac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b488c2915f229cada89b92efd6e102228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0c5451abfdc74b6ea9567856d10e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772235c1ee889b615117052eb021370d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c708803cfa414ec2f0035a820a937231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5bcc1a858847837355dcb960e5d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfdc182dd2e1f23317b7413c2ffeb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ded7867ad09deba7359f79427f075c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4bd2a62b32e38110c49f8eb76017235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f8021ac5d60a542310be5823204f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581eb5f09139ba20555229863752704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa12dcc5f012d42049c28d61d7d7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b937e65403e5ccd18b7892b0f8797239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489b859106cda63694fca4abedb60e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ce67bcf05df54b572d0644ce23c18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3396444784b521e6c9718408ad8d57b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160f61fc5a9f055d133c5331761b686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088167a6e1502170664143ce4936cd91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf14d28f4b345ce511214ae6990013245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286f9bc166bcdb5cfcc36e7e9baf6dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3169820cd584379d476cd338d0eda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c78bdc8a889e8cbfb694af90d65d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89ba3d94601ada381b0f868c22b618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f1a23d6afaf75649b43a5ed346f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343637e49da6fe9ec99781cbe5389108251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec1babbed137a455197c768fceacaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd9b924176135c97d5eeb7b300611b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f65aeec2b74857d0f70926b2ee57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616def4ca97dbd7ec36653e8029bd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f278fcdacf0065298e811603a1e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55468160e9d855381ffa224212ee1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c9db6b7a30af9a81ec2742a25a197258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550497ccced84ddfc83e2dc1badc547a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8e4925fce9a7e08cdc4399fcd4e3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d32b10193e935f711090fe2f4c9e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10042c64f2e26be441940e0e5deab1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7569e9189829a6598f7b89bc4cc67fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821e07cc9c5782acbfe9f38da98892b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08010feaa72a8642bd0a07b3790c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1527f57d20808202922464a79506499266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8958070f0e65c092273248cdb98d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d94bf7b17feee07980b55fca671cd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9c4b2670ae3a0c01a5669b37e711269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64a05df235a8673e3d058ccda6348270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86fd56a8e932e7b7afd57168c7b27f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed273147b5b4400765606721f32ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80840d630c655f8182fd86df44fac53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc46a5dda6bc471d1d6c689712839ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e834c15b39c54da9de93fc6bc6d1d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072160615e88765a3cd0606b846fe9cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac6a63377d74bcd5eea8b88d51f0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22f81315b241d08a36574854d1ca43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76712afa4caeac868d1b5890b76b0144279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2f78c35ac778f093f30f6649f5a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc7f952abe72756f7256c6f33528aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46970df59a080ec211cfbb96bee1826282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8a0f099695f51a5d6f89c4996cd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a89a47dad823b2e55487526598ddb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d780075957aac14385fcc36316c1c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f455fafbfa717259dca0c3458946286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956488c54ee2ce911ebab23fa8846f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d84db2a57804f14e4f8c2a859396288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd837b8a0887af9640b15e7c452396a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901fcf0fcd11d7a8afb87d18995f902290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1638c2511d07b12595a6a2f295d7412291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4f21bbd7acf924b1f2ef96514352292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9932d6a202f299ac2594eea6d2a922293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34893684e476aa5efaf7938dc84a6373294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e5442645795d96894da6c21023e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daff9348cd2b6a1b0b82e789982578296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5d9e848a4ba2e3f9f9268cd1f62a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f3d8f346dabba6172c0e25393d383298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6b0e99b8e5e0344a967561089a22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb3f111c5d264e4d02bc6daec80b61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058b6fd63d0aff63d27971f5c7636c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc395a0a7dbd072d7c84ecf839d2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c684b6837aeccecac01a08d77789bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fd6c2e52096b5196d09aaddfde084304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411af81fe8230963ba6d462e1904c332305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee06cdb6d4d0014265fd2d7c2abb75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8c7142eaa7ce62ddfe1a6ec5ff73d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716363bdcd45f9464830db7daf0370308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d7b194ab1cbae58546f2e4324964309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed60b4b751e11802fbec51cc72d6c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066b70e9d9ef3346c04437ff4140173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42489473326c772c8f1ef63989ec65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb681ff3baf2b09b8d55444c0aac20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e1e75c21554714689caec8a71a157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae6cccc7b1ca633698606f3a3b751d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9edbc7c5394a5f75816b98c1ce4cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8845c551aa7573caef6d82437b1aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17024e4015f278b54fa6f46ef31034318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573b635132c20de1d7147abf5938d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a844ee34a067800529be7939cfef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef30ea2ccabd21565edddb5c70f16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479e7f1ae7731c215ed9f0f8ce8d171322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97af5e3ce9776405f86d60311895c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c9bf79b7cd092df4035eeaa0ccd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f356283ed92fd698fe699a745fb0f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8bcba3ad49e2ba2f8248d4c949f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6dc40fe6348713553a2c5bfc081ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659148c41e05b3c69a1e5e8d9907f69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce82a6c78fa912c68b76bc155232777329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cedf0f31599df54a13629611b48e5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac09361b80a9b4010fc2906eae84d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384f78da3c8e5dc6d7270b4446e82c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852df1f58c9742860d47a4568d20e14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ddd2c72e13daea18109dfa89c70b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38ba91abff5795e89d1066510b5320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea47f1e04251380f26d25b2c0bc45e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d47256f71f106c77daaf0c2ef65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5d7a299bfb58657df5fe2311f4f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605b3853a83efb5541e8799d9021ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52411fe6242a79a02023caa5929ae3ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e498334ad4f88ec391abebeca650341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc812e4dc420751cd73a289f16f4ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115abf1ecf4e26083cd7da1394f74a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b1c8089fd8538c02bf1240a865950344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568bb73d9fd5d2209050b6084bdb82b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25fedf255d886da49761364af5662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63988d9fafed11b427aa0a9c2378532347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb068a25b033e79d0e7c08f83e709f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee264bcacb26ed7ce4ead46f27630349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301766de13fa1bdc79d92484eddfe7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7cc8b5ccd96b33d0d58f5f525dca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7c13e228e939b062783089ec7af1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2fe9ffb471d789a0c03ce9312d972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ed890ad8240f6f35e23c846619a0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb7907db3c6025e543ca0bd5328e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95a8e533b0dbbefa75cae554c1b8a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa6d086b77b429a3ca75aeab2eca4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e79d2dd0c0dbbe6d1293f947ecf9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c497ff2fafe91607947b3527ef413359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b955b56c7e9f4b1c63772b62ec76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1544dd8e0c4d94b7a29e4adb90a78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05a57543270362e1bd233f8b70c0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4da246bdedb8ca468a8e94a4e79ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eafaf36bb628e3d9919b2fa9c184c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913548b989b3a20497f523e1af362195365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb64a90d3c37ea1b81491c70fe3123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9647c12327ee74aa1ecc7528e0db4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed010eb2b05f289bab6d1e01a384cbb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49d14cee570b0b618c777f06c388a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1f0743b6ffb14d8b62af570ec95d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821284771eba109f543fd0afcd0124a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6903d9d11327656c6a91e5797110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2aab85c90a59fb211fbf45f4f5778373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300627c3f25c3c23b8412097dec9d248374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed1974f601e547956ffc64d6490f6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad2bdd0da0acbc14822d4e2ca8139376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aa4ae476131bf5799d37a24fc4fea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf48eb4795fa7bb647ee212792bb17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e8d6ae57a1710cc885e921c161e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c955797afb859e666a8d4ac6a2c7f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01a0cca140a154d97a9ce42f49e85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3d2b9795a17a38294d68876697c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4026deed16c7770d7303e1dcffa287383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52771b5a85270be1702275fc50e6d8e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48afed7a494c5516f0b111e17fb908d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb02234aa30feb15e57822827f6ca0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207ff0411041b6691afc1abf777ff8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd9f33475ea679c7651e885631f0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66f9417fa94602ee4c98052a27813389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e6c71726e12e66e5fa78e4b9f7799390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585c82d25fe4141568a7882a000f94d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b1bb14a6ffd07387569c6acf8fb0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891d1645996343760ad5162f01e06a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce789d6d3516cfb8c3874f2f8a0c65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e34eb9612396f7b8dbf153e1909bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e4a7430a28bd1fc35a2468510e5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4736cabf353bf04b1ce5717b5d5fb07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295f0f104bb00ebd1363246457392ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5c83b213f925dbfb2a0e8e28224b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec9afde432697ccf1e9c68c0f48de3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911940c061e54f0b682185cf9d1394d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928c04808be2292e22eac5e9d98ab8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746793c6c79b7101cb7358e3c4a9bb5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428cb20e563d678bd6184116eae0f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556b2c1c4e49e51305441d56d5b015405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1a4a431eb3fdff58912bbb4283b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff821f6e608b9d040ebfe745ec5b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9e4f614e2be2083140fc2a9615b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3205119df2f01360a0826af077887409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1f3e816429d22f97aabd5683219b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c0cebec47b3173f33163573e9609d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1cfeea0430719dfe489c65fe3ca7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6157326c7689bb0dc73accd25e51a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3df9f1691453f33a307b881c641b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6304c1d3fd708803f186e1a6af1a2c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58b66aac813fd0685ecc000ec7e5e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf251ce1c759b1b8d942c7c71771ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24db23ced9482696e72052e8a9fda8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0afa9c3939e77b2c23f78b6204603419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd667f5e1b959c72534c4477f01a374420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7f531e3e6427d2c74826d421c7d8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9148a17f683921f2c5c62596aed4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80621b342f1e0067c676152909e234e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be66c111c9dfc3bac2d5d0ff553b822424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37749e6223224a165d55872b7d37b9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10eec754c45a54cb23726fe683382426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b151769b974a881fd4f2e89c30f512427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e4f5f5fd7863bcadcd72756a395c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984253a3ac14cbada483d02b5f38fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5fe6abbc8b2a4cbfc433263e57c2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728048134bbd5a1a9ea5ad06d058f39a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79383e3ab2a4c80a78ac2ea7584866432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b873f0192aa1f3a08ca80d8c18496a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecdfca919467e3edec3f507b2204ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e37ddd5a32cd82ce1b8f11360f8e57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1270bb51578f8e922417f8d5e10f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a38f7b9af14d2947c388623ad78d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064714b57c977ae79fd0ee5cb2b2b62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797866ad82bdd092946b820c0e817c04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c4db06345a7719005faa7313d1b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ba373de08704677e12c0a7b577f3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99dee701e8979b266aefb50278ec00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb31dcb3103d59bea01ce167715ab0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11b7051b77cd00655a7aa39334bc62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b850b03a988b35bbc4acfb769041669445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a481986b2fc81477114f5942afc4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddddce31d6a0eb3913e4951a7f4e407447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba69f99c8bc37b2239a1f453e9f2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1110d0da2a20c9285c3ee34364f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eed49d2d7226b6674b4b66dc4c5789450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081104b9bcf8aef27c82adc2b9a55da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f669b404f5e144480d6df59b72c36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc316275edac9d8201d46e7abdcc4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398bf73e4fc736ceec62bccaab26856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c71f6abcc61e2eb1baccb0d312f66455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2db8be6aa72e03f2b261af564bc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e5155cfdfc53ac5f5b222b4527a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91213a63b6bf9c7dd5e86de9b2721458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9e6c68ab77ccb7d9146b5f6d0d6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a010da1598d5b4c7f2749db327cd96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2aaaa345d81a293a9caf23a71dc6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187278d300dc47f1722c642fc8071ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194327aa7b1eefd8c2f7c7748bab90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea5cb8c94dc7da91bb73c788d1282464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3aac09da9de18ca7cee60fd566a16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb630bdd72088f5430c8b4cd15e779f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdbddfbd2c529f9db5746867840381467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b86a8a3a06507d84f5f20a6e4467e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44cbb46c6e7242627b03a1b2c7a62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e17c1e8d48d7e544fa5233c37855470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732539368e093a1b7429cf3789cee6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95900ee28fd5e11994ad39bf1ce0e07b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826059b3289b3eebe7b5ac1caf5992a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fd3b29f0cf537eb0baab7638aefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bc000f3176b1afd8658c28f905313475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d32dcdad4b9365b92da5e59ef79054476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2d26c1ebc517640cbd3c1ffc82fb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653bb03ac9eb9f3a9a4b069020df671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7ef54dab0193adc0f79427202709c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba46501d5784d5d99de9e9c3a88de18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc217ca58d795bdd6fe30768e5956c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fee98e32653c345cbe70fa97cc0da6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6046d40237bdc60b073a53db818b6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368661281592e0070e254b8fc50b0b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f716ba8d71bd10aa235ee530187e08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aafe6322158bf0624cf6f71faee16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd0983e7cf8d26136587b00fb73253487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9073d4ba3c34d929a56ddb9570559488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee952ea4462e2abb8ceea9716564b35e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d700c2c23fb60992c20d9ece80ed5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2d1868c57e99d0b6250204336a6ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fcdc4a10893c5995d343954225ce8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a684bc62240bd81f391ff68e2302a84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5864c15d1d4afa5a4f7035411295b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd7556fb5669efd84e9def4d5cb930495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69043b8aeab92e2dd2e5bdbb93e771496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd006e01df90344dffbc4acf913fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f4caa4d5adb5ef9c4b64ab4833a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6223c13433bb4a229e0486807cc912499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c29cd491011eea7e80646c59f6c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb953e3e6a9fa8c5e770638c44b5a981501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d55476facb4b0c80c0c07aecb7f188502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe264ce313f5de8d2d004215b9bee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff336318a2151eb0d8e5636df30bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a238ca16714e63bcb08aca0841d821505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996158d8471c52ae426458a81779d26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153663ec0d533e6fb291a25f72309dcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380700049799202ee8258f6ee9dcd9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a8954930351154715b31caabc2a96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da27ef6d721f482bd799a3b0d0719c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffaa1f13c97ed65a573a446725b12b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc962410d50c9b3546de5186fe6fb29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2174098de9ed4214453e20d751b389513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a867304ecb9376e727a27caa4438376514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef45ce9b29f90949e50c5affdde1871515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1850d187c66e7eea8f59eb3430b52516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2b09cd19ac7d407976ef6e31c21d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391da35cd266f19c69e5594ba5dcae27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a6852565804d86e76a826204d8f56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da684fcdadd6768c62c35ea230e196e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d770db453b2de0f99c34643631e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906f355c96514ab3609b7226b329a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeff02a7e70f710b75d45725c34d62523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b49194504be22eb3c4e62ca8496a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531397c5086e9a349de6639fb70d253525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f64c070c6d45a5b042c0609c6fd2e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166134ca0b608e4586b519b5f247eab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359606bd2c1da02d79cfa6ba2b8bb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90c1f1355bad414aa5efe549898e9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85095841aa08042ae27075d71f6bec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87b92dd9f8d67aab5f5a8031d2c3f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a56d301c555cd68aa24f5b45097a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b65f0df23ff292b3066d0c35ee43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878322806c0e185b9934119eef1faf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b35306947c47f13f4d6e32c944f28b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b9173debcd91d4d44be298803380a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb64060d42d54b5e23f48cdaa7a2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776692a18b51d0ca34be18830964464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5899a9e5ea7d7aae83f18e75a48594539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a791e9772176189ec4a1df75bc31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750596ff7856b4391877d0e9612df1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00e3f120505d2cea30051f4b89ace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca09478d0538e396c1f8e7d2f60be8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae2977dea98583760e3022d9d54e85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d2ab82bdc5e7b813d0735a8b8a14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb28a6c0adfd4e679ac5c72665698546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698b790d13014a27b44270b32b0cc85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25170dc8cee7c4cb47c578d592a01880548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c2165d6cd1c0b1a782564b4b0e38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5782b0a6f3654fe1d4932932334c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5574a984a990b88d5c5749153578bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ea0155b21d8a814cf6ebb4fe973ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda538688d67e0f42a96b5eaa34af4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4a80af331edfbc9a7a356c906a0b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a230e5ec40ee52ad45561fd5c5d4bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e0c196177294b6ed165e3f3b92261556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64545f3cbfc9a9656d1efc31fc46224557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6a16abd0467cdbd5dd17c2fd986e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09deaca8d59bc5ebf45f7655f616e39a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126151766542059d10a779fb8044a138560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125fdeae45a23b03a0fde7da97118ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ba252ce753fe9e805ebc777abf1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86ea856a05f96f37e3b2ccea8e0063563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f53f9a70fcd06c826b470982eb0f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1023426c364bec6331cab94e11ee64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c908aa2268f9e5b0dd8873ad4b56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9c98ee8a1bfbf8343b175f69dc8c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e238ddea46f31bd2d8394042c488568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9d6e73bd7f92d72948730444531f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd08b275af7b2f9911debbabfa49ad9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564d99f940d87cac56359a5578f4057571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430bd67b6474a86d277651e1466bf82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91557a9f92bd9ac2d36ae2c1eb53be5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b4a10c5f6616e7098a5c72c024d37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a75e1ef28cbee42c3c9dfb5193352575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc87f18a3bef64c1392174280efb09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76ccd1900d4e63b15993febf68c0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce2b2e0d9319afc1cda12219487d17578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebc16c4d39ccc81df645e5932e3940579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d446d7ec6ff53fe36f0f6d562e31905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99ead3037a84150ec1e77bfdd5431581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb721c2f291aad351c68259896c1e54582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f4eaed6efa607ed30925b905c552583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa36e353ebad7ae719f5998181d5b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675de8c4e25b4b452ad8331c8003bef6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe789e6e80ec442527d33c5718193586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697aac63e3331cc3d8dfa412d84b8b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48364d9a3759125c3f759f86b5488588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41056aa260422018a49ae731c45f090589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b171b1123477846f02c4e5755e22510590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454c84072d16600491af0547793af2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344c7d29320e0cb3d886b92ba40f00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510d78f637a1e30b3f32fb3670a6ab3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d743e9361c5008c8b85c90452235e43594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401034e9cae2ee4477475c214a554cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1746df8ce19165eaec5f7caef66345596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75cd980fd758017de2f7cf95235f09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6570d3a7b91660654482ea5df43429598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05d9e9db78f07e0ac2cbc3c18f336599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53245259f3ddf4d11c802d2abf12cfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10938c49424af5e93ae571422b711f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7be7965064238783c32ab172192dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491d99a6797217fef743b33ad8c406603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f28e8181f9908e18e076bf31f1758604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3151760b922e6f731b069c1f9be98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f0a6fa6f76635adb8f2231c0c0ece606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519cfceb3b1b619e673771bf196c105607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29824098df923a842fd2073cabc1b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0bb1837531dc4cfdffe2db4c8d44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653e578b861fa850fad73ac595cbe8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b588130d5e5c03f8a565594548db873611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ebce99ad8f8b1feac569378e339cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e829081586f950488719353c43900613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447467fc7a2cde3f5d2cc7e344f6fc9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c2a0d46904cc900d97a7d8cfb592615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79674d5c38349e2ca7a6090d7d48c414616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ac4081f14e1f8707c1dc217ffced1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04af90f165f8add5bc5bbd0b47e7a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1488e02ed93d4fc03ea47e92ac7e9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1c56724ef2529d9afe03f8990e6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af9b55660747e8e33b3c934cc61fcb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136edb6bd43f6e2cbd041ad07c43acc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ff3b0666fda660958724550f8d11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bff3c00fccfc07d4a22ef0b5041f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9bdc63c5cd0d686e7581276da1511625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32f75e0a3c537f5e696dd0f847fde626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e2f40d763098b2d87aca23456366627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590938822c9966a97835d2dd1b5538b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd52e6734a55319237ca6d55da08a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fa4f952cc9f4e0a7a007f9fdebbd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e0e153031ce97d5b5447ff6dcae4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa352244aa3e5b72147757f1201f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c0212da981e4e07c118df2d0c3216633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6a9c9e9bbd47c11e7263aa0380cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2d98c621da094abd1c1040226e267635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ee0b5818184172e944145391c88cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3aa56fa56c03ef2667b188d3c08d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437280e25f0242b1330c799631980fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303573b11fea5ebbd26257de2fee848639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa820c206fdbdbc481de1084c15d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093490c999f981413433512d4ca4991641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d14e9374ebc072975d73795f6dcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbea198783dba6f2fe5e9d831b7815643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b3213f017832483f1d76feb7eb8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63637fe113a77611ee5c2b0796c42e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1f0e3c215872fc93f4950c61e149a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad859c55fd04d02629836864d387716647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163603f28be56f80cc3368abdcb5c62a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c3dd38fb810d3e2282f3175b4e32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888accd8e6d2f626068d9c034bdd432b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1da44ec647047fb14e3f8fd07205e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de078aed43d84acfb63b51dc1ab7aaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af9f2b3d53e798e85a3db4579c0ba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11a348bba137587060bd6ebc4ba82b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979ac46e0b7678cfec588bef93c5f8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da730e2541af0ba50c5232929c84b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ff61420bb8c1e5c1af74441718db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5af1051941f339964bb1404aaba7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7106ab512eeff2a65e25a8b7199d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8bdb6bc2fb51a6413f10fc4dc5257660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd880af9e8a2b039e0c4d1731c0e738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa003a25ecb3e775ca92bb1e409b52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca4da18cc59d277f58aac44b3ea1a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25f4d371776d09bf88de4e5e89416664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c434a210652419a025bfabb0c1292a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994982da8d39f1056f617aafcc8bb2f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f24f23d0b729ab7d3354fa17a625f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e3527c776eead0992a5374b5f8c61668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4cb6ee3cb49fa5afb70dd9abe7a65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902ff571a51e27770d09abbf35cee3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb0e4064d964b274cd75b4631e8f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645655be046b8f0cb68f8c589c8b52c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e147c55e1f9888d640a643818ec2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1826f90a8c99b54389f824140642f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba504ac48d291decb5840db66da2a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b6d7f9f142523ecc751ecef6ca73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850f080c18380d029b2c0bf890ca9c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd33bd089024df4d027a420f7f0c04678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15914722228d2c58f2ef5bd80b152b7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41b54470d27148023d920f69453f81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781864fc577e34117f12fc6ea1b029e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9961cf2ac0816d0f0de3d3dee9075682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f6c22c4dc43737b2fecaf843cb6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d39b7709228232851601d618fb56d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ac7b29d3ae683ea2b2f1fa9e82b02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547287bc8e456bbac5f553d7bf3f71a5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96572fadcaf43a41c0cd423aa97c367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1694451f459adbb65adb4a8dc936d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815f8ec4aa97968e83abf9a9becb628689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f42447f24293c6a2f0e09c0c513d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d855a88c65e8393aefae0a4a2324724691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12dec5f87f717199f88075f59fce48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f76d441cf0fddc299e7ed45db6a02c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3325e5045177b867b6dda52046db5bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c70a7eb8e05debd344f3127dbdd62695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2488caaeabb52e98e90b4dec38089696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5928e05b765bf5c484113364ba7cb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe99a4b541540ac2be3119bb118532698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243c32979b35a20726b8a0db51d0f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de8ca0663ed700227df246be21671700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8777fbc5f6910eed833caf12939f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157b1baf54d0b74e567eab42cba7a17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74738adeef63de94cdd663ecf02fc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484df5d35402765945f6b0b2860775b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab0393380e7ddb4acb18a6d1b9100705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad938f9f10c0119cc02493157d84c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e25a726f4101f6591334f078e5b44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347f7004ac8218a47c0a5cc8c660fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b62bd752ecda34cb6b03872185bed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f11023bc62e699d355ffea28b6836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e9f2588685b6e2fab19d747f9b77c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115743011d35a04ffb784db8577142712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e35d588ec644cc2f205acf29d19d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b008c03ce0c67c7789d1cc52359c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b8ea616c2e8ce07875908cb8c906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d230cb225a5bd4bbc93816f3508bff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddd6bac0a80a04d52c6633557ba71b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647a2e03642b8750c28c67271ac58f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e355483d3e365094074bf9d0528fee3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf9b716ee451588c63fe4b8f8cf39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d5fff1b954e2961745a2db20e91f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59b86edad343bca4e4d4c54c1b6c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d5f02cd1c8da5d9cba4673a6981c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5941ea82443d4560839288828e93537724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03f10cc03dff207cc3270328702a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ffceac3799b2a06674a15e33b073b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf27fe3a968758710a6559e6555715727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001514ad2708cb325834a658dfe490d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa052870c4ec2c85003ad63144ecb34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae448205711927c8a98ec397a71433a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984eb803e69a4b1f8ef59b6d050dcd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bf2ce7287aa93ece89a4af492eda7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fa37a45a774936fecdc0779cb61d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd36d9285e1cbe3d812a9a6404b84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616b7c161c306f5e643af1d12d3ffb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860de8fdbd8992ce24b5d0f221ff897736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b155638708f969cffdbf2fa47efa9a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5df29653da230059ffe7ff5e09b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab88777a461115e30006979047ab701739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40448c87cfc998b6d950189d2a18eb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0bee5afcd518e1c0baf29ea3d742e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db26c698357776859d28effe3b488e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c400070c31056c20ad91042d7a325743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ae6cd29379cf811c2192127b87622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1e75e96f4a5106c8cf03fcac07bc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123562e965af4b2e2c40b32ae995008746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9704b93142ae7891ce9ba1652b44d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e030d2fbbc9147cabb1c663ef704748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7dd746dcc723a012668c5aa074c0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3205b4b39e8d22aba87b6ba59fa0b03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7aee02132a472701e661ace37bd9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dceffc2968361c50bd50908d3c71af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ef7bfd2e467d3eb836d7a6d630c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3f85bfcd3592da0293d9b6e5f74c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e9e5c33a47af91f451abc85611ead755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24a013e7bfecaa07ee30e725b4131756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380c76c21bdbdcd8f48150297c26544757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73a4650cd4abb71e2a63551d2577a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a112baab2a4a03dac9f06948da42ee1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082ea6057017bb31df2f1ce2dc4de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698df74bdf6400c540519274401874832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbfe7fc7d4c78f72f271fcd24c8ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1194bd29cc84dabf69da5dc3a188774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767fa369182e818a18fab5d1b9158dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385857a8cd0b7a6b73f0ff07fb1ad4746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345422bfcef4c7ab8079541affb5efa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17c53c5221a9dc38e8e78843658788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed532ac774fe98f6c02b52a807cb6bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057b8c28ef964ababab2e9dd2c85d8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e578b9a156d139e6d8ad348feb8b8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cd707aaedd8c83404c77511a7deb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434eb4da2cd71070eb06c6eb11422b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786490eb58d8848edfbfdf8a0d8c3bf214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4804eaa0beec0fde65e8ddb0775733b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a5eaf135131eb8e7f73fd69ce94aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e62f8ea59446f47652a8435bf76c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d3c4c030ac73d1a5e742e486f64118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc92d2f668ff19ac8d5b6a5b4c769819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfaf41f465608ddd35f1701ee6253020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b52a17d62978c56bc19f2ba88cdb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d569e80b1b5a1075ada0e1181ddf3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cd861a3e4102ed0e98228a7a2ede423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa707dbe97ebd7f60c3c71f95094cd4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d14a3eb19c3dfef4e206a738b0718225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb572d6dc6188d813811884ae5b3d8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256a4824d14f76165a4263af1facb5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590413704f3318d670998bff1709babc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3db59ce405adbe19e058660378f8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f73eb950e5b694945f05ca14b96dde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b672791520e7ede457bebc198b588531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add91c19534413923165c75f93ea1d3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fe961b9eefdcbf4e6c9ddff73b49a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa9ed2efc233f91318ae7fb94872034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44bf13a72562ef0219ec09a675a4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73523d0f53b2764523aa069be5fdcfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c28a7b2ea9ee8710e250f2eb00371b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de981c7178f4a7bf6a03ceb11e60b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1929d2a07fdfa6512af880bb80eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a7a340d18f7f9fa725891008b07ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50a93e143d6f520a0610726434062d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422e4df95e26f44de56028197b43fc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9331eba132720227540df2709ed943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2d4d3be592a4ac2a5f881517186d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ba0674eedf4edd058f4ef662acdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c674c2257e3386900bd54d81e4e0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252460281a29a76ec26a0ea4a37860ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3c7ab93bd66ba00652ec2764135d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1d264f63b7cd766b267eea664e9dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b82380e1206a87e3bc8b8261f7cdbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f9a144850ba5f5d818cb527ce45651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea92cad812f17195f0a972e575b2b5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba24bd6d713c2c249e4d8d83e95984353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0af20608d469d6c09b2ca614f7f91854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959636411a3dedf28dd062764f162d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dd29e8d939c12bd51dfb54138b70f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac51393d7307bb88ef425098270df6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f4a1164338eda8dcc42c5c20320c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0afeee0f60ec1a449e59fe55b06359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209e7c7f7086562c4734bb4846c353c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7114ccbcaa28a3697de55aefa77e0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ced775b2a4f320bd1a659704bb00162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191eda43f69e9329a14aa308469fe3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeba3d7c526d33f5b7dd4c56c2e472264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff74f8402e629c55f9ff56620c867065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ca89812568f535f454734e0165c9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f89738241281d52d15f446b5b0e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045f3ec4e707043ed738e2be82463468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69565c50c12265f90646496d7092e1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251565b53332fe3e1f6e27b47b73a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9198dd1c21242f7f3a59a815505d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f71c298c16b1fff31b58ae771c4d7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f768b10e0a25083addc65ec7cd8218a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44061959a66c9bca4e7e2f8bb1d2a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9ac473235d6a6fadbb6c7dab1f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e814867730f2c30f9dbc522c59c9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67842c5776fc6d990b9f628ce1927377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62193a3289819fb22fc3cd5fe252fc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061bd02376e6d9232e3fae1aa361cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc423bc73902c83bd5aa092fa0f5b6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed684c68ff7683867eb63afd1fd36a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9870a56f902c90161d9b01ef44a9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1770dea0febb2b8a6726fd74881aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4dcdef1c2e9c9954c5f2361f3046284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07000d0e34f06269151791140a6adb1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ce437e1f45efe1c58417a61ac94886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a002a50c2281f539e5268d9f26d9987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b59113e87444f5203ea2433ced07b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44147b81302775abe1bdf193e6d98a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d167483b4164d1ad904f84cdea7e75090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a4602dad737412dbe709d1ce8a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c7ab7f077c0e9f70f3ac688e0bc2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a76847ffbd3135535780f44b1e5e6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930a61cc64906448c0640faea94f17294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076558ad8025cb621d0746ca70a9d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba022b374204af86407f768846bf1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cbf900f0f58d37760a8debd0721c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba50e45c95c67224f80843404b818398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fd8e476e89657b20fde88f566b00699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332694e7301cad1e941023739d5af689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037022a4ebca388e7b771a04082dc97c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c092f9c41a2f9c5f13b3558b20abba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5369688d166c54f870c571c65f929103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a5752ab60851a69030527e5690bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b3a7fcc6b10acf8b1576dda5a37b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4858a8e72bf192378a3e609f0503a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be496318291ef0ca36afd67fd3ce4da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb29eba331864d48959b4833df454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae6a896cf3dc6b1de5ce82b275812b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da80618b9b5e93c043ca0d7888cff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014074b44751ef297ef2e5424a91f3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93ec61c97c400320d9438767ed9b64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c336d6d600e466a6321004f79ac03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b69213abb8dc80dd215250c11c3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9a93ce7683d9a12e310f0579a28a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db090d52d2df60dfd7840e27372ae70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e1f0ea9d4e37ff5652e6ff2ef6015117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3076e416b0bffb0b3c3151c193dcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aae210ab2047bf9be797c6a045ada119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1925a9d348f19233ab03c3c32459c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c23da1733aad9d5c9e2a5d0cae7335121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0a737c1498b08fb41b46b7057b83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cf0fb4a11d2a8771a9fca46ab91f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dda18d4c44887ba6a5ea9697baefa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaccd8ecd760f1d0faeb17989c0561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24954645a0a27e2d01e7267d388669a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59a229c6863bd3d883d7711074ef3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb3af44772dde91f7a1cd111e623a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd950f756775bffb07e353dcc691a39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf598f0bdb4f3ae9431eb0261e72458130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be36f50d4267445580946820a460d9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e14d0f98490b3d95a94105ee2998d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09221b9a1caf018d4e267bbd8a52cfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7d75a3184b2014bec6bee397685c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f44c70f37378b8aa91843829bc7bf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3ed33656b1f432ba1fd5cf57f9c94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbb0f45ef38e901732b3e968831f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2256a3dfe0703baa05db07ee43c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03529d7038ca0d965d609a91dbc987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244d3b4198311871d0317190cbedc43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972234ad7c0b970adf06c764b2cb97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67b172bae2d2b085bbf977fa3ec58142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906edd0824f73fb61cacd839c4030afa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e012db0ab44a5bd69fc290a5a093d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398675a9786071bed92cced0a1374dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e06aee8fcd3014d5ab0ed0e91b1604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c293e927576dde2986c6ffc5d9e58e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9444aa32ee57499104af263f582b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c78f26133244459b5c9d13f8bbfe58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbaa6e45f5e078d70b63974b48c0e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95609cc53def68e39d48b2658790d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e80079bfb709fede4aa0b28a44784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48d09f7cc9ab65a1f076934b1c5c54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16342774b0544bcbba4842bd8ccda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd82a79cfb1f03738a4f165663c7af8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538edcb8fab19feb20a7a64b19d5b15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b9e31d4e5237344ee2d1e86f3f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ae48fef29096ea1c7939f7b86413a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b11508e352414c481cdf2d909c47f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346185ad34c6522cbdbd9c7dda311ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1b373c48ed1d156de99500e9c1a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d932ce8895831a2e31e2f4b7b31bba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee03f66de650508a01c6216f000496163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa142ed0afa0c274c47b1c16cb70a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db063bbea92446102069762030dd9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16cd2b0a8368a17dde922ebf9059e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c6df1fd7f9244a79a2fd92ec1a102167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7690cb79647708ee468cf2a46f4e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccc3b43d86ea65d2f5f5b3db56dd41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea3448473e2638f5371c54f1370401170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bf2580332aa85b776b942bdb74c68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9c0e0b503c5159a71751036b0f2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8221135307a68a5085f0456d0137173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdbe321c87a930528711844bd1dc10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f74c61b8829582962ac6d126b797175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1ba3dee886659624c399f785e9fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88955c8dda1d900f53b5fa0e66aebb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec4c3e6ce148362097b0f0239af33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bf64f35139f54e29b8f007d22fb32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502d7ac101ccbaa8d992ff80e35d90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4083fda38d0a35762fe436a2e3db3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fc26a73dadca6b2b88baee3687160182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543e2198527d9cd5ce1eea503d01db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fb1886541715bc02de13bd773a664184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28849eafe2d3c30cdf072b8a6370bf39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0ead750285db2f7d8f0e226d4817186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5d6b459adfabc19c1468c89bf0c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf1c138c4807e6ca656de68733b48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a534aa234cd241b1455b2fce09ac4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf62804c323f6af4b76e9b2db884867190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26fe42edc1bdbb648893b5f91edb13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cc0620ccf12116974f2db2a37154c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34da3a434811dbc7e64a4516e7e4903193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426b60d4fa54ab35d3737821884257194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa5d2062cf85059021f2189375d12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8bc18d80503e7734e9d1e5c70cc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78702ddbdee74fd3aba565b6ce55505197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e27f3b3e3d83bb7a01c1e025d2bcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3090b59f713fb91b85260821a476ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f0a327f6d05d68177cfcba7f2df9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48f1b75084dbd93e128c5526bea35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2610a31d731bee9b8dd4f6e350ee305202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912e8097542aaaf4ebed96fd2e9ff41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1555b34bffc07dda1d8a14877ead204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc7651d8a61af02e00574cbb818add205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1d1c47c982e177159b43231f011c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24040f1ab448de07d040f70ee45a35e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296675ddea6b8fa952551bd133e49956208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa56b9adbf2debecd7d409caeb8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef01f6018299784d975630f33b4b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387041c1e083f1468081e12ae54fd3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd48104b16096926219dd7b0056046212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ac6162a4f8b84d99818b7751123f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c4a574b9e20d72f7d6e1eb30c275d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b6cc8b6e51e006db15ec198424567215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c77dd75ff161d651e83d110c56d46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e31dd946b78f459a239ae7b01084217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceba4d62291ca10b7efbb31e69cf55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864908380b6b99c59983a95fde77d08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f34e0335047b1222e8d909e7212f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7516cb5a46032c3def9cfa53eced0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd012ccf306cf2ea3c62a7005c684222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde32494630b2cbd9aa22ca35776a9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4129a6878b127e01e6e1bc602032d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb2c231cd1507ff670947fe7ce9af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb39463047aa3394f0e4ae006bead7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7661e533b5148d0706fe16f60c85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd854a1796b6227fbb49746622c5f7e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ec4c6aee29dedbe3bfc7ac70a5e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908cf16e9827032f3d159debfe6ecee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc55d8f5baa9b04a0eb7c3f7afeaa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6ca8c2064ae2403a23cf8c936b28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b583ac1e7bd12c3c1ec64bc681a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760cb7ac0cce2e5fe4d1dbbb0483bb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ada3d51bd3c04fe168e0557722e96a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85e66138e862a4b87022aca3ab259236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f341e5db0ac14e8b2027aa8c76f78f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559212748dab7181f79bb1a4ec3de2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc68b1342f94e57a31d9c74ffe947239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90d82532859643dde1acc3dc1d9d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76878b8f3e1d1f2a4df5f427fd915c8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489eaad4fa071c008bb916efb2ef2e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c13f34180afa85015b8591b29ba32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a42fc9c8b474afc6d595907492191e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e0c17daeabda8d8e534502e386fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1feab714d7a2ac703c9c038731f36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e67b2635c13d91a8c904eb959687d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1828c83d796b19b0632fc7dfebe94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b3aaa45b59fe5011d8d9532417fb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3393d1ac7141bbfe3f21f6a15f35eda250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143ae375b97ef7d02071e9307145468251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8942b1fbe25e58e449c72c67938c7d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3569b833a39789bdaaa8fd6c49131253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495c436741faa49166feb706dcaa198254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62330d9406e38745950b79394901beaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd096c115441e7f6a83407d03bfe4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaee120fd4bc5e922d2ff53fcb529b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405616377e3172ec804d2a282ac81369258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb19eaa4deaf7c2db0a5965db1251259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435efe34f4b557d2bf436ca9bb1c328c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686141104c5f960ffd928143f63074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688e61650d529150ae4c6c89afb9d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75d75598f005512611126a55a7181263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae62a544af4aadf5a78bf26f50e328f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da69169419e0fe5be5050da0cbd86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fd1e81d92f6b1a29e5c5cae5c340a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4de9114868d0a6a08d5c7d3cb8f7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c30bcdea11cdc74bc35d8e89fa42b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b745b8697f9739924a46f5a96b88f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5120495fc10937f3905596d4cffff9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deced1593015518a3e626e6a28a1208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e01ee235702dccd63cc49688eb17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f074115a184ce2d5d8c7131c4b9c33b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34d4d7c0df640b5cb251ed9d9a01ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a109832cdf4367fa4152a5dde1b400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af9f9388318b46a7f7b55d0be4cf4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e7594da7561f4fc5e54338b9339a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32518f0db08868a023ad0964e2be0f02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffcfe1b03c5de97c48646d79091ba1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902afc37acbb91facb11dd8690939a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569a1e6dabc73ebe9b0d65391bd3e23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615fa38822becf692116d349014601d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826de87fd70f0fde37e47a885250875283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7a709393a7ab26ad03fbb415192c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355ce1f1c7a038e94afb905d379ac70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43f73492d3dc1b7eb466042b6057dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99064f976347943d828116dab53c22f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8e4c8c949cf386b0d5d3d86aaf98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c1fe0463a24229e9ad628ea213d99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2b4cf4a2cb11ae60178de5e50f47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1a76ff9e82e84e9c1b192ba417893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce34981202b96d71d731d5f7d6f6e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad613edae0434a3c1b8eb9af36de5058293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace16c06232769f5bc7d8773f0f989294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68babb911f4d96dd31a76cfa22a5145f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25caade2fd60d9ba37c2add36d50da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef30d1fb052c4926e2b04d84c6314297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c3311d4af0211de6616f42ed6fc1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75e45b2050a29cfcfd1a6fb88184b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead655ab70dd854a58db7ff3044179a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974f026c831833dec96a1c9f29e6de4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b456d09e42138e4637a6dca73eac8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fd1376bbc3eb0b097ffdfbe024441303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4476aca05fe8050fdf22f8734030304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0ee0d95bb077a25ca13c931e528d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e9aef5bf930674ffe327b82f234e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14815863889831a1558736703424f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ae1fcea84210bdeaafc6d56701a2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe0a3554d3e961d031d82e92af5d10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1612beaa9bed41630a0be3adc42cce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719178af7cc7bdd3e4212ce72cc9dfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380ab221b7ac96412b2517833abeff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688981d74d0e4de98cc93cd63bfafae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585c71ebc6cff3fadb8e4838685dd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613dd07cea89bb7d66b6f9b1403b6c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c4ca077b144c3142ac9c8469ba9ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2db73e169c684c9e57a4bee8c2bce8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684cde4d1e91bc458500266164c15e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab4a33c109c6827756df80d4285df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3c5f7682cfc3471af9a64b23c5a5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda5905aeb694fdd66e50b04f6c744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fc1c5a9bd6ca2e208bc43242d401d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca785380fe2669837d2e0ff3db85ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f23f56cbdd4918b495658df8405d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc92b013a4dd3409b358be2edcd97d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c9a6209b038e8d7dece49937feb72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941a6482b31661fd49274631f9ef6bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5025eb245ca20882adca7c6298a7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d70776b11129acf45cf2f15c997b49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca6db7f8f94eeded51e0bdd1cf119330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce915e9cd3ecde0ec1e214121c5ad8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ae0ef6ad53fd43bf0626c5f95312332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f256107781c5f26a4963fdc791a8bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593ef2db8efa5f1fcdd288989620a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b30152de06488add390fef8a1fe72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05f9dcd1de60bd325da73e04545c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c7592f13eebbcb4f55724112d37f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95023859cada04e7c2ad1de59276e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03400ef14be403e190cbb2789c9395339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f886dc8d572f004ee8294d03c3ee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a211da28760a1d359c740529cf1a680341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942a697ca8ab5d8b1421a0422d5feb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4ed5e6b9a6d656d9bbbc8b8fcd1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33242666503b705e71f1a7bfefd28c45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326219cb7c81962e566555413ec9c83a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1490aea6540aa21c354c5d5c4a28dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596697f404302cb0c0bfd0c52e49ab8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c00bcc586413ff6f04acd66d298611348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d45326114e4c9b0fe41fc72032b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523bdd176bb9e72ea8039aa8a41820350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24681b6800759a8fcab8f42e84036e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e143d2bf675ff57dcc11e59fde0faa3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da404f1d996cbe8233c7ddd7347fb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc115d4bff2d01f7fa98925431a0c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9fe04fcc62b1a565a77d5430b0ef1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173639bd6a6fcf1a702093ac72146c25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7d7877a79a87a7a8aa2182ef7a1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdddf90770e2112cbc54c953340ab6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1ad7b7e377c393840a295daf323a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badbea7effa66381b1b0f40d43f6d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7429258df4fba44995b1d7855da31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26454fd2cfd58fe4c7001b8223e2518362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65919545a7506452638ec9d417ec8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71cd99c880007ec584111f3aaf110e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33276d40543375b952801a59a000a8e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37481902f32f7b79f4369b0727b6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e474190cf5cc16cdb3af32cd749232367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542086839dcabd764201a5b2cec6dee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511e7c63c0771682aeee5f647501e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4bd8ba368b8e28006735a39e5b0a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5640a84645383db64826fdeb68bdb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7efc021b87d1b41f92e79a60e46b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98a1a96afa195185217135f87ff523373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b22909c6effd5d06c637fbef6552374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e30a766da340e77b56baf07c630bf4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac1b8f045167bf3e24f23181d70be9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336b26d6ecb69c1e2a58b883380ef95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c4de4649ad6793100951e935e87a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5a95397942cf67f26473615ef3816379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396c1a01b1a67b9189d4647896039a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93276eb40aff0b6c07e919b2239a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edf2e1aa831d65acb2d8f28d11b7ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3437e2e0312e344e1db4c1c38c00fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370feb3b73198343a819020fd6915f6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a984e665033992f7e491b73a5f54d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c57e26db2c1dcf3f9d95b3dee82d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d4d54f27f9e982a3c24a158337361387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b531ad1991ab62cfee4c79320de90c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd3575d7e3eefd3cbb0a2a97bc08b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835b41d2ba092932fbf7ec89e40b80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99e62e782e2d751939f503b6a9205391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca20ddd10c1ed4d07a45362b83823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a73bf3e0548eb268f4454c402f943393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804792b79344dc5ee543f12c836c9582394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05224cf7b654b24e1f74bfc6fcb290d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa1a60b05be8f1405829913cc02ee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd59e3398f0a4084689ee31abc8852397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10906a045062114dbb32febfff2652398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e5f98f5560aa0c7871ad050f04e75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976465cfbce25b4e04142de5dd1865cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaac3a6043dffbdfeeb728909f2dae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce6a3e630466ed11a8e1d83657d650402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f93b613e4cc1081b57e9f1dc4295a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab8b210a55483faf9f2f6cf1c990dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6288ca4e115053cf5cf8ae543a4ae68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4f0529fcacee1bda839e25dbefb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2be6ad4309cc40c12bd5696a32486407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be9da373ba22354330b43484630ab7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8d5084dde709a6c30536c1d2e4bdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2e43806dba2be037c7560199e2e69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470167a0e9bfa7311a4dbf186a39591411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece41f676282585cd6f87e1d59bfddb3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de1c05341cd1990554e1f2b49cf6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa4a36de111ebb9eda703baec39ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8d3e7cbc79808b878a81da23d7016415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97feba56ae47dff4c4edb773e9d5ec5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a07fbc98de12f5a6ae9902f45a082d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ef37bcf0b5e7ada4f6accc6df10e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9a93ee3b2c7225188e9d323db8bb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bde4f7d41a71e1c41fd4248e106781420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04251c6cb5846ec65420c5a747e85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4629aacbfa69f1dac703ed25bed44d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723e1eec9054bfd57f91387bb2eca9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef6a31860ef703d540bee96b03b7bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cc64bf152d231f464d10053888b18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2f65c90cb217147ac2a2bd03526f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254397d44a34b2050adc5dd1a6512719427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1940f09fc5ef21ef6f37b5f8b86f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24a0cc8972448200e5e4df41c7460429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ff58324b4254cfd0f80e02a4e439b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34ce8294b030deb1d96d60aa6a87e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec641fde9808fc4be692ec4c0b06c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b34314d876c66e38f4b5a5ab4ce85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fe5dbc9c7db2ff15471fc3a2e9b47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530c48a097ff6add013613e0bcb0c76435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80dec73853951027e867f0feee4d83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec428826c9cb4054588d4af57e5db45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4113404c98d76a1b85ac10815ae1dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ddbcdaecf4c04ecb228b78b9089a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df45decacf44fb5a92714220d57477440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436d1dfce04e25b780f881c8ea32ef1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7243c8507d800bd46b61d20292790442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cb803bc2db484ace836564ccad436443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7987ed8fcdd4d5c0bd3009493cdf21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f798ab1700849c3f092f88e2eb1591445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f6e3174e6860fc528bf8a6ec0349446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e2699190bea3b3da46454ef317d98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c03e9edcba5d2d17f26a5ccdc1d39a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a6a36c6a528ae374cb9178c773f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443fb8cbe455522983c3a182dbb821e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcee7998e3e971800a9d17519bc841d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a4610bc9fd3c94f6753a6b777de6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f0e29521b898744fc921789bf86be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bbb027cda0bbbb6b5d8a25cda921c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a7631767c1543fdaf54d452762781455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a661b0748d67474c504d0bcf47992d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84d147cf86689165f1d24d713db86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17fa59890dfa56a0af890af6fb28b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd279346402312485da7bca15e4a5bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784a9ffaf6c14c13ea54ceb61ccee11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382dc77e86d848eea8dea23e1b3f4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af44f96520a4e7dd400d71afaeb511462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcbc0b023fcedbebc52250ba85024e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6da8dc655a792606f62de0f5f25db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d3cc4128528e3d6fe6a4fa4e08713465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6201057c6d8360cb621ec0c092777d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec103a5628f293926e08f6efdebf3f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559a0724bd086a03cb378ee06b9d21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddcb5f5378b7278ee439846123f9c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26f22637f85dc17395a43a958503f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab28e780f260de8641b8d13425ccd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cc2034568203d64061877961a74ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29741c0310e5a42dce376434d982ab74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f89ec6894d6ed939716853b0d4f20b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497e2368a7bb66c8c463a16eeb4039b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3117bdaf35f12db423ac874cfc50af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00e2da59874096e8ad586b6eb1af99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243cc94cb0a2e2ba9dcd62ced614637478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0134d24cf7ab139999330169381e2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c8a7b4755c2de06b1876adf063c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f137925dcce8cc0a31bf97887918f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b244afbe4024971450c1fa1fcb670482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea055325c1fe3b0d858427388d94191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e42d3d38f6b7caa49db10447e58753484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0327f7de03d6cab20ae07a9d56a3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c315902ce1ec67f5a17663e1ac9d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1acc20ce0032a4a6a1305047238c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8e25580f097666a112dc44a79199488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2be9604e7fb37b77b4a2eed58dad9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59908eb6247c0940e9f2aa1889cc19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bca9a3d923c09f295d4ad3120ef00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2a9c3055806ba94ae46913be4816492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c59fcb72726b2a78e178ec4ee48d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0db65f6f87bf38070bb444359b304494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a906277b6076e2e57163ecff0c5d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1a9316db24ee1b699d03d6209a3e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845619bedec047c233a37793eecdb84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e6d8939aed7067b413c1040b26c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2158aac349700e723c1b9fd828c416499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21edc86e9c1a991d41195a751c1251500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72fad4467410c0624712fe3ef4de16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ae4e30712d6696c138a3d953e6e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fa6132841dd133b704ae471c45166503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d1ac028d21314cb097a51eaa55816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5ff00beb0eb67e28b604c9865bd11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338568398166074b2e127de11abbd997506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3091be8234f833bd84c17eb9b6cf0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d4abe35db8dc11ee06ce36e128418508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b2e7ba841e9dfef730d3e16025f8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b59c207cd729c836e4edaddcb1d78e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222fc45b607334fba3365277f8fa2a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ce6f95b0363f3967b4810f1f72053512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e6ac561c4e623e3ea0e5dc8687e34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36518697f66aae863366705a7c12839f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6dc57d09f776f73a56064d7090be7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c070fe0c223409969cb3048f16add7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd60a72842425382755a3aa4bf004c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac70e22670a03eaea377ce39960bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d3b0a0fabac3fde2cec4b4eba8fa5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85bfde26fbd778822219f30c82ca8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4da5af23c4f613ccd835cca933cda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087e4dba794a8ee59cef403c5bdc6a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea33c1c517c4cf7723d9599c3e269d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d6eb0e31ad19ec5ce0bb777b7d78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfc3b677f20f7556c47c4a6ed65a5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531839f00a094495941146734cec7621526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32d6d3a5f4449181cd5897d7cb3699527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e9fec2862039a5a6f9c732449c5b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810eb2ee1de53e08a3812783a365bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fbe253cf5b135d0827e7832a777b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa18e065c0da216f9e7fcc9e111d4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca3b6d17c1d84863f95f1effe08dba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dfb1239372f42ed50a74d58c165d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4765ed03f79484f3a261c602fb7ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7ab4fb9318fb8ba9da06a1bb667b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54024bf5083334cfaad061a700a7a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a6748d69cacd0ea861c5e55320d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352fcfc942783292dcfa231f7e84cb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a992a680e31eac83cfab07d8a7d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf621387c74fa03eca53f344701254540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a62c9e88e7bbbe9e37a52dc143a75b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9579f05c787d2130486c19ee1bf772542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f7b1830025ac0c659a3a93f970578543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734c863f23761a71625766905f1b86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87311e8a82b321f309734104b8222945545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e291dbe1a33bab903c8b2d337899f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4efe753dae58619e8d3b6efdf228a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532c42b5292a154aff70bcf10059d23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ab9fe1aaaa70f6572d6f03e1e0fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3a21d00cf177a1d277d060d01ca1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64318041b14deb9ee57e5c0784e77949551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173e83877ccea27011e0aa4054dd62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b1c4468b17af18c29f3ee2ea96ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c493140fa5c10ae1dd937bd7481db5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6102c221cca32ee47786432278dee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d20c42a5fe27b1dee3202fb844b1fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285611e77835ae74f457c473cbe465b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773168423dd38c5809e5535b8ed961558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb2e49a3d6cfc8bfdb1b8cb75db61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d418f8b1e79c4161278180f37b715d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd62ecf315833a16d92d93e232d3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143ffc4156c1d32ec4dcb041e3bb074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87409e4a6ea78c5ba20e684f7d698b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec037a296ae0c685ff7589a67fc4396564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dadb1668f568706bc5f5d8db9731b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20643218ec4e011f6e648d00dff7f0b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c151da260276fcdd7f17dcdea66f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a88cfd0c48311af4a6ec391d6dabb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496897f0666ae68544b14219085133c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973697b7f8605fa345016309e87499e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24783a0273a7a41e5a1c342ddccae08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b519c4888774cfbde34a6a1cbef2229572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610ddb907bfe0db005c57f434cac823573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997115ce8a5744fc0a0ee6534760c04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a741a935592b02f4bdabe1334b9cc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79293933b3880de9d30eee1dfaa368576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af7e02abaa847aa8585ddd91826fe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c8adb83d260b9169d849f404fd2ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1e8af4c9c61fbdf08536b62c1d4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dee53161aba390d2c6f594a87d9cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f191aebb550102af2fa77c633d736581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca494c494f0992b70b107cb8d5cb37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe92ec7df898ce5c631e1922c019e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306d731ebfa7668aef7af97b4750f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e0215eb10f7c215e1b6bc0ae8ca6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94272e76b4bab5900488678f96e4a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f37f28bb300e468a48f8ccdc85a96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67e48ca1a6dc09b9231febb4646a68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4b82be2ad6d1cdedc23b7d747be24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c18d98dd13c71e127547e9539bf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2730ef6ab62b483201e3b5a53242103591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78b0ed97a24779c75471b36d1d00dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592138ea07b0097782fd9898726e2a06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99da52d661ea2cac9abea4f7786cd2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117d279f17743c2e2eaf17a3d8f01a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be71c67a515c57647c911de9c85de2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3033b352cdfa02c76d5c54fd348a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6617dbf3f5091f2d2e43a203bdc9cd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa58be7b1a4c38d89a26b23ca85afb3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40a7df78544d90921721c2276213ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d5136d416174a8824d5b955832057601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638b560bc3ab3df1b97437d087f4a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a78de4e1ec4b898518367b05a8d50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc9a95a70b2d1e318f203ae4b5927b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4e703f0a7fae59c844c3838f59e5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ea0a0f708729b89faf0d05c82d5c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a14a4745112a43324fbe5d38c011607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30d4d08b218e78f3e090bdbab408c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1395a11c43266e15328b7541bacaff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4484f254cc4036d4c013e6b5091c83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc940ea4ed9c2037fb4c76e7d7edbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8da25b18b1157e37111fa85c8f1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ac328cd97df01171620fe566ff0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cfef359eb1930ef3dfb0c19100a5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c46a7e1636f672874bc9b3ba3f2fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c764854d8e85fc0b177396a2c743498616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b66b9e4646ac63b75e62148ff187a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3776beb16413771e7a2ec691727309618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426f4e68d4ee04088ab1638f4ff88f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ba993d7cc3e12087ce344e2441cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff8349aeea7a5b24b7b1b93bbfc13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b4bf8de22bae84817adefe180a050622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d6bfa42ea810408245465984eb92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166ed24c276bf1acdb243b8a5ba08e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58259ca084d4da8e81d7a5ae9e0ff305625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033a4c5d1629e308c74e3d37a8184af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24b85c54e388c53c8cc447266d47a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8c4101ef0bc83c0430d785249ff52628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb970c23e7c02bd841de6f1f1a07d4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ce2f2d44479b1499d583cfb9babab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912ce10e6ca4cf47e281345675f5b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97fca7e0e9ba25d6a79e2e761dc484632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7735c9c96bb058368730b5b65df2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26852d0d9c1ba4eb12824187ba549bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657dd5aef03013ca58a082ef96dc68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd6be2634b2a8c98c03c88fba4e1d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd451a44caab0e62449599bba048cdff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ce8ff2cd01d3cbd86e0ea700b07bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95352ad942205bc5d378ce84c8df630639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee796265b7b656ad5b8b1f864b989640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653324b655fbe556faca5518977b6e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba315d30aa768d8327adb3eb32787107642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4dcf19ae45cdeac0a17de2ce39a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161660fc8106c4398f8ab00a7969b273644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed888147d125f1b1cfae1e83e2564d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa1b2a6fad98934f0b3596611eb68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679a27c0ee7b6fe1137e4310715073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83bddc542ce606e26ddd48e042bc27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df8bc5694c4055c4954303af1a0d28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f05bd617e0c86e0964419b26f593650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62845389a5e2a1e5a311df7b526af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6dfe0c9ad090ef9d1e1fb5d79503652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd3a830e388e7b0ac2326cd81fdc64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368ff9fc9eb0a41f5edd86a6d5de284654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af277e5d5ea8515db82231bdd6aee45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e2a52d055ffad5f96d4a01cf0796656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6728e568d60ec16956f2ddd591eda7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315981eab812d8e0bf88525a33901ff3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd57a2bd15f6096de035948d325d5b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a3d5bf0f9256977f4800bb7ee1241660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb9a56d89b0fcef9012e8948d787b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528ab72487f3a24fd030e81a88f6304662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9d4cda4892a5663b0e209df6f19e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e0cd72f948eddad8777077305b57a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933bdc37181a87e8a47efde3e73c07a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7417d47a759d8049837e6e724aca605666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cf056b6968258d4914a98e3590cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9be9c796b0422b6a7bd8d193daef4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c73647553c60498970cd9db6c094c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa04a2b5395601cdbbf1f7b7bc366e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef605de3ec8a0228b326f08312b591b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529508dac2b287f596ceed8576474c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b391ff3fd6a5addd6577b4963e5b58f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf39364ee3d191bc90a4df99a774cbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54763f7f40e3d8db88644fc8392046b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe65d8043922bc2de6b0d0f9aac9baf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9a7cd28cfae6b2bb78ead75d05a6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e49109e4b7c63a3ef28f3e5ee78df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b3843086c3189a015acb518ed966679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57bb12364c4d3a0b6c62b5c048292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a3e1abec1d179a06f9678e4692cf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91341b56efea16bd730b6a90804333aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b20b3d31bf458a786808389ea379b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577128281858cd20b9cb7fbbdf20397b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5ce678ae1315b7c56c3c767b3c660685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d18d0da4da1d3100f7211fda8c2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c764f5ce014b6620ead044e4256c008687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0920e3af1bdfe3943603d27d649d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2bd5234dae1b5c84fa3f053c76ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a44df14b5893a61f4b6a78b65eaf4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff09828dc8b439998b2c9546bdb789691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72156876e9ac1492dbc2ddfddfd516d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6dfd3a3dd349b9a737cb845089ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2628158ab2ef1aee3ce048ebfffd8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a02938e9249fb6700d271841104d05695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b12097d344029076deb7b34fcb5e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33b4382eaa26d94049a765e1c43ebe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1164005e732321f520947fbfd941c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0415e8f6c0426ed70125087a71030699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518ca2db4e8b1d0c5dec43086fc2666700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b5735530ed1d7727fa8e0bdecb6d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba2d9ad92f859535ca8615cc8fb2d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9341dfb21487c80f37338806d3e35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3359ba252b1f7b6f23ccc9faa9f06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae33ffe574dfbfd7c8c89738616d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89082f0b5835d72ad6ee6598fab370a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123bb6c4e5a4e685b5df39b228ea372707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2440ba4249f114b3868aeba152961708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470fbf2bb33f7af370bb872956dc594709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1d6dc95a226937f317a975e2254e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adba8b7e1d9da7610e5fb8cd28716f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573fe376d7f78f24d234c500031719712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8a31e853717a659f85d8f5a80cfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65f1f57ea504d31280ea05da80b24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cd075f22a1300534e31ac70d1f76715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe36aadfbe16a5df2db96854bfffe6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc350702c8b78d138c49c6acde999a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5debfb29d30bd7dbebd38077a4b08f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec3c225d2b3cadf27f70837af81d99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfac7b0bc5ec6f2bc7cf6943ef6594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf98942c47e1ec419cde96aa5bcb84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a82c72f975a5b99f1af6471732e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4d2883b65097b1651de84309fc1c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3dd0d58a2e1a7b6fb12180ab7e9c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c18e79dce6932956e71c5fb35098f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f470e8dfc2c7348d0584c1ae90afd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2007030346e3a30dd5310c01aefcdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7d3daca9d78c0535764c65674f94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae2c56aaca32b0b0eeba5cdf0a1bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9875c5da11dbd962a09eaba470fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fdd052d766982f962b68c69888f22731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e78423f38ae9a51736a3c7c88d7b7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6577d392d62a7a8bef3b212000892733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255b41178f0a58dbf3d0ea82413e6c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a2140f142d6c443a52e60bd4d596735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008302c555472a0e8bcd98ec4fa4f46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de23459c6a1e7745b2b58763c7945737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d11628daaf8d3de9cc42e556e681738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0def8372f5c521492b842030a16bbf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50c459779b9c1fbda1060d6e19f28f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813db54e51c73c4fc5ad8fbb766ae52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35e9b328ca46618599d35ba32a4c04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529fe15f9b094fa12e97ffa6f0cff2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e268ced72702f1f000ec2aa7b7f46d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be3eeb0e0a2763a2b8226b3cb3155745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202a690b6dd729c1f9aa0e4c09181a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdce33646d207b4462682e691b4287747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc80a4e22d6e554874d5bfdd61ade0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ebf47c62d27715a299b104cc2fb5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328dd241d09d7643564131304c501a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305f096409df4b4a7c2ab7b48917910751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5f20715510906efceb400e67b985752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d417b557cb85f7021390d3a6bbcb19753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>