--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2d37be238e4abc37449616c4f141c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d09773b69a44c33b6d88d0e532d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597a88dbb0ec5281d0009c5cf92a10a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8fa987f83289864d83365cca14324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238e07d9d42e07b65db862cdd7cf0635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63435cafdf1511caf70baa1665a8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac20f045885fb23a19097244293c497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2932fca9bd01c6ff92255cf699a3f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a110e6223641729cc660c877a8e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b470c3a5a7311c1bdb20105d5e0610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f53a77b1d4719e7506ca07d8eca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4074203bce9b4de29fe0d12c6578c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe47dce0b6143b0cf2dd03778b084db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336093f65ff14e403a2633036ad5c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562edd4965256ccf1ea16716adaf1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b4638c59845b4be37606bff776d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c13e4951365abf2c098ab18f0e136d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918c2908ea26816869dc2e19be91e6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b18b4949530af909a387495413b60119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80397868a920c931899e7c26bcc34f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab479d9aaf346a50c5f152c79ec10ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585a6e19bc15fe759c6c0669fbb75022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071495316ee963211021f07eb35b75a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b39f227e5572e09b6163aa4a45eca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9063915d5daeaa3bb1b86ebbdbd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e07a250b3600a039a1d0cdf7077de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ba8f518a3fff454b6c83e018b76927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61fb8666c09da6c0938cde1be1d44a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99adc26a9a395b193c12f14ed9773be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e372a21941348757c0336f56c62ec4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcd76d9a936ef3f9b7b0d4047fc6f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922781ddc299edd3fed0b362b88389c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4a510f4bf266acdba58d7d0c27f8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96754e2f986983a3119ed9417e0e1a0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec334173b43783635ae10fafbec7806c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d42cf2e0014d137584ab5d9b00f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5ba9c404e78c84fd8d553072c27c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a137039a1e2a311f48bd525ee08ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d8489e819a18f0b544ec76658cd1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b6481f323b6a97bb3be9d4378856d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c87ef63052b284de1d54ad575ef941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7477b4f8e56c23a2977eb92a677c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095eee02ce5c304914ffaa1af5933d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c5f7210f3025f4d57b8626a4fea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370daa93605c37e70d57078f8aff2c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bfb47b45cc7483ddd89f50e6e0b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d7deec9cf28f896a7c2d1620e8b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16a76be953b6b585f694638d2e1c8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc728aa27c2553341e7ff1e2ab953a8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013aff54262633cca59e0a74e7de43650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50be957bf763c35e80a79e277974d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316559386a874c02b9ca54e6f9b31852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fdbde379721f30fd449bdb2e6021d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692879de9826db7973bfb092488b5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882a318349876f8e66894c94bd61ffd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c7af62974def71267cd6a27c876a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4eca3d59c7c59c02eda2ff1e131757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a296bc4b24aa6086d77cf7f8197858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2407b359779149475b7671aae227159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4f0b9f621bc6844e20edeebac68d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f88e567b7bc5b16afe7686cd4a1f5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80cd250073068026f20aefadd9de0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a472036354d1017e1715671d202a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6702c3f733e9d6d4d75e9a0193320564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffff71172515d5c739c0547ae8f803665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709b8dca755c1f514605e961262f7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c7a20eddf0a0d11a8c6b124f03c3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681db4b526ca679021f3c341b00e7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5917863a1c11c75861d85322bdc7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfa6a2f870c3d04739aeed5168d1af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b71a16071d7e261c68f36ba9b46271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a71268a7601b37c91a8d889f5c6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57d6245e98f627c7cd06ad8c3a53f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d2699e5245ba64e0bac332afa5db674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33aa30cf7d1ab527179f272427300075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d9326ad489dc06e9be68fbba5b8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ed0da4f31f73c00c5a33a22ff343677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1db377b0a31f68799724d85fdd1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7733209706713971782d6bc33b9b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237a3cd47247c6c69bbc2bafc9a1e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f152fad276887cc6d33b6d71e805581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47516aec091c4d99d92f04dc55075d7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6cf7c6582cbd1e7c931bd54a4d8a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5639a1dd0b74a17486c6721f2a69c8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64e4a83b3b49077d1a7dd73ea1379185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177de6b64db6119d3a8c51fe9ec0e3fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d51628064ff202d1f770df6431036e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ccee4d67486bc6a4bd026b7ad53cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd203b018d6a13342f51b1d17952fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6654331825553eba274e640c83fe390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342fa00639ce5b5eaeccd696a3bbff591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80501f9d69a034989eb29dbd98fae792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c50963fc98eaa77f92bb77f39246693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbb2ded4d2a8e6308559c17dc30e8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56519127dd30a5bc2cd35a753edac76195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1afd380b99c9549308ab207cf0a4b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe09909959f8141b63a98748a64d22997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be050aee784f3bb6286ed6dd7619a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18665699585859a523d3d4fe48239f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322155ba150a41712e993a7abb3f902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7820a5b44c4b8d65fc7ea8fd1cd6de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7ecafe8b476fe1e62f2bb42fd28e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ede9ee28fcda6a328439918730c67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f71bbc479b3755bc5232c97658bd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fc58a74663aae9ee0c9b798cce5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708380f18020184ff8fa402230c9cdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff2a862e042eab6f7254aa84047106107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd5adb238bcad755db3ce1417b3248108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b26817a062958eac36033bf469b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134817110505f5192a3e29f3a9a0ef19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d94029c5f1a0888b8680b28574c2aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677908a24fd9c625617e8f470dea45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380447d4c9844188e2ba56429387b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af911b278c14f3e7f5af309d86d171bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48118939e231147db23a898294aa3b46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d86d6280e0e42bb2aba8c7f77277116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a5b8e13611a356f4a7d222b7e529d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d2d838a0cdf5fce3bbc5ff13eb4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55a0466dd03048f9b1d8e8e1d367dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db8d5dd6c62bde80f1a87272f8522a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860f45508d0d67a4b7c289cd28ecaf6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6126efacfebff95fafe9074e0a6d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f25960384e85135c72877953b1050123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dbca9a1a220a41864340f6087f7dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff4160231ef1841674755a17c6398125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c33021786a9796d81f0df24a99fd2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14177bde0b3299b441a8ffaf97defea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a80e0b71d575316487fe2ed65194128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bc3d47a8ef0825aad566e37e80de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7183f74fda11f4c0959d7945b82e4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e78696b8dff60bb66fea2828401e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681de487f2abd6060e896d92517e024132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8cdd48f5cc70f8c1ee2651ccd02b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587ebbb528672b82b522638b8c5ad88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c14e16c7d05b553a72aafae63dac2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5ef41e59d6f1d29dd92b371790a40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498b58e5a97f3824ead2096da7ec6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85cc6105e5886e786456f89fa92991138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41558b1c1708333283019521253ade74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a80b58fcd21417e229f2c188f9c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342d274898821ab76167ca3b5ddce1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adc71b8b3727b0e15fe85fc9190427142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65750524f2205421a5c8f0639c24c2ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c234ac4818a1b4a740f1bc1d9fc932144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61717ea5fd07522225fd1cfbf403e811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415abf0c6e6ff56e48f8694ff0c2479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a28cf30bd3349ecdc65be25c693de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b7d1a77caf9617aea61ce9c84571e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9854b7c9f39e19ba7b88809274875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa2903bad4cfab9266c96a7aea42b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2fb484fd0fa07e1550a4d82f4781d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049bd73b51193e2e80b8f1aa0b89c04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b485d7c307be3fe8c2e1029dbf53b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c209e7f6e569985c71a7e1941a3cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389e20be5fb2b030332fc5dd1b4d5b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee97a5d44e876e59cf930733d7c14a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b596595091fba1eb4b4dd084152e402157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01b0745ebb2cef38e9bd2e5951978d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6ecbd635f6ba7421fd4d85c82b27e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b069288d7b4c0f5cac21bdcfc33e3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff9be031530d7ca38ca60b365cd6b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b52cc684011544f03eb6ad75dbd3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb226c3141c3dd5a6e99be373b663163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449bfe322e80c6194c3cfdba15c5a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbbc0c70211b58d4b043bff675c7d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acc463f66b15b4d56cb58fda07e2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6f9ae59d85c1ae64567c90d3264d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159b3733070a95a133f043ee69b4d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebc12fdbaa4d4af6773d3eae6a15f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a95c76ceef43d44d6b98a51ee239f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b07e6d534ebc4498b3a0014264846171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ea288891747d523f7a7d5f4d3525172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a62e1c67dc1ae2c1298fc930b4559b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bc523b33f65b5158a74d06edbafdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a323dbb50e7043d284aa57d1ccad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303bfefc80e543c38751fbbb09b9420176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a349238987657e134a8e4ef5941e288177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eca06fc5707213c14da1171647a983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771cba6d0aea6a27ed212cbcb7b199a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf83950f32783ea7662a0795020c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4eb2bfb00c3f7c4e1ea7be5f056d01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4903807792a21a64fb87d1bc23e371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e127b114b693f991937daf6c249d633183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87be310c72bb6a4102fac1f1f8ad43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4d2db9cf82395a63641588299e7b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21bf37cb48608fa83aa58ed0f62d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446623fac81a98ff6964bbffb435277b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f662276fdd96db75b7c1c279a7f184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db03f511add7666ada05c6bab2051189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7f0b230f244495901dd3f9a0f4823190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446afa9c99b7a9d328d890e3e1c48ad8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77ac07464d820ef9b0f80f16afed5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d61ab45c859041aa29838e4e68d735193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6098ed96ae597c0477baaf5b9a7ca21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ae67e68f3ac36f94e1acfd760d7f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dbaed0bd9cf694c88093d756e7bed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885acbf19fa3ed1f2c781f20aeff7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47233a639127c5bb823d8609495f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be8a18674b5cb4a93ab0f28f205d7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bec1dba0d32b947aafa0addea7963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a74c2f75fafe74ffb99ba5888f7ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2ffe9357ca83d3dfba6ec26d2334202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c8d382f165ef27bbfc8c4d618d8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005d3c9e77b8c9fa05905ed2361fb78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1715fda61d9c6bc218c925825914d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4fad58be31b078dc2bd59289f7c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93120ed13200ad78536d7297ca35163f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c277ef4f438eb9a65947793a21707208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f4d46791d95b9abb54d2c094e76b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e853315404f7bb7a02f8ac0876dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25228c8a1fa1e6cc6f48720764e1fa9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d42c87fc66cd0d48c001ac570b8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eea401c41322a714316413f9dbce5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d5042f7950fcbbf38ab330336bc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91435458830de63f82fb2162d30dacf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669732e4439bafa95c513a600373843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f97beb6d4c4c4686a49a5eeabe07bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cb486738b9593e2d332cb47a16fee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde19f7227af649fd461326dbcdd01e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8745c21916e8751e624c47450c6a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1bb970a85fafb0ee88ba03ba02d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327034cb816122194e5f7a3e38b5b0b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca82be3aeaffe849c39a0cf9415ef4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf8322c0d88c73b091f79317c6ae0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7198cdab50ec8cef907c1d99434efd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513dba4285e4ec07aaffe9ce23777a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f20b3000becdaefe337b3244b3189227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1c102b60eccefda43aab5842103e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b92d34e07b9a0f8cc3db1cad3b39e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0209a4d6cf39fa64a87b85d5aa92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3533ce81086ea714a9fc793ea710e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6bdc58d08f71f03bb5aa169eb9be6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec486d2b724a6273e95ef8622f292233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7be185ac5ec441331540e20ef6d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25339345821b958d41dbb131cb3d63b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bee5f5b66f40d0d3a03e3d690a92d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d50599e9ac8ae6337e2c951fcdf622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a384f034bbde04ef118fe77a6adb63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574618e1d50e11790db495bd40d81afd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4826d005651a0791e3077390735bc6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2c5aed4d3c79f65cdfbd198c64d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd97c098bacce76fae87a9d930a85b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31532e87194047eedc387276f8ed8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89edc37c11796fe3d519428f7fa82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7f82188b114df180ad0ad82c36dab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112baf9080dc495733ae36a48cd241e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae83b5f131d1394d790d2d83e4fd56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28989a43b229a358cef82e838aa067248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249a668913715090b835e41745c9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd71ea026113c091844683098b88d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f870cad1d3a3b0ba91a0c2ea325a3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c47fcf923bc0ffa759682fd72aec4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275790c5c5a214a14b279eb017c7e03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1287e7220f19cfb679b188231cf86c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0c9b4be6c994b473d81e73be8a55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5b1e9bbbaf48ca7522ad73b2a828256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9c8ce077c2d6ced719e90eac44772257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed075ec2901d68c2680679e403f72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc466502debc53b050f7fe8d26c8f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1663373d9418cfdcef649fee1b18a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70c6a2c80ec494fdec95ee959f5720261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85f444532bfab0a8623e7d32bf8fa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77e02ecffb2618f029b531e0afcf45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412c90986862b6fe66257e3c5bb5df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c283b1d6e8400725a9915290ed6d78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce00e6dc1145e05f6fcc29d09d7f5e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a306ada09b5b153988cc4b292019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e24781b9ece1dc8c842ab24f01e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf557fc87712fabe3541025ed23219d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9f261f86f46d307948e16e816a505270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6bfd0097474e9e46126a03655109c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972203e0fdd91bf231a0b0db794795ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd67bcc3303e94dcd9e73a9bc8ba129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55c66e37c7f8db32f455e0fbab0b78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9076d63c3cded4f72b0c79afc7cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301eafbaf5e5bf48bb12e26f39be64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b41f133ec8d72921137cbbca1c6bd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a82b62e91b6f96edb148ab4028743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff0e424a2af44b4ae63014e8f474ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaea272e59413f03295faef44f2c29b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d5738bc3a7f03c1dd1738e815807281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769472a4a00a6b96caa21997cc0cea6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa17fde4170e188539e8d9c9a75a3b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db129801d3166c884f00a5d5c45da574284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4397f919b61b2596c7d279ac59876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c395370bc4992632402e374a510ff8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bd53a64936296f9a3679d59725eea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea5cea3fe83865cbe777012c1a5dd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b48228ca1ea4f9a140bfa9a894ad8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b082c05065b18910a589903a07f93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c61d0ac8d5e9e17db0c762a3276363291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44b05e2a8b961fefdc54cb1928ee9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc81927f1f4fb2532d139cef27b4d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e2f88e4d0c10505ee1ed8a2a378f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afbd847a2b6afe108048f0289065fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162311bee8431f6534542663103cbf88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d211094684e7405a0b6e5d595d9f3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3216f3af3839117966d972ad7d7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee051c76084f66738d5e1656e5893f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4507c80a94e39a19f0ba35a135a58a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac464237d7920aa0b3e45f39480c40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f64b11400d9e988a4fbf956b87162302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b6dd6cec8628139115be233959d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0877460b729ff17255592618eb8be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fba36c172b760cea25f298a4eec044305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a40e599c50248ae37a923f6ebffee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d88638246469e8a5626d9f3723748307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53d8856f8040aab4ad35704b94512308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b12b0008257436ecb9b87441d79a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2c8dc81fa86c452ab08427ccfc15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ecfef826b374143f032dce767db7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00691d50fd52b3edee24926920438bd2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f931f78172f551b979d908586d97e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff7cd8a3d1671c2723315c5c892960314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01c380c9bffd73d73f776473c606af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac30e2717dc62ebdc758c3206a3be91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de41e17634d9d944e24e9211511dc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc86eec8cfca1ffb4046ed3777a922318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873d6fc88f59caf8aa4200553fea1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995598774c3712d3d1fac2337b097032320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60ea564db497cdbfc4b76cd150e67a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b3cef60af28d6d0f804c0184dbd7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10639fbf2cf55c629f84fc29ca1e3aaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673deffbed1a16d0d90ca9a2adc29113324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad57dae9f4a1aba89087c67f5f7613325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ce92e7003a0040f104d8f4c98badc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff872ab8a81721ab4c3f5d227bd8a8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4944b967c94c5eb1b173545d850e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9e92739b2904be500d526737907b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04818fb783f697e7f9510835dca01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c04f72acd915bebcf656391376e4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c2bbcaead0124e68a02cafd1edf68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2fa3c54e5402993d1dbee61ce24c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de8c9ee0bb852d221764bf0ece7e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d26bc4c7e814d3469e1baf31584a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddcb9e4092ad96fcdcbdee3f105ffe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e4ecf205a1336ec484b3eea4df9c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bcaab3f30932bfe92036a66b80667338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22729d6456b2d2694e0e0b8dfbda191339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d7808f17be4e9a12b9c26147cf633340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce506f97a2154f80aca833ec6f237341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b70c7ddefd8bd0034e6c2b5bd24936342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a810bbce67512978827a4547945b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afa75f2963395d8346f7db637e3ac3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e97fc0a8f8e48696c81e213e21d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc6cd119145e1cfcf46e56a6313867346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba56f567e1c1cb129f9b9429e95248347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eebdb1165cf04f70b4899e377c856348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58752a6f97cf61f75e26e6aca61dc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe6c53060aa2093d98fe429ed75f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc36bac2db1eccb05b67db678695d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c0837e079143886bba6863375370352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026c30c7ebef22a47d092f724c2fbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485278eebae6a66aeb39da1c37024f31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701568318ef40bf2c518abea883d94da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628f8c31773bc72936ea114fea4173356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8f3d5d08d1424b0324fab912a622c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690ecd076246f4b0d79c8eeae7db22e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2d3e06bf0de8d5751f172fb7bde6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965def8c2a86d6cf8b15491ca1e0f47d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87ab95a0af6d8e22619273ac33e49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5fac67e450a204ca79a0be7ed49c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8814d00fd0b550523c97ba21b0641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078623622b31666e9cd026c78c07d6e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8e97109d91751b930598b882b862365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3e6cdc338fcffcce663b39a0b970366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4befc1399e4282dd6ed2f7162472a5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ef1d036954dcd9a3a35ca4b5691dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678e772f587fb7a8f4824e576f4d03c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e114885bb5be7fcee15e4d3de818ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873f23f3714b20e74b1cac48545081371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3319b9167f91156c03a11b57859c32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc0cbf5e8a23eb1d67a74fab095561373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0369c3bb707a9daa3f52e09e2dabe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61bb50fe49e959a8518af61af8b455375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81cec88560815a2351be123ddd76fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a069c0ceace75443f401fdea3f69d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69881a20ec71227e6b6b2404dd6c4d5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19e8df4b52cc1d4b793b59479af8b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749adae036690319af202e9e4319f1b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7361c25bc7ed4b58199aef611d2692381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266f51b4d3dc578d5cec0fa88544e69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f6d7241290f44a580749ecf42274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b24b648d5371a416e1506610cbcc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf12d9e56e90f492de459ece5779a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b80fb4adf6362b3aff8596ac8a8be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9666775c864b8e56bfa3817ad60502b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af9431fb934e9d819e7afbcebf149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8129122b851b8ab8f702aa61d1439d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0044ffce3e7c44c77fe2f8fd5e976390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729456b3e1a04e146b1c40a722a007d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c546a201aa3bf1dfa2d86aaf43540392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9c248e1531ee34e14e68c816344fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51ac07424990c69e88faa5bad6f18b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26161283cac637e6cf9d49ce1a86b259395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9948e6512bd1eef2425c70bc43f73a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95b5716ce9860f54959584467e8ba2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a0f0076520a5b30ff912df4b088e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f711d4ad4f880482cac207319c421399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa5ef58e416832235210eafb8fff50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb589cfb90b64924dacc52186d6b73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab42937aeec28b78ac89aa150fcf6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def1276627316a06f42dc02e0a01c04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f97fe6757479b2ab3be61cf001047404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844748a492d8394b835898d590ec9763405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96b74950d1436ed7fedf2709568114406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad319df4bef3b81b41b97ce1987a3e7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c8e3b33abdd782b087472025b7d9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557252f60b3f86d596c8193463fd609c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346e754f79b7eb0bc5e1b6a46633d9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0877e4f29cbc9b52143604b56dadd2a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202464218994c8f7f7b8181d7b0493b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198646be170767f1c97e0aa33849f4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de00758e677706e341535b1d8224e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95aea2837ab9936eb502c60d188348415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d01455f256cd11fb542314b3126a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee3a5a96b4bb854cdd0112bd402e1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1878b65b77aec231cc3bcc1927cb1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9665a04e1fea189dba1cdda14a5d6fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619058b14f7a578ef753599dd5eebc93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18469bbacbc0ca662b03acbf90b12f73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c6a9ccbd4447b3c29fd2aababc59d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d9adec24f7ffab1e74c7bc92c8795423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91627bac114f3d7e5f281adedc0e151424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44eafad22050aa32842562b32e162f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271a4dc7d0773a81164c665afc23956426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a25dc35920378b76a35b087332cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ca3fc11865a2ab94534112eaebdf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8430248ef479a7d17c431ca5ad609429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484083891e38222511d2196b0f2f161a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ce6fa2e5ab629fc35c869577414f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829c122c00f0c1d3772aae5a81da8b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3be11f3253c80b2ffe013ca8a0d11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed93a896cdd4209ee5fcef163c6d000434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23981bf4498d1116523747a0346a6e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026463058b9aad18fe600f949be2570436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f4e9041e23248de3f85769990950437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8fcd0f08dc9862a00d5b81bda9ea1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adb40b0c7c0be59010353a65c81a17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cba042be0b43441b1107b85d0d0b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf3c222baa54039050342846ba72bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606655314315835b5acc90fefd4a32ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b5d6ecb046bdc676dc3b54451ba30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ef17b8cd2afb38930aa0429ccc49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ecea9501a87d57ade6453b5de79db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee00fa8017ef8859df65a9f6292b56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba5c95ad9108a0e8ae286e7b010765447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0cc96e11d412f6efbd75fd17b3236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2c50602f55acc92ab0170f062f19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016d60fd31fcf506d05c63762baa64b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfd3fd8a84b29412de0b5cf24080d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169daf27624164d2762219e422456418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e24cac26f519578d16fb85912408f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f0b8e5a59a5e7629fa5dcc1978d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3019a4021d10cad5f3c5dee426d6946455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38a8fe4e12d8a997ce6d2dfae6868d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da5c23194949b4f6b2c469cc2d9e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a75f1232357be9c7bd603c6aeadb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254537668be1df967bec4cc1bfe2ec9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceffed3561e8b33a64d299b699646c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf9fc5bb9c2fcfa9a3f2d79494ede461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1426898b917a85416c8e69ac38df0bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea8b12b82892fe810c776d4452bea8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e25e051f10317386fded00545bc41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec164fb17e0422cae965ea837b7c72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c254097f6cc43fd9756340f086792a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e12769b707da323eb06049933bb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca62871bb01e3ced2b65ffce615af2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f13baffa943ce778432a79de652d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6dfe25005e2e7a5488012ef581d89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ed371e02c1f3a5458b1174312eeea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239574a8746a5ef7251722e881bdc16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81484f54855a6d673579859007a29613473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62719eb9364594c3b95b72b658615d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b66946e471f91ff6518960bf13e05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e07b3969e28efa3c2a4bdc258b7d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee392eafff27cd86de1c7daa00dfd12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c93dec964ef3f07023aef90dd993478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167bc9bd2bb97afdf96baa33408e2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf10fb4626ec2c8d3a1d251316df29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451a0a3226dc8c82d2b7f9dc43a14f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901834c9f4a1da628f6f4e9ad79f15b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca624099be96a12629120deb2f5b313483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b73cf3e6c76c28cbd8c34b5a1699b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff368ec928a9a8d8fc704db765f05f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fdcf3032e37876494ae9ada608bec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142fd32e093a9c2bebff64a89d69be9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce261ff28d0db57cc26379ea82eddb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61c3c02231495d346a3b201cd1f77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f8edf25e117159ad3248510fdbff4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0c734b993794560be937a0c6f1898491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a12ac871651ca896ab5dae2bfbd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4762c196677e9a6578c3acdfa3050f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0880a98985c88fbf9c7051f4ed01dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759693f74f0d8b094f9dde9347fd679495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080edb9af6c918ab3d29a113f6c6663496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024dbfd086b0c2ce72da34f752e52f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a37fc08cff9b8a290ffeeabd3e4eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa7a10a11b281063e7dc16e3699bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7ca8fcc825ffe58c8726d0d24382d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f1f886e258522a087bf999044b15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223631a567f3f7f020b0ce92835b0c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bdf88e12862e01c162b27c9b7b5ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209555ec117524e05cf3be036d1fc32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed1a1113fd53a64b110db6d84eab99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3bb0dff130c1cb3703c17cfc1cee5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1135f1d53e392d323a90f4d1f025ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1a1ab413bd8056470f4ff9187e18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6b44ba299367d56f52af7d5c9b22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b759516fe8e6175280f77e2ccdf47b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89b3aeb3c06dab4eaf61d68ae3b08a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f4af271c65b50eaa953773a825dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3e6008f1024300114b750fe77c914513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6a4d110670eac5e8bceb2949926f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832aacab3561364c6390a9dfdfc382cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15524eaa863b582b8dfc5b1e8304810516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aef0f5fcb251502512f42cdd5bdec9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7dd7ddfdb292bffad82f07c26580e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3efca337ccc5811401b70fd7ef49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3657779b24a1ded83291ced961dccd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174995d8a9ebcf5903db143ec03c66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8ef39301790634d87740dcb7386de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a2137b39cde757da70e9a5b35e027523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c39f988413a18a978b66ddf822d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7f593de13810d70f27eb121c138a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b45f35e485190462180dde483ca2d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c8d04e349c44026f389414590b002527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae408441bf58de758ac3ac966dabdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa382fb909a601db491230732608fb8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725c0bbfb15d78ca1aaf06e21c61d87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e2415036058c63c1f960ffd83e0e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536815f03f209193e54ef4a0efff1f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba2f7576088f440c2a7e6142f4008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff8e05372a24a6eb8be55b37ff729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e1600d16fd17526c9a231f5dd0e6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045038e2115eea0425d003690e97dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41566ffb08f74c913742206ce3b960537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd3651e43ec3de929bcb37f57635a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ae782fd449d70d774d0750852306539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8514d530e0b98b40abfe0977e3603540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b54ba8317ff32d07f80fb7f580f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844dfaae079f024374bc723c9cb454542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15e419cadc24c06c19205b340b5a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe962ab501af61fa6fc1ea2c9f669f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed4acb33099aa193d7100f783710c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1fa995bad653f7156a17b4216e6a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcc4845ef6e742e0755c5ef50cab80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7d4bab06b1e4a87e7d89eadb7c5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2df468d5e00347895f1db21aa96a53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06676197000d1bb26deabbf2fd0c706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2668c6c0757fc8de997ec2759e04f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5cb32679bf24981afec7637d14a52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548807bc7cefca9a02365abfd9f9261553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed7809bf77f101d4bd9b0fa5812505554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143f8452493a1b00b4aeda0d96a85a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d38ce591bd2d286a3d5d6bc10bed6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95e05eb6ecc77ca5f8903cf8cafc15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef65128d70c109b53a9e9893a2ca53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a64b40a4ebdc8b6ef5278c6f4cc444559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754ec76143f3742f0fa6ed99f50cac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda1591874ad9dcf01c57dc1f0c99fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8688666bcd661d7a608f34a5f94e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604c7ca28714613be3071c2316a56bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566381377997e39472bbe7a76836227564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a55bedd322e5db2e909212ce42702565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e067b6a8d6d4443b9cfea1498b0c22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae82203fbbed876454b2678e1fbe1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f35928c73069450701917b98ac7db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f9b986d8d60b211ccf6dacb5ebe71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade47ada6a2f192bc895d5ee4716bd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6546235295ca420a6bdad7b7b0fc13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef27259424ddc5c216b6f3c86269d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3bc81e3e3757567f5642ae50ed9b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35accf8b61b59030ceeaac4a3890a86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6216aca2c2b14d9d7a4207b654fbc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5607a90034f367ab02db0eb13a4bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff52048f565c2a047861f4a4b3836577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c16f6c70b8861d74c9651b5f8f6a74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf75f5d8110a8afa1bcea90c8b5e561579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43a37d5207770c7bb6fbd3830f164580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe890fd0909b7617e7c79f18fac2b14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af188cc78a9b5a5b56038ea8daa5b114582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3da1e161aa1d592377769fdd424af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0271a67795f80e18897fcedf45ce44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e2dab2524acc65537290bab67ce6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285c8901a7299c5fa15f4b8dc39ba7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7fb3bdbad588efae66765375be0ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717f73ef4759df9526cd3088abef82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caffd489dd1e1369f46e963d5cdbfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d996f7556dfd671e8d39081ab82ece590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a547baaa894e27899a6feda64dc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af629d2c3eed70484e777a4f9fcd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e883a41eb1e63f880e5e78276181efd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cac8a8fac6e9c0787cc77e0a194bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98bbd114a2b8423143bb141f8e74d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc302f5108de6605ec709bbcd1d25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7284012396e023e68441372dbdc80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986886cebb4f64deac2a1e9cd832d6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41026cae182a4165f46696448d236a85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd3d880f3b8ad48ab903187e017a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7242ac251d760e1b234047c057721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe26d6145586248d951097ada04284a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b0712c71c56031561417e18f1142603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130ad76498c13ecddb4ebb18848db2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428fdfdc9fcd3f4777816970464667605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1274f2f6e539b9ed72b27d320bd8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3c7dcdfa3fc1903346984bef6dc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17866bcabcf3ef2514cafeeb9b4be6b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49c1f04fb3c3378216ff05c5c8a1f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94906b83afd670619e33dc9ea5a9675610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb991a89efe5a49d5e77ebe9a3270dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82a7c8ea1261be1e5f4f0c1ef93b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e84d94a4d7065d84121ad4520ccebc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d087b5798bc4846e62713d69d7b6859614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d3304a51fb21f63962d25ee1d869a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de441d3e779f43cbf21a60f5eae6662b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf07b62fcfd871668f9b2de3cbea8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc968e91f9949126bae05c29b8a3ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d22dc5c356850c622f6a484b51a69d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab31d6e95bca542a002227ebcf5b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542470839688ca746acaa5264657bd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30f349cdb935b83be32a5e3896e40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34688df56aa33d19c92c94c89d5a08d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76fc17b3f588bcc73fa55ab9983e30624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec927f6390e0e65a160d3c3f68e2a27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de5fd6b92a4fceced41b2fd78ed04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae8e9c67c2e6b15f71f097223a94fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3fb847f5f640bcb9249ae65b735c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b1a146d71c4d2dac6a579b7f75db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569097b52710dd7467a269f535e244ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc3662f77acc5dc33d34da0bb228a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b50365fc75a2ef91f856fd781dca3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345617db6f6a1397821f9d28f56116ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb424c0b23bccb569407400caeb23421634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcdc7745adbb8e47b6df03c3d4008a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf3234cdba176e31769856af1fcb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0ac8103cc2a26f54aa1e687fc4506637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c58eafe92f17af9b9fcd2c9e52e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7b2c2e8b0cc96fcf8bdbe2181cfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04289ed2c2a6e1f59eb0de628f3a604640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24e35c53aacd02c61814f6e69b4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a7311692943634860658f49540e6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8803ceb35fb91493b972297fe86d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce7a07d35770c7efa0d3d2f7d14c06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79acbbc5b2447f07f13c43b853440bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842796081dbe15f36aaa236f61ce513e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5091da8081d5c1d04d9eae5640a168647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52f8b0aa0b97f8a36c2220b5f7257b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c4ecae86a340005412e4fb25cea02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6880d9afd7dd17ddc1a499fd97a06b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f0e3b88f2fcdb2360a6923f1b6c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5e4a562edd40f1792debb8809b5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ab4573162b627967974b3a70ec030653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189175b92af6311cb86ee24a01fd9a3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcac7cfc8cc76200d5dfc2af0247fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e94a73d60cf2545961f6350bf6ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2942136432b312075b7a95029ad6ce3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9f77d920464e5c6cfdd3e7571cf53658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b78883651c60465d7250782060c2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8347bff81ee5d9a0355fc8c90aee169660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d1f89e55bc2bc220d3e19caf4088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41305803916b1a23ae55b702748e9c33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4672795f23ae3b68d1996e76a54f7bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b729e9f2362d9e32d5bee7092efa07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4362a33b95f9e2b6975cc08c4ee96ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14487fee324587f10382a934c8e3f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370d8bf4e5a55a9ee7cf4228e0c267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db5682d9d8f36d7f03549d005e344668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a669a751d7b98192e3ae4831784c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1edd210c92bd6201e13fe0cf9c25e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0a022070b400608f14731fb1d20c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ccbe30b573df9670c30bd246a774672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d37708f45cb10cb0b4c729da1ab1d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afee0e46d7b0146550f8bcd08f13364674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8e0e297fba6bf00d6a934418b7350675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7792cf296547410c37e006aaa376b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fac9fa19932db009f682dda460ec32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2726fb313c7019a141046d88934b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c428144a8370df0f8768df1ac91b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0781e61295d88674f10c6988377b4ab680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0892374ae9a51f1577f9829ece7bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1c0ac395b4e52e33872c035b2b109682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a3e2e55f689ae960e879fa34f67e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73299188268636cab9b01367b527b13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0f622925a6753735e67c478e99044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e561ac415b2dadbed5ca1f60aff86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb1dc85b49a07b624c298581ab10cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e892e6b804debd82171fc616acd7e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf831fe47d18bb241f28e551742cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a055bbda2857ed861881286a5e8061690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c4e0c781d5adcee5c8eeebd3fbcb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb2a8d1b8701ece4106f09f6a3f1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b62b60fbcabc89b588696db1f74f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74620afeea8ee3f5e38720ede256b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd75b34e9145453f3918c8ae0067ff1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5361640b03b0555df874f0045ace0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16266f506cda2a04a11265ed639bb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a7c80c98ec697227fd7f5a67bfa6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ff748cf0abb11689ff583c03bb6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e9d38266f63e3e43f61b80ef7d91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04817a6c057483d2e2b46cfefdd6f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b34c268df223cc7905c70246c3ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3fb28310b847ffa25f556b3a3b1ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece3a69b950fc8445b411f277dacde704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0c276ec3821763139be8fab7f9c01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa5315e6e4c60717bc81e21f1e883706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb1558460d2490322497b6864c4610707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df203e34de3897985497b52f6780cf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207596ae79a6356cdb9bf76de369a6df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588ee09098d16a3ffedda5e8ebe1dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064fb5055057ab61666f48ff5492ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668b06aa1ac60c5523385149a49d42712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96127fbd641920212eb5fe2de4101713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f2b1897e34eec80c142eeefb7068a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575536e5fe57519b157a69c9e3a5e7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930d22e103ee81c3f3cf03ce680e791716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b9115b6ecdfe01607ab3ff25ed9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d73f4316b6057f1915849c2f3ec78718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fd54463ab59d37197f42f1eaeb337719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69d2f1e8027d32f6f6d2e31fc83cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103b2298a4d593170084e9d6f6070b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132eb3fd5452a2c60945d5350079e34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671a4460034f06dfe1933c68522f59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba8d9d9138141eef86da6071fbf77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0e57071750d69381ec3122353997725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0dcf427b5106174499e9670360f7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed183c66bc54ffba0ac57a54e7a648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e516ea83761c76a84c779bd875d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc339e477fd1d0d43c2107c4aa1681729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b1cc7b117649a05319b136ca8005d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad3e9f6c10ebc2ec74b114c727be44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2567d837c06ec81641561b95f4f4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36fe77142b4bfe1a6ccb0c09a737ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e516decd176db3799baabfc069c09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469bb83c5169c0da70afeb1928cafcf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33923fd9c5b5ccfe451e0bd1fcf15de2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4af0ba0ef14f0d880b4191e04395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe295bb20d25390bc2fadc6745b88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d11bcd87226974a6467f19678e47e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c468e58a0d9238234bf28bf549c8b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47a0fa798dcd5adae189c99708e2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68a4e286b9cbf39e2323ae6feaaa37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09e1dfcc71a74dc500aa4f11d9117743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1d6069f779141e922da22139f76f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ecde093db3308665ca26ede96f7b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0daf6847dc430900b96c6600b218746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013adba13d22e1deb775a94de37d5db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ff2d0f4ac75837a50a1c3f4ca4b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0156101a0193432a265b6ab0d7b1e9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b8e6fd1fe6db6326324da4bcd2cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b1d1f0ceacf913e6f1e1e3f6f0b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c02e65cd38a7b41cd7d408e83278752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f991b620c567d37e3e476ef9ab75d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c40588849012aff28f97fe87d6dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6b6b4d2436508ca6962a6ff3aaa3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5c9479cf8a6fc985e1eb6e48e7b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7599791203ca0dc4f5491a032acd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b150699ff27e190ee9ee9384c99d50758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e5b7c38cb124e306be10266543c0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecde507ef731725e7d2597faa49fef41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1386f02e8384cbd3d222cfc4c3cde932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e80503ff8343c99f4fca78357f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba54ec83807d15d190a23648bc5a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eba189087f271b0bb2272d747a7f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb533f417772f6b361ec763ab5d40256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0abbd12fd55843d03969d38a895d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed665bc81c850216a36fbe0805e1d85d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a68d09f027e91de80f0f6413888ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf09b487f50f5928573177001b31e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785d8d6198b116048d1091a05a6a17911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9f0cd3f705ebaf5e3e747102afd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a6b0a658f481ec6b4298dde6ca5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d47b4f1990de626d208d77c5ea3e4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276196fd49bbe052d0b2b6c477fdafe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed1eb9acec3b8cb894006d662d756816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a0808781de7b0584f97c3fcb5dbfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c28e3d0eea4a89a2b3ba0ce0bac7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9f7b411ed9ddb93c74edc77d412da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ca67b535c205988090363b604076d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d53d346116ae9807239955b8bfed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525a339ff9f23082b818c73c21b1f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a8e4df2abb3ac1028e548b1f7afbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1eda8e589852cc1ab69da0efddf8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba74cc5311dc8c0e39327c04d45cb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0418db4ad959d97d9e1c339900159226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97731a3ed9f77cbf0b06f0c627762ef727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae345cbb217b5ec07b1b37e770206f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f97a6a244803e9fe9bde7b16f77d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349b7169b92bc55f301d7f3c7fe349330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ba94c83b3b7d1e17acd33cac4fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9188f2c390ca92f2f4e61c87535c7a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4ced6cccd9dffa5442759bd27e4a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d195b74634ea82481b768d2ddcb0d2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89e6f932736ebb752e931270c485135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4cb53f49881d2ab83b43f80a177ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460487a4509bbb8b0c3962cb7c1db7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa1fba8f37a1d6abf2d63f9af5a5d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb518158d5f1dfecfb225a4e862b22139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856f934f0c1dedcd270cbbd3aa7e2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29037c7a604e4a06a22c0f89bcaf86141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e420dfb92afc9a8226e21c3951425942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b58a5e01f026aa1b32e79301b29f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a13d29de2483a3e40be4aa630fcd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f0cbe0f9ccf4bac10c96008b55a7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a72ca8b542fb38f668dd7fbfa4c6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9f29b8c6c2b132d69b3d6446e77747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907820609678d126687bce9f1e36bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cdac75c094b690b50f6a68cac1d1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37fed3a7094093ef0f3cc8aef89e7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444caf6e99a23378bcf1c679e38e2bd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d80c3d2cab0fbc7aa88d93df49ef352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ffc6a2629ddf9694d28cc31a1feb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718e580109692d508a062b55a64e0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba011a29887a85c6bba03a22b0118055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da840ebe2043763ae11d5810319a6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6865124b44f4eae55e7f7d3b98fdaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9424c93d0b45e0629b2ab3241f337a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b09a703390524fcd562702777b9aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bcb50715700c3e0d90fab9fe9621560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310efd41fe84d8d65dc00656a991d7d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d2e10db7fef394794bfdd14a27cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3f5c4dc6a3e79252f23368b7e3e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc04f4907d4996d181447715eaf2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a2f8141e7105d667737199342a51b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4ee6d261d1c2cab278dd6953984f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466dfc42e15cbd353148b580ec53bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474cae486fbc81134b716903e5d772368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2f6e43d7aea3f403d04a7585a200669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc90325d9df18a59b033e4e492d450770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075051ddf7b79680c099959d4be9d6f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ab4c76f5d5e8fc95dfe858e19f0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4b7cdfdccdeab69ad2dbaf56fd6e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ae2281817b7f67e7a99c36b5bba874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc0421b5b01d7c05908c9fd8a75bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aeb27b38ede992a69da7a1324a88076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf125dc1b5e5771d186ff3db52a820177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8daf02ede4c7f7d82e5bb9c713aa1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e529ddca431280b2759462a6729c1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ce53b18996f480ac4cff2389d34880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb88dff13bb8eab08dff4538b755df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d51cc44c1ee42a365e5b06edd86182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15a441a46b1d45e971476c06e6110a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a53654e90f20e94173ebb83fd9ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9597169b04e03130a9b04970c3ee7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fda43ff3420542a83fa5d4322c65586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d2c8e8366fbc108138dd7d98d83e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997df994a9130a0bebbf9755a16be18288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284c5977ca6ccea6e29b9821d79482689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9eb1824e093d93fe10e7a0d13cd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbee4d85bb6553e64ff0858e69189a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c52556bcdc0b793318ec6bb45d4f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216256aa9c9589f534b83bb1601871c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa614a77199aa962e5d4ed62fc4ec0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6576020a36eb64f7bb184eee4cae12d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0f895c2d79008f36a702b45e318ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9f184e8a6d5ccb23eea31f6fa4db897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a04b9d460a35454f1db934b7790c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20d15663de297530a13836cf1df2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bf82d47d20578928946f72cf53a04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef2d0e202b7744267185f27b288e7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cd29776a5d430188d8f0584bcb73f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8351aa3f475eda78102e247a2d21817103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f1f017ccaef4e740460cf3d5eb4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fed33966d8e33c7f5a70b4f6252fb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f898f327cdac503c4a0669b0be75a19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd7acd182c66a3e49081134d325f74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c3c51d0c3da875d4d8f34a3b9b65f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f07725b0d4bbc05ce4fca58dccfc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da976575d2b30880feb5175cd3b13863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3cd5631942573908c4bd1ea6c7ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924e8b632f896d54663c9a5109d6168112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65d284804607b779b72027732f31a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c9ba6fa6b92260504d78c1e91370114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f9c3fbb93e3676ea6f4779bca8bd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46361c48205db5beea7bfae33fcb36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a86cdfd97ee48fcc5a394c8ed4b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be0998400e49c85274b6b4d055b035118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6af4c7c02d25d6887e2ee0c722fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a5de3371c4d19c1d5b70262751fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c24bf23f7baa07d89a3947804fc5e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d3dcd085a341e62755a1d1e76c1e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb3b2fe5a29f2336012c7a77d5ff58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218dc094e61df5bdbaaf3c4fc888f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4517c17fd9799b28ae2bf700af61a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923fe5bb779597f8123956867caf0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d46781fb5c1541ae58b7826c07a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba7dcdafb68fdd661bd891d7be0e17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e1abb15a108c89b27a6839000383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f7e23ca14baa78d169a6ee4cc117130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161b0c13e57c24542c3ebea1b1e5be3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfd3d6886edb42bc87af3eda4901ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac8144625b03c6c0935c25d62d679133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7c166f185ff6688fb3ec20a6054cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef1f5be2eaa345766bd8c4bfc737d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde6116f865e0b6347920def8e6a25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7b36596b68c4867cbbaa45bb273a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8af2bf09bab04c6a201649777cbfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b248c8d3d6c4b6f6dc09bb978ce122139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690c270c95bd6c0ec3b65f400dac36b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df392ffbe48d52e2746e0ee518d7d64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d55b78009c5697bef1d87a3c3b5c6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f6cfc20d12d3953f79c181942b229143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ecb730840f7558a6de0f4dd02266144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5f315b26109bb8201e31a3e80f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b9997b117f59d1eb810672f05785c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b7f32ba8762066167b5fe60604fe9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e9ac6ff987f2197665b2ba66dbf9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d157dd5bb642426416dcc684103fe0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e35a4a7575e42e4d6b3298f952bc9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb13003f7ebf2f0ab9e97e7d38e92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c965728385b0a633bf3e96b21d597152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b4df9ce6845eabbccde82f8d351b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7a5198ef68530fe13922d8771d34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6cc41e7e7d7f2a0ad0fe28a79a241155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc2d015095f6bcee2e8f579f29b565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90467d523e51e98c5b3f4a0a95950f37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11752865ab2a49c9b86e5001f6068716158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fb54faa525ad2b2ae60cfbd79eeb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3531c7013a6c7310ed30d230b7fe8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752449b739a08c4b00bbca92099d8b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135da550100ca44a259f08ebcddc8bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c23b9fe1fde71e1c70f022b7376a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7ed3f7eabfa9cbbfee4afd69b16a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dac1a86ee4c96d13c2c07502764bea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19225605d6dbe86c439de5ed735a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc6b9a2daf340cc82cd4731102d530167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf78f4b07e9fbb03c3934426298ede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038fdbcd59dd4d18d67293eea348adf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4190af3949cdd110c558c1aea22e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63b82fa2375ece1ac6c9b02f8f75a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53ee3ab3c90f1378697cfd20812b86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c2999997c81ad7e839b57b57cb86b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e325126813156b5845e2d5c071de51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b6c726a0d9c907210d31dcf206d76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7c66b690613094753ce4783da4ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d3e313bf732950faba97af2fb137177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1d00120ed86441da0e5df4b03490178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218d9d0b91910fb80d037e2970af3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd087f6df602b38e6f38d7f08701754180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7283ec8523f83442e947f66eee006181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791342181253e4aeeade3d5fea580d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d679312ed8f815b552b960335810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188377261f1d16802a472741a429f98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8d67fe6d5aca86feb92614c1cf38d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeffad5c2bd51a6b61185567dc0fe3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d9841ef238d2e533f9e1e93173a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec75e7e7d5c5bb286f6739a48442d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f5cf583b37c0a156522ff238f67c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e652e77dbc6aa7536e6f8a6a0898d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6dc7b82b6358b6f8e8b5a254c2b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea157d1910ca53d2a6af66546f08ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702dcd3bdd8271ce1bdb9ebfe96b016193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135d0e7b09d81c37078e6c4e0639c9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a51f9a31bc889f50b9610485b9609195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3a1da3d194a15c6c972dc128d29b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a00708de40d4509c63ebf62614c27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a02b150b20932d487df4248c07a138198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f898bb9ffd179303767f039b4dcf68e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78767dcb8c9326554c149d4f0964b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1bbb9742301c0aa5082d2c5fde9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76c596413d226106d0a9b6bfb4b99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1be1b21a102b4b2b66c3aeca5a263203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33da7f196101cf3a6938585419809d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bb001a59779b016455d5c103beebd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8a9bfd023fabd9f79879732f08c7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf207ed28663d78cdc9864ae1aaa8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e67979f8d58a5c475641af320167208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ce8f876c7cd322d48e9d8f858954209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61d43d457e7231e253fbc6a8334c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361796a83e85bd3392fa6562dcc0e03c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fccbdc81db8f5da6cae3a29271bb0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b6127e88b89a6c6ba537dd9ff439213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581bab71ab39ac9e7ee338df2322725214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da7b955eb2f84293bc46e75de1a7af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccdb9c45cfb993699c17b291a9cf1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258cd1005a60bc7f44e27821a9e7544217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec93e5522684948b9fbd760708df78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b14f6df5dec92857b501307fbd2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a931b2624987577c5ca9b3c288a40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cec5cc70865f0a5f5f973262dd14e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0d25df9876a2d4b6b03d2a2ffbc9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07ec418776222c430514a2548704b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a7f7022ec502de22de48f48d04344224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88031b0034d7e37f9177b425da13ca9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4b6b18612a5e2e1f5a1c31872f0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30ebb4c2f702bcb03e9aa05a00edb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3f20050eb3700d94f8631ede0311228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827a08b541da66d06a039249d3b53d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0b19dcadeb755fc34166c6e24c5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d86d2fae666fdaee7e04c601bee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf8a268a226d973938a0ebd59ec31b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31321042a7b5ea004a03cf9a24d1aae2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28567ddfa1ea59b2303175b5dae68c68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901969ad079969929ed36ad19322cda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045790d919c85d3c54b270b134fe799236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5dee360cba97e83f5a7dedf758939237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a371c2ff8fd061abc910b049f2be54238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1538a7dcfdb7b9f4551a3416f24d54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca37da66f8d63f48d08139dfd10680240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083cdf6149b23f538fd5d98b334aabf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfefe9e129688dc472432c8567a6f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5062d6c8c2f26246262ed2a82aa36b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18abb95a68b7f21b7bbc8ceb3da5d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab916f1bb938ad4a245da04af2db8b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20110d3e9dbc9d878e688a8fd86b5ef9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff25fad1475dbd361ca8397ade93b66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b20e1d48c65ca3911480cd3e43e06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaae792fae0d22081d6eeb926316e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a087ffbd2179dfe5b3e50ef21aa02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a651b71e090e88c2df4de68c39659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4bc79dbf2cf6e05beb3bb668eafa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceeea943b9dd34ec95556f8d8332ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a76315f1b17a54d5436d99b9c37a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f7bf5944daf6926e1c3d96163cb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dce633a059efe62bb9c373327eb14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6eee587e7ec76b19b5cae0e91991f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7715309e38fcfca5d5d0a90bd60a46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4b94a601f355d44c79ef09b3ceb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e462359ba22f3960b0e208dabddcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3c49dcb2886d50101d1f0d02d214261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade92f7d47bcb1a092c3d4f8c336d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a4b8c1dbefb070b2617fea247d0f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61533b368d24d0a2244e451f02b72bf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944c82b8f0157847ae1c45d6a218e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb101552daba45fae19310e8a4bb9e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e58dcae72f5071c1c0ed165cb4550a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204a01870b5db72091a3a6fdbca14df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085b2f5090df904c49f1c34b9172d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eb16937c3fdf38236c45379beef4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712e032897e1185263db87c978a66c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966167bed3c9389a98971890ccf09c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fd3789e5b9c3e538367848599659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2fadf3a2bdd64459058ddeee31eab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c1fa26cf7a38cb1ab94d86bc254e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec3b468fdbb25a6119e720eb7941c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c47f4f62b51e21a0b3a6938a9fe9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb7782f78e98284f132db6ec65a024278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de64d924de1f51ec5728ca6eb69a78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313a818414adc7d17b5542d39305b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85326f8db95c6f968f7653278fbfb11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bea1008cf2fbe973de64b1b91f39a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1c30ffece27fb11f7a288a16389e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cd9fa3beb235c520a18af9326bbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d215ae9e726cc86d0d4665897eed6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7a8c45c552dfc526d97caec4da1b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d44d1e10f20fe5dc0bf322cb9bf18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d783f1bae13c4a3d273376dd18a29e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bdbfa7051dc5d6f7a91bbb7cf2ec8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb141e62470dce74ec46166715d9bdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ab35769d6994247910283934f46e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8d5bbe36bd5c1c9c663cb2e2cb4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d68b333d9937ba69b8387ec7bdc9c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e997dd34e65644ca1b0034bde8d1fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3b9a7cf1c67cebce60b7e90efb402295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9eaec73a73518218d720001d04738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4dfed2c6bf8c3260a526458324ce3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0efff58e6b0890a61be5f00b6cfdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b3b146689737cd520e8e579c12ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5132f27fc242f48de59cdfd07ff11c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72739f0a1dbb89e0b36491b4dce3a930301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1489fe266f807ba83b889c838a8e1fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa6b2b0a2555bd2539b0448f66781303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d415f5f4b35ceefb08a976a747b63b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813991d8693013dd7d21a821e7692dbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa813a15ec6051a6f8fba4525497d86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430549c5cf2e8bc01ba0ad0e146d3237307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44877dce8931ed95604d5870cd9ce05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18e2d0f831d36ce36430e6d8f55cd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7563e59b3ebae4c04528637193e3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f6acaa823a48b177993350ae8a8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977606b8f4026a25a79e60e12e847f00312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd105c04f5753e224ac1d6d67467973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a73f15d51b587e7bbeef8faf17047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c744bc72b0c0f85dbba44a1628b7f7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5577dcc8717bac3c142ee5312bda4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570b5d4f11a4e62b185e2c842716c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2a99c020d88b9d84571baded3b04d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead623dec4a07c3be0ce751c88d1af319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bdd8dbd6db68e2f20b8d7fa35ce48320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be06c1fbcd3dfaf69062806f5ab95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c59702fa37d8f8af6caa1e19e7406322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b32e9675f58e0c763b9572b9ba814323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf691888f51c752c954d31b82308d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0afdc6efc6dfe0161472fc15a3b852325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7aa0ff33b9304b1ad6871c95451f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32fcf028fe8e07b48bb82b82a5a8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f5f681c0ae6e30a1b28f2de918ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa7fcc486057a17a32cfb730d53a6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c707ff29d4ebdfca35fc8804229d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3566235a07c83eae78e3a4ccca0957331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b523c4f0795213092144c263a3173cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed670a700391e90e8c3e12de3d061b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e551f7f81090e4fe23589fe11d377f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd88bd101d262d1975749280238b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf3b715fabbd09da09a816bfec6a2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2755fa78bab030cdde77cdd16876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101f5f580504858a95f775b8f9cb683338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779bef1a82fb900ce344e1132e1aa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612b37127e221dc2f1f6cfbe1d185b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e3a11f0b762010b05e956e86054b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3934bf87b4792c1cb2afe83ca1b05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ad6b434117d4f7c696e3814f5e7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325e06a381f7568b2b0de3218ddb256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540931f499fad1195b97e110382a04e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72267fc97d73d71e29202dcb8ce74cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d932a722af4449c5d7511ba6aea1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643765880b02e3834306dcb01b945d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf956fb1ebdedcd7eae96015a06d90f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c906cc0382011a35b3ef9123e4e0ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6b08fb0cc359a2e3624818a8176b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688cb66fa529e8d9391232144a9b03352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83d2da4e6b3449a7594667b9e03cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73b558734490d031cb99220505a640354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb0c658bf1ec3d272c27049cd06740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a8378cbb564bae2ea0a18efe1f4e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787b6c1d99165791300d551189da1fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf494b3e2dcf00bb57e2a6c06b4d66b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5b556fb6b7ff15e77f7a8a10e889359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce02dbccbda08d21cf7af2e247f3d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44f409747b8ed14350516e9447750361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083edfeb22056b413fc0e0ef653b612362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9783000b065ed520875f39ec1cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4081dcfc5efab95307736e972d2db3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd771b75b14cde6fb122b173616710f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75774077c119720d77a7988f2917207366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f72498b8f22f724a966a116b7904e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad71c30187cf2bb0b04a919afb7e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc600484805413a1287eabe900009369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624c2f676d2fce519b46a3c7769adfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e942395a8cb224ad13791c19125f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c3816e7ae6f96eeab0eee02371736372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80682a0699d744d46f1ece8817f68106373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec89c39cf4a283402446fa283ae25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521008a2c4288f450918e68876da2f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763407a2b9324a6c6bf464aaecf3715376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4fff0351ef8083dce05027bd3bee4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d8def13b3e14577b753ed83258b9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a0d66b905b6c64d4a512791d35586379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853430e103732bab5b4a9e5c3f5e10cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba622a7a798b90aa6506c9e3d90e30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb75854b854aa54915c7c915abc3a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342488c4ca8325b16924789a3007b75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f925a9e8e9be76dd5729ff70baf45be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6af10a33b8ccad2c822e8c103a884385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a3aa208c666775b7ab7f698a47ff0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483f328099dbe7f6b9c66b538e18a83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16e85a0bbf793d0f55bf8214d6d52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994084082312442be30ce7dff0c4ebe9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca341ef71ec801a9b9549e2fb78f22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078641cae32633f16fcfc761fe25fe09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dae43b5c023511d4a7da02daa62b50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bf19a942b1c6a49bd46a304648ae7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ebaffdd3afefd74c06728fbbf74c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed927dbba1435c4f806fb6c3d1ed2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadd0abb823e2643201dbee3fb2ef8b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9ff3cbd7abd47c337a629b3d2d6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554f716bb84a14a49d22836094623d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9eab7fc562eae2f88e1025b238c1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ebd61240a6f019be14ae6e5f108be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e4561a4c0fa1f9cf5384ec8f545a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f511d2759c92f2286371f3c60e88a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe196caf210b53aeea588a111f246f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005349648419365f3c2f3d53604e0a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9581c7ed15d4646f1a1cf94eb00dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639655dc8cbdc5ebde31744e18e351be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe8b7c32dd47d90b76e7bcc8dd6595407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893e838b57be808e7829735277d39af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad10d27719f745cfd5157bda618f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597d6f949842109cbe89edca706947410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28213296092a2095c69df4c9dcfc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e9d58f7161804d25d296ca195801d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74d35ba79bea40e2341a3e6787822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5e07e7f5a810067aa9c79d36c1f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc898d417c4a6a5f9cc03d5a5b1a15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61305234a5ca644173e6cd40dae97d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce81b559397a67fd0906065ce79b53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b9a122807f85e498a310283f48d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bbefb43be0cc4aa82417561dd0c41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952294934880c2fc9a660008fca94b8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89556c27efd5ab65ff5926b82a72a4fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e34b8c33ed338d2543c7d70ec0f6b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d23a0c3c9dff4663d0b41d0b14ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e08223cd1ead00ede6eed0913bca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd697bb1aaf87213e3dc16819da47684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db8c7d5dd8d8cdfcd92ae7c6b06fa0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84531ac306d8c0bea8266a2db00ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c30645e93087b5e1a9883a07a93cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd69d9415311dcbc757c7dbb874de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea991a606ff2721ef55581abe3d4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e8038ad2abe5e3c4e8f9ba40d4c48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8853811365ea5cb7213e93c9a4703c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312023c546afe171d2b8efdb4590bbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c5d995c48f2409e0d9586b48252e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093614cca4d0ef61522838ca46f03f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1cfbb08c5e0a6ca4d6ed5fa33ee82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e901750ed17ce5ea122e5498ba177437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4cfc7473c2872b8ae005f850eb3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e97fbe2e9e7588ee6d8d82cd88012439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa399f015fb054d0b7d91d188c554f2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d07c4c7c3041d93d00446927a0a344441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad403874d70a41bccb3e0a96c51f54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c5a89ae390a2c1a3be603d18eb60e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68e6d45bfe59e6ceb802b464d7917444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835b2a92a9966e003f1348aec62b9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e940e1e77b0036d1afe4eaf05fbf094446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a61d60ce8c5bbb9eec4dd8904ce57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dcdd20f3078c0b0b234676e27e438448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dedb5e066bca7b91cbe7fd85eb49d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a064ea1ef06c6791c78ceab28b548450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a3c898643e2e584e143b4d09f4d6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5fe6afec8216b9d8f68826e7964cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78fd664f715510bdeaf9222de83810453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241246ab627152f817d8b0cd3bd6f92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9be3c50319e8991d34eea16926e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eaa5f644367b26ce4ed14291d6261456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4063fb6df137b78a3b4bcb32817d40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04707578196f3da86da3bdf511dd17cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d3c4d31cb476b9effe3a4bab0be25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793297298698a304dc2c48de879656a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb88d5be61655e293b52dd657773af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f73ea8568a26acc2d7efb23c450ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36339543c0b8eb30fba046b63a2e8ceb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126800fd9c1c600cb56ad232c87b198464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab6760dfec660e330031b36dd7af9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f19ac78a2c385b38d6fab40ece7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68d5a6f18126a51515a8d226e5317467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d82b86de340146c8be53ccbf8b5b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92f61a930127cd4d48828b79047c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56cc0b9dbd7d4b379897ae2df12749470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617fa7d7b3b8919acd3085705fb7f0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e50219ad22968b6bb01099d40464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a080030cf6aa910bc8ac4af16b984473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706df2e4e26c7e6e5b9f1841ed055f5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221566059d9d1eb1cbfb0f9e44fa460475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b92b9d520e2ae4f06d4517bd1db2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34211912f321bc5a486688d74ac1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b03c3d622383f63cb139068199b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f830e9f7729b8bb19a207ba5550f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d5a7eef186c2f341e2dafc3ef4334480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf7b57e1ec451d6571a23b4f5e074481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d16254c7312b611bebb66b7a9f2f72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c278d862a3c113fd39d66e635f577483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb44d72324d2078aea1ec1bb05c6cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7199603a0cbe8f77078779d70d53ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed56d3aa0a0308ad1461ce05a14be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48fb67408815a0cb095b36761a354f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51e7fbe508e5df77412b0e38db82bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3284976a283e82d54c74c8e35ce88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee7566aa08e33e58c3f3082a048f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd61daf1451ad98b4dfbe1393acb75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd605367894120415b956ebb96753c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a89597a55555dd95b0cf4e915b94e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fca79dcb466d349020f4533e4ecb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217075a3131db34b78d5a26b1cb3ae65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b14d52a300be5cfee1f425a87424af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f193a6f0cd1d7d80925b9413ef4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e6b1938a501e36e89cc874f2d6704498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfaaa26614d3f33085538c89bddacc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd6bdf255c175df6e04ba4ae022a3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8f26139adb9cda9b77c0f047f04b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d86990f3a92188e2dc05593ccae2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879509a53bc668da373dc1cb142ca9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4f43b2c5d1c3ad676536dadcf70cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e906296e4f9c00ccffb8449ceb5933505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a4e26d12c4e895b6460074509e58a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855b6544b5518de3ea4d3aa1ce4419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ba3fd9eb4ca9c094233b7c0d74845508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf10ae2ec065f761f512b98e303021509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361a5ae305ca20e742a6c26ec463ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e772e97dde8bdc144bc49f7e56e363511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4543a5857f4e4627c51a00adc37d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0afc9297be820ca14a007012d351d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630524502ecd12adfd088103d207ee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1711ac479e53abd7b361a38975b06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7c19c1093a0ce7078a865f45e18b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc137a6a641bcf7ca0d1ff1e3714a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89274e0b02a7c002ad8b0e0f6f8f54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788f408bd8abad6a60e24965bdd620519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec29c0482f66cce4c0ebb0da3fa49cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e1cb9ccd9c537c6ee5e3eae0ca3f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5234e9c53a29be789f0e4108ce47d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e9f0702e13388852cf5f2f24028e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384588781c6bb47843d6fa391ff8d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb185a84f585ca1d877ee69ae62588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ef2c8a33af07600d5ebab460480b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae216357d238df7bd20e058346017f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13c33be6237f4c957eb0aaff10d124528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360f82af1c2a88b7b102a11c52cbcef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10a7bc621549dab447d3774706b6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03a173982e2777022adf37ccd6a8f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ade04664e347b9bfba4ff44fdc551532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec1d174161a26b05a084aa7ec99402533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9ada9bd00a8e7661a6f2882636ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1e77303d9a996db5913b720d13f30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e366c878daff74b17eb18bfaa3fb069536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd80c83b0db42622f01e5748bbace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268be3c929ac14ce9042e617b1c6e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c51d7ca64273feeb9f10c5e7a6d26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d235d6b37d5fc26071afc76476fa91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda7187c9859fb70da91fb085ac769b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f451feccd30871f9e487c57fbe6ede542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa650110e7f2aefa32fd09faa187c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0662e31f09afc09723805ac13ad57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44eb241b2e164c1f12e709ab8f6b9cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609515513b2a5ba2198fcc2d111620b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe36f03213c10d1c6fdb28ceee7ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923bfdff8baf8f6aab294e89374c26c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c03214e3056de230ae5326c96ba5d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dbb206304bd9c203851367166a9bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832a82f2b78b04a709a703b401b66d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f83a1636bd3c55ddd8d6b8239235e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c30e30bb8b4e6f8cff89da0af39c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de7928cfad7d34773ec2ca3ed3325554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034d4f0804f6f8d8172a9ce2fd69116555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89b36d17aefd6a6bf1c5f94ea1df6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e1c0f93e7fce4e1109629b2d8d585557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb9c2e880eb4c86d1bf4e514489b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507562385f9c93a6f3682775c0d6509559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a3e9d5c91055b591091ff43a4264560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56397f4b95b419a3b04897b1fc44f5b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1665ad7c09590c31c10861793510e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be1b098e9a46c20cca03f847bded7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65828c4ce8a040b1dc11068b4099cffb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506dc271c6758cc19e0760cb60b1371565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4c4ea3b9ae0b28c2130a836d6e8b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0435c370570a708db0a68ac82af5d57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f878a9c3cd3d0348632a74d818fd3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3527d7f4370d03fb09d7f20362e2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1b5e10a84ca49be36cc4f0f95099b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082acbacedb6128760072e95c0c102571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cfb10b29787d490d82cb4da559635572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44451e562b0e76fc74c976183c7ca3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e339eb27f5c08e9be52a9d16cc179574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745bdff018b3971356021b072b5808575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a25d7e45314bfcd9e767a45d3b26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be88a5fc6d52ba2e97d0bd91cafb30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6c2574a6398e8ac19bd0afc75779578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524576473e986182a47f930464e6e59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc77c2bd80aadcfd03863d2e72a709580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7aba7b54f5b0b06458a3f2822f97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a50721396973346d96a30a6309137582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227328feaa85293de902bb37a280efb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cae39be26177bedcb8303584377de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79ea9bb53aa2a5cecab6463753f72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0185f638411a5d2c7db18a5a960617586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410089310ae66c40fbba8ad9e4ad37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419bea48a01c7aab750ec04e93c49a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369932b129d5a6443eded088a4fe93c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b04b2532febab54a043d76fa621cdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d387d6ca7dd8eac4a36b927e7fa1ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ccdc42233f0e9a438e6d1e685c62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437135c78535eec262e60826d1fa48c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f14b0cace93426264311baefb78e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6930165013ff32af33555c8db5665ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71639b5b3088fe6030dec42f978d2486596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42405bbe32b97f7837f6866c7e32f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec2c010a47376d5962dd9cdbf49aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c8849a51870950f41bef3f65ed22b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349195e24895266d0ff9c60dcc0bd11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91965cff3f516627f9dee56b810bed8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac3d7d878255f2218bcd27e03e326602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4e2c3a871895e4fdfe9f71d3b49b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a16c7fef06085fcca38eff1520ada9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb55ea8eab82adac8c8023fb701db8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43366311fb9095caab81fa03f213e1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52dd554ceb90d4609e62184ea9e9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f0168b699790eff596f2e55854ae1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377f7cb207a86d784fc9776217b704609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de45817a129d161bf54e5c84c3a9e5c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef4fa4f6f93fd91d2d1dab282ce73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b503dc7251d08f0a98e0145050d582c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946f51415741bd61054ac9558967d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51567d91c8498f1eff9a03007561da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d83cb174a3bfe64983042c7b3745615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76157968c0f02d5332450437d9b3fec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102db150a0be6283fceacd1ec11af6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191cb3f9e37794650b332df6584e08d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d7065155b3a425faa48abe29a831619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0dd9be58ef465fae95f01d3ecd22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e7604703c1eb69c51f352fc7e965d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef4fa41714982c47224f6235035813622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0cfb6039d3ed0bb22c6491cdd12b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa3423b7b3deeec53510d6ceae5cd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fbc269ef831ecb628f975e5ea4727625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61813a6f0755f155af4295f5493895626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d591515aab546cb962e56e8bfc046627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0934be7f96c5406890daa99efd3df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9fd78283ac934f613594171870336629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db765bfc294a9f38575f40894bbc076630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05440869e1a27595ce359efbefd79b4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524c523629394b11e177ae9bb886274632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188ce97d4f0b9352bab30425cb6e5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e46e9970ee7d6ba0b7c9b3f677d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c8a86879f12687bf8a2c0797611e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23154cf56e4de32444deed68952005e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3f3b78a707b2427c915c4262ec594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752aeb70924634dc8ea8ca8a6c874a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a59b51e1b59c5dc2d109fbf6b086b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b256f4371a05be75139912f2aa2eb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c12aba3306fe07d3b1aeaf6c9d4f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3abdab59197164aace118e1b073c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2006729c91712fdadc12ad2ab92a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e9e4e0f1b51dfc632ee9ba5cb73a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138069d12cdefadefd1fd8438851b825645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7441a78671c07fbe854142b6d0ec9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a7b393bab88841d96e3cadde17888647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa716467807b4ae73682c1b31d10544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63bc8b81fe01311074d883259509e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fb7387f3a665796a2e8de1cb1ecd7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644acee47423fc3fab9e3f85ccb11dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8385629049f19601fd51c863597f8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957046c490e850ea96fce252c5e686a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2241866873f117034bac0afbb1f09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e450a85f66364930c9d110ff21b9405655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee164fcd15fcaf17856aded5e225bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8002c2348049b463e8e19e73e1ed309657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fae520beb9a433eb7a4472035acb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada692554fa00d36608dcaf069ed3e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72468b62a3875281c49365834a2626660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee56586cd4ec88353983a20627caa1b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d27cb0afdec1dec835be5b46242c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a76be3960d68d7761fc8b2a901b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45bc58bd50751a086c46701eec08fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63579793aec98d4b76b4ba5301423f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1777139e7396c27e0219b066ef31d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ffe75c87d2aa16d5cd5021ef74be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c7dd8418bb89289d3ce7ffede314f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624fbd2a9687a709004f69393af43f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f8312e47d462963ff89716a7d6f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a9707afdd7e46da41ec08b77ff4ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bf6bb51b1621ce5df57e6f2f224fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078c973081374811407ee66f155663673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc65f820129855b59ed2afc802c54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb5d551243180be70823ffbc89721675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf601dfcb7f14e329285d7d8c210e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12db8559a1c9592ea13abd52b878f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310c67a41ef8b5eb432c3eaec75a564678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447222d931c49830663fbaadd91cbfe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659337d5f566a7b289d74d5b8ef360680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd08dd528634877cc1210beda06c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754093129760c349f98656df885ea73d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ad92d6276ed70167431ba34f9dbdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd48710ef05a0e8cf8c80cb809c8f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e731f7151460b4e9ff10fd64ae306685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682001a3f665781e1aa8db8edda973686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b2c92d0989723327679d3d651ca4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05870151725727c47c2009b5e6c5b0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459ed7e10a44ca112b7794470e6873689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a77a10a371c4acc26431766d4e1b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf127ada7c9a4a8f00a909f4517661e7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5ad8ae4eaf9ab3739cca114181fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43901a38d16d435a8475b5a2566cd834693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94c0dd0849a0d3e53b3a741ff80bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cdc6d7655f97ba6bd5ef30cbd5632695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba281b5c0b3f7f20b35aecc2bfa7eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676fb94dd78a895702a6e5a3d42ee9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e43c6040c797e635bdaccac40b14c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003890794a2e48b63ed0c21be5823c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5374ef1a45aa6193c6f474705d8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c3ae4893778ba5c59da1be9ae4f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d5586bdda65930ea14f3f563b3fec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b655a5f3e09a85fcb4fd33184ed89b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19cf2e7ffab824d9e6d669800249f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1616824c0c103d4202104b32a19ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e3ed9cd9032dfd3341db46ab14d48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8cfeb59e95861b81d33ccab84c7ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed63011879b9a617aa6fa6468acc40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953ff1fbbbed76ccf82864892e42cd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cb233d64facdd9495fe603995c6a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ce283dc55e96919d5c9cbe2737e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac940915ca924df987fdf929182a4a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfea06390e4862a90e50e56543c43b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6cebe8397fc6d8b2269ac6d89cc02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107a1a9cb1250625814984653abf25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f06835b4f331ed9d4316ed99bc629716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e38278f35b442df7cc0e9a089ff5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf471a6030d6730eb0389f3cd83476f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa544d56207cb9ac67dc0607d6b8d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9dd55df1002b4a71a9ae04456937b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e9cb324c2a0a361c99f9c54c260fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b13598d39633b34d03352b1cc4cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61be064455b0c1e99fe6a82259aef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89a64550bff31972c8d526dbeae7ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b254d2f90525f75682837c298e491d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c42a3221009007ef2e6a0a1cd79c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681ca4f1a0d19e899c0313f9a5b4c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a737165c8b5ceb42fa1c4bf9bc41728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6cc2fc952a204894f265a34a26354729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c1c2a6f47bbb5485e0453bd369a49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14cf645586de61f497de6a84641e8a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c7acb946e828d1d32b49063699d8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048adc2e15045ac74dfc67bba75968f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0375eed546521fbddbb7bdd5197d9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17f0cd3d4d2c625021e5b93149f90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51e5c56395397617b6d43ecbdbc9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1502298747b7aa5720df14d9809259b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba4df1a36d4a4ce9ccae7afbd8eaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed76a07db7bded60e374180a946e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be99dc4bbff5f63a7baceaa75e0e0bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3a0754e1f241c3dab3989e1f33dc1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56c12f6e283ddc4e5d94bff101ed3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5077ccbd57be71e657e49ec42ad4e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789707b3c13a9b1f8975e48fc391a0e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659dc508db5e0c24e4e3a05f17efe28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9e11150aa77443b28b13de5939e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89faa0e35dbe9ae8f41dcd1fac726a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbfc45adbd56d146cdbc5df57abe3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7a791c1706bd9bdd9498ea5153ba8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1a4a2b619f70f456bdfa46d4c7366750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b699e51a80ea9e2ccb67506700ca02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045929ac4158bc9f2cf9db6fb3f1dbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbb7c14114f6e79dd1e3c2a6ce4fb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5160ab5761cfbfa8d825eb134b591b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb419ef704b1295ba5f2c1e2b20115755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c06e2a3a67b000453253373f8a6c0b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f2c044331b5ab92a7d676b2b36871757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ba3b17f92cd9e3a64f4ffa82b8dee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b3822d3f2085b0f5baf55904af719759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>