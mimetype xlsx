--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7dddad037743b5efd8e20c1055fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fce828f53f571095839b2d51209e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334736d34fdffb8a347ad70c448548bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05847cd5e5042babac084b5ad579154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d482f4a69640db4fd50573589fff7565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9ee09f1ea3283deed7629b7ba12626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a802dda8eb4f3d2a4572db262147e387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05c52b507441fe458390cbd2768538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a92c14cf8e97ac10d52a66fe9592e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d20b599d92599814b5de71c5ba4e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90044f801400dafbae48891b32aff911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62cc9e79b3a497e243e855deb649a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6b7b909f188a464dce397c5fbd2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451a9d78e83b5fdf1aa1f189cbb64614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b32c32b66c94aa83120e590f21ee4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefbce5407380ddb848d4c7d00670aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f79c6adb4cbb3a561da7e2d26038817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dbd14c5e694d90993b20f9096fde618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21d9cb44c2a0e8db8c09a7526f435819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee012c8cccc770133193f13051e29120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b00bc566f02c6e083438a2bcbdd91a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264584df26731dcf05f8a554fc07002822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cef53c41ac20f319a5ed3d9102a7ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b12e6fd5a6ff18313b3177d7bfab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7d3464897d074254fc3625912e4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b140d28ba409f8f6b635bc453d6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c52cb86e5d2b0a665b61a92aa6fd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b20efba92550bd17fb140a6a50887928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d5ca441fffff51284e6bd0497540729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b89206cfb43c37883fe8637c3467530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d1ef2c5f1326e96ef2ebe2256eff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c62f1605071c906aaae0259e92d6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637048ee92caa514e4293162cebd48a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9e2ecd957fd2fce480fa00c5638ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf861efe51d408ae3aa9eff8717507135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877f47e52e3e794d80e53f0432a2c5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9b430cf131df38dc8f5bec3087f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86834e8f474ce0b4e45af8880b4f03ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255911120ca65f8ae2c52d8740b277ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b4ba5cd2014d8df6cc1a19aa77fe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1d6f07ca48bc3a034628fabef8b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8ddb93c06d6bf83508aa58dfc4c0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a61f7bba0a1ebe45491d4e5e007bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb081f0666a04ad294e1c39f4d7b5e9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260349ec4bb5b6b76feb57f8c6a871a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a015ce4f6f0ee2baec1e564cda88646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf28a4c637634f46ab84537a51e88547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670574a675841e56b87a3a4748b418a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f8a87f2e14d3a8afb92db82e988049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b5bf7bbb2e4365edf22c6d31a1e0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9384df68441117650e205d0b16be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456652a5edde8ad5bb2b4ff03a449ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279fd3eda66655c68ad3cdf71a98e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bc4a19c16abf5986164888925258954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3eff6fab3f5c06a84d551e58bfcdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759a00b31a38c6dec802ffc72fa2b3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50b403bb7963db6cfa9f29d4877b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0862bddba157cc046ac3a34e2804a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235c3cf40be402b13da24b182ba823f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9251405bfa26c0353aa6db8154598760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233f4461d5bc22f9ec570144d95642861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ac52735313f12116bd11b499a8a1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6b3ff3ca7941fc8c598fbb7f44b1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cd5c913735da533c19e02819ced7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057e3909173ed820b513be406fc72a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db103c0fc59b92c85c3a2282d253c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928008dead6bee066b0d5295a77407967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9acd0e6c21a132d7af00cab80749768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76adad09d32c533cb1a68ec334f3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439eb08aa827de7e7cdf98efca91c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7422fbefc50d351f326e545e1bde0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126891cd89cbd238a8b4d4d08a42c8be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367e63d8b67d3cf522d14ade12301973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260ee95c892fd7689aeea9ed516a3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcede26c44caa0ea14aec64b875b8c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97ec9a0c0c94c2af550ac14aec07b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0f50c44d7bcae3adf7141d90a55577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094729007fa042aa9e7a4cccc7db4a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4edecddf500820327d6c8e8b3f67579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d1b5637c8284bbbf1308bd87700c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6db0a30796d1ae40ad9ac6995dc41681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef9845312942fb3b59192509ded5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47227efda6aba7d21ab90d4e349d4bcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf79f8739d090bb92296156a958f7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecceb41276d1915c3d3fadedf8990d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c850702d776330baa6a0f5b14e80986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58fa36a5eca4df1eae47a63827407087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3f8f18fad316fdabbd561bf166e4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b690ddaac0f5e94538dfc0c14abe94889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ac5ec85669e48d57ad56a7122270590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682871c154d2d17ad27af874c59096a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbe20c0ea461809f9ee4e6e78494792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b1d3cd90d834bade9216abe1e07093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd4c155ade8539d7252044be17e6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e25f7a61ee5901ae60d476e51f4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6db56ef141761dc782c9071f7525596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b5c22b07e66deffbfa1f08d8215397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579166f05e74b3b450ca0b32b4631e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b8589cf4044f7e7c3b0eb7151b1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d45a1507704b228663fd035b88bae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e164164d15f0802f01e027ecd5e84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa13a41f818319710a36ad04c6a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a48e0c37b0639aa2560aa6c6832bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6a58dea8541b5e01b405e23790461104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48faab5b2649107a9be37ce8c690446105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9575ce5fa380d9a8011bf5cc25abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2384d4d6d5e8ba1ce38c575341ea4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d990583a14916306745c57e9d5726e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ff89a14f44734e95dce55b6a00a7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910a9c3ddba8de4ddf5deccb771e7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2339f162995f7de1590c04f7967c54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae7a3657075c3fad4455f68ab7366f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3369472eab860a222fb25d93a170e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e94ec5c322d4bbb9d017033ef626114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b50e7d54a53387ec53daab83949e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d834edefd78a83e02463bf0fa1a3ff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30862d3e0c9830c8f00be6312a118aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2490da055a2b5f6f8488e3bc4841a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e87be9cd988ce7b7a38593ad39db34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995f1b3e4db3d62ff41b808db48a545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89371177b552cedd02945c61616954b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f96c54c9c24a730ca966c9bd0bbdfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6d7b14717b615e5acd2d6b6cbff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e63ea4097b98449b45f8644ed093e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92aaf4d37c56b5c3763730b1a9b7f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2d9e2cf50303a5cff8447166559f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36fbb0fb2a2842d5d2ef37ec5a3a29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449666c32f1457badd729ca4951d29e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fceabb420136e934cec1dec7eac8fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6400dd77ea826b306497524a4917b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322e2352f8e2fac4a057f758adc67fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6edb4ced7c8614f4cd078edb5854132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327eeb260075b717bc2ad1566469c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2bb810c4cda690cefe3182c4e51c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6efaa5e066af00e82c27256890b113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46145e28c1920afccd70157d879621b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f56bf9b95a059b9ba1b3030fac95137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e678ec213dfa7315d558a44e8f71fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8cabc76327e2671360c8a5162e2f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103784642b4498379adfce3e0ccc788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104624e4646b0b8fedf864958e295eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a0e57b4bbaeace7f74a3b72515ec2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482ec89f2089e65de59d39b96357d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9555ca34523447a463d9015244f196144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af376f25af1b9ef390211e5d020279145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c538f51c45160923e82980d8e7c697146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36ed31d0b8e4090892056167d0036147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04ae3065936640dd4562b3bfdb4c0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24733706fc2e97c66f663b810053cb2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b022bb4448a149f099a58cdb5a42c01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab0d2a9c3b2ace372bb5e561e329c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ff4a2ef337066ac496c9bc43c5f4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c45b43cdf0af3536c8101b259e97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5d23c36ebc49fd06c822522badc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1598c68a68f073ae163a13160d7e35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd57c2534808d9675b4a3ef0fd79d50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c228bd5ee0eb0b1e9e4c76ed747ff35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88e24fa9b772f5fc00db93e7ce037158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025507d857b35b51538b4d5473743bbd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692cd5ac1580e85ebf1f91edd472f2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3cfe657a47a32e7fe3de898311c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24cd313da4ae6466a9befdbb22f7f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bc36751b4836f447b0dde39515915163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7690ba668406171f5bf81249f6b0ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faa980af7456932ea1ab3e149d829b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebae86afce6919e416df48e62a433ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90669b08b246f3ea6971f49ee06d045b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cc68de84afee6c50f5810cfbdd2a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172937a6c9159066fba5c1ee5a9120a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d602e87173fa0a50faa7709424423170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d344021932bdadeb35b2054ace175e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1803a2f16ca743c44c8a9b369f3ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6217c6a4c94900dd1549be2f00337ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b4ab733885c20413c12241c68d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672e41701afe3fd9ddb6800fe2c9ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b524bef6ecd0fa569ae14f23ba725f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8103237ba56b87f4cfa689d2550a4ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0f8be2e31aa0175b6d8b2d57c2a56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021ea1e73b1dd2d6d3525df06305e6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82697a4774b9b6aac77bfecec47908bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde26e7f0d31ee5bd01b511945aa6e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717982575f139ca2a678925e50515f3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10ef5f78f8b153ff8bd7cfbcc9191183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542550049447033d6d7c93ff135dd99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1603b18cd5b9661d46372fc2bb7ea1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f742dafc58fae63e715243a083f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913c1d181b924340f5f5c3b50069aba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bf5149a54a7e7107372d4408759b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14fac617655d9eb9b9cbf11744a2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52376690cd273959c37ca7b2a96f106c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b529c7614e2232174aad7e8d5e627191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e2b3eca98c949e5802c17c35dc504192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a3f5e9c5fccf292f7b7728137a3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48077f7b42c5695a875a32aaf839a5de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e08fac7601529e0be96fa31903337195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b122d19775a998ad5187683d71805196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d336557326aeee11bb29b0a78a74d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3bf757cd473031e593fc88cc8310198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f962dd27afc9fca3738c8cfb4bf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2460ae3210b59ffca3a4e45c9af4f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ffb6ddd6e48ffc63e256ba30352b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204978b70e35e94d50df6d78aebfd22d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e43e7c0d0f7262dda68d06618c6b56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0878ae1103f05b08ad94ca1dafe0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac6ecbc72d06ca0b52f1cc0efb6cbb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c3cb488e67fb2f1a1691ea91a3f2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ecaaeec4c679549986abec0d2eb78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdacb0ca9adac9b7a0eddd8928225e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acee333944d43fe9d5bd564da4de5c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd99892e3b264001e9abc9d44f4d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202f13cb0b7a5697599785a1ed7a9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c9884ec484898cc6b79052f4b69b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4dd68d78a2d141e7ebe05804f465b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4159b629b85df29dc1fd2d3e1ac4bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe6828d40d6045639df4b91dd07309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa01f55a116073c295f15aec3e96b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ad1854525bccb57baa86f2caae1f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68dd2d542f290b740b07918004cd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa03f2952cc5d16f48d86795b1d19e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fe08662b58f883efdfd6f578103dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef72ecfb99fcb57e34072cc481e52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e05eb76be754f5a514d341e829f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618e1eb936ce9be0446e1f1b6af5b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb6fd04d7d16942239dc3de6d6837224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bf50957f5b3fb8e81ff714b54d16b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae8f62ced746cec4730395befa16a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749be2f4fdae90ecd144461b90b035cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3784ba76553bda446098be4993974c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4666b90f36aec7c6e706be0a9ed44a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142ce23dc30e399547521da974e878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad4e9e8483cac67abf4b2f5f2f0af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c314a3ea0f478ef96802a2f38578d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191a32bdbd283d53bee5016b0fdc875233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf96fb5a0262c0f95ca6305e908700234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b7fb2ee60ecf376a565349e88631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df9e953540561ec477632802208b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ccd304ed9142a5a03add6d560396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24069a3f4b1af06c850a41afdfeb69d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de0017d7b100b69f078b6399449f56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c311b13d8991de569fad48e3eb42a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcac796264a7ea8af3298f6ef92b7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caeb1223e8cea7238c23bdb5f11d5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f864839b13b27a60b3106078693b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8f88cd1a78f4afc98461d55550848244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f358e404672fe260e80e9b62cd9a104245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099eb7fed541f1cf1673e7c26e99d20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a288d749bee3e13a288c0965fbc7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbea559ce6e0bbef36a34ede73ef7e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab308bd34199840bc7f4837606b88a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb207abbb885a941bb91876eaac16c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a58c29b6786f0b2b6697a7e7cd27b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe227835d958b2c2d0d494ec07342f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe61cfb2efe7530e6cc7ce364923859253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3952f018af0522cea0deb3e8bed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5b19bf170123ee4c0eef2520034f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd385bf1b04c5b6f87118c581dff516a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1d1565cfec433dea7fc300121091257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbc3a50d0acd6424e3f5b4207da6d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac5c8ecc2c102de5ca21c3a2cc186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286efcfd776977d093245d530359b7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae160290a3e416ab93992c1a9c7a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e47d95cf9ec8a01d8364e883c6898e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e75d0152f339f96607c74ed411ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6b56b6c4727f392e23f316d145c04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28c06ea45d388dc4fb2b18c44aacb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57c32b826892d60264b7a27ad9e2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49ccb1059d846e6e7e5a661d249c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e24a64da10a9a0f776cd1c91f964cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc661fd9246cddce5efcd27d8102989269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf2f00ae7b8f27d933f9e610d7fbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223b6145a6167ac44d2547f84fb3935271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba3b97c3d9a085a788504a61f704f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16116c7d0ac2809970544d819b1fcae7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e6eb6c94684d33afc57ae4ecce789274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce310f2264d39f63b4666801b35758275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50084f6de10aa3ecd958edba3017f2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff442c8ae6981b68856ce123fae872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6aa22f8aeb6f7e7a73b462630f124278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0336704937d5b69e1c8472a22c36eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d5e887e83839a1ac35d0f0ad8cb6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62ca9c5aaa94a3c3411b1880b432e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ccbc173c8cac34b67ddcf0888f749282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba31914a58a24fa24e088171f85f1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1da3d4f2b52e69ffadd2d1bf33d39f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee103a4e502a1b5844d52a39fb629285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5479664f60288182b5559682fc4b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f673580f01f3fbd673c43c51aa5b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326366bad7e8fe20a54365fa33f139288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f8941da431d3b2b69433f0da5975289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a554eb244e9aa1276ad811de47da17e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2faa1cbd0d286c286922f8f350db1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbfe1d1136087c120b50422e23cd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae04001b53a85002a3c70f046f5d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24d234003f70ae4467fdff7483318294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570768f9002230cbade3bcf1cbae4121295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5747834e1ec8021347de33e5350f32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6023a7308c67cd30e16c611fb60b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301097eb6e1c7caae25503cfb761e76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607291633e8a5b33bdb37190a000520299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d661ee58c28c9490cf0fa2d1cd4b60e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4b4cc6051d93ccb485d3f9b91836d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c900dcf1d7d5585171448d95bde420302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2a465717a908b0df14fc2d445d1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915e2df508af9541c5a9e2fb4af6e61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd106ac5641a6dcf237865d122ae4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa85dd44f94b1699b9527069ba528c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53c820dc4a0ae7563cc7433decbacb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a64b24ff98049f6ef99468a6f50315308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc132d227c8e7c4c524effc450fd18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9aeebdd8e2455e5d52ca3884751e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5aded808a6e01b4ac826e0339a996311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0853909049b945f3246114e396f6b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d04613d1694903a0f4c2252016622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6e0ed6e71335ec49f0a058875bfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b0f2fb6235d2641d7fd1085f70f13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b328c8a77da2a97ba8d224817b6e89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c69d868f130bddad6717db7443ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f69dd127b99bb2b34ae5c0c7ba21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443264eb4953e8371e4c12fa26bde8e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cd5c5bb42678b82d1c42bb845712b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89694df09e3d0612009c6b9df5bfdfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce73d0ca87f633a69555a97a5705bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe02fb69a8febb7aef61f43ad86c29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423960d596c793bd6323aa904035d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa0bfaabf1b16ff9cf537f73f038f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188dbc00353e6730189d690614adbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653a5055f0e57ebb27fb582424c8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310de6c52dd4e0dc3db772fe1b4839328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991912bcd845ab5c80c49780da1e298329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a194f5ea60efc7452718edad3a2ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98db9baa3a1486ee7de3a12de8a46d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ca0c25c2f1a7441fcb3a0f6178d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ec294ea44299e4ab8cdd2ae2eff0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987eb4aa8c60a67371bc9625ca12f17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf8f9f5128385bd5c4ee6f5631f08e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13874c215efe7345260f061c991c1e51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916114f644c1ab422c5fe503e8f927337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8aa27f3931c58b924b90feff580953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffde5883d9b981a9c5c9a7debb9fa7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa58cf8e36d2014618caa5d26a9b84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6555a4fb8643f094e2471399a7ad7e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439675add57c2992647267a3b690242342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348775a20b95c0fb8675e8984b64c1f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ec4943367ac4a7be36150744becc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a627f6be165c9f18e5f3369c23c7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf4ea02cf5b02af3b676f0f88990e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0392771be3d575457696a6590a67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0e13b851d5eeb095046084ef16074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3629a30c855c1f697348e315dcf77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ed9fbdfef3d119779b50d52a54a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936addfa3545d74e7845ebdcf87f0d66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05120f6e7d7f601ff79966d3acc3e275352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be44f6d5a0807bc94f06ae543f8985353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b13708051d6d6137f4f6c431b20a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2491bc5b4bf27d7c12e728aae31ea1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb738b39f2d485b9935c37a0797659356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5409ab56b812952075c33a9577d4fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0cb666e6185f3f7c79b17d3760d52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7bda1ecefa5a014ef4245ae6d6df1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8b4984fad8179cd53808a7363b99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857db344be3e2febd7cf5aea0ce379c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ddd960d500d2a7810316d3e036ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562794fbfb37524eaa1b24a8300f8bbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ee2db9ad56e16913c70092df80cd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17952b448555d4789db5216fc04ef1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a4cd548cee3f6b5bf283884bfbfd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659e63ce767e549b507ab80810447a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276077111addb109a37d7fce2a3947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe335e5904802bd5c5fafb37b992e0fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0828e22db425265015fbc42363a98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebbc91472be843c107e1df00369809371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f85a8e86b51ab4da9583589d0637a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc61f2b06347f9057d7c5205e06ea7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979422866ae677ee5d339662c0dcca5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece240e661f34c6eeac7ec232de51c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6600249faac3fbf7d5e2b3ebb5f66e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf5f5b572468e5c6870fdb0e6ab05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce8ec839efc11e29cec864f24642d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ec9db4b7f10fcd50e1cf9d389ce0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10222dceb169563cdbdb9ce5f879f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25234bf473fd2311e58fdd07155064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586443fbd73b82b54575bb12489af09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf201f86edc885835d8da64ef622de42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c9f32f6e4f5ef4e22611edfba1f05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395349df6c5cb71c737a9fb2080d68a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42ef0eefcfa64506b1cb8fd1314552386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9dd4da400ec8f5e30603177fbca3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95d9cf1afde9fe3a434a2cc1b88ea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8061b372141989ff1303affed4b250389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8a21ed7be58224cb756f1d28cad6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd788f62fbfda0ebb55d10d1bd8d3ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a45ba02494aaf9b1d2442e0c25ad03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392679e5b546838d7c2f06ce132b693393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4102e652f420052027b449a4232ed7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114567edf8a57376826536ef6a91a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda928950bcd7f887deee808f8c2c05c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a53e7688716636f2e4cae6bdafac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa767f34e5acf42d9ad9149133b37ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524aedc7039dd88826aea9f7a6372da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30af3883c53db3e86ffa70de391f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8b65d9bbb9ee6191f1e633cd42697401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045927f0b6fcb1700ae5a41ca1e41700402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f066d4ed89bfabf0878122a49eaab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7666e67d766c1c6313e069fec4b5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aad15eb19989ce9a9d3cdd725a1b53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb9d7988d9bd4518bd5c3af6da066406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855d3e6d866e84fd28f27213a2833ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccdf0d86d1e271198093bc9f09d7c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbd09cdc9fe14e62679045cbdb786c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480581c82d753d1e60a41095a0550e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec5c891e4966c928ad87a896b5b8d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c455c6ccb1d2bf370c834edeaa6da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92f04ff6f90a4544fa60ad84958a2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb256b44d30925e7f2590de86c07279414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad558156ad5c4cad7d3e0efb5dd31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8e969976ab50db9cb67d58ecc6fcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b6f84f709a44228ccb1fa213b9c72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f39505ef5beace4dcface365d1cb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eeffae50f5c0ef3c96058e88714f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b745dd40b52884e6bfca6efb694b148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c965847311ca14381329b99e3711421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddfd15b8cc5e054dceb15223ed05fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8886be642b6c82e9420567b087ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec14570fec180290e6de8d195714379424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669be60f99cbaeb0bc650e2c26a05b3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11cbeb67e76f1c33c0f9438d54f960426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b6f2947099cf71912f6460a83568e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51033ec49bd1064629873920a152752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4207989e007d838011175e00f1a99e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8156a5cb979978d9df1082e29309b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c2c0ec3e6d3b8654a40027a0a16c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e2a60fb12aaaa62f9320e897304c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1679baf9855fe469e52e081b31ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807a1d4b692462491cacc7e6855ea15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e405e35888d227fcb57a61e6668d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe708ad3e077124d228d422633acc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220353e7dde15e9fa07c0d37c00957b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eaa2163ba81cbef9c574e1537e872438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2c65b130fc9a2ed29ab6ea53751f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a621b78f297c7138f16249f453c80f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37696194144fe94e28d9002280de8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877745b40006544a12b321da9cf9ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b09dc9f7dbf3ea4706b0b597a492b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8bfbfeca67c771c5dd5ce4ca683e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a55e56095951d3a1037eb83742e7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1c71474f05fb637d62ac24451c751446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3544a86eeebc41225a7f3e690a9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23661e9f0eddc7f8248c793ce6bf85c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ea24796122607b3d813b194ad8d49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b6531e1ae1c7ee5152682b0cd3241450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c197f850d3b875be7f6d4333327323451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe75342c7ff24622d178719decd6121452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aded8e50e0604f2e73024bee695cff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5fdc3c4f3080708d6801bfbe0c5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bc04d80a841f66d01896c2f157af4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded32db3257a4f9bab1207f4888ffe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08afdea137503760f1e416ab4a969e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ec83931ee58491c269023d35a85b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b430db80577a7259804ba79faf0b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e7909629303bf03eaa6c50a9a04e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5889b499f95420ac81b376aa5a5dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03bc737b2f5895456695120a3b81b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf667e2fc91ce508cfa89e6fdbb5c5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95b2b60992de95e3a9e35a54b0331464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990c0036771600ab106f049b06110b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e16aab865f2b0f3ecc558fd9f3d8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df22e03feb2fa201a349b6e8b17fc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c372a8d5fc001c06e3341c20207fc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb11c0d3594f75c7ddf238349e453469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c4485f529adfa2650e08ce8d636f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895b98632c58f21b7682190f4f25420471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360451c0aac5ae2065ae224186afca9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5164adde3a2e11d704fa5a15531dd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde3c8bd44071e16ea65d756933709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d8c55adb486df7c4132b01b5c105e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a5ad62d7abfa9a79f9dc1b43dcb4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5780be3460c3cf6718bc97c64c34a7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ca621803fbb753a6da5c72009edf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207311c85d5c1b279c3b9b2669787bbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5dcf05a22c3e943b4224755f3897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70825e3aea10493459dc13238240f7f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe9d27b6dbbd698fdc20292d02495482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48bd765050a44172ee5efaadfce6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45d0d3d2067ca5b6092bda9c1fe1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e4010e48c6464eb8386b703acf7fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee412c037d33c65334a161bd850998486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109cf48123519e3be2f9d689452673487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0330e09e922e312850d79d4ec725a0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e07a8fc10b5fdb4318e1693be8a04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6240986174a9319ee70d869d3598c50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143006bdf2f3a17a191129797ce2095491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b296efdbc3836d21db418e25c1ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02b9f68a2dfa6521a3ad24fb1030a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9fefebf72426c15a1fe4db62951f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d414fb0d3f07b7ac4e8a2bd149289495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12a29e1f256cf876a88f1b6ec77e47496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c59142401331974c0dde6e617c8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba916e797fd14829f7cae1f6177abc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130def5976284d25a75e5d1b2833d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e692edfe0915833783460327971e92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8623d70818d7e0d4d827569aa4bb438501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e48a607ab25448fd325577934c8dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94125bba5993a64b2f3df42c57841a67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31e153b454cb9289d1ab062f28c86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c209b197b229b1fe97ea4033f4e33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe3b95d2cadf89009ea3911a4dcecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f89be12f6e53ea4fb55878ccc5eab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e34716f50fc5408690f8135d3a18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bd2ec9f0c9c3262594f3799667ca0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d400eeaaaeb22e84ce9af0feb5b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca270ed63fe87c06f69b26d79fa4ba9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc677eddd1092db46eafb3ebfa9c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9579bbf951829678c757a2fa23e5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe49a5018a43192941a13ed22b60373514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea83328fdbdba160f276ddffa8ecc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cacef2fbb0772858cc858fe44014f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c43b19dfdd53b013173c40576d901e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436327bea45902204fbba9493cf34fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7b664b69dae62e209803bc4b58af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb191332911c8ac4ede40183835723f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6868d2cc830a4cc42f6a59663d07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ecd587bcf98d566d0c72866c23210522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9396802235730dfd48aea192389ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144bad914eb97c44d49afe7f34e4f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12da92130f14ea3a4904f39e4c98cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532474fb92f20185679ee77313fe4c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1cc1acfca535b2d7c0ca14d607e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8963d30acf35b1ac1a5cad5f7ffa02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0fd37ceda5a9bce4914957db24ac7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad032d90fad9b78267e11f578c1046c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d98fb1de374240f008580ec73cca5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fce6c6414e6f4021613cffe3ae4ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d41a50b74ca6983b3907b0c0f0dde6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294830cc3076fe4384a04c4090c1a5ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629381d864b8009e7719f38d656f819c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d354e93d06a4dae969732f6a528ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b3f0893e8791d0a3ce883a533ca5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234df0ca940bf455eb1fe49917043564538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515187a7d6c2fb905264236943fd7b76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fe9f4a421d098a0c8a282c9bf1c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959faa5664a803fdd017a4399c8a3533541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fc2268d828a7a85f2498a2f770d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f4c80e53ca66bed06d9772600c59a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0939882b087cedcf02c81d65bd0d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20444f2478b9a73e1749ddbd37d460f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486057332d719a14be299c229b8ae3e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a366188900b8a6a29c03d6ab0ee8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473d0239b7f5b7026b58a9087346bdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23209e1dce3790b02591ab1aca3d1e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b93b89c3a698e6f3a22c8f10675a1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b323f226baa39130b6ad7b19e536d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bd4e04c88f09c6dee47e37c93f6f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668577e0350a3c0c505d51e8a1e2dba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d4a4a896b376505fabcdba8f762e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde46658e427f657cca151276a162b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7538c8b0dbde2065aeb720e4a6aba3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca54afe690a2996dc329e480beb656557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc25b87e47904b43d322e8f08cff17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf49aa8889ef4a5765d60bdcf504b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6bfef8b6b31522a18be71bcfa0699560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5a3e827e657ae395601cd7ce41052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5a411f2ae4cf473b137193a14895562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02093e7d8c70705aae1fb2903e19afd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3c3e3ede4d988851b8cae0bdf3ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dfef2ad1f2b0cad04ceb2159aada4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e838f42f7609ca3081e15896721f67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f47cdc14a3a18ef2a408fb62b656c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f37b20f80351417c45bf50238d8ff7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ba0fe675d52fcbee190237cea77a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547a90b01f701a375f6e54542f929e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3321590311813bc7b52b57f4aa3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a53036bb4300093ec36272a2ed467572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799dba68be1cd6e31cdd2f93f14bd3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831d8bc2c3281aa105db6db5ed506de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af565362868a032f32ef6f4bced04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd942da351048dba4431da2a53bb5ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8d271872ffb64c08ac93365e826b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a83b3c1c74cfbf7ba6a57dc103e49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c4b7aba0205943e441939a52f9e1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c0fdad760238762a45133c140d99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7763b031cb8174097a6725b81145792581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502548652640fa277dd89ced3d52a8dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea282d5e686c37f8a42666f7fd4f0be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef8ba083dad9aab3a751f4faae0740584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddfb21cd52225db55bb268e462e099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aa4c1f853836a5a8ef97b1d46e794586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18952c3988f5a0defd4f037ba02350ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca3fc14639740791cc586d8e36919d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fd616ea3627b1d252c674b3ea618589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa8301d116dea6bc9c3d0c8b941655590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3772c79a9ba55433b1f89e374b5e60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6ee693b36691aac7f6fe5116a1c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaadf0eca3f26357c89be7d7e9a092593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242398ee14f54021ce0267d4b1d0d42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea4511c0ab2159c4bd3b6836a1ee56595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dee850004826733b5e5f8da775f86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04d0c77404c94669fa18a420d034c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01746f4d51f520ca4e194a7118099e33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0136f1221e2104aa40f54156b29f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dead2699a6c286156c6b48413ce7d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa7ca30c20e70955534c5d1ad7ff0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8a44a92888307b88c54f44f7f2d7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18029445feb8de08de10758e12704c96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281837bfe778640262754dae5dceda20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0be4da780d66bafd0eafacd0ffc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa854eed48975d43e3f8aa4635ed40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96d0ac6a282b180df67ce9ca44a39c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04431f0a4907c7b9ae742e445b757608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c80a83951104377466b9f007291ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4fca01672bfffe4f322d8a4d4e06a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1561142872dfef2865d5708d840b787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f45b46ecdc43c19a7b24b38fe3d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11435768ff7dec26c60a8593abe0e38d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456c1c1d43bfea6b5de76cc627aecd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571f5fa3866ffd739af36f3228541c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8214be5259a2cbf294e7a0d674a455616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569886fd2aa6ce5008b67a29b9f2d5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18583c537f0cf72b2e05d8c73afc6c03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b40b47b8bf4ea1437302f2b56a427c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f83ff853baa963736e610a486f3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5f6478bf73eede9f5d654dfdfbf64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe81a78e60d9086599795de345aa05622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f940e8c4174e74c1e49f7aefa6f13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811525357246a075c19df2fb97c29c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05481614775b0425629d95d01a4b1fee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2715b5c64449a2b1ed96fa17e279c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9063bf4735cfc1207d685dfb18646e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd06bc54e94e7f95d85b440b9d7d8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb793d3d6f2195191919848785b7374629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a4314ce86bdadb05a1a91546f4c90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdbeccdf1ee050e96dd2dad58ce37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f45a6a52e76b96c4af39056e7567632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff225b837992696aef6130e8e698aef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca38c417f202dd8061cc91ce22de1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d17db39eb95a20ad780cc0bd973d34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1902bb27363ca16abdb92546da7445f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2b8463f286bbda924ffa5b59e60db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0dddda9e8c6e745734eaae746c820638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a48c289ab231aaedb1014b2a8c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc53b45c165e1fcd5355388e5cb430a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb49e9ca93328bf656ab1372896d3e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7854e473e2309bf728f16f25fa852642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbe69b3ff76018d7cd669c67221bd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aea7d21a31db54071acbf2edf273e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f322050c0f53629875ffa4c34bd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfeb770d625ce9298b38c7f7faed3a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b234d368cdc4ce6e65360a7e2565c3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8398ea6da29064b335cd3afceafc3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29bd21fdc8e0f71447a792721dd90f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0069b8ad5cf37c62d0232a112198650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db98a29263780462e23c53b9a92bb0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ebca32c2c46dd12c444b4697cee1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23956d879865b642834b2570f0243653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103e7704a2ea20c0fc32441bf6d584e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da223d14a12aadeaa2c2d8749ebf695655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7ed82fe309d93b8faa4ef1a1039e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32b01686933e09c8a643996297ca7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a6d7ca29f3616cbda7746aaba91c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b0b76a8d7d57226d3c91bbe0f0c25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82bf49a65633b58c762c562f76690660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b230bdf135c35892e8cc30214b446a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bad30c022798ad461147c9b95add3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d12ea2fb16da9139b55e7c60609e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b058ae3ddd852e91e936475912ad1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2dd218012a27b7987c48de5e7df4f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa29801768fa0736e529ad2aee6662d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd42540ec1372975d04d21723bb80b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e705e331f42ed6765faae1290d0516668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d013c883fd9af5706b5fd5b0e665f61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec91457b57827a709d07024163b05f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c63998f8ddddab0fcdf443bfc32b0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac243da4ee2115da2c4667a1964e9ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0469ab4ec3ff6116439e1ef66604b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a0d4bee773905d0670de768013695674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dd026cb6d29e2eb6cd677da8a4f0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed932aa1a851772bd8512daaf034532676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9932486b2e871d64e55f5ff84d95f2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de5b8e5a7e0905b09e6651bd952db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd38a39d09a78740e38d124a374fd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3b2ad542bf2ebe052b6855b7f9533680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b71bbe4168e485f9ebce8ce9e8e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629c65e28957acf7310dba051e53a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a5484da496a3c8637a0a6dd6498b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce14e7c4a9f2b87763555f090c31d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92eb16c34b56baecde1f17b7a719eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86de0fd11bd3c7eb199464415bd194686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21787210cbb0a51932509eae080de8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850678748bede9ea5ca4155ded2ad96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d64a979a378001ec2acad9bf79c52689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc04ddc48bea3f38098027e6734401690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac950c5fbec85034b0bf3be60a66f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c19928eae8285f132bd643d205301692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bfec242e4132111484e2dc477463693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e1213f1c0c8962800390d757d9e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d608fef7b7661768c7af49742ae862f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f337ecd491872bc82f4b6a8b1b03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1755120a8bd63b53c58cdaeba762697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295c9162be8f49f2276fa9468e0eb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14374c9f24e2ee738151b8b0592e9d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c3f564b11348037d5d10907be6eba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c403a4f9d8857dc44c9a203aee3b4c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c607a0d1d6490cf60aff746529a522a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865f88f39465208105d15d1e5056a90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769093b800506f5176e63254a53d7dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7ad901ae38bb5c6a229173f40eccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7ed9e823dd4c66ea4267d8c5f3d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090f4facc6cecc5f9d9f8d7889f52e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca3a925adce31d87a5a1e53649fdf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b412bb5c678c202c8e2c621d89ed43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6036e961bad92f4b7ebc0c9964364710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb39f2e3b2b2fc4a03deed7a59d08f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31068bb338a419222f9391d4c5043f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b79832e13f0337a9eebd716ace09f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62282e4b9d597216eef35ef213285111714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec681b304e294a1b0e3995071fd4e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0d62a121a621b2713549a522ec912716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414c26fcd4f667b74bed4727136fb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b9d16eecf4c0d4672e45983ccaec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300209c3a4c41f52a75fc57fc793ca8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226cb6de9bcb70c29cc025109f2791720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22dbf9cc4bc7fe2937319c4e1c4c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e3f4d4f55e2a4005d42323b23eec8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705d40a3b4e8fca709881223a20688723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16465ff33892f8e0420ba8b1a04b5e0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf073cd5e68247bcc60d2e6cbed30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b829ab64f97196ed06479e82269e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101b0ab81a41bdac0d7646d14c4dbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1d60c196b84f7ac0bb6cf61adc96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdcd024e3c2e3b21a41a4521349d67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0643de4d7f654f954bae6e5d17420730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247aeadb1dba171a5354caa18b588e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820d5ce54707c7382049d9fb625c300732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f97881bc245b985d75e58efb3ccd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c3143da0f4d8830319dc6000d436734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af4b28456b97a28ad98151312157ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b155daffda4bc205e36334593f82f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa2a1b1d298dda8f0ea1e4e0a3735c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1b5bd534f893069dab2d5ed9cd235738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b801d6f05a2aae45e250e37ce85f3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8e6b3cfea992411ff7f2dda12abf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23fc3cc1d866117c7271ac0e8d7a35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b22a894eae87103e681834f5bc491742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ae7929cfa2891a2dce43943f63fe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c941c94c70bd849fe00fd852903a195744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d9548e8b7c9dee1a09349243b69df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7de04798d3d95c33b4e2193e8ea0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035eac6c3fa2da7a3d896f2ff0e8a58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6828b118de1861e863c546fb055a61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387a86b8e991d27ae14c765267552ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb74b26eea433be0999a613399598e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf461c307bf8c02425cbc70310828af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8ef0722e578d8b89c737217ec6b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2985bd210b55e7559c8b77a023c4cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba0daa1bdd50870f0babbb4437909754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9529ef9bede2230851d2e8157b7ce2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5584a200079e2f6913e9616e1d7ec0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def15021a3b2095e6255d8f3273e13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0657eea732e4125c828544e69a5c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b30281b451fcc696a90ffdc6d6acef759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd744d05f1d18c5c694d621fe780b491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6104ff1acede4879de980b44ab4c1772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbac0561a6aaf7b8876dc72c3482de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f60eb014c6cb5188e9cc2565994924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498cde962cc67386c257b1c893fff7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5baa06bee4c3659d5b3de45dd76a3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c4d1e4748e74cbdb936c14414eb4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9093aea3c67562193623de5ba5cfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457010a438252edca83a7623035e4a9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10ec23935d43b8640a6924b3e78f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd32229634ccbcc9c851b50e79b4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994843a706b3fd45235f37b2e65c6a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84272cd937a18e856bfc8b3a74e2064e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4a7d29b11534b55a30081eeb1f72014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922447f7f9fd0b50b0564ef5eb599ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366e9429404f29ee0b31014faabe6f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757382cf3cf8700dfa34f2f6443da05617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708132a5bea0d0ec856d57f4aa39646318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9709d71f3178577fad4f7e07303c7ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055542977b5fbe153321ba4b3ce5ffbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada68a929dcdcda0ea5874d1699691d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34acb44c5f96ab7d06180d6305a90dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d0705f9f90edb4992a089539725eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba24cf144b012b5282790c7171aad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b8360d105249b10374d504071c41225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927a73249cdd924524f89a8ef7d38ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae689da2ea6930d228f4381acb55f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f533c6c287a63a8d02af282d8b8f0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca498d98c25fd4c01f1691d405fd0ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cc1754fcfcb4cce502910ba508f5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff402d3d8ff8123e92569b5a9ffc5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ed6fb98831714d59132dfacc9c86a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae28c81383755d6b742d92c950a22c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcfcba9d6f218b25ecf4625276523734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03195d6f763f57a1df21924526495935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472d9c342b618e0e03c49e43fd0bda136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49691567801537ad6f9df262da6da537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405557aa3c34d49d757a1fe033e6f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd58ac52becf2880267f72d86cc3b2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad6ccf4839b55b1c2db2667b78410d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59649d4c3a1a79b466753341c8e94ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ea1f813f902598434f336068992742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d36213338f4e3340b7a82caf1186743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e2cf1da032401c503e0fb3845c63844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a64cfcc0d7a340f0e58168444892545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb13eacc2c2e8bbd533d169deacbe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e3ef4983c988470b89a4d68e230647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262c680906783a587aaa753cfb4d6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799f51cce850a2a7451f7005f05fcb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da8a8de35c3ff7ffa63a36858cfc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6eed2edf336d52cd76a2d4580e9f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcb1ce9129164787493a717e50e5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d492ddb42546d45460db2f4c5a90a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7d74fed43b3325c222cffe034699554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8e3d3bd5f722350b4d23da8f8697755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d95f2cda2b3bac1be442791494a2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22898b85d8923dfb94259436a65d4757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a52cecff972093853fabe7e6f1a66d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f5ab5fb179762307a8ab250d820c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a9036bd6030ea472f055b5ad7cfac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981a8dc360815045d7c751418c972161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e6f6a3850d617b05dcbda0ae3620862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4971cef6dc3c0b37e8ed7b8083d4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eea892729d96cac59d259da2ae925e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22cf5e646264f16e6a2dfb070f73d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee885196fd3329ad93aaaa2c2a345066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a159f30a2c85cc9232f4f7f9655bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f51e7c47d943d79086bf2f35b88168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73f651abdb0c0fde95044f1ed150669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae45b9bc3792f6bf56fbccec466aca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6e23814169545f8a9fc411bd8397f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7c514547dab00a9f9354d67af48b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1b9a6c0c23de32c505367d81cc42b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a5ca15ca09fd7c8d55df13b4590474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd1067c3538808557df3dc0aa64a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76729abf0da97d61074d1924aa47c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180ee95984b04c8b9329d6e2a2326477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c44e23ea5245561856f5ff3509b6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521dad3a201f07ebb124020d338d83479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166ea9dcff72feb1000aaaabbdf85b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e813c30c2275e80ec2d54b8c4cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82224e4e418c35c59c35d08da81aefc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8f701a793ad98a2dcc12634b36bfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeea97e7070ac0156089c4f8fe0729784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40927b94c1ef8f3f1164c92ffb036a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a3b396a64f6f71c3a3a4272cfd7986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4697a78005a9a5172184289786c4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1610ec6960cf8e9c89e22c21d346788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35562531acb136b92d6c1c15fba3f26789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141c55545654f5778f9aacc1a2a4e4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0d2b4a1fa3ad617ef92e915f0ffb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e3366156c6646f20a2dca7c3a5edb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d74ada3d42d3ca5c29d580c4653993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3d60f41711fcaaffcacfd4bace9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9b0b8caf78ee3ea8ac8a8dbec914d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d77252ed874d8c0b5924ce17d10a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881c7039fb385d1111a3830b525a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cad04f778049550b0167f1cb47b2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2168190971a08ac4ebab7e3bff8b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf60af99ef2de63fa77e0674d17631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843ab4238f9cd5b6ea2dd848ead323101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d06695a7d6133e7b443c60517573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291362fc73f83dccbef4cf684d67f552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0018304c5bdf13035455c5da5dee9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a02688118decfc668423db8d626aad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95db06d4153f94f5766bdd4a502371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a035b00a4f15a34d8847891e5dfb6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806b375c88d9e61e10f5c94ca0c3a2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2c689857c055ea116080813a5f20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbaacfe05fc4b4992a3606eee201aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c773b2a97409bcf7c082a58fed1d71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc137435099fe113fdc742a8d71c43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed562be70639d10fb033f285bd233113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845b9f27c1083b27cdc9ab3116c91f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98931d9aa31c04ed7e97528624715933115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80876f1c9cc272fd3815af6ac15c4e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ade140219d8541419b31c4a800ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9a7cb7adcf7f66a8ad597792fa647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a920de2b52b5cb36975751ae29cce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebbd86645c6c8461cfba64640e74cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13301e31cfd6b299b5d93a0a76a81f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f998f3fb37065930dc25a32d7f07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a58b27b353ae9e0177459110e056a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daaf5217d88136cc0771d98d730c3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29911e85704021c095f64e1463f270ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b561dea028724969cc7c81475a61020126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b97b633bbf8d8e50ce6206d6411f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da9b528bc5c6678b7547717127a391128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9fd1e176c1d5c0f66aa4f18fa1835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fbe0dd087b129a6642da26d70e186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4e7fcc7048b370147164878eebd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43024c16ff6fd92a5cd402c94d5705b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1399d1f9bb569d2323247a808e250bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374247b99d41795c52d69a0299c4834a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9f35cfaf8a2a61ed0206fc77e727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1497146632fee88cae22d10a4ab48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea3ef2cda4a14844096fc8ef1818f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a7493290f437ef2dde2102f498e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4af162fd11e53d865577ed858a40d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d48f8f861bacef4bb17141bedf90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0350afff5f89507105a9e5844da70f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3521d40f6714b12dfba3d8d812cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806326757eeee78fa0092b4495829de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48ba60d650cfa0e5f450c7ce942ff2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f958d0dfb147b70dd6cbbde937a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046cca39f566a5ea1e01a1747c6f9d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c93301e2f6f752797ea604b1afa26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a6e097d8040e038ae352131f3067d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c3868f1dccc574a68ec18a2cbeb15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f677b190ac92d7a767198f2639679150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad66be83a26c2a0f4495555568b29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016a4e99c967fd584b37f4b61afa316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d1a63054132c39b30f7aabe98048153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9617134b684f03f908568969ed3215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef553510caae5a29ca8f9038b5df2487155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2cfaeffff8a61197d109e0f08c1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98beb2fb879c1d95e74fd957608db5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598a9f769f0e1d4d402394f570a6ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd389e15456a16c47f4f72caa5f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c857a8c5df7120578fdef7ad6a463160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14096716ffe84f11c6d06d992c56d17f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732b3c6f08d9924517e124b6e3b179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3a75465f5ff77a28218b3706e783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cc9ce38c7a2cfaf3692f0498b5dab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888b25a8d298eed64b8b8f0a1c1c538165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599fd8955718a8994ccd160d467a73a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f364ecc90998170bb363855b08c01f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c872014d96323a1eb753ecc860376168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec6323e509bb66086ee0ff153a970169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856cc8f745e8515512e903989cdbd30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e14b1211aa50669646c990692732f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af39900619ca714e4abcd28abf54f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355b9a754f0d46ce4749345f6651ece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58009a6764f2b92f3cb6927ce015b595174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f209d39c24d984b77645dd432e8cd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5fdedab762a0061ff1bf93718b105176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f072c8129977db0ab427ed59c5103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ea7da24d72513d788a647082f1e62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84272efb3a03bed790e455b6d2b528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2594873904da26f7ee5edeacdbe99b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad37978716debceff1e09ec789e4751181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500cb34b18801e08d68cc2cab171b09182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f41de9e5c66ec3dea8676a9f63fb1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b18b3e2febdb4a9cfc9c48028508184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b9afe30c233e5148eb0fa931e3f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786826239e9ad4db871036cf9dfca5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737c8da15cb646463034c9bc1194a51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf55af1ebd69cb2926b5476e8e22170188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d3cd71753ad6f1cc42459be4c87a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371745ab802d66aa72f5ff616a9f901b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2264a4a8234aa13e6e2fbb2ee073d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf40b2d2d36eeec110aae0da6e0ac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf8472c1f213c296058ea55d804d96193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d2d5aa1d9084c878fc23835e7f18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc0073bd234cc38c09e207ceb7c57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f26aab4ceb52355310406dc8b6653196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3004541bcd3e240cfb51761b87d8d52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c33aafafa132c86e14ca37f26bdaa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13937e852f59f14897ed24831422462199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e115252b60a354afc85c039770038200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14175bbf484b458662f4880d67480336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc423c8e00d1e162ca9c6c1d73e112202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afb664e45a3cead6f2c7987db61fd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72b9e7dcdc49ec076a46a97009137204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c8b495b24b8bc4d5cdf099f939f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432deff114ced502dba47e270c67f420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cb2b693d0db9b10ac3ec16aa0c0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030739d0e40c4856624fe33da6b7a8da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74ae375f7d1660f4d63395ce155f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92ba467abd527dc45a1bd2f5270a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b74f6d389ec6be887a4333b4242809211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1664516983384bdd688c22b9906265212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863096db339ca3657f7835aca3e9b515213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876cae697d9a9e18dd3d261aa6c2eb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecdf4b25559c00e425e96a452c9902215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c4223a67452e4c159e40ad8b83bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15d8671719e7217adafdf82238dfd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8fd36136865da804cd45d240150b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956e9c5e70efc5c7cd6bd8824af5e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c75f2db9c43ed7aec7f0b35672ce53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e1d5d46939dcaecb7a9a2e6ea7fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9e0bb92ebddbf620190e86454e274222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a811ac77074844c011e5cc8135683223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5469a5bd621ef337e85eeee034b9f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0791efea179f80b3928b25d82e19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5fe2c6c3295b06655052199ea4a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae7a5c80cea0ef8d4c078890756928227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978aae16ed94f63609e43425bc451d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a38596d14b7c966d1a91477654a89d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721d839586e453808b288bfe6047c8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0245903dc085133cba7a1c46c8e7c8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244df4c150770fe06a0b006e14dcf66b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea93490ca65447a6e6eae84344acd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df410635cbe8ff93d9d91846cbc3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9d60e6297290a409fd54a69161ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f09e7d20aaa1dd2864cc88e722a96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc12bc68aaa4d75cf10562ae391d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa6b73d1874119c8b571efb22019a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888199e9b289c486770795785e979f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95307133f0ec668d0b9824ee8f3c141240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1848d561072660101e8d6c410c88e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659024de872481e599696b44861bf6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec808bde85cecb97da51ba3f86fb707243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce8a523ef23129d6783750a853841244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b01b0bdf816818287e131747a5197245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad616690adf76696b784f78834da9ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46683b1a6b58beb38bd28c3b849f1f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aab01245cea48cb44349de281a4d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a884c2c2673d8e92db4026e8fc3b13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f510b02f766e332676ab407b3b0af3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c681177dfca8dab94da441198382251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ffecf783505e52df0b56f6ec3b482252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3574d7147ff6b9f8cb337d72366bfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60afe083ada3c9cfcfad6ca4a8434b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b2d1f6d73b56e1f001c83fbc6365255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937cb439de6a60457d7c0b1439e6f3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e05bcc47b5c3d77a39bf01279f2c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc8af5233f2b19943eabf97144573a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94007d90a28ddf565a9dc2c8fece9ba5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3c77c2fec60d5f4c4aaae1b657790260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb9ad9685655e915903417dcf05a52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577624d2084daad4403797c70280b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a38f914cb743c340b4d6dc06cf6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a83d5cccf4b1c4cd02d360e602c3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d15c2d13dbf8200efcf9e381928e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cf7f412b8e6f6d51e8d46beb057c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a660df6e061effaf09fb820c5f37df8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68039d90be54083f98f726f597c3a2c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658484fb945d443a919bc56104601844269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2994ea8c292231e31e9724cbb971fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2df4545e77d16b3e3dc3e1e678fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3527898ba18b1240e511f2d6d2cede272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b9bed7ecade307b35ce3283665fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1295713e903a41e231f5be8f0a4fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6d6abed24bb19013674c752f8796275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4affa2e6e16eb80e68452b9a28d61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a16c52523a18a1dcaa88baddad5db6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ab452b362e32ce173f8220c3562c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b869cdcebfc13ab63f584b36292fcf5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5152db34e05f22b444904e38fbdb28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd66b74127741d77bb7dc58ce663b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e5d3a467d90eae5e1dad3559c619282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376d50bf139ab92d75bb3e6184ae6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ccc60188d80540042cd2a07df45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb533f0dc75f62fb61ab473038cca79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7a8589db07d47e620a8fb4e83c81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4e49de85c632a8c10d63273e62c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b885bfdff3ade0343a795076077368288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88fc4406866854f6002e75bb2e5726289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77f060fcd7821c3ab4d1a597c58875290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fc06ea5c5455342747eec656ef4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b791a182c2e1765787ae334c7d1be34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f64300ad8aa42795e425dad10b9cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa90b2342b2fb6294d27a1a62fce4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cdd2dc5c6c4d0e979d795113b7e9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727c2c19d7045658fcb718566187d9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435b40b947cba669c5e85fbabd5aa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35804ea7bed009506ef294f5577c1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3231440769c59a6c231824f0666bd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1868211e3274195cef39fcff3e690f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f507f598a67e647102125a53deb6a1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9e709c83ca8ee89a4833c5ff1abc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46cad3c6633795b610af3b07a75950303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d88a419eca7869177db0ed72fdc4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61175d9995c2500e1518dcdb6d6f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa674c1dbf99979a0bdd34d72fd9c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f37b9b93a6e41d62c6d73944c6e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0894b00ddad2d3a97d22c31924de54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482e2f90af7a98cecf48310a9f57ec0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d03e173ef2ec63d7ac8577cd2109310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a0780dddee63704dc8e590236dba3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f47983aa6347cd08fb06145693a18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b86fb4453ed192d87adc564f689f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61a50dd049c7d9769253112892a3f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d16feb6b2802e1af8a387fa2a1ff4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574513a5dc11d9a5b70c51444dfed58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856b4694746b6472ab070df30a2bf12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b8e161b52079d97ef3d82ef7b43a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82559803cd0366a3a4e45793e7930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf090b37ee19f431c80b661b6922d15b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e21a2685d6fc42a29f605da32ad5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e88f59c3e5d2d3bfadb3521355ad6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc80ce4e5ddcfb354046ad74311d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911b5fc5d11822a54d36e168905ff9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c958e29a6a512ea4a6d03463eb6b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be845c7b92434e3b3ec602990763c3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093977639a6cd825cdbbc9c947d8509327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdd3d8d606849ac6930759a7f8cd48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1e3251775a1bce2a0ee141a94986d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465bdff0ad053875bdf20fcadd62f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c670724506f9519a3e957de511fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d876f0d398c507b0371479efda235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d555d33096fefe11da20943bebe5db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec142b292c80ece9045326b1f697f73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd05135cf80df34f1c6408c24eb2199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65daa1b69448e1e7132ede47c3fd0c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5d07606a2702ca47aa2ef0614394a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8341541aac892485682f608c61bf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5f1e07be5cbb6527bd06be5991c14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf66887cd045b21ac7ffb901daade340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074a919e6c27c85283a0f9844f685d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaea906d99dcfc86ac0e42e93bbe48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6736577ba34378adc94df05ca8af8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0043122fe8d53819fbe67f28f26b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2847e95f9663b840d78855a29e929d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a97571d58a9fc01ad9f705caef153346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ef56b37325e7711874d77cc8c986347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1565f04f557a688a62826de5ce9825348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13135f3f9b14c07453a91fd492df73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33004907586b79bda37eaab0114146350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f5d6df626a086102b34ec0710784351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98637280065a55c3ba6851ef3239ec5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937c48101acdf7a6a24196a87dc2dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a4f32c50811f45906c02f3dd91697354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c523083c0bf82e51286804f922064355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590d289ff6802d6696882889c9e83d7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5613665021fbc937a90d074e95fc8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a15bca46cc00a92ecfc724b793f88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f8daa8306b02df2e1246828dbd3ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d132f0267ff00ad144be3b120b0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b189c8e7426360eec76d3c7bfe4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cea02755be4d8c2bda807eef6026d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c0ed3d46171e8e11b625c6fff93ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816660e2845cdec1dafae75504fe95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc05169d8d939aaeac0cf8e97123f28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7d035fa0ed1d18ad73d31f2f3a65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c5b0bc42c0d340bd8bb021277b77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e02d284962d3a323bc87821771c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888e44b1823a51eaa3a624dd30674ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ede7feb6760c9d3d1209fe87bf8ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a6b43dcd540978772f2946a8e845371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c36a171a74b8fcd16e6e21956862c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b234e287f0dc097e8236a3215af4a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd86028e70662134f9eef640ab876a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606fc209f07a82df6122c2b31f7280375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d26ca4fe1e640d184a6d636f5c12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6ab7f785a56817a6156f2b1c6c0b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35aaa309449aa4d10c008684ad1c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e8bbba5efe62b05c1567309c16c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461674dcbb198ce90de1f7922c6a0a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f26f251f7b749619569cdd7d5385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc64460c770c50471be400e1d48e87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb51acd374a3365b71f42e4d84dbb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d38ea347e49c80f5bc8b86396e7ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d867d28452a622a1c5a832dfbc1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047161de28ee2b687325b94115e249cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc51e311a9573d7a4814d56559fa439387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19d95ac7bcf320d45777330e8c273388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b09df308a0f209b45c856a1a98eae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76316853a53495b1a8f06c90c6925849390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a64289650ded33f8ff44432d56d8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0148be760c2257e878aaf66cfff7aea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08fff81db1d8284c0449640c2558e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e84e418707611a2b5fdb8d9ae6876394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d413113511369cc1db82ddcf38b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66d61f2a56a74030cc0a32bc6c67d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d3b7a64f562746beb15dbe7a457f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562597bbd9910d0c1f8a4a25737c72f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f543bcc328ced7012c742a017fc8ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4a8d88adbf7adeb5a0413c72be46e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1693c5ef45308dfa50f8f772f87158401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368889ea35baaa69a8ce44a885cd0bb0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee7311f00125f3ba741cbf1fb3b1a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744c23de2dfb22c87618389cd12ea0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db552a7c807c392827548c0909cbebc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1656b71923cc12f6f13e2a559c908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3bb1289b13aa5d35398ea289c6a30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbf49024687d2b5b88f9dcb1264103408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce9e42312a3a29746fd4ff33429942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40bbda1e00b2d6117e838384494e97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb42ebeaa8cd1df2c4d8a597fea2ad1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719f5c2a67bb301f94515d03f39fe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6adff1b17e040721e3e8ac26070c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb54ab4567420aa3f54f0ff8f74d5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46f4f3b8dc88c0b0088d1bc2fde32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16c2c7bdd0edec558abca875d891aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c27c24be3f476925fba11b6841c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abf6ca7cb3ecf3b62e997b316381ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d126e2d5a84159610cae67e14dec8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc86d6465fe06eaf88ec7046e4c919420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04f9628c655679cc887965e04368df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e560fa13336e04bfab6b591c4145422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9512c9860ba75aa818afd7d93cd7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7f05b45bbe5b6f558f70603826ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4407f351b18635e08a988da3a54bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9e387cc8913fa61df9413a0267f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996380c65594cbce02df9ac2b4ae23c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f7d763aae7fdfbf932faa9f32aa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaa2b0bda8f6869fb8e6cfa62c4470429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207babcc898ad0644bc326174f64de5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efddaae6d6f15ad5b0d50e14c98afc4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b17c64f4c82953e0b5769bc4fb024432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdb301e860d5d6f74f16d5d6e3dc94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2584390963d7bfbd3faf4398f843434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da390478ee26fb9f1bcf154c389347435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32651ca4c8e273e61ef3c73f949d1514436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29998b240f9f79b3b53d955002177474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01465ccd390953019b1e31d256bd7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3065b9269f8ae7d505800d42005199439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca2b79a9ca21d52c3e3ce437143dc1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a3bac4b49827f61fbda107c95648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a29ce4927d2a0e74e92f72da0e153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad56bda47eafa0f887172b439566f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795d4a8ee9735754d8e60b2cba08a15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8bd9fff4fd7ce2f392a1cdee68b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a68ed63803175d01ef7b01297b9d89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586e2e9dd3c66333b3f1a2c45d511fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f75a42337ef63a2ebd41ef55a3a8ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f43a56cc9968d05c6aa015430783d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41c814b5dc42d7a4f8afc133a6195e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa447b0c3ab01b991e8ef690f64a119451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548378ba6d080b493ccc5e1e613b7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397651cd068d81060d01c594ea1174453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb9c7a176e3492ee4512a8389ebca9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7940eecbf89dc83dd905cd394cffb51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f628c7b214042d8ead93b383bd6e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebc4403f20823bf60b3fb15c9f5669457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e205f873c6d0631835153a33d818d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072e9c7721dacda3b3874482d018ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591b41daa88c271d639b5982fd12f3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42132aabeeeeb88e171f02b2bbb6f5cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a63afbaeae6e40adf675ede81558e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ec30dda9661bbd888cd6e92427915463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431ca006f55fc2d0e5a9bfdd3a3809464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f0d921d569f256c6c5a86ef4788a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300da0eb8612b1c274f9f06a4d1939466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31761215df0b3879f6bc5ea082dbb4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a15ff64dd8938a0f74160faa203dcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55e1745fc43e231b79307766e3017469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed29bd87e72de9bf158972b82ace8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938892db55c68a8fe965745cdc5e38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65090ae8627003a6d712fc86de14f464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930673269355d893f0c5b280f429577473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662b5a8e8209afa9d761877e986abd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff755adc0b3a23af73516f1911767475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af775b886290f12298b3e7944a2d7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553f7ada05b96da1b7b8fd96913f3cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda545d2f20cc27039e5325ece306d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a24bc83ec3e1155c7ffa877402b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326dff2e84ced8986cd9c424336840d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceead7176e108cfceb805f50183c2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48ef69eb14c2ecd7aad68d99af534482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d1241616d67d5f118a9e1abc3d6c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10175a82598c0b08684200b42ee5b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab0487654ffdc1085148416dd77b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c1928d89aa7e2904483fbd43d5691486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27d16e2047ab06ddc21dd37c2629f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b158defa6752ea6ecf034a6d35ca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502877bea571f1c5e74ff76bd4b4ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194ab8db2654a4b886d46425a49fb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b3f98c32c2f47a31a8d92b1e759e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd163473dce8ce34aecbbb9ed23216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b1579c86681fa0b740097e78484e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147e79f880644e355576f096c0de25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b625794836a9ae66fbf2eb3284225c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26138a4b62dd5d16398aadad22ae055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940ddd498b87d0dfb2f1a6e6b900467497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca480ca2d2d5224850bbde45b4b819498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad014052ce18181a566a158d8cd96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bb1b4b28fd97fc5b18136d4839a99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971d83de3d69c41f959c356dfe67b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866e42579e13117def7facaa08bcb4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d90158f610578baeab3d9a35a9e3c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ec575e9897b0110e6b66a9144c9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d16688f9ef98268763cdf4faf7c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f53e1d0f2ccd1ba7cf11117f5761506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c41404f7f8a211fb0620ce7b4558507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0363910cf82f4266221eb895240f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ff9683e007b5f63a08dc5d6c9a7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb7e5ed358cad37e3ef4a46155e29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d794bc1f4b3ac1bc9a853e5a651bdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307fa07025cec61bb85cc05c11e7f62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541243f86b7223735603d9c9707d337b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9526d73b76d17874eca71bf4dac1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997ca59a3dadc006340bb262ff7909c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95261d3b252b899b7ae2f1b2488058dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d9fdbc2d9b5639108423b746d0052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43575de99a0e819ef22b44fb9e2b03a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fede7b2f69eb01d20fbdc535ddac4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de81920a4a2bc17d1cbcdac5bd5cc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2438bace92748d069331a1caef2d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c0d16f804547b25021927336dee6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0f7ca98942e318ba4abc2bc644920523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131cbe3903c628b3fcd1d4fdf684ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3003c69640f5e5941661cf110c7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715cff37b7960f72410cb4f92ec13f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befbfa8e500318cc212b16d10866845527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cfe643fe1a7302b02ee2f26d6b19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1df2a0f39876b3da57c5ef1d35176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e48d793f7d2433b941dc46c3b4dee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e17d0180a49172824886900f4721f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e7e4cd05a750c4d2d9080ebb85f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eef07ffb415afd97a23901e7479a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2512d056df41ae664d600cd2443e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a583981a763df6070a22753603e7f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a5f4e89fe3e26988174938edd40a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642e1aeeb4696740afea1b11080d046537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aa482a463071831893b4c4a20b9b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6084afa3cdf18ac506bfae26370dc1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a7833ea6dad5fc15174153ba963c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0581a534098059b9b66fc4e2397dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf417910b846f43788e9f1c010788d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dffdb311ba937f19a40d7ae61a67a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755edc0eb79e7ef6e8c78f25cd099f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6e6ce7ecda7114a144d4a90c2a360545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7958cc6a812f16b0172bd93738760546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d5f71c2fe4709850d1ebe61ca134547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f36fa0c9a8553c86f4317a0f4e5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec615a7bf3620f53750b54bdcba1f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d2f153624e9673072a4f56fba8bbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae503b80cdab2859b305a372ddd798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e6b37e3bbe968da2f3895fa9542f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b8396740a36b1ab3e68b815697283553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdc69d2386d03dea3e46684ca115ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea48ae612ca9133586e03112ceb8fa1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f924603ef0e31c3b2bf35fc0887c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c80fbf63a61a79cc6c58ec90f465c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a56f56f3fe604ab204f5bbab3413d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e4435474af6f672deaad6f4586a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17087cf25f171a3b67973cfa0cf2ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c942865eb332c9a5a78a5589349c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52297fab9172465db5cee8c0fcdecae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbf048a4475d9bde3e919a98de38fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557683db898ac16f1b23f8f83e188d7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f29c2f0bfc4f2c38d04ff6644dd7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced411cb1ae3bded2a0ffb5446588d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f8f04fea329dfc1b31f67856bd74c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d529774baae71750c57bad8ae2fd60f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d47f55c50743a1bc634cb621a491569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da439c1140cfda66a4ae29e75cdf1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0053886169e2c77203827ae49199f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef69b9056393821c1ecc7b74078cb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0abbdbb0e24c5fb087064dbe249fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398df473324b2ba9363415cdbea0219574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7570725a673b707c46af1a44745628575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076cbad48d2213f559ec6f6a357a8c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e81c12e76a4c2075cbc66204faa6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435aa5d2f87edf257d50a044384e58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828ac3cd8893cd4f5dd0960fbbcfba1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562aec067139e378a55b8f0ca987bfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21202d32bd0452d9573a5899f72d1427581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab640b5725aa41009ef8577e12ffba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168f6652e6a0692b6cf46363446f17c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f146df8ba03200d3f1f245c379b150f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5498c68a42449011f94b174ea171d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829dfe0428613e9c41eb7a42337940586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7739eceacc489b11ea0bbde6bf021b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8f8f4a156e116f2076f4b34d6c6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb11801a57195ff40b00379ac92a45589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2f697102b37777c05ad3e2c9ebe15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a2ac39f9e585987ce822895157be5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cfb2ebd9399240c0c132dea457915592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7bd3cf4e7c531fa4237fee096a1d1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea849917603ca2efa9f38e95bdbd79594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac3d20b40bdcd00f14963d53e819b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692e5df714b76df581fab5c63be50b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59fbc7a4006b819f027ef9f9d5db2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5002a93cb7a3428e16b21904fe9e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bca6ed978adac0594ddd7a0848aa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a8d096a5e7f9338b72dac112b405b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aba86a068e876970f6d95c7f76542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b75bf26c11cd52a2018cd748d0d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e04c4ae9cad21fda11193cb02d192a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756b41d04cb2f344790ee16ebc325bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66302bd3c0a5241c5fa9301381b7fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210f79da70e4c6dbc928395eaff038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5e763961d59fbbe8f842d34a39c05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a2db2900e4db3d92028ff59dff322608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404f0a8d801c934658f0de430b848c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6baf2c1e691c77b700eda7b6017c9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4acb90ed5145c208e0e0101a6996a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70499f08cd5764c5cb9d66b71cdc30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab638448b948be0ffddbc86c2a74d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76faa9b74a10de15d498c5e3b48e074614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c014ec9490cad2c0ef072ee63586e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41526c8d5458de3405374505e18dcc24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869dfddd5d7b408af29cfae6feea619617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6746848b0e3616ca879b3d78e033de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b499f33263b212fb0e723f6c66087a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f4592f928419ab0e1ee887a339aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8abc6e316e017316d2da90b8087c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d554ce5834f51496b1726a4e5f470622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd32679bab5900fd8802ef56be72b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec6fa053593340282884e1317c546624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02430b2a05162c4db8ceab6f6bb8f66f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda756feed049251e1d106ea327d75b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b398a8fba940ced64de356c9f868557627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8902ed7166b3052d9aa307f9c39775628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cedc7417bcedefe8e58ae2477f9039629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7cae7b3de7e92da45ff4d2c44b3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b40c1334c8dcc14abf1e242c1d7f2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704e4993dabc4481b7fedeae6d5e34f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0359aed44b68d217963d23c4ef88e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254f7964bf2febba5ccbbc035ac17b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e669919dcfda78a535b1ba8e094e7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d73fc797bc9d62ff2118f2885a953636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf590c6b6844ab89b0c356002b97a5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da07973a8434cb7a7315e9d12a1a51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959b1fc38ce8bbecf4475894c341727639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906c57d1944f82491d05dd357cdfbc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45df3a6397fe746136c6f8f48b53e1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7dd739e3d444ffd96bc5ac71e90b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032057a91ad65501bfc854b6970d414b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd56ee899e30e8fac857bd12f9c499644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95685f154c9f89ca7dce66fa47e464645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49505a1e8a625ce73dc5754df05cc43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b5b9290af0e22f733793da971d4ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250eb0b7f50906fdc148a217ded562b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498c3b4356191773b8a3d34a4081a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61218c8ff7879fcfb28e9c3682ad2d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976906ede07edf0af3418d72e7d3d2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b47943a584d77bb0fcb01f9860a80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c514075fe28afaba1a55dffbb322b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586e672945f3df83b33d8a24e0de83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f1fecc45645581ebd43d19c798ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09ae09120846f3ee5fb03eb6febd5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb55bfbba8d1be7e004fdebf4cd3467657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703df19fab67471cdc2518a620c3a7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5d92aa3850baea1a068e6547759db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e040f7c56092afb8f7667f68e045621660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78576f085e516d7ae08d0565594699fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4ba81b97b94670d105345b5f2935b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68fd192f538c34f736c6bf2f04467f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d758c0bbb94ff51f982ccf8a00c3b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7950d8a62eae317133e002973f652665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0b17891dcef3a9cad69e46ede794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e99341e840e8dc4c11a331b3697b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ad20333e79bd68bcf53dfad4476a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f9531e9c22b20fd12489717c5421669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcadaa10fd2c1f7684133156f96cd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecdb15058ebb38f44cf5fbaf3e3942671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c645064e02839996e77aea471180a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69091cffcac5ecd53ec891f26709ba3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac04df0f27816d9ff7a5662afa68f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e797a0c369439a4a0dd2ba68072587675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f6e41035a97d0abbccd76463f6e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2eeb1c71d308c89f9c5dcdff39a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78423ec753ac38986b70243dc8157678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8117982a968489def61b2ecaecc94679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4c8ba64d8002e1d05ba697ef5db1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e5594049e4f54733c5cb2bafe9068681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a3cff94b9b959f28acfd991040d6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d88c18f5287c1805feba0d1aaa4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd537b165d56c7677a08575b37bb3b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c8706e78eee814e5117855e915a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207b99c565bdb60668eb4a68894c6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454735153e4f59782b0a138f39f39b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fbfda2ec70009f24c9bdca71af42a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a8f32c73293a63aa9cb112b1033fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068775990285c00b4ad93eda047cbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb3c16e6ed8993c63c9b5e23cf5e2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58674ca12fd3469f38e89868522a74692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91ee734db7872b59f4c012da7b652693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb814cc01b9437bf1b4b76265fd5b0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef0c852ef5e7ec18064542b89d736695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308619f0e684405280a3d1a7e3dfd5a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb3848ad0da8f01d1224dc2c5917f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973eec78a93cd68f2569dcada5fc41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098489628367a18f4e8a789322585ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f12dfd02683fcc01e8dfa4dcdcc7df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d21b94d0451dcd0731557d92a3d6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6689dc6c3c37e6d2c9912ae3e701ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c382a94b2d53b49fb7b448f02a1740e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228915d86372092b7ac8f3fc17e5b81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e0857c528f244f768041e8bbae6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5873b759dab759064732e08ffcb0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b72c325a7d1ece9c22a6232152e72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30738122844225c3b8b749e5cbad17a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c3858b5a38fefdfc0eca34234e31a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef00b66944a44122deb89e03d066b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9f24b107f251175e60011bf580ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144df111991c2eabe8ad555a0d11e9d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c7985420448e3ecea2f2aefc711c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cd8b46f08d0bb0f8e63a118f5c487714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1de71ba670ab622444267c7bf5b258715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90c08adb8cf81acb363db313c4bbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d05d259e58f1efe8cd94ad3455c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa83caa25d5dad2a378526a52abbea0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671861ce17cc60747c4a8ff52ec3de5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d3f4467aaa635ef604771750164d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5da16c6105d103aff8a79cb4b19d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830d3fd52fd219b78e2cd776d38d5fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb0226bf7c08a1d163d6cc0501032723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a4a263226f1c6cb7f5cd138f7b4e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acadccfd52b3ac655eee16eab30fa5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56469bcf1254e517148e56f651605e7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f97f8398fd04f4660efef84b03e30e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071d8c2398e5de03c54ef6b7edba25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115e371e6fbfc6e00079b13c8a255c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f62cd9650f85bd8acbcaefec7acbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e688310ca348036bc414801664dd8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30969e349c06acfba53694db50bb84fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcdab1982cedb6b30c89f92f45cba6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f6760ca7ad7c77e7b2c3af65cd067734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65b956dfce7ae3a399c747be27c95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a01814000d453a915d9b775df1fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1058aba3e3063778a110a7f04f40236737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83f8ef45182c1b8d0b18c4e39fdca2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb35596be903c537ca111c29ffb04da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8b49bf359f043a3a51f5bcf0782ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de269d63b768f952cc2308c44e209741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ffee812afa3c2e161293c62241b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789186452238e10737566d0a3b7528b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d742c0b653aa76191ca352084f6cb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91190f53745128048efb1e9fae68e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e66caebaa6876850fe128b71822f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b42eafc64b93d86ea46fa745078d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c205028df56abb1336329f7e7592748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce8fbe5346e1fe4558cdf69a627172749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b5e6b7502c1a9b80c866d371b60b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1fd73dc7fabcaf8af412eb88ac8b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a95e00a22954e089fe585e65a6ebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a543e505b46f20a193e9b555048f04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d617fd5dc0e1b0d16c950a7f869623754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1512c943c795f19e3d857b5aaee574755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4789f2bb7981e8df1bc23d4af7099d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746514c5243c184ea2c87be5f1234f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b1940628a5eb529fc6288a32712a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b832fb300ac341d3bd8691b0bcff759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>