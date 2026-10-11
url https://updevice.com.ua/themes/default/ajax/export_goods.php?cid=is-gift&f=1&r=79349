--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949adb39248097074a1016b6cfaf1981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde043c9c4af080c64b0c32f7abb1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b731a53691b31805ea9117ab5ec8db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f5d5c4537912c000df808d29d97b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f2c8d9346512551e02b744140abef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669007a87ff47fb102a4c35ce358e6f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50d0ba67e207efa34240ade1059c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec39e06f5ed1659853f7caf57d3b638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee717b246e1cb231c17f8546baedc609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4ea88608fbe911f2c18fbf1165bb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b657834183c025d1dd6ff365638a6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641451e9ade6aa6d32e45e894a82bde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8bb2e557a9630960dc79fa2f52f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639aace10c899d9dad5eeb39eea74e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6dec82e3606c994b2e7e98313575815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3df44d1d44dff95d48a9c2caf1ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe928e8e48085afb786778b00949a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd374d26ad4c2d6cfe2a2dc9e5e8d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b496b9f7f7d6aed8d5c2c9f09781d2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bf5eff8c5dd70f004b91e964ff88820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7197ff0304b78823f4268b0fe357521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509335048e8b49fdf7dc58211f82d7fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89177e73c076ef91e7402ad1504e2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b10e14b96e97228d06b9b9f318b5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eda6386197facb2b90560cd304c3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae32eecb38e4ca1c39747c423cd2c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb039156535436c6efc09bd7eec1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a13d301b388850a0c88e394fb50a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eb7a9caa2176cab6948b10a380eb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26532d4f6bec4b189ccc861b89c91ad230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eafdb5f248ff9f36fb595cb5e4a2d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074ece8dfc05986cb6cb1443733de232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0359bf187400ab8b9cf4646ef70133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958e74f0e6800020ba071ffda325ebc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606d8e97cf5548b79896ff300aca3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5cd76a6e7462d653974f5243cf18236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55367da9b9228b2fe1f69a254e456bd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7415c17cde8f7413fecdaea99fb9eea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f440be8a652f65953ecbd3f3e78f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93ca6e757f92c21603e6b1eac6ada40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878ad9e6ab8bc826f5b3e158f0890641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19468990986737a9d64c78231354f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6492cd1f98d5e937f1fcbf4accb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5805746e525f2171372c26eb6c8a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9730562d166159f6d440d63263066c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e185f399f04df761de57803fe67b9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4634b292f65657414ff4b0f71a5c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344457d8952514976cef9c7b099a9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449cf076f9c53cf1fbf72b723e14cc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702745a980e90879bebfe125b870bd3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adce6cd002b9673a86c34dba76037b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9bcf7996b852b4fea9d37544308152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af76345332f9bbdb2bf1c99cdd2ba9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea9072f88ff302084f447a148286754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23535723e2fc1d63c0286eadb9aefbda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd05c6843b6ea8d7efc7c83877e5b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d86af2f1ef4e33d40dc8b75f633b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88577ea4216bbc6601d532831f39fa358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673d4e2ba24a451b5d53c036df94d7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fec2baae9bf82b8786b745805c75fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c85769ac5ee90569b2348e41d6df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8a80821e031c87673821583c847a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bcc624cdd4e05c155c49d56a5fce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450862c083714a98017da68c2e016264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393ab214133170f8919f1c24b8ee86465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ea2c1448ee28288016023093a83c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fcb1f6b5e590e4411ca354954cecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684598a48caf548b53fe37ee34b32ac568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441fffae636c04988ed33bfee2d47e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae7a65057b76c8856c3a4b7dee83dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13d6ef58caa74f3d8c062c8e49230171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f674e5dc829024ee25bfd5c8abff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa6eb9ce3007c667538b43521940f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32efccee4b4d2b45daa463457bf85cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e821eefd98dc6ac1d214a3a66c0dee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbb2daff11b609859ab0e442d4a0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d818b7c37543334733bf1f43ba38f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff72e3cd6c3e062f27f1b3743762b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be4332b551dcdebc56683b3bc84ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353627bbddbc795bdecdda025b91f14080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba75d6d2922be1d92eebf930cc0d8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a05d023980714ea61c4e6c3d3cf6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca4f1f7c7b3e073e2ae616d3d9cfdd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d8430a5d98e60db91e6f98c5e90484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31ed9b667517ee8d2ee7341903331885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120312b3709a096f1a0604ddac38763286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03227880c178ac5359217bdcdfd6e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa2b71ba620fd91df1bfaa03c51f3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d1ed514fdcd668fc76fab3b1daeca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80939133a50fce30c39faedcd02517890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec1e6f45d27a8961af29e6dcefeefa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398060fd481b17f70dd92d3cc395c6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda539d6ff02b912ea58bdcc0c8e3dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4dc2395b4bfc7a490f2e375691f3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d368e6b16073c90e50f23b32c82795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fa2ab1a605f0eeecbf2c3dfe0798496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e63a6e2324984d7fb68254130b6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfddae25de72ce111e5bf4728a01ae998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a024914f27ac20e33029c1c3c52df699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997a64616dceaf0269cdbe3d5cf2270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed8d98f0e175a779545eaff5b1cbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe9ba8da59ae1fd94d77ee7b353a09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1d5c3258085793484679e29a6994d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a5eb77ae7facbc23533dad09a5648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a07b1712e804b6e373d616c7874e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317c3fd05170b6e36453c0c78cfd65c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceadae16485a5971a7ea748cc960578107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db08c156e01d983b1756cd36aa896108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6284edd5a02a41eee86f110fa111a6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459d7fbe9fb71d68d28fec74a598c65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a66e35c522eb97d324be13676ce2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cae56abd6040e312fa384ec2cca52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8433d35cf3be037152e0b290549acc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f1e470264993d3e28cf67bcfe017114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4825d33141f7fe03fa0e422f2eeaad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3c6b8faefd178478eab8bbb6ddf31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eb15e4358bca6532da7bc17b3f339117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca3d34b90bd40ff4b9dc286a47825118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb3668f6c6fa2e85e2598ec294b9ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab628bb0de4fa93cafdd9fcf77493120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8366e4b73fd97adf3fc00e8c8407e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f5beab07ce0b40afcfeb386710117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222c69e1f2b0ba6ff0bfb88dae2f36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51340dc9094c2d7953eb2e0280ff1060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c33157782e2065154c510346ae099125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a48de071ec1d9c17a53dc9d1791b0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4496a5ff22b5aca0de6a584c6fc0e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff2bebc1af094b3cae1bef55905d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31d95b101b4ccc2079515a6f2a2d65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72310ff92ada13fb9d0c0f46c3e04e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebb27f412009180e442eb81e7f3025131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b93a2e78828e3c8feccb6b59f654f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c941645a4e533ef83c62730d4fba8c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40e7ba7375a80fbe678dca2dc9b161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13aeed6c32754c297dfb3ef0be7af5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb61b127f59680212ccbc2c5547f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8229c7e29945352f8520481e762b27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd345ea1bbbb272335df0347a0944e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1c562102251f4612974eaf773785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f948f56387899ecf0a0a4dfd3854da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8c49e62448eeade24a49a0f9cacad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b491fcaece0e593deae24a83fbce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddd946473b291cb69b17fdb1c24f57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb209b9df2885777672a47f5356e364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b91812cbaa3e9c359d34cc2b49dd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40612ad0604fd9f72f60acc857610059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371baf0ace06fba9ac140d17fda57d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc443cf61a24b8db4a563cfb360c427148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04357f43a51b3d1aed8eb297055507f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a77757dce6d950f6238e196dd998150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec317867318a1b66b766ac9ac52b3e0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446e1988b1114d1405563e5eafa2b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c925970480047b1d6b2995f807dc72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ef3b839a7b724c82c24c2c2bed8a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef19709a303d911ea91f4b9af15f1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ad0f7aee211ff5146084954fc195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5348a508db7c2e8a5b88ab8a1770b23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f07634571e922fcdc2169defe723c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a80d955e237e7cf4d83959c7e5b315159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb7f97c4edb995ac78bc477f8759d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bccfb6bb87dbc2f3192fc9d59e390161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ead78b7934b81bd210a065fc4b40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03465cdaeda23a8b66675ddf8c6c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086da706e5cd83e2ad40b07a81e1f6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e498eff0a06d443f0ec6d07fd783f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5671a08deadc49a75a444f0ace35c06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e7ee9cddd6756a13543e88a02af8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d4ed9f66fcf1babc6bef8b3d44f1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4226659a6c328f548e7da02a2e1cd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1465eccebea416c2028b51720f8cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde59f0fdff5bdb0bc3ff77d6f0f6c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9a0c63c0966b28d0d39ab942adf1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf952a1574c7e0fa334cf0e2d16da13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d4a4a2656748cd587656a150c737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9b95eed067622e912a708f800b632175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940acae674c256b921dcb6e71593911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887485b0ac4610282cf3a88a651332f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f36d0a9ff94933cf6966c7506bfea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ab10b3a72300e89f6f1e055cbbf19179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769622d5847a4bb0b525512adbb5bb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9455167df9f3da394cdd224c937876181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8801889f330d8bb1a196dc925407f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f4c603d9fbd4a3188fec7790b1c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a007784a12cc9f6834d7cb0fa1b2f29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d16afe2270b8f395b974953bf9197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288e9acf8a3f3b2e03765c967e772d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cafc7cf95ead443ee74a63bf5fac6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e78ba4e4176a0a34df02231731428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22e6a5375395bac5f3117c58ac61c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33d1ddbd5b7ce709c9eb27939d75c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66104bec856250daf0efeab64c596979191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd92f551cd559328cce7aeb7c9e9545192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48991580f51c2ade6d38ea50f1ca57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab26a00a13c16bdca5fcadf54f627ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8ea10481f46ac430ee4d5bfef9cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94558ed0e2358681a3dc8ff36c8fe60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bd038e562d7bd386d9630ff184a66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ddb114616a331207d37398c1544d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90b2f0d22682282f7a4ffb20c5b535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7818a0186c205830ddb87c34f091821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610bcd9e539ab91832f978e3e3f8992201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ebd52d437d92545ec507c6733245a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed4cc3cdf2d47e0551a4f4d876ec3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed7c0ad3db67b759a351d8759bdf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487cee6429ec948f5c85771a95bdc42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09401af1c5bdf3f841c34da19fe6e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f6ba7f8f176b5d552a5525a08074207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1372ca4af92e544ec458233504ee1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173b76e43506bb89f27bad63b7e73a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2734d2777a54372da37f511b0b2d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4fa0d3191dc61b9bc8875bde931f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c95f02d589831c17f6aab57bfb6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0a0ab424f7a7fb4f02487a0ca7f53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f07042f8d43b836d65794223298c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec136b4b11bc21d86f480df6ccb1f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde94ebe1d89322f5457af26f133c4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7269ba785d96731cd58b6fe0080cf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801191028930017ab123030d0dd984d3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66107e4d84400d175c8fbc1a99b7b4bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef80f17e562e7c68fe1f835f615f136220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0f76feee7ceb6060be822b78c41b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213b3ad9ee9cc5bf1da8071a03b8293222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2644400febb031a944a0afd8300f7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827855f80668acd7fb40800ff658e66a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598b6be5e4526ed69a38e0c3a9f3eef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27ceb136405fbb30c91200ac86031226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73e9476aac1ff42598521b13db4260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934d7743da6936cf3a3d6f27152853a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917913719cc853f36c59329621ab1c07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ce0e054667c662dd8299e4923da47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d53693d43f48d844006e349cf5e460231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98b290a6da7deceeb2c2e02985c0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaf976bd3047d3594c0dca6e481b6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83524d5b069c45296aa151da9d0fb735234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b57461ee2164a15373f2521ad0d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101e3dd9d63fa3bbb5b2e8ef7c93b21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291870a4b2962155c414f99ad732458237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639db2ca5cc4f08d5beaea66225a02f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa9d62ce19a5a3c0233127258503a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ce359a0c1155a9733eca39fc7d98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb2a6d3f961e7ef12f4fe74fd65451241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7369f2fb6f31cbe01fc5c72eac5ca8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea387f1d5994d46cf73bcf2fdd5fdefa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed8becb984828d8db36215c3825b77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05a6780ead56d93d5171b8e28303d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc975a272a2d39607a78b40d8e251246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de425e942a43fb34fb577cd39a1d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf98bb8c8d3bec94e043bb9b42022248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6d1db290b8569e72ee10efea11a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713281842c72646bf7b5c57d8f54c37b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389084ce4856a48d71d63e991419e1f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f854596e7e8bd1faa9cef37a5a52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49bd051a03a970e5347a65e022c253253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d86fe22f8538282ad8f889cc24511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7edead47a0e680017e3e575792ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b335cdfb4de9590a4375cb987f1ed0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a6a9014ff63b47520dde56970e45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4bbb2e1badf450965b941a8b2f930258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49060805253dc7854e7171a1ec125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e149ee142abcf45ebf6aafe82dbfe38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6296bf446c6ea11084461af9db5e50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1aae166cdfa783aee807ae522c209262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe170611cc0efcb38675712f9920407263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba4b92c777f6b555092b68e8e5ab02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958a310d3bba4f3ac091e21cbaae93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f9b5aa9fea7297ac0d578c43a2ff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05ae9366848383cc703539c23be7b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be65a01decb820965f3b6104fe496268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991c00007d490cff182894639cf0fcf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dca563ef17b95a6510b29863c9834270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ecb607c1ddc4971e94be0d85ff68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad6c32b3a7c5080b210c0c63031e4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6207a626930da2544743e1de2662b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7bfb14c7e4798b4086935bb88e1c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5064c5208da50642453c5036b9939d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d2090dd4c5fbf57067aa630d5ae6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa65a583d62589cfdc1980cb9f95058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7d4efe89ae3792a657d200063c27c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0b09d0adaccf4d51cebedb5a8b6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de46057b407339a237270794b2969280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dded1e68a874c9f898c0d80e83f8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b904667f01cfb184c1aa9fd75614a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35dbd62f76814faa4539aec6f83a261283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5709512148c577e9c6f86acaff31284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ce480295d9c94fd88f4fca88e6373285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d70ac9a6ed2c7cdfd6e86033d1de9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144732dfca9b7dc4f54cb3378b03e891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef03bc9edae88d85e61e3de084c2fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcbda113b064c0057f971096ebd02f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf68cd7c73d873a2e7c0b27d6828913290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9583d561ac14b73e53505e51212a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343b6050a685d691159aa7e69b3d1ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c440d304c6100f7bfc93cace653de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2533ac9b17f09d964f74b5e70162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5474da76c4677507a53b0e56506765295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f0240ed6a420f8056483ed7c6111296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc32ff9a0e0886693bc940aac2a17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638c0e05c5d991211fa4ddadbd61a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c080f451becbefc8bd50319e88179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6655e7c6dc5d2634cef9a50ab9df18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ffd1fa12ae745095bbee200a376e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877992785c1fd9dbb851ec0c6197e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da36270df6c17be38ecd094e65329303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c926eb7cc0a3b183adcbda6d3565c58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0da2c9a1f7f3521f040212a1b0afb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bfc098495286ad698f4f45b4f8fee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41724792c90ea6ae5296d26eac412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff7510e1c7a37aa30a07feb2f334a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084807d70e0ef03f33d59535a5ecb992309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92b437af7754bf385ed94bf6db0158310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb3635e31282b4fd398f07b7578f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ab08281ace04ebb8919b700d89b62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45a1595f16a53aaae06c1b1cacfec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2342e2b95bab63ff2a9a2f02d29f13c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31dee7cb525f43a9ff8801996ae204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d738d53ffa8fb670501386d6b7231316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5f2b10b578661bc39d2968b01be77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00161ceab329f6e190bea6b3f9876b2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74cefe305790cc38ffd008a033b92a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2bb3e915fc9a89b2e6771f669c1de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5a55d3f9f694784580844674af67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf75260ac125a5424b3ae7e2572929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38428ac50ddd8447b553d45b2c342693323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fca51c8d10a35a4076371d7302880324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7037f7ae0b4669c58941994b813c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f182cf20fa323d75526bef4cd211b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d49f8b3b156316e2a91d9f2b1fcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5592ab3666b2bae630192a63b36b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ddb68123af62db10b7915ad694a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d4fc16ee19571afa8499351c914c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49721d0263a72d0dfbb3bfeb9a04eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81913fec5049acd5e8423415f52040c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e2f8186efeb129bdc47c6703c60e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd813f5834f7e0dcf44f7f254926b72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087395b14e0462818e90d43dae50d52335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55dbfef4f7e75ad08dcf92b302d5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d818efcb045d55d198c320442f6587337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad7880895e6b19e23cfb171caba75e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20a48487bfd6188a77c36b86a96ead339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79467d362e53bac5b5c1125fb8965f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ea1db1a5581512e7805adc7772356341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa90ba64d31690297aa361350ebabd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6f92cf6e8b398e96e020e7caf34c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edf446e589c9020bdd4e79cb0c831344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423e1790ee5650338a65c6a6cd32ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f841b2f045d68a97f37c1d2622dde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6ae6a412e2171e9cabda91005b931347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9129d1d1c3789a759cb2da6067649348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cc16ee7fd231270f94687756b5829349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ad56bbf13c6f8d62194f1742ec105350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8628b39f36372955de56eaf84ddc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd978d4aefc615b902ae2ca4cc28c87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516c2aeebaf1f2b9d745bc7f1cc7cec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1841d62a48d641a1cf3ed7a842ad90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d41bda1d4d5d3ba37670d77e1b232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea844d3464f848138e8f55918077829356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea41ca9b9337ae76ff329698766b31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011c6e60b22aa8e6965c5876fd87e8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eff0a3bb9bdae68834f9f1da796c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce9cef8faf9d32cdda44589cf990b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45160ef400309dd2e522b8a1afb3f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584b155466d77b0128b8708b907d5ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b85f08824d09897355869e0166230f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abe286ae3baf755b407889549bdc5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52712e7d17dc6dad00d9188186d02cb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1f0510feb04ef4137775f2d620e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0bc2ae3a1568d36983e433546068367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaeaa821f841f3f59845ef38a89d77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6d8fb953f355a16411d80bba70f4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a1e67327ca2f6fd8e09c4e247d47e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4da0a1f5e5094c61cfd95c9457c46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b3ea53e69f4a149ff6d23bdca3a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61300ea06dd0a4d03f717666f05e768373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5c9ca88e742dd652a9449de08766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0a59e65a483bf4214e06f2344c44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a85a649554158a7c4a009e920085f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089b0dee59340c72a2709a9606c135a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85baab4da825d594b0ee0d5211b8ec4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8f1d20db6e9112de52e537d8d63e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb5722b191c90e96b664048d44182380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47140b8be03add0af91200a8c8066381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390fa48278c7f2f99b43e9b564c22a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7a0b6a60eb586827d5161884391f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb99727077d5ba036a95f850977b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042d29003b925b73ee277663a4f240385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e72609ddff8d359c927a4f8fe3d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325abeb6d696afcccc7da609a956d8bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec9c7b02e547c44e21318c0adfc90a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fa9a746b1246d8de9fbea499a599389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfebcab3b7946c1d6cb9093d74b083390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66ebdd0483256e340c9fed3e7b151391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca75e60e3c740a80879c6cf63173d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f74224c14d4fd054a21d547d060d7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b052d3971395270aa773de8ba8c55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e8e76c0424116a91ebca9b0b46ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87b2a12e75070a70847489d92eee0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ac5205ea9d778a050f3c5f78adf73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a01a1d171b9c6674bb1d05a6e75333398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4ab9aa683f5aa2a9a343783893d56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0d54bfd3ad1e25ffe904e3fb5356b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0314ac4eac1a00f2d4475a7fa21c015401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fddff41a69771e1b0b48f1ffc9909402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324511db8e5fa41d921948923686e3c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4b8da9897ab4d9140424258d6e6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5d4012be418599982ad1cf5d74fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a245c48c288e0ff35d1085a2158e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183bd73181ca90002449f4d3d3486bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706b2e0130026119ab59afdc871d3c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32c4dd2f6f79309a73aa7557d71038409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073b52707804ad59f52055b11569f1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe836c487dc947d1bed1993eca6b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6944205af1a7412e4b075c0abdefc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d308ba59db6b1c4023eac598ac5b79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07a70c22f26146d0a17a34aed00649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90922ed946c1475042a2ae9e6dc3014415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6bbeee7fe3b7ba0049d01b0c5da9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a549e0f3bfd7716324a6e73cd2f0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4adf007d982a0fdabb6403b00edb4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af412e91b64284404d59c8afb98927419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3cecc9268d066d85761935f1b866a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3918c71c11ab8551702770dcd8219421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca99d758d5f97ecdfb7e93428e64f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303416dbe206b4fd38e9997f83ff1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d536168cdf83100c5b7829a6c4c9f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dee3cc07334ae70e1ded8aab801260425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51ab8e2d04eac4e6719bf1822bc1e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af3532437e301e2b30c9f686f58a04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f87a58edb9af71b5a812c114d1ee3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328208074358eee6751d623751a866429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4101388e4f95bf167cfdcf835709f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74024819b15b41a70afa0a617162f5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed9dd71b3c7ee0e3314544bae5db84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80de55a650450aa6c394304339115433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed78eed092727debb916bdc247f72d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84341b6c6c92fa941b6878c7e3e129435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db2970e1fb430887a6dc5758508a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbff7476f590e0056d83fdf39da6a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fc7b6871f8091d5e83d27c517e298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8de190137c646e117195274cd62f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c2a4a542649469324c06975ed4ff5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7e64beab3e49dcd2aa9021088362a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83d8d9b7265b47e26e388c6024e26e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a4ac77b54390f4d822e2e1594f3c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f6bb07449611cccdde5ce4873ac5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94398ee15f61994b8cd02234111248da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c81e1fb3fc1546b958b483780d01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f32967c3e0e350f7e5baf79bfeceff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f429a9946a99d873c27c4a6ad06a00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d355e773fca1cd0e5f2a5a91016c7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72f7c0cc2054dfd626e96caf22ce5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c277b41c7f784437f55c4b34d792f57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756317308a07b23c58c13dea86a6ef4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50cd2c26ade00f552b72a7990cedb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0063869124b7c12c3eae3ccbab189454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e8736cc9397aea536f5f9569711ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e1b16daac4fc5bf1bf93200ccd4c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67181609e5d6bfd9336a74022be8f801457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cac5cf2f2dfc451aa863bd4a9a2f3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95618a1d7614fd931bf4d3bbea3b39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66661b8daee269c4dc733aa9ef2586460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77893bdcc4c9f088542877defd3c62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef4efb9da2f8257b4dbd25cb70c17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e7461e35fcbbb1ce4d8033b37a75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba762acfa3eeb56bc4ca8fc64dd91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b85cc0fb31811291e6fd0d3a4fe734465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8493fe750ff8d76c9c4e5db9b717466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bbddb1b88133559a37fb83a74fb61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e00ebe8289be913fcb73cea309bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8211b00c923af2cfc91903170a90b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0470f33f936746d6e064de3e82fe16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00b63df0b5178e2fbfaf8e3a283716471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a7a0607e376effa8b904822b7c852472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadff1f904f6bf749b8185b95809c6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f28d8a55c7af1a82b74430664fbc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12129149db590162474655eda25c23d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13022740b75f568ca43c4c1fa7303bf8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faeb17ed6f82a4cbeeb50f0f5382db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdc97fed6ab733a02d747ec786a257478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cdecb332c475828daec5d89df92df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbae0f3a688e98855919351cd75c3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14d41945a5f2f47a634c0ef6b6d65f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077e65baabc704a35f5c4294386772482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b87325fa27ad9b5f1d169cb1ab14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f6dfb1b0c35f90a139b00b728b5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb8dfd9dab1c8646c6d232f033392e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe89d6ee50dc9617f53b53eb9a3c6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e229e704fb83eee8841437a961f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537d1a0fe111dd27fedb46e0d98992488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f17c94aa338be9f31bd22af60505d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4af210ab1ef0e46fa8c112c2a6189490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269a22438380ef4728bf8a121b3bbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc452d2b41d3f7ca61f85d9ee86728492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e976c7beb53091f6847bcef20fdfac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea35c8de68179f6d19991e05b340ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5bcdd5bea3e92dbce87766cb1466495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cb965596440ce2aa3cd89d695f198496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbb042e0607428ddc5254cfb2c5753497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b868f286c6fc4853e907f5d701ded498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c0d0abd4d037cfdd1019b8abca39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174d808658078ba95b09a4daf96712500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c38fc8d586a276e0ac532495b04caa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243ae54fdf92be8aa210fc3123fdeda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b627861fabbf413af3a77f0db87ac74503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db985dc5a3e4146ea4b7384912f5419504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dddc84f66e47fd14b3699c2e6ddc5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c64f4bba78ca8f017982dcce8f687506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3596a550feeda792116450dcddc80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e898f2ade74cada1bb4e9192433a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea5aaddd7af386e1cabaf8fb0dfc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962169f48c921beefd768c07689afd94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd456ea2352536d00cc2779a5f70aab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c993aba91757d92ae884b7509ce31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9f721b26f0ccc4821a48f23b9818513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30541a21bfbf0ce1482b09ac9555bdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be8621a4e27946aec0e255ee278ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90838ce16fe29e4ecf99f7f7d430bb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dda483f695b697f99652ccf5297aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36931309a6d4ca77f87ba522d580d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9a08db3adaf13437c1ccb00e77426519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39bde58ddc0f563c573ff30b9a2ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5242fd1f6488e1c8d80285448a155521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731a817e8cb6796b6c5c97e01049d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421a8db81b75401c7dd9dc4bee31720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6c4becb1bd2ddb3eb3864ef7da2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86299d44d0e292a79731189bf52faecc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686cb0eb68c1c540c98eae3be140066526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80198193890193e46212d6d337721de1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a11e1c5863730b4455661304205ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380440143078c6867b9ce7729c3316529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54b2e1ccbe2ebfdf268a59a52269f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fe6b2681c1ac218fb263774f640d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf25dca60f3a4a11fd29db5c591f910532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45dbaa710421200ccc847f3e3f1757533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48798115cfe8307daa30287affb6cde2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce0ed7f111ecf9e2f0777b460e2652535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bf82a23e78c5cce4c34022475b600536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567abb5a2f933c17b2d1068db989be6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f23dab5ea6df6d0ef420325514f95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb267b542efe3b2583f36d37742461539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8252cbdb169c90332bbd8907f16e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10c410afc84df78f2cfdd17a167f4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48180ece534b5ffc0760f42dd4e39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec36ae997c93ffdd4da1a49ffd25fb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78bb27a750d68e31b5a49ea827a3c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef6c92d5202e1252d01bf4dbda9229545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa184c1df96cb20dfea943885b665546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58290b470ee11c960985fc00aac5f04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912a9d38b4d9b95c12ccb460b7c690548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd5649c255dc551da71f1a6deecbd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69013ee388470e450bbf2294d046afe6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3d589a242931ed500ebb259cbd966551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6a4810bcfa8c420c7a027a4c8dd0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929eb19126b1477ac30faa01a8016d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda4c6b439308211fa42b3c7e5536b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ca34209c18d4aaa4b3b98002579c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adfe695464c2799644a95bb865254d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7f3086efd8efc8e3a60dbda931eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0c68b2e5ebe51a10941edf76c6b6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f9cda016b09bb11322238d2e9762f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d300ee4d114296cc264a76a3479395f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce189cfefd2ddf01220e6b252b3aac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d864356ec1db72101ba3faa898c88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78adfd66d2b1cef6e15c8b398952e25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c14d7c8eabfec9d0a823773a56d3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297870cebd42ed9bdfa379949dca6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760a524458b6adf3573cf9a3cd920c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4029e0c3b907e78444992c3540968567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489f5345fca50c7c3f06dff66b6128568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91622c3792c9fdfb18cf7efb1a1a30cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e8b82b40aead7d5e0f7ddda10289570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c562c471b29562a0875265151f8b5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61998e0aabd7d51c75bbf4c31b088ad7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5b76a6283353207a7ee8b4e6cfe2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f34b5d4842097d342a0d3315cc4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c55ea782700834d10c1cf6894573f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4dcbaf629f8ead07ba08a69fbc2f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098829494fe12e0bc596ff5ded15883a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5947da288621f44806f0145e29ec7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f58ed58c4075f1b11640adc52acac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124f08d94a3dab04c39116b232235b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e3a14e4a91c83208070e6a5316203581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e55cac645086172cbc077308fbc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75ef49078d55f863b44cf9d8efbe6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717a9ac63b142de49f20699d3438692584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb5ed2812092aae903d7bc97463705585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca83f7947b761142000a472f0e306f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1c20aa69dfbab06409c284874260587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bee532e379f820008a04151b177eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf5f66eb6abb72a7bb1f170b2f6c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416d9e9adaaebf62f2d23504284fa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1823f8ff1661041f0a847e80f3eefe6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b91cd4ead892c7bf67fb3a50acbba7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dab26ae9f22b0b576349dfff03b0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567f8d9b059aa92710b29c10447d88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a497243733952806c78649fb553a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adeb8f14642a856dbf8eb991c8590c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca07175bdcc8c035a4e7b219dbb6d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d1df632907b623111660f5436f4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d126df7efa7c24d06996a14666d85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7072b5f687d5a094a05b4e2716886600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ae175a553d88919d03dc51ddf5f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab07b8a7f7d5c08b62863ec05cd70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349ceaa3fc4622d22b0fa3b530974a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea841472ca38a349ab041bab0f4641604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bfe1da91fffa76c2d581dd901d08e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4467c621d4336008a1454552054e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2201616fef0e37ebb2bf3080fea4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a736a99410c03dfcb2c8917c56228608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6b5a3d457cfa92b1d7d79ce57423d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241b126a326a7877fdc3fd8843a874610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aaeedadc55ad6393e5b06d76b68fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0b601b389dc9e5703579b8a759ae7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e641ca3869ecb3944d4179e4f201613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034195d81629a3f1c82a4a71109027c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc497b0527dee8eb4fc515c09b2a174615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b58629f7a23cafe1b8df76d844957f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269671a38e82da643c785a32bd0e7523617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f9870526f8fa02547026bfbad9d92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfb046679b81fed3a7b8acfbd7f941619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad81aa91ea683bba35b16f6eb9d0778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc129497b1ef27d4d6b38af89f9d48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe962ed27b98ef326dd359097fee83ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139cc5eb0fd2d2dce54a6c0523be453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfc0970c8766d4c5814bb20ec7653b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b255b1fce0b322add25fc34d6e79354625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79677328516b7a2943ef74cd664c267f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264aa000cab67c3ba0d880ee12a6738627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5445b717b94a31538c26a503e245d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d1bf509338c92bef4711f0df6ce8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b808396bc5e3f8cda124e8f33c30bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719e58dfde53df4d61edd91069a5f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228ffa59aecb0e20ce627c5288d7e5b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1157de621981bee2a64c3fb2f3150fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff50b8a20b48e8bae38b22dbf9f1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3664cde412a4223e7c83b36ee8cced635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8d33fbef3b21ab305e867e29ed235636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aae8c764334ca4b0a9b5fa0833b1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d534155ed874118ee1e7445fc65f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64ecf1e1f90ad989736e509182dc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af90c0e0ec9ed22f3a960faf826fb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609754fb0d3621d109608fa13c00b210641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9ff4c7f0be11f2394a4103d6c8a01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41091c2db534d824b3af0a9ae9f18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324a099a42719a3ab0e841a09c6a60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ff2c7a422705b382e410c0c12e044645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cedb4f360214ff2c890e456e49253646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25910374c7bc86a1a97e4f26282137647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a7b167b363f076a1218336774fc4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788532fd41222f4afb76bee35748cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e256a9918fe18189b2f5a2c4ca534650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe76f0ce92278ae6bbb425c01957d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464840512f0ba5c7cb72f6bad0a1152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2994cd356c66775f4a05240abafaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239dde78763aeabb8aaaa83ee062f6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691defedd3bd500b44d7b5ed968cff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efabd8559d5a7fc1de88754c738b81f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cce0f7b0cbbf7073102a01c75de81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5cff5cf6d2afee80ec3907f7b350b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add5e538c8923e967bd8ca568a7164659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7746660475dbcc7f8d6e3046de5972660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404244201711747c9419a2b2f1770563661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3de0930d1381aae77c10a330ec15da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2946155de10322b6852f357a4bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea64982a9c9dd1a492f95aad75f4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfef26fe7813c8375a8e20414fbd8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10981b5e7d06fb2847ebb37f81c740666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3dff0b8b90e77346dfd25e42de01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e2509c279ea15ca1fda914fe61ec5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cdba3df5f0a32c6df968b3fc89f22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5268b6a723227008062b918095a30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2dc883dce0cb3048ec1efd25f5fcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9742a27386fc37648ce5e27bc4719672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e68345454ce897404840a801a213dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ed20863aeb87ffc3b4149045f8b4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d728429d040ba812dd9f27dadc732c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11100103a362184a98dc8412f1dcdc0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82be04b6cfc0296e8edf8cbc896be7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc6def1bd4273a537fc6b0a3110c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b333d671c52de061646d55451b934b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209df2553f2b9577234ad2ef656ba3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba960dfd3905537864b40d4566fa59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bf1346869110517f413a5b2a4c168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792f8bae1a3e495fa6462116560ebc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bd3777ca3f7f4c4b246c51a5cc763684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e123dbd7e15455034f706767f087a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751b584a18f62f8fe37b6b21a93ffc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93988ac94fe9125e05755c3e1bd11a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82212568f0c977e20955cad8c367c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b7e36a6fe71ca5438f3c801453b5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72b575e9d12433585e82ba5eeabf17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff150f1c1df48bc63ef3a2eba830b9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68773f4cf823fd0e9380f02dc6532692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f67540aacefd9d019f6cd39a56edcf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950197684e53b8afd811d38dfe90f06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca24d8efdba10bdc36d93b2d3e20e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c5320f440c64c7d140a0d739dd766696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84711ed8d691bac30db1ba31298ce9b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32443c971b2453e66e5fe4293482c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea03b7090d3a0eccc7a95fc2579ccb2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ccfa3c4c10718bd5269a57b2590b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815bbbc6e36609144532a8608290ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099d618710ea69863d2f4663a24bac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a02cb8dbca223dbc0a18cef21b1ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9e4fec3c7bffeebb53a3b150b1dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340518fb4c384a0c01a0559ab11344705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e0687a99c30813a57c8a4ea2fb9e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce597772a779528ccb5a0309ec9a9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc5c1d2db0f8650871ae9d0e75abf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d710abedf019277bd74531bbbfcf7ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8701e202180137fc07b4eeb26f42f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90ffb42079ffec28ff6f161c2adc35711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec24c76a067015635f29dfb7cf9a6d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea3866477dac09b1d3ec6b682217f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca860ae6192d86e09ffc7a82494d840714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458e501458e80e127c9d4f22b5b70c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe1039f86d716784d60582864267d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc26a603f456d0384a7798649459dd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596eef888e63923aab4efc87a586abe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e7693c6cb94786f6482767dde4dbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d3a115687bc0f006753db0d72c539720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcea60f0869906459111b8a7ac77a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0080a4135b7b5e24d8394a3ac1003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b59cdbed6de08349de18ca7567ce1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf722e370105d45fd8faf2779521b89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf5b2e2e5f75df324b9c45f0625cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c5edb4585a2a9c44f7c48ce8d978726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4efd5b8ccb8795376738813058e0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27dbba72bc4164a131aacb2301e2e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e011332c365a5be03cd9add52fe6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec799db23934d8186c1c3ffce03db7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e9ec851560d8f626555e7aa7f4563731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13b3d7810c2774f127e5c2b830edb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5aeb27f49b3ef0a3afdf02fbf2e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1490870eb1bfe68262d12fc1aa76734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a8790c433ca70fb2897c3bc07ba5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6df1f7abae0ebf1394f02c662fa76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f17093037b08e44bf876edd8c5db7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438835ff8d8ac512fe35c96fbfe08e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30aafc8b901d0095616d8f05b8681c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956ec7f63732183818eb70e6326a9c6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8742e2ee994b926742f020eaaeb1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027192a257baa68ba7aaafc61e1f5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261d66fbda79504ecff1bbd5eef3fc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511004dbb61f21c49560be8a3470d1e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1490bb1a91711214476deb9579a7aba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a479575790a4ce8dde62a50d54e9211746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0e81105ae174bb6f6a78ad7c5ae9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff201a42f30cc111816578a9a8b1c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd5810a237db89884690c5904debfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de366ea40273a4ef761e5506c8108750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01bb903d8b8581171b40c392662ed5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b37009f447051dceb693db4c817c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07d821076b3cb4dced47ab7d45fb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ed614eb9187f648bcdfa6b7876e4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acb9460b47eb6a20e03b860a1b6279755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a2600cf097437aa82e412fdc94470756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0c03fc608d81408180a1080e37b95757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b9c78ca3d363cb3e8e96b30a0c14d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b4362a9e977f10d5ee16471711ae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722df8207d8563e397ca2c14c465b041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab584cf7f81b784c8fd37f6e6a02472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4303b7ffb7b1eb8566d744cfdfbdca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1745848b9ec5c55701b88b92d98c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4b98777979edf590287d2f0765d0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3668a92359f4d340bb9dd72c9f7c866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94672634043cd0ca5a6a1b72b3495847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbaec06a8113f7a0453a519dd85be58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378134ab2237e4b6fd380bb3cf5a5bbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d41ca0305677a120a65f35673d97a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba9a65623d135dae214a7e92aeeef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5ac62a66ef8a7c4a9a97af3bd30f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b1f98b72a9be1bb1664801a6d165613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e89d5f2cc1f10889cf60aa78701c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891a55f47080d027f87245ca4840ae715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dbe82bbda96275688d6f3cb488ac716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368f8e2170b170abf48e99a1355a7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40626c1f2199c791fd0ce8282d06e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30328b86e38f910c9710e114499b40919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ca19ad62a3bcc519d4b4652dd976a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ac0b09cdb38caccd8667bfefd720621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b6cafff17d6360fa1f8c57936bb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b283b27259f8584dae87a9577285c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4887b01f9f9d362f6213edca24a73524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6777c8162798cb5d28f5b9b449c66c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1658bbaa967b52ca565320e6d7be326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56887da1a08a9ca3c9035faa15835aac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eab6348069131b57f5489888b0e9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316918f8010e9ae53dc8f2da10ed9e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4691ece0fb47631bfe7a0d99aebb5a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf553789bf50d5419a2f868436ceadf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f58110bbda8e6b8ab6daf2319619b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e19b1343b27f720820d6f2b0d9b4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094d0797b2bc8f4b8652ae7b13f997d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d86f88e556bd72636b0d6cc96e5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ae769c2e5b5d77521ba506a8b7c9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6ccefb9ec4cdf0b0fda9ff42627437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e2c2ff1ec60575eb1be48865f991f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc05a3bc0fb5dc476b2b80dca6931739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8b590e4e209f5e593789a5b6b00240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ef24309b9b4564575e54ee1a0ce9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38493d229c78e3e174402efe145ee0f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcb2ce42f1ceb27f1c893959c31abf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc72ebf582a9bb49b8f1ead8ed74444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b85dc6bffd1a6f97987e6094088645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174b383e21cc316b2cc819cd5e4f6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e62e555c5c716fb31fea2da03721b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eeb1fd5853bee1b4f146bfb7a0a5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab2ce518facc9b2cb5a267c7eac07549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff7e5ca9510fb8867ebcafff7291050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36102b619c0b9a50fd58de48627b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80b1eff6ea7c199b08068dec17ece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada2c18ddfc39b620645f11f19d082653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f448dac1baee10f6b95cf73b89099954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074177d737bbc02e0f3ed2774619a3cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c1bade2e0449820b03d942bd8343956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58509a637eb7daa528d02dac9424957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76a897cebf53867418469082f801758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f557fe8ae4591d1a6f9bba8d355259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac26ffe5073f9219aead698a18a3fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8076db277da165682e8f107c5124b0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d592aeff1aa0ca106266a47ec69ad6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b01be78a37a242c84a15e756bf14163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134828f0f030737cd1d6d517a3ec79d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945bc1a14f0c96431b0faac8d30047265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e2d886624e4ecabe914037ec4fe8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd8fb36675b43517ae850447bcfd0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4fa1da641fb609040144e5e9d4d9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4590b8525f83b76ae4ce878a799bf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286c52b70a184a92593ed1bb44e74d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc63333ceca57650447a5f071a72d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadede813182e5a590fad88fcdc6b0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a355c8d066ad4276406e75debbbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b07eaf55dd26127ff95a88eb1db174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16057b49f556d3a6da10e140e4c5a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4eb55476629d9f66db8e8840ad8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d989b3c04e3366bda7fae5ae5b53977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025f173e40a87396c3173e9a2ec636478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2fe14ce57ba1b6a563ecf7b36ec0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1168a69396a518adcdb1f0788e448780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dc81160d5a80fe71f50e24fe545bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6c59c6aba4aaf580afa566e100e4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604d71a9cd0e3f3ebfd5a3e2ed86d8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f3d998e76d800cc46eb8c0e6d71e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11bdd9840eb1bbb06adc6f5ece865d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313218a4698face015b3ece23f5015bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc859ca692c938507a7d825ff25277087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5331e2b1659c684c54d85be2ae9b3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd106bcb60daec9eb10d61206f24e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0495f494882bd4156a2e40c4f7a7b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b317c873f095f137262375aea6e6291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa4442286f598f854157f392d6f83492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38a0213efea84d9d4f9ef8e72c854b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdfe148689b249c803a8d16842d23094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c4830db1782a0316b0d60da8f7e4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9739259e3383d85557e4b999b67396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6577ae9347bfd7bb258cb7ca2d44e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79356b584ac1c7e3a27445d64a64c7d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789588c483e1bc027ceff3d8aad01199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1ae8fcd1bfc37d6f31a08371a71e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36383449d6ee7f6cb09565f67c15e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0affee02cbb714a1be0ef868099f19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d8bd817574e3753d17286063a2418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fe58ca1e564506a980bf7b88ca34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60777f3f1e6ef501b931dec5933492df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d20527fd8b0c0faa5612e08ce089106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a265317e542fa7b5a28c307f6741107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332087336e5a78bd5058747bedfae27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5caeb9862025ba1de983d9a20ead109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd384a9832357e7b786b30519d43e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4fad82e74ae32b3c3f8f0c99176f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161319e45eecefd317f45803e7c5081112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2586f41170416e88d8e54a3c47b980113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d40c0c1348fa9738fed681aca4a5ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad87548bfdbb8ba310a22ff7f93559115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc790dcf63b6dcfad63fe2a89e480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7177050c5f64856281bbdb1d5787117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535941c83cfe1d54890732c6f80e4f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9519e96d43e63fd7639d7b79c0fed8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba47a29c998a1f9a7922b165092eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a6821cdd21e87cde362dc044b1b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a1c95f22f963d809e8d297e03a42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d90a758a6030a8dd131aa4f510daa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ec71f99c51df95ddd910a102728e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc943b9dbd03207bbcd62d26ff89984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491b8837bc4b6f18d053af4aba03a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b9005faba4200b9100365a7c56f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309d7aa9d24ca8c6d2cf4d43b464df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbdf2f7b4f0f01aa12f67e2a6ea7d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec52c80cdd4ec41e06682ef31a7660130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345e104e112ba759474e851c4b5fb2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046df2b1aeea6d6eb43ee8ab3b4b038132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5781ecb23f02a88533eab7d6fed9e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64683163d6e8eabbef12cde61499e035134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d41a726ec28341fcc82ee834e0e6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebf8561a16f3e4d302fa9a779076dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b6d94e09d4d3ae0b067e4537020dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998659ab678ef93e9181f1913402c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047040cf3ca229eec7fa79841f186e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6590dce64c1f6ab32451be39e1ebe5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb23a81b3b124ad90bb1e85b2b6bec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedfe561d2a03bf33d46e8d1da3ee70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c50d49c244cbb3cae69381dc8fd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806b83ab00e67792460e5e729abd7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737609d5afacca0e7e2e0c67170ebefc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f798e93aba9cc371fb909ed123543146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788e01fbb3cf2fd96776445fef8dca6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0057bace92a08fe93fa6d14755d03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287d3580c2aae8b7b0ffa7bdead12db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c70858dd55de93f1718832e0441beb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b0c08e2c8abe6bd1ec3c400e9c9b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846272836345697fa052194c05dba8b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811425c7c6fa9efcc30825892c19f2d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37e29d5642b95b45cc37c18ba7737154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d2b305b36eb0744edac5af0858281155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9893fcb21fefff949a11192282f731156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a27962565d6de212460fabfceddbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eef9b45f79c8b21e7e9336ea1dff96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a610edb41f646c8bc4b7f8bf52fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd78bc0bc69ff9021090f015d6b2e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772912f7fa5da19580949e556f534049161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc5fe73381d68816212b6c0117e02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1e2bcd27bd0bfb84d360c93bf687163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde9b9e7f12abe1edb1b1d670fb8d0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf71da43d62f6b87922ab6473b294165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cf7a217b3841cb8c34418158cb036166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de426344d9fb3d9d0bf8563273f076a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2659ec0ab3f11a894386bfa2085952168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae533631bd2c8c3c92b2609b5a3fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073288596794d18b61b9d15a800ed13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015cd985093ad7e6bcbae134599aee2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf2d16009964928e109f3abfb1b84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acadfbc51f2d7433f8954ef616a193f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6b5332046ec928dd79657c581c135174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b03ff026fd0370bc93591dc49bbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169059aa6b8eae78341b61d749971510176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e85e4a71e9f72baa501bccc23b442177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0fa14718b0919fb3e054145f9f7d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932a4e0e43fe8e0c8395005ce5fa17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aab785559796cf32d5591333145ba8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475ccbe392528729444109f6d557f98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1db758f2e4dccb0d88f18111191dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab86c28f348d47647124d9cd03871d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970074b5044f255522b13de7fd32d1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c30e46f83a583c6e5bec970fff788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644749b8d3b1837a8a74b129b7accd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16fd9c432fde1f504239b12bd48186187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6fab0723d3dc58de51586267575bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843612a2c3570e90e71a69e8b518ade5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c93b0f80e7e4e549afc2ac75140a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088d1978ba417d7499b2875bc1898a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd61fc4fb77950ed284dfb8ed114a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1d87948a8d41385c1d2b7a36af05e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde76d7f15bf3e10f7d3834fddffd8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548f3b239f00382b2cd0f08543aad89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6388144be8f7c10ee07312f063522196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95934079cc5dd2b0f4294e58761427cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6d9c0f72157b23136f7268ce927d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9493f5d00387fdb479f25abf0ddb75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bb0d8505c2309d23386f1b44e8962200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a62d3f0830d3dcbb57218d1789b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827a6271c15bc8bd6736640d4788aa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa21f93a5911bc5c9ce6c670934d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e42b60377f058ec2c8b0ffd679c20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed46a0be251fdc4ece126ff5b41ea5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0c607f2421c319c633970af7023c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66ef837d48bc0f098d48d65e336c5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebe31567760014605ab9a62fd2336b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d33df3105b5e9c8f3df3c1fc9e468209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd546033e49e7bb17ace1bfa83268b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710afb02e746c8b6960cc4d7e717b553211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977aa04d0823aae8ae0beb64550fa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefad8003a14165d4b0ab88898685d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab429908645c60f8de725843a212a79b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de2c62ff66be603766eed3dce171bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352d1ad5e587cf708fca2308eba855216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfc71b9beafeeff62c09e5b3c1a1d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed635ab55712fd74169a6f6d6a33e9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eba8296a7e94e31f942ee15db6e37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e655c47b2d5a22494e2c4607d6c8ade220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c960ae5b8fe42b13b22dc2c69e60d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e65346f2feeb059a923dbcb14417cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01dd81028643ede7fb2d1623140712223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508d589bbd71083104f3ec68c9acb36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe4e28d7db196c3a4a8c979bd137d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27a55a53eeb2735db19396adfbe233226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e7a1a1465d9a63d262ce6bf63b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee641ae7e066c6b2c59b8305af20bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49df9755cbb10b461103f178c9238229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab67a43fc1399824ffbe96e656346d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440432733e2d8fb133642bc58b0d33c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb87486f12a939920ea29fb18a1b9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f7dd86f1cdbd120fd88d9f07bae1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132c1881453487bf9d06d4482e42228234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09a59045456d9c2aa86cc72dc8f10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa73e7303e9e4003401fc000b065c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82abb9ca92433d73b446c3d7e794d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f517cf4927a5dc2d7e02ee5eeb912238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f434f80f965ebfc7b1eb31aac785c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd7de875e79f1796d7fdf5adabaee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e69f0a667d29ed4b9786afcd93543241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a02ad9e6548528c7e9aeafcaeeaf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d6a72fb610a8396bf42b3d479a34e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890b96de3fe9a26268f743e8c53bda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee3744b4cc8e705d43692f431868c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32a6082079e77af4f7aa23f3a94eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc104cefb9be8dee244d7bae8b66803247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d77d849bf473214e648ee35a28b8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e293c181582afe12c649fe54c9fd7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a6c991d17f1d7384fd12a3da01da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5164671735cfe77687c1b1d82f30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caecea7f67983dfce3f20eea096e99c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf28353b3830639403b5c8c25102762253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7807ca29442b0ecb40bbf05bf5e95e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edee80fb9f83b5548affcb55823941c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2335513e556771933d11d3ad4cf8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17195ce4fdf4a5544f7faf365cdfad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603722a2de380f7a6b57287bf53cfaf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112da47298dccd8132b6dc0ca8d076259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e0753102a6a8c665ff8133361f55f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21bb7a4a4dadbd80b999e4c765cb54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51fa515780bd2e729e8c32fcf51d45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf01ffd77764e43ba78f8f3185f5003263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d0b2e09537c12e27dd6cf758a61c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7263c94ab43bfb6c3f73d599c4dc66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209abba2168c52e05629f272617bce1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783ff8eb696e3d65b4f535740cfacee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a85cd345035307b30783f6ab95c45b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e750371f7b022ced8f52e8e9cb8a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb70983ddc207c78a4c805e372365270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111495ae4e9cbf61fc0f0d8b72d5a36271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac6a6b17bac3dedfde7c7775285363272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e5e8ff919430c423ebb1046174725273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14696ccbf46412b833faa92becdfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a1f9df432511db41e0001bfe31bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf484a18a673d13ebb347b1d998eeaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267296a0fcf0ade94b4754bdd85350db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a10fa6fabf9d6ffbce4fc734c6dc67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fee0d81f9352a34534ed5dfcf1e7a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b02aec3e7e45093ab3b2e9fe98c4d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b5129bff8c8e6dc348418fcdfaacb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d727ab711c67cfc47480b3c49e98f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b1f36300a40c5e597edab88bae69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a0cd6f06332c091e34b0eee20772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a11fe733d6058df0480eaf5e16b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56466012345d8f8cac41a596d77273a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afbb1d60570733d5ae5401f416697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366b35acd929265793098c45b27e5bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adb8e9ebfa76368b7fd8f88dd65fd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8127eaad6b4357251b2f55dee40da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949f435ca92d67965a76e8eeac7fc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27edad50ff13cce916fd5f051fe804e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bace96a6c17595b11a107f11e5624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9804d8fb79acbfe60f3fdfb3fb15294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45de433b69de3101fd7193be444173295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f53e0fa2fdf17fcf58e5d9ab8ed9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4014a4ce8942e75ac88cb0dc6a46d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c6f00cd8a74043e7f99dd2abcbc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695f1619f196aa9f6606068211d9a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c027b232f34b495d136fd39f1f63a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30a6d1866a474af8ee2b1c7da7e6bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146ac9d140f40599642e73b2938206302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de276c303d6dad06a956c040c7e080d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbadd794bd74b925bc411486c4c793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e13dd9823f8d96a85bda6cef9da815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc561d6c7183b004c66db5738b0603c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d851cce1d5b8e19565ba0625ca832307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b32263437754e14e7c7f85e665a8dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099349879c5b6453fdda5cd04def119309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29ea3849b219dd6905fb5d19e3f6d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3eb479b3e94981475848ce5ddaa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da0eed273ed3beada50581124d96e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04213b84c7e84a81d70660305410a34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3dc7511a5f21bfead4c1da1e9c612314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c9f484222531cb92b3fdaefe48eae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7f08f0c42aa57f8d49fa512f6215316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898068e24816ba262965947f7c0e1df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8db81ecaf503bea69b170669ca45e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad311b83eb51d2b2001800e817c964319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f8a32309b24efd78e763be37be4ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f32f7d522653eefaa114ce27bd12c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8192297b661e3595d7a740964c5649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6611481f2a6f2b2db7dab72aa1e80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4312292daefdff3549a8d70191a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67242e5a4e0b32580c6418b57ad289ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561185f5e550bbb17e40aa5fb5f325b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807434b6141ca68515f0701905587b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77444d0cc37b2f137efcbcc0100dd358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18355f10c905fdb8d02550303169ff1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc3e9cadcdbae22ea410eefc4642f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216e4362bcb5caf792e0f478dbca4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee632e2633303c7c5b37313782da9e4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5ffd444ca70ccb771ce69ceeb208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c333e1ce49d23b95089a54a1830bfe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ede4b12e5cee29c2eb7fa69d827aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfb0e778cedf66418431659d26ee47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e525bb58a16b450d4292f5a727e9a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd63b5c11d746e929bd2ac0649a33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf7ae13bd57398477ef0c79cc3ed02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ecb3c2adc2a3ce38734c019a67900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991639520ae0ac4d607d5573173e8e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89618ae80ceb6b106868b4deea9bcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4407489a245caef0b09099c782b113343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45859e89ac3a44c939dca3a408f24808344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768c2171f0872004e387cbb270db07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f7441d439faab4abf53f9e214eb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32509cac26786b8788d19bd8047ca36e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952b8303984f11493e40f3285cec937348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a97a9d3a48c88aabae28ca7192b6f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759455ee1a8aac13c5b17606a64a014350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44830f809fb8edc036109af880141423351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7d054f28675c6f5d3c554f9771c58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33772d168cff9b118291a322a492add353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79cbda4e335158347d97b081a3bc29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893723e435ce9a1da4067589f255af8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed642757864e1b66549f30a4f7a863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb9f1d43a4a1cbc29c7ffc11a0ddd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250521e40a138886c15a634b22d2b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002250892c381ccfce9f3458c8dfc1e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feaefae3fdecb5a51f7cc0d2a024e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676e8e53f918a842afa4e186b2829ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba29f477bb079c505f959767fc9da5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53eccfe9c2a52550d26df503e43335363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf471222079852446c4ba6ea6e4c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428688e9f22bd7a1424a3ab410b330a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952a8c00df57c7485f88fee3057745d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454b4b354598f660f4a875adc100e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e65864bdf24aa7b36c20102991ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e6f7444d15f39842a38c75a35efd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a5bd8e9ece3625b89aba6bceac271370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a443683db9759ea07eb074ce89823371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1267becf227b4b26fe2932e92200e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b8db7420fd2deb71838a839661a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60331ef7c5799e35968fdbdc7017836d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372342eef67bf78b573da9f549b88d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11b9282b4af56ec3c8ce1fc1a73979376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87619bf28c46f8415cf030395da61cc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a1de610d25ca90373ecb31f1360ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2c3cc08fb4a20ef4da89e9c304082379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c94904adc450c82fcbc892f68b66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9a29b13db1f8df969ae8b5c3e765381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c160c4f9606a3611cb8bd5f8d76441382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85b994fd1bb57db25ef2d04f2e71c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb96a106dd08cbae4c6d5039eff891e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d0c0eed5ed0c2fb59ecca0162dc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3aee11c8cf3289beae59cb978720386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bea0f5ebf32a0ad8ebfae6d867a26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbadc670ad1ad34d22f235bfd17857e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896355b16dd6da89b261177d7c4bf2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad540e05d8aca7b22d0deca25608b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d1aaad0c8d5435b1a7851428c67a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0dcd02a71480baaa72cd77dd48122392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca31aff3449b0480e3ef0707c8d5dab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286b60dceea313d7fc1d9626cdb523394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd58f267b94f8d61be91b2c932b8c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7177304104a4af216bee8db6a5d7db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a795a40af62b2cdb132a8719e22ad58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2569a86d0d03ab7331d04a9aa9e0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a80b0ab73a1501aad27281d13570f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18df65227782d0a2814fa8c9746668400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a924fa7d6b4c6e4014e14d7f7a6bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633afe6ff3d1a88b760d82d6eb20319402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c0ab0c45ad31b93949666959cbd2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab65ce829fbdfd2cfedb850f2d506e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337fa3cbc6c18b460cbb85ec10e65d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3ab2c1a21ed117f0469635e6230b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd370dc26ebfecf24428cc6b53d997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa6770ccbe313f3dcded5a91e5f97f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36320a947b61942ca392c60968bf63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e86066da91a7a83b2f46e481da9fd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2060f4adbadea35b9c22aec279fd234411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6b9746d8082b741da8fb06127811412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee8dbd34b0f0e270719751a9fc637413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cee555ae8d7095726ccb551e215e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448a48b5f4114fe66d4557400799081415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38bcd7fb80bfb039144f07c0a9e16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c42a2dce354a05e591905724d3e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335b675f1b49543cb1a08c7b679eab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c78d7f26bed260c05df5640c29aa5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097fc7864dc18da46775e97a397f0c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daed1abc21a98b21f20b20f483ad2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160243fd71185b8cc0075dffea0e19c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a64847afcae54c11e192d017017c0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13190d613d606c431b1a546541a3314424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845ec54d940f49c277d1fb493fc962c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060fe64294bf3132b9fba82b92a4dda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a329371d393c48cb6c8ab4ce093fd41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaf25f918c0b2af6d27932e774946f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcf006a7950fb3ca9d3fae7e530e08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335952ac43d83d66941b07d6d203e66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b474d520409edf5a0309f29c8e288431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8008379df9c02decf491a1a1a405f0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f05cab85c542ad039bc5569cafbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735841aeb8312911377a08137214f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76773e677b77b24712ea744c876c9673435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29421bcd325cb62d46c1a77db85284436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89e1807c05cfe97fad9be77bc7a5a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da19b2a5548ee0902cb351039733f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea802806e32ad9979c8eadf25edc7cbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522d1fb8e803e3c3fb119104533a6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e80f8eaa0cdc4675a5f9780d1f4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c905ce7463bed5ec438b4acb9a6a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f22ffab01ed346ca46d53ae04c505443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a54cdbd8824e95d2e0ce602e4fa84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f1791d8c59d5c4603e5906f64ff9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d61157a1206424511bdc58766c729446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97239798e67490e2b4fc235d4be1894447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14d9548290e04b674dab71194a293448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525abd87f19772173d41235ca735803c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07d42cb00fe6be8789014f7751809450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328af88839476fd403df06484b31357451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a24073776a9be6fe71e4e8459698c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac255a67c00fb1666461514d44e5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eedc143305deb548d914d3bd55dfa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc3c63a150b89420028d3526b7dcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea7081bcd8f391e287a181041faf80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961f3dbe44c48d73c0aa4e0b1a3ea3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e22a64cbaca299b74e503d7adc11e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab6e50287cb53095b0b1893080f599459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84b093ba12c03db2ecbd7da30ff6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e984395572f739f60be078b07ee663a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709d807e35af3d07b0d33ba79e0da7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae29186ba036b457127bdbb8c4d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3957f836d5d0cadd48a0f4eea347b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3616829c217c7f9e292ebdd4faf670465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb31753b839c9301598bcde83c0c50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a464778262b297e6f9e90e869eccc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb02820c7b6e3324caab2a7dbde92e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d5ef0c065b8c2c13aabab869b36b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978f4866927ae07851f4cf42cc921f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f73e72d42139867a87f3daa8b5fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c48aeb64f02f3f2c41bb4971b698472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524935754e0bfddd1c7dd1b42400fb89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f712bc92e67c85403400ad2fd10f84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7114b3634ec5cc2d80d63f075c857475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293952d3821b698e9e73fd3a25ede4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e111da688a3628a4c964f4d7acef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfc8e8d64b599bafb87fefdaa8f31f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c67e7f3ba10eb11f8a86ca685148c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7500f160fd750faf0c1f618470756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10034608201307bf19f26368444dd641481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc90f30c2a03431b8482eefc34a0c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52212ad144ee4c623a549fcc2f8ab88e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ef9247618ec3dc3deaeaf3d3ec4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf10b553d2c1aca0c9f51567c5029a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821df6875804ff11d493ccd1c6fe56a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5edec484b59fce6a7f296345ff0512487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc277acf9748b7f7e192f5a48b7d4dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759ae010b83ef1fa9cdc15405847bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25738be4c497b730a2a12254771fa4ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ba20aab9d1de6975d4e30d4fa61d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b468b779260049df203e08a842126a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb3ecedbbbd95c66d5d667de1e73a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1447faadc06e5b39b8af8a24e953494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1333caa505e797b2c23373501d639495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f0ef0c4f29d33f697bd4236acb42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a87c0c5b146e9158c01aeb5a650ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e37026b200ed0bf63c295f87df402c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dba258da0499488d57c348d8149db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5f1e1a1f2f937d3a9d70ea5ab089500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9409bb800003fb390891f898c423d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fa8029286636c1d1d771c8ec62ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f64c33fdbbf2c3933a5cf6bc7e9ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3550a94c410c12245de1f4fdcf6a26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c717f4e8ad4d8be7e21f5c4470b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6f73e1267914faecac72e609cf81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e035e900baaf4620a0bedc4c8cf50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48a5ad283902cf9f4442d0a9974e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4556f80fb7d6d9f663fac410cd69509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d223acd38a16a1bf14460c26d1ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a7afa86a43d89d2595004e6ce874d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a3899080f04c1a7162bea7c9507bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d05046f4b8a162003a8773fd38fd5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff916f64eacc82ebb404dae6914b642514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01161278f533801772961211409f19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ef2319c26edd86932e8a9817393b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f17e129b88092200cccfbac24371c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2288c70727196c7d8423da4d861d6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9220b3aab03ce0f71b5df31c920b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490bd804ffb83bf02d4c07ad7622e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72c4e903efad23a0a6c29a30e78d6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61584f595efc94278b40e9b29913d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91bca098d06374fe2e39c303c659d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae3a84bab80c607a422b1ed198c22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1260974f28dbfad85ba12c6435f0ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023af95e35c04237c1dca005a1e3de8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cf535925bd9911a80ed268fd050c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20e3695946b0045ec5363d7c0dc308528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f80c89a9fa3f1fc1401915f99bbc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9d8758203b739ad69ebbd188132b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eee18dcf8913e930d6639787c3fca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1aa5bbb0821b9b531223d4f33e005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e16a70bee8b5646122c0a39aafb2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae800499f570c6f02a27959d54e58f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029228953d62717f0ef92e9b42d224535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d90c7110c8c3fc26514ee1d98c06c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e65f2b572bde0d836a7a1b68de63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d45ae0839d50dc6904950d8b5871e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3c7148c52304689edef7e12a6843f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5e968d51706576b906a6cdd7c5358540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a7f53e163004da2b40457553cb36b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f722aa7b81ba88900b2defa6846644542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02787c289712eed1409b9fbb98add6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac5054dc546e01262ccf2c579206d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf8e94b3e82a7c94ec4f618083edaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b41f658bc0e1fde0dd3238fab209a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495faafecbdbd6b38f502ab3bcaaf5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97766ab4d83ea161d2885cc38062da88548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1829f5bb2668d56cf10037ae3d89897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9bb89168c73010e6088562bc0e8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012292ebf782963f977c6a65e328960a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047ddc9b3f5ac615759824c162b311552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed58f07b15149ad53fabceee841678553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04ec0ce0f8c591bbbe085652f368ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868a1dcf5d2c3b22c131847b4b7c4fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953f3e00611d1c0dd819b66734616f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4877297444698bd146d6d91edfd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a6f96c12e4204a7e5e468b078e45f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba51d8504cab0150ba30eb0938402e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ac3705faeb98fc1ce26c96fcf8bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d98b6987d01694acac5367485c2f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2d452ea0a50f1e9b89b4e0c4815e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac5aeea590d7ebc233b2a53abd956563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d3ee94fc8e23e4a3a47d89382d68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45577e7f3defa1f2d4fdeea2ce6b9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4f1d776c2ca86a42564ade69b3ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb5c22cb63087045f5efe2b52a1cfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775380ea22c62eb167101d01b83bc52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131b42cace7efbafd143c758dd2ffcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06960f19858db5bef3c11d27d8af1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fefc4c8a4bd0f5c8cc4be403da82e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698fbbc37e5d139f865f716cb9bc39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de506e7104a5e10ddd09100a00f089573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fb8b9452bc034b9e85f354e163ce9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aced578c2072a7059d1219d8a995fb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889b5795cb344af247da8034ccc5571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc0dc488eecc2bc52ced6cb4aad07577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4700a62615652f9df875a76f84225c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf475b046d2988ad3f78a70478e75013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947714cfe5b3b077663de05e33600a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd195a7ad9e56523522d3625e5065f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0bdf7356a89c4e38a089c7ec2ed39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da5036786352af18be6b036312e1d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d299e442279af0d3971c9db86669584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388894d695fbc227e23abd9ac5cbe15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c7c5b32b4f8f0a89bbf278eb32dfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8f7660c4aa20935d6d105291a59c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d56bed01ea015b81f0d5ac921aaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473599141fd9e7e8553b26a3332f358f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd83ba12117c03b1e029928127ef9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9da430a2a60770d42c57c8b2dc89d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f1db49ec1cb89605113809db1423592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe0f66dfe360a71feba2153b8645d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5704f2974cceed431955e2ec9011b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bc7360f9aeb9a6be31042984e9ac1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac94b4aabe48e478f7aa06505cfd4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e635adb47eac67823b3128688ac7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddeaebe0800e8c2326004d0767f1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e17072226a5d967cc0462a7d67d37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab189daf40a9f1f1e570829653c1a8dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162fd0b083a919a0b37ffb62b4bd658601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3a8c0b2c97b2340c08b62bbffeee5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b7676f1df332ff7d945df56ee9fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7401f9b17a841782c79a33e2ce0a1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459647f627899bede8cf0d8bae42b17605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6b7e5a184f487d659bfeaf9ff9f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18138074385f0f132f59334f684b3ae6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d470431a4c2335627ffce75f586d06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730ea65db90cab8c3ee327f14e5f34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced00d9e92e01e6663e18656572e79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e42bd7559133e89b98b3d93af33c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f1e13c2dd469b511240b702129c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af617fd074c7b93c32ec86681a6a63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808f0a12e5c6322352b597a6e60386614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac59e9cdbd5fd8e923e09630f18363c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b5d8916af15eb5cacb534901d1a0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece457bf4805bf5f43306b8d9c48ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eecfee616db40e421d64a27181aa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5994b5d99842a22be5fabb472c29b87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe1b31bbd25bae8ab381840c8e854620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233140a6f6474877ccd21d969e78a0e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7f06c5bba7649ecba6816f31fd14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38157d270a423d19fb89e8fbbc0e73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3eae99b4d63c6f194162fdcf73f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767b81e788ff17f768845af2fb937eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809620cb87e20080854bae5ceea8405b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333df00fcf6af326a7652ffe0895ff94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc16984f49bb23288bfa8e51c745565628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e092004496cdc9626c2d359585598629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d84d8037fd6ceee4c0df25fbe71d23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1eef6ed6c4837eb24595528b988b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd623548b5bdbcbd0fd114c2fb722db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4ba5ce4f3f8ffeaa4274c981fa0b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d007184e05429cd090117518e992ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af2eac6138bda41358c3946c68da3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ccddbda3007391cd6e80bad6b193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8f8ca4650a5051efa8a9d9dc7b9c4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c90da2fe2e8e250ba43452bdd8cc0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880976dd5a15e4f1582b2d6874b9bd3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7a8ca405f61998fbea1d4dc2f10f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d603aba7243379bfa017735856b657d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ad9f445fd712cecc19c4bd9caaef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6381ce2e931480572e06abaa7576643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae802b4f32c9d720ac70b40b46c2b14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db90054300940b91d6a46ab09bea2fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c736ecd442f51225d6aaf95830855646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17cb15ad2e363a21388e4be324f1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672becc121f406b54240f7605e724e24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb850d4ad4701d02bd3b324af50552649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab68c493729ca78dbc4817cf980ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6adc2451179d86efb537676fe5236c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8244d55805264ec0033c7ebafce06d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8abf4f49d3f2d0bf261f3410e41723653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7acd887ece1a6ced8b0808aff151e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab41f939138b00b56f54cdb8296c2e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4fd6e896604be112a4a93bd4b7ec6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1725c5b710673dfab1bb8996e1c50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6d46be2d6ef2a47500cabaecee04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1daabf41df061aa87d6930cae7fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496438906d1f4a10fa8b984b1e5d3d2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f347b9f9643d6d9f584d9193cecf2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f2d7e6f63e2dd34b8ebf65288139662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553088bb55601cb9b9d01a44a80ed4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672365d43993bbfd838ba92eed0914664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53908ecae3f15d17e4fa4545180138e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7193c80a2fb855a47720d47f3eaeb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac098f7e2b4555f02753d66a75f5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7838025bd5d5e2b657238b61286eaa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc8f640329e8405aa5a2343da7dd32669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18183037974b0b6912de763683eca9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166d28ee1749b9c724b9ac5560fbb91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c67e198703ebffaf22ff95d3ceb03672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df85c6fe8d36fdefd123bb0b4729b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba7219b1baea2b302a68d47947b104674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21afc1915e1e5c3fd7f2c1cdcb330675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ef2adcbb65aadb385a27580e4f6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa163d4b9faf56582892a979b82495ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f6e750fea46e9243af65cc6cf2f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341098ba1c29c47527e0e067e013fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594bf15432be2995c8ef50fed56e8c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953053fa40aa246bb1ca22443275c866681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb65408eac325173ba320dbac7e27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81eaa5899fe275dc3498e79beb6336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef78b1ef070cae7bba3260eb59b1a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d543f1bd2b817edc36dd48beed064685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f234186f1e97d77776a58d5ce4c263686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eeb28ca5d173d2d85cb6ca9e091ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4541a66195a93ea7e2fe6f28fcd66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756c6b1057f8976ab30807218124378689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc872855f5a172b0ca8132bfa98dad7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfdd234e52d706133aac91532880d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2fab1da22a1de87737e28fb18d3c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb08a31425d2083dcefd6a70d050c49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa264a6a5f61e60a3e4f742c4cb2fce0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e1e7c5647e1cf0ac052aac1f1cdf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80af22b24aec4e880f2c3c936e7685a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a30f000dccd8e3fc19262859d1793d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993c88f084217aa4e92ecff65913b94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293aa9c457d2d35296b2ec5ef332a03699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd5dfcb223563e13f49184177b026700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4824ed86b5383ca5b1d20812016b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a125e2be7776f7339cd25440fe3e88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef348fdadd89c58cac792d0c24ac55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d472bbfc7482c7e87e76920286bee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251a9816e02eb553a1195b4cbfe548705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39aaac0ee3b423f6fffeeb65b51d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf57076e6658450e54c0d44c455b27f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28130cb9778b8534d4e73d16732a2fdc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ffb8589b6eb0c79a8d81b0226d0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345796d36e4695d064c0813bc650ebc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80692c4ee0684d523078755d0d5ba09c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e1b577c07381b56c945697920e11b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0cd54de1ff9923a9e2350e94f49bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7592f06f5576a21891591f2745a1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bae51aae545694a68c7e75acaf9df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2cb5a67333bb36ec7e9ad9dc08c56716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c21e915ae03af5ddc98c5b5f8586d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a9b5443b27cfa14b3ef08c373687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d17ad6e3bc94175b47c5b7936ea236719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e04cbf39daf6df1f82d6ae157d46c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96956dd10089632de53c770fcdfe3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1bf805edd81d34934d1b8c18b6a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dfe667f7fd83e72820821d8d834bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36343644900131fb08cebaf77d76e57f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b9d141c53596cedc49252c2701ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f0b808d6ede71a0d95771286305d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367464c08652f80bc364743cf8822d39727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abcd9f937061ea8e812fcdac09ea28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84148f1fb3970c94403db72939c56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9271b5a051de4d9f43570c9cc122730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c6c1f9305dbbbd75bcf49772223e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd512a34351affc96164a5b3b1c9f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad388a485b02a42e00584f4347cb637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba2a7d84f28741fae02f8d7063630734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d62d0a28e1ff70d3d605a12a7af5ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bdb1be35713ff270befb2fe2ef4cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581e937378e59c029cf94b2893d9ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65d30376de33c5ea8addc2660a5420738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d44fc1cb6cc4b7d0baac80e9e3903739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f38af0700cce710d8dd5571e1bfb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a046c9899ef19736d66e174b8a52db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04a2878c36fe81ac06fc8840a904b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb59976ec5c2841a02f48ac415fbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964713a3e04a94097cf4a2b66aadc7f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d6ff78be719f5dd6a69dcae45d49745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf791a2048225007b53ecfd82c473746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdac7a1f8cad8b37afddbdb92462957747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f294242e881e12ca3d2ebf5f213afa0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00b2912c3248e6b5eb46eb95b0a97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49934aadab3ebe8b5404b0dd31dbe48d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff55c354c28d1580249a3f6c5c35f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44448bc7bde9e9372a2495f12ce6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc6a9644045eae950de3c582785d7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>