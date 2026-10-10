--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a286db944457efc21dda2ad712b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e32b9b3a00a4b7c5baef2c0e1f2d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65357705f182197d1092b47fb4d99a743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057d6a332d79261a3345b939d910864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba39f5b264aa3ec4450cdc97753765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c832666dee968a6dabcf2ae8d68cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e8c62fbec321c9c9f1e3a130ad1027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef901890beafbb96d830973a9a8e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703d74f62652250b8b70d9f5d8757a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c161e7cad0038476ebbcbbbeb1b87a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdf6e424cfdcd4479adc96b4a65f6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd219d197156f35569a46ed685831112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70388c5712a1e97f90d3095d838654be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935e2c931279ee77c3077c60b13a09914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf67623e6aacfb2f250e1a458ef6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7f6d1801a0de25dc54fadefba839316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4377d1e18c304058aae251d13a72d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb89af7d1ed1f3fa23762a3742b6e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e0b2d20f0801d4d0381a8eec99ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b925164035a98c6274af9b5f2f2b8bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c6f9770525d32d1d1882ceea6203621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf930764cb4ba1491ef6df0c45c5f9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528b02e6ad7c4e6b3be3924ee80626023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8ea6d06507b074aa72590413811f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ac567aa062e3ebd5785f2ae483f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0c6b0160e75d4cd6caeba8beafdc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb57b0494742875d72fbbc1d75c121f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b99bdbb8dc38c2ca9a98eca3df358d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b44ad0a06110edb20594470aba2d6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e1abe0e49378f3826f9a0b409f59b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df230aea4c2fd93479b7829e9c90889a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5d336d8054a76ad184433e628b45832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020275d32ca6c14c4d20d5e0019d9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d25d769a813f8a0436c34e54a6395834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef809a2d2222300664027b13561005b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e6aead562eb7e7054f445df3cd9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab6f7decb685b7dec78a9a149f59937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3e9147923c6cbdf88a423c26a555c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e05bcd92920ef04dc8b64b7927c0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b45bece2fbb98da7d8811c47d886440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76b80d29d640fdb7529963e439869841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dca0b31c2c92eecb6d6e12816424742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753dce8e4d255fcb2fc66d1c574549443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b3d8722b03977d02029b6d87f307944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3180da11026444f888667b5665a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615a7e64e7576bc4a4f19bd406478646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c38a179d340a550300d917dc6aae347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f110b3becd446cdadaae9b4cfbb1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2827328d6de0dce3b1220117df1b80e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d893ae63925be752cc33fd2ad1a01850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033cc61ce0245edd1b49f4dfd7f986c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a76363bb2c298fd20c56bbcde7a6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c04ad3ce1cc2235f8e115a35f40df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d16a0da6efb2661d16c33bff88fec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6191a541cbfd5829fd55d298604f8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82068231e7c1efd32f88ad11614b555756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ad413dd03d158794f9aae542ab6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a41071edf78e5cbc19fd82e6e4cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db952c658f70d55f4a80971c27b20959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47be9da21dffe80038ffa3a75ea8f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6a01b773cc8ae8d6ba7f61d7fc6ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91dffc5d6e402e84dbed71552602462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb6c6ee21e8de92ef3efb5f179583463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11314c00b1c8bb34248e01f5f76ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a007fbd4745ec4babbd44181ddac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb07e8429a0ff78b6360b644d4bf69266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882809b8dcd2e36a8df75a8a5482dac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f45809ef0ea742ec73e63b5cf95c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923cce05c4f40446033fafee0b101369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc9928c8997b265e06b4cfa129403e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5982ffb4cc85a6aa566b218ca4707f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d007cb5d13e55fcba029ca6729eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adb8daf5200f8356141d1827ec352473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b56875a43a5b6521a1cf98cb5dfe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb1849c9bd660f11592361663332ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f5c0a9ea147b29f88ec220c9d6d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c9cd15f620860d7c66c065b110da377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea3976dcb8bf6b20507b61aa282b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fd6f0ba78f38dbb26cc7b54feae0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f3686a4e3b9fdce006431c1b8a58380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef4574f48243283cbc6e477b88986281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f61584daa33fb1ac2998d66c390b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5231cf4c483a8f9ec8f28c5bbd564a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d015a872662aa30c04099b1ce4c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703b12e5eac2ae757beb95c511a72285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ce5d28e8ac9127b3ac005ff22c3af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1979baa4ad0cddc3120e7ff7b4c73087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99885ad13307c0895b6d182ff09d2c2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a360bebcab7799426938aefcc9a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06e82fc9d11db2bc14d228f208e06590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da05ae370fab4870292ee30599cd0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ddb6750341451fb93fa1fb881579292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea4cce9c08f014c9d6e5b860cae2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df8e96e02ac90e20d59e9f4872cba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2587b5d2299876799641bc5058e36d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beadbf4cc4b09d9507d0f7df210ef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b8cc999d98eefc89b1cac3ae0b6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7cc722f562728179f66d0090ef31198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fd6d3a02869eaf03fec619c37e29999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c65c1b49bd8eeb89786fa6a84cc71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec61446d1651b079655a29f62f49f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ace790f42bf59049a4f914ef1ef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856d658baadf3377f3c381f5f0a0ada103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fda747599103619bb93ef03f7702a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4b62e72e893bda2bfc72e1340279105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a93f4c114094df53ee7442d9c986106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf1e72ad1002b4d95e55c715dbc6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6ff418e1aabbf3e9c1441edc3ce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cdaf6984770c4af5cb39802f8554109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435176b2173eb9219f9619181c8ea38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779986756c5c0d3861384faede6bf5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bbecdf4a0475c6ce987180f736733112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0c0f312cca04facf042b47b815d9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a112976143d7cda6b89a7ded81136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaab41fd613d8d3aa78d26df58ebe7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d80a4f1165893da26e43b975e196b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cfaa6263cf130daef5769656cbcf6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e238091c89a172322d7544217ee30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf0a91f89219d1856fdd713c9a586b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415c70965da79f6d99cb11bda5d055120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c5bfaf49d4853bfd63971aae720cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca69f1f32ec176439d2241cc991b9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac30e6473dea9a600e40890ec2581123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4d16a690fb17fb75f3b61751737a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf10d4a1238b7976260f9308fb6768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cf0c1fbbef09df67d76f5f056ab1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33fff014869ce91aefc6f43f9ea497127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb187d56ee73a481de98bfa65d775c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa77d45479a7d089824592e87303a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e690d2c1f1d6f1ddf83146fd1c08a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6827d4993a55c591a8aba15d7a5a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317818af98d33074163a365bb9d3d91e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5c6b14bbe28b6d4b828369f11ad7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690b3154c8de0d90ade4facfc36dbfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e40f05ab6052c4f90038703744ecb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba7a478642b65e2b9d0261d639c48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26181c0619b1d679b82730242cc60471137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa490781830566c74b6eebcad6bde3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599319cd4a96601890d5759f9628760139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5285f9e42840fec2d2f9006416df100140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a7df14b01ba31e553deb5f4955d63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aa0a5e376a43d2fdd6a8810cdf91f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4757b3b2e268d51524155a8d75e4c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5325207ed30e5367c6197c8ae7c88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec0319ec96646e6ca62d7a57d36c46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c14eff29a3f0255e4bb37ef2dd56f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc6fca06ecb11c4a1378181d3570b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3b0cc03045fc2aee88a06ceb8d0e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469dbda0f3b4c9ae2150333590a72a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561ebfcbf9b30972812917f59557b2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198de702bf1e5d9e71d8d1151fb404151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fa51ae80b3c14be578992f3310abd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f5a658d028cfda0cec3124f4a74b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f93c3dcbfb08544e16f01cdfb49bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d4a8a4ac181cff7d02eac0ca93d47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4eb652e1cbc16a352ba79601df08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8710d9aad31a22989d6b4c4bba355a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9499ed9ac86c56f2739806a864b4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84be75a58f05e383f7ec1a7edc1f82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a44ffd96eacfd651d048bdbd0a16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe164b51d004c24bd0da9e6edd856e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b62310f1e69fc897f7dc7589bdaf4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a25b20c3d74124bac6ca21a0b80f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589d4f8aa6cef40cf775942ce3a4a5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff69cdd9ee1bece072cb4b8b95d45c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f44f2ecd3e6854c13de6aa348634b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf924e3346b725913d0bbc30d777726167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e83c25a959d988f4835494048ff75168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc511e72cfb393676b46dec47d1ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f27b924f274e81250a58319e0cb44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac78c465313bba2481468af719e8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c65cf5bc6526e09b377f0678289b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3600e86c5af87b39a2fb3b010c497a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4aa05d7aa32123e49c85aa27cb79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b57600ad28d0fbfad81d9663252e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b114932c9b0ddacd3006b1005dedc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190cd57cb2d140879dd7d241582af5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035242082d7615583b7f184f65c8764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f1efebdd5c4bb54ebe70f097053f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fae82c7db753c9bb9584d5da28f86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92054cb770fdcd0903613e37e4966d40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e2ec1655f8d64153bc832fd01c6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f348cab7c13372d6c6b460f33079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924648dc0c48fa74db7a5c7463c07bca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27105d93e86439f13a20902343d7aa3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab5389cb941fbb3b3c8ee5ab55be2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a537543ee2e787e30f73893ea7027187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813096df3bfcf3178de1d04eccd4cad1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922aba9d63a5c955de929f9130f1099189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e06a9535630f8f827d5c0f25225e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a94c035e61ae6503bdc42782e2e69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661dbe526db996f4f3ae94f13bf8b73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807659869431bc9cf066c1990013a60a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8fe7174505952a21ab96e46119c19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd567f4bbf8cb340b34345445670d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf14656c20aed3b68c5cc326456b623196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280713c8ab84bd0571fe2821bf7fffa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca57ba61aebd14c3f2afcaec80b91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674d93305cccaa7acea803424a98c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f1f04a00a20ac31a9a74cf16ef3c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcef4745406d65d9d2d77234b59f947201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9b0163188f3afc449244c33dbebb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266810b8f9770408828587a17edf4af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbfcfafc656f1d37e4496f2f693d37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd619bc31f11dbc913d6ac22cafc3ead205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572cf1c0a257a78022867b96ba3b1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f21adfa0235e684e781cf56e12136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8367e417326f2c841d415660616a43f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c34ba783bbaaf24886233a37d25df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab2b1359ec2c3935be1b3a46302113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd98ed1c906301a9dd529149c8d8b0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574744b4309d118ee330a8a3f7ca807212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7467668cf29ce943d1fcc7744ece0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a3dec9d3258d73db7b6d7421af8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf15bd0e6bbf041c96f4ecdf3c0ba2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f7d82359a76e9eeb6ad79bc23931216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26fac03fc8b97e541642555ce1f72f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69123ad8b59e1a4ec4100d0ea3b617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f74d8ca650ee54c9c3d171b3f7060219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ed9a4b23b173edb946cc30226e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1786a654bb00c61f8982d354dd990221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc898ddf38f191d5204fe391c86af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe7b1b82f34cbf44d19000828187a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013623908959b92254642dfa08f3883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe809cd6b0252a40704aa499ea627a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ae40df0fe95c952b08136bad85a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fbb8cdfce322cdec3a1da4cfa5423227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8736ba829f6a735b31b1ce345c0c462228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0306ce7c1af104b7d8e372453289229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001dafc52cea7eb5c30a36c3e4bb368230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12145e308659eacf80e063599c1863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5518c781351d4f3300f31cfee7cfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3988fdaa4b34943dd906139b073cb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b048c6afcf37b4902a2ba9315acfc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce0b9a0c842d3a2cf38836739af8d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74eb658598325b410fed81b4350f9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031d9769a5712626c0cd3480a3c139e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040d5f11144b1dccb84d5e20c6f5aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772f3d01280250dbced4c91e717b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805dc07a4eb621d15f2831e500601f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001974775153f443913dca16ed6b6c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a3674ebff54e0f0b65d8e7253a79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e8f525b2fbfde144e09e69853daeb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc747e1ac1df9e7fa036c9a0100dada1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d1dfd1a0736e78c9ecf06c37da1a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901809270ec3e940750988df0d891b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1b5289eed12ee100fd79917c647ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4972181016174ac13ac034ac1f25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c835d92caa739c960ac8b979ad09a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295560177d1131fd8b9d34d34d93ad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff7bb3088e8c3d6a9db8407e89cb6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f87daa1ee79b51231b4aabf31b018252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076d53016405b79cf7a88f23d9f6dcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107b8046b8c370eccb0a35f1cda324254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb68fdb3a24cd1fa0274084a1fe61a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3df151a24a15652738eeae4a1f95dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963853df205e6eb02326f96f406075aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44417853fd092bd01232aaeb5afed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54eeb8de88e508bb048934b8410424259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6daac1e5553ce9d4a1b725d4ed918260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a68d8820c46e2a759873defa785af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1ebae49f42f1848297663e388b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e2ba18dcf764415f9915f198d8e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd5a67491804a6603ce1e5f3f60bd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ff0b8694f8ba42c221e7d00df5f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441a2f96610d1568444db9a79d1e67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d152b3dd3f3ad34cd9e07850e5a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad7a86b1446e1c47894769496442c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583509391f5bf4f3d353805f1a34cb39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b5a4af389417612641b14c86f61a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fdbd99dba70bfda34dc4e97ea739b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cba9fcdbf966f6b983ffb4288cb26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4887c1eddea60dd966357b5116ca9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3889ba130b2580991fc35ce6d0e30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe702179da46e7149ef37b28c47d01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afd62380d64adadffd797195124b0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f057d601cbd0fb9e1f8c078f61a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61eded90b6733f41e1032194102f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a7083850c77aeb76c738c726b6f51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b693d673a5bc81988ca914f86ba5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad389d7a2a5001dfbd0767020d5686281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab61b475c0de5f8e936cdc8b7ecd08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efeda0319cb9cf49e58c805392240e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec570404e36fc3557a322ee29aeb50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd658ca24faa1d9771d0d9daf9242285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422568ba499432732b02869116e7ee9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ab08d750aea355d95c2c6a0e43e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11625a97aaef583e0f31195269e873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5620f6286b8242fcef44697e4fdc599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09898f95148a87605c9a2d4a6b8d57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4926ed977869286f7b5307345cdc4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b4d112e67709f6020fc99eae7e175292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e440ffd6622ec66de1786b665f74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c586e9f70d807841418051a7a62ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f8d02dd51e858de3b6a4bbf8a49b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4ba5ffc332c4505d0b965cc0222c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734c042f3368bb0995508cee386901b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fa3a628eda9025c6f730d6dc9325298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073acb07623799c5b967f091cd1ac84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26d7a3ae8f7ca51d32203c7ee1f8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c08a00e9d546761cb8749c43af8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942b2b8ec19d7595be9d778a781fc68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e014e38adb3e7c397cde54eaa571303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308a5d29a03c088fceb400e523de4d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0176ff3529908f7415d4677b2844f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b936bc1f05e83b8db4922db88efe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b1a1f0822361b0f18c50a6a12306307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c543008f5e6edafc1ad98a2368e49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694be2b6ccea326f88332e7e38f008a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7ad2bea7ec6e29eb84254f5012dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed1d9ec90ebfc94fc26d0d2287cfa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f5fe05b4abad4d29ad2fab29fd47c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82de2781d42cd40b2ed6ec5880d160313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c825125563d7d1eaaad5d939e5f85a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd1fc9372d2c65022bc73a6e8e5aa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e09fdacd6e84658a3fe871c6363a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921b80a6ff32a4c81678f4d0b4b3bfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5505eb7db2abdf14870bfc0b039ec0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54ac927248433d2b2a20568d833c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277619b6e1acf9a4ce0a2a619689d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3aa6f8e5822644e9f472f48bd548c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9885d8daf8f4fea790786fa8c57b02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6eafa6d9763196a97e247261f5fd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046fd96e57e2c76554846fc83376798324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6d910e43a5ca72499fc6b456df82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6e1590c67de0b6228f78086f8d414326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0368a0a073baa514357ef4684a4c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509ede627b67cc46dc4ae6c88035ebb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c83e79073a0176cfec191425f56ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ee90ff760a8e0703d96aee6c2fe8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cab0a417ecedf7b932a4f6241ff1d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1e7aa10bb7b7043ec5cae9348e2fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94910202d7cb1f9c4b7918a2596c666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f7a210c822921205887fdc6a7c900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bcb810946143207852c4d912b0e47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de6e225110364ec8469f3c038b674336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad4b47c412551fa4b75c058af1d172337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa10a806d759c619999936b667e0be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee007011ef4e636b9317a3ffbd27dac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a03b458ecfe8c7dfd8d86e09c112a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ad60a1cd83708f706abc29b224a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca40739fe0e8db908ed73ffe5675a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cf5e2c546bf6cab9d822b781b557d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3defa5bf24e60cdc3f3b867060a96ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7033b174b0ccdd0a5fdd678062c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75150f6354be4fd863db35e1cd3ce0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ea0086cd0a3da16a663d389737e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a9a01f443861580278979dbb7cdb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dfc5911a3ed25a24638f2857e6975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46740abd9093686e8af86d8cb106d24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8d299a9e77d1bb21f8e609a770ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729aa1352ada780c63fc7f33d7acac8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f79a096b356434b7c6ff88ede7e00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867d0a332fb58fa19635f35cd512e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0bad2ee52f4eddf56c6439108fbe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f941f3dea7b2760817ae4b000ed94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af69444a5f46279f17e142852b30ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2061438f98244dcf90a77e2b818117358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2fe629592aa930088a3333c21d96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1e5b9f878c01a621aced098ce490360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3ee4b6080228efb7ec6e1b71a824f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38749fd5157570ee1f98faeb59f04b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f08c3cc32545706764e8b0d523cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306fb773cf10c637a9dd21bff3da6da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f4cdfe559ec81e69062103d9fa29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c551728ba010058f695b6ab688d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009626b4f05ad986b2fd08ba421b7544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c70b1882370da209450c03401c4e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503def01f4132977e38f1402df8278369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739556656fc6ab8f6f91aa8b6bc47a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d5d19e818756c82c07012f96c64b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baac70fe2530307004338745591ee7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40a344ac55321c934b80e1688023a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10f757d467b433b24e14ce087c683c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43165ec9eeaeb01b3a79527fd457e279375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748d7afa6c3be6fa06870cf9989b42f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddad0d2a0b81efb6206483b37a60032377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe8a8c11cd3bf9d933c3bf8f46412f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7765fd1b82f387d641a0a6b6b9cad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8697f475fe4c6c35e0a069ecb0dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68e15ed846086f7f8845f0fd2ea0eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0561da36fb0f449c1920d3195fece09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99e0f28db86b0a3ef59c5ab5c15f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9501db646958778db1a379394a1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef86b45238cd68817ae1f28678b5c26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c984400bb59994f2b2568ef854f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2817d0c81681d2e9a822bd377f18ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73112e63c597e99a19dc596125375521388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e8dfd0666fab031569cf30c90806e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348034accf1c378979c3a93cf9a9e5d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad558db7ff6ff2e22510f42bf74093bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a740b2bed1f70c3e7000428c4c81ced392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99e1cc6ab5f9d04cf86d74b7c9fc2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b6350b63c4598e771bc7fa0d9c96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c850dddd8fcd2da97f46d52aeec746a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774aa35414b960d5450d7c5ac236e8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69123ee6b9069dca7710668125f3292397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d45500629d045bc692df05f2abacd6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039231344ab4c6db651cbfe8856590ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1ca9ab1b694fe677ab948e29365f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ced3f78ac0ec93952c7c1284a9fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b23ea6b924e76563f9f237ad5e8998402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5a1703dd1195e172ecdf1aef1190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a10460a1141d1614b0e94e2e7ff1d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bac38dfaea3193545e611628d421b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297787b28b6fc9b5519119f330c3bd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75fc3fa8632ab0de905f02336dd222407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00aced2c5987b9f4bfa7b094e77f6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528fdde8429e105a70d3889bd59015f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a6c7d4ce9bf2891a9f2e9770ff60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893be74e761b8a974d2f9a8076c5ece411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446018aee3fcd3d52d1497462ece5f9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae92f428b825bc644ea2e7d43e4d357413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b84ad9ef667e86bdc8527223f4589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338ab6ad7458d145e60099c0469446415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c68e4bdf2dd310d3f7bd0cc4e41d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748246efc5414227c0e96dd61cc14fb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637a38972981a3e289df72dedc21176418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd1d89d454e24f84a2a4af87d1356d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828fcaf9d64e02ead9e8b5ecf995de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8bdcbb4dd0abcbd11396afff744e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb70eb6da5e51e263fc97be6c44307422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4460eab09fa8aa56744d2ee5d0b152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07ae2b6764f60fa0819f75225b819424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ac5c1eb15f129779b412bf69534b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428127e78aff00c2a4d14b0c06e18f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49cd899ed1272be51b340d8656c8c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf726f5fb37676c0613bf971200296e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e749b1ce206fb1ca3124f5cef5997429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f152b08895d531bb6699f3b94e43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23944ee79d6f98dd45dbface01abbf9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f878136e903bf41d00ae9ad0ad7af7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea47e06c6af1eb54293f187a1527908433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b422fe5b7fb997d32462389478b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc4613bf16e2836066896bed2d5c24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f882876ce57b1ddf2f00826cfccec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85ab31987aedcf18ac35369a260e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec227f9b55292ed09e0376001ab49b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12961501da779d1028bcb0d7f9d8b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c133292e0d4f5cd4a10ae006307c317440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cb4be5fc1485389bbd3da08c157e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3166adeeb2cc92433c7a4f6347ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a32d240ee802a90d595dcf5966b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f05ae556f8f7969a4893d40d323427444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15f2f5d7e2684f90e9177fae6914d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257eab27b9dca5fc2e19b9e842a5d92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed62d013e9ca29cc73a6d4d7e36e15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca15395dad0182bf4171057c37f343448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214182aec5a18340b735756383518b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee662e1598996a8eea33556bd5df2cce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1eae3124549213074ce2c86c552db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc8e8e30b297d393612fc594d74809452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c3cfbe173f909675480fa56f918d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666e940f5726ffd655e379125d7c93c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280175bb365cfe84fb02ad1441df74d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66eb8f578698275f97bd1fea563ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d4d8131422e9d4d729b064341780457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8087e2cbf15cae11fa0f59e0818f8c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972e21c8f5fa52f495517c35bf7c75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440efcf01877b67cbffc29192f553a04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5025a1ab9982b6875b76b1b832de94d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60333070450c8d9035e48dabf1a0ef4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671b4206d80227f7e7d7037468698c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bacf3fe3386309a4d063db5d2908464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760069c926f1ea10e8afb29e9372f2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714de8b3ebff2e91ba8c2e1cbb077c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608205d8ece8ccdc8a35b84f100213f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18fd8aa943df75f7113df9cc313b2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ab22d1eb1db66c68181a07d26bbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064022c2da453e41dbf174aff3770558470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e92ce59116a92399876b2c52cd11a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f727ba2ea639cea8f51e15b4f0eb2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d11dc089f5b6b7b776dfca63209ea5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02373d05765a88994b29417891009315474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90fcba4c188f2645c53de209df6ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d84b81d6658dc1ffcfb7ddd7af57c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9cd19d4a5bb7c41fd75cf64c7c74f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52b59c0b724893b97415c8bc33bf9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722298e2182f005b1526023722412193479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bafd3a55b7cf2cd725fcfbe6aa720480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c445ad789de680e256b433629ed8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88543cea48d937f8620dcdd46c7cb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a042eed25c86cba66121a09bf813483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a1f5e8b4be1bb7836294f885a25b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354e8b5b89d8523a0d0be438f0acf70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521b3c0c801580c933e03b0c0cdf969486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331fe8c2f177e726e0aace00168b6a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31767aec1dda18aa0490d28b4d989de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46ccb2a0b972ddad558ca72dba88af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16acd0f235e608c42079317d057019c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849d4fa1c9e0188808995b0ecab7773491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df83b4fa2a805f1eb37c831233aab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b9ffd1cba169aea220865d2dfd1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8448bc6dae0b2b13050f17a22372f82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb904f95deb6d28df44ae818513765495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f6933351ec0753f2c85694a6cc60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a279aaf9813da4b82f93b5faf7933497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1972626efe4fb2b6cf31ca8ceb0a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9b3dc23d64a26ea8c945a93843ca8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132a9ea0f9469f507a7be9303caf959500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234311c5ecdfcd986dca482bb213a25e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5435d494acde0907b8c5d939c677502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be239fc045c4be8d80231dc12e68b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6de2be01a77ca5254514554767e7ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f1729c0a4faa6b67628884e3e910505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443371b5fca3d8e6591c387e52f1cbb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a64e1264be90256aceff2ef6b643507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc071752592432fa5b82b74d9a3a82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1ed36136cd144e03d4cb35358f2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb62cb5f266df565accaa3d2825d39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5733c9b9dc99bca9ec56bb37c1d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e82b3087bfd8a806fed5df20fae9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4ce79dca927d0bfdd589267c25db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e5dbc98fa89141d6f9cb3e759a6e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f53bef701c4f0f0cbd1e6df2817ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f874fc14c038388a5e253901cbb74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09808f6f9205e278cbb6f7675b556b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51747d659842879e09ac3b771ba230eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81070f67427b612196a0e8cc64c5616519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb6a0b7fb02a5de85eb0e87b4d635f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d4ae07ff27865f97a53965710eda7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f4258767c9177ecc5e9bea4af0b05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133211a59cec9474cf79635c1b6748db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b8f02d43b6cf192cc27411fd5cf85524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa90181d3a992daa1e712bca30f9c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eab89cd887b32aaa16383ff1c881c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512abe89df187843d2446a9f20372b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c6ef50e3abbaa60e1ac21cfcf794d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909086ac46681184ee4c00d6f8ce9b80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f320506b8d13b2363255c2c1bb3515b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002eb5aaee3ad2be3907c0cf14a6cf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01be052892fd5a9ad5c351e8e092a10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5eb1ea18ed2e5205df60f8130c20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a264aaf680b5dda0c7093007bdc7c43534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425eb63f8d1411e209fe2697b09fdfb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d28ead67f211c0e7da33243cef777536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e227db6e6bd01233f4295757724d2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9e33b482c87cf19579d9590d4c67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1e9efd402e838937ef2486b8d2548539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b1fc0722bbbf74bad37f214d0f37f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffebc67d837e2e884b4cb5f2198c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8658e0d0d6a50719032a3198de41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc8eaea409ba53263ef805f5b1bbe8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95732cb8304d375423efcc90742870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2c8673f533b41e8d800f76e39c3ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58e3d61fc6de245f135094d002342546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effff1b72601ab19656b9376ab83b08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f1b8975ae2c9159cc0a59b319cbd7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102969ac9e8a472451158d2ff194661549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504395e4deb0e60a32112d57a4225940550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1777a2b65b71b41f19c79f37aa67fee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d7fea4c9db610fab45d0451c7116d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31289ab9e1bd4ae64b9696699d07c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efdc44ca32593ea404a87a73a297d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3970bc803ec0c1c9d9dfa850f9b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af4fa90e1798e86c13a8f0bcbbb57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca228edeabc8a77392ced744dc32c675557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3777e260b89fd6a6fd916895481c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7a8824396eb3b8e4b777a175cc212559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d56f5a9e183752b2c5e51f50a5b0ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18266188ae17e2a16d7cbdaded516d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65351e9f7088dc5d788ab547a696dc0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad4801102e01be0e13bd8d04a1f03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d841fb14198affc1a256294498424564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da1e3ac5347c239a57845dad7d318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe459d2fdc23ea275117d10e0638785566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a52127c66f5002c4b2522e0d17c6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e6b18253b57c197dcbcbd8b12574568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b7bc81c1d276240fe66bfc67c6d90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2714bdaad5fb3f142edf49049c560570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc5ed63d9ce1cfa607b156a7f076c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1709ece8cf7010f754284aa14650c10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329eba8fe02e8db0925e358040567bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5a8fdfd1d6c58877b2eeecd3939b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb88abb3dabd6f504d0772de5468e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513591190b42f5027ee7646a46c34b26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc422b6d23375be95c8950fc79368d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1678bcf96007aaef4df289bbce2ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c899f4a1b370481ba3891d5f8a049579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae326d9bee7ddf9400d87c6a2f7dbc0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cfcb103d127b5e0a1338bde3b95f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f34320267e349685f86cc359163a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b8e76680ff5811677d3ebc034e69f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf69592aa7f0417983a2efe9e1cf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a0724ddd7b51add3c02f02e52f4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae40099c6367cc4c9de49acad7e0181586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f70228847758eefd93aa8481ab987f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed3895b3c989b6f39937f0b939724588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734874df4f51bde1000a989e9a211dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a46dfbaf3068f61159494230aa60dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b62acf3dc974da0ace9ae6718476591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa3d64966894709629ecfeff4b9bf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44345873eb4163c60c720f84a2944593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0d35670f88107fb6fdda4198551d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce433fbfb0487712376d0acd167aafe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b87cb0833a556051f47e307079c13b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1688cf7ed41ea619ee4361758d4dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a4cd2598ac4928ba6719a5361380f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c0daf5752d9a74d1f8244dd148d92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358aca5794cbb440c6e8949598d38f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa231efc198b322f84e2efcdcf5801601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca693a858a405e1e7f33e72d9d89283602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734acf031ab109b9066612f0a79a7c10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af009461047fe9e1755ab6d7deeaabf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89abf1404ec1cf926bcc5d15b44062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66a1a9645d2e85955300e1b5ca32e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6681719c1d0ec38d0297db196dc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760e97d35eb3e4d033804eab4a9c310608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f108e63d4bfc4ec2e00c30e9aa11ba3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d1c30c2f411063db230f1be5a0ae0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d5c002143749196e3f7dd9347850b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f82af6665ed68a46d22fd6cdbeb4aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912551c6256f05309f85bd6bc6be665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3b2edb5b1e9f01d99b85b91e1cc2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21752ace1efa703e34b9bcb3e346420b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a212a71c12b3e573ceedb99862df0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb37a3d3ce6dc9000f5e790e7d0f8c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a967eda23599af4cf1ac1fa8b2b014618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68850ec47251de7dc839eccb59acac2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5010159c7525bdd531de2915fcd1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f857f8296714a405e6d2a61ed6f77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa291da5efe95a84b6397fa66e79fa0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c48487344904d26afee66cce0d230623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5beaee5dde75abd929ebb7af82251624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077a3af2129444cbb7e7f261b549e03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe6d388e6bf75ee563ef57aef3396626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801ddda51949e505a3c03a19b2ef002627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60963dda3563115b17c2210f3ee8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8789e007e15d0e97b2f3dd1cf624b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c408cf15e56b5996888296fcd6dc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca4c49c98745a5fa906b72b0465ff3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9482651d9c8182ad80b4832025673632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b359c07cff32a1d84898e8c0686c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8e59ba50227c039010fe2fad29c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec07cd269bfd912770ffcede336f664635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093b3cc9fdf28560fd19cc3f8c483e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68cb2fe989131fa89fa319a7103604637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5b3ee08d003f6a5182f7cf49bbd61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407640d0c644677dfd7ef414ec93b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c132453f2f47b9c4f4a838ac0ad8ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14994c292b0ec5b757663d751d1c4fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4326f199b970de55011495c5f93fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224cca71a2fe3a54c004b006320fb41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e40e11430a643ec725121e5b9f6c81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146740f2612fc00e266d1021a20a6ef5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77be2fd9ad7bd4e5ec7d8d0eb7484646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c2112531f51346883749bf7cd7b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1231d906aa3a930241b79907aa3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6385b0b6beb866957e0c05c9ffdf3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6168b4da59282e150273ca2d9ab72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da141ed41ebb693a54979e71ce325ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9bf6abab82c2b53bd91014ff1485d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9edd7a744adf8bbba27968c357ba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fc1bf244a09bf5f6c01524ac49077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae01f34349287adaea37fba26d1515655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b21364923ee79921f7bb6fddbc8f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31e2247358a097d6a35143833accc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99738a6806c3b38bb62164503e5e51fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a18c7c0ea4572318e3bf4a7180772659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d3706c5363094b49c4dd99571638660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2c3ef2a955852c683bb77a3e819b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c1133ca4c0db5d2c1b67c2c0bb8bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb36d4940e278202eaf5852f24cf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5932dd77541055f2e41b1be625381f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34467678a85fe585965e59a168a24b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ca768bdcdf28faabd1bb63b7c5d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59bf42323d9333dc27130d85f1b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26e7ff4aace47ddc4dea9566c6582668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc43d97fce01889062dce15b6629e2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4099a8e6d2b83e1e221268ba8b05da1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f456dcfb0c3b368aa0eff5de5ac3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bd7215df510e4019604f0b32bdf77672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77390ec97edb55f3d0a53931c1025948673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393857b6de070ace4398408a95f1e4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989e11407223ff5d8f73d8d48f959eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc745c18bbb08c3caa09b906bdc9edf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586918d29b6bde1aa68cfd48a1156008677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae27ee32476a9c6556fd10d66899b54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990632653924aa9f563572303cbd6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62322ab542e6c1308c15dcfa0fdc3ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061ec4486577b9a6dc3ab3358d0e8ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a69d8fd922aec8b3e0e217110bea9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9709995ee4942a8ae3196619f8f8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d80d4b1250329fb8bb456c9a9922f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f57e3d4cb1b63ab06f1a57e4bdd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402d0ecf2f7ae6230b97e3c2a67790686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425636a6806d7938f0f38cbd2fe91bf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357037c0acafbe086a92eb895eefc531688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485f849d18aba711dc80ce5e7d71d40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0133b866da3d6fbc0ecaa01e44907690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5bb26d6ae1d7d4635dd1e9643b00f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41b5bebaf73d02f91aee1522cd64c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf4d76d9b632a407c089c1ebb20b5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984080c3937c009c8c4f3c899763b354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431266145b207b269f59069f3926cd38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b798c2125fc8de2b455f129fc7d32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ac15df54c7f24b204ecb695dd1f3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879398fabafdb9cbc243b8f815e7f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6af69cc7a76fae9b129c38c330de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe121746a3ec765cb24c761b75e8617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea3e3b8786b2759d4f008baaf4a8e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce37bfff7124c6910b76762ee167eff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd4ba2d8c4c1958797138b4412671703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7e19b596dff92c110da9a8aa6018b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b77f4e28d4bd57ae0e8d69e59d3ff6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b9014ab80b6915b3954cabade952706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301373cb9be1f2fb4546373edad4226707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a15182a0e6e59c3d2e96b0d4ae48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5b55041f88a1598921d8a6114f99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac0583d67ca7f1cea53c01e0efffee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103590a77fda967bac49083048f5551711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef92c0176651bef882637769bbeca5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc3d1b42cdcd6804e0d2d2173c8e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b269c2d0d7c17310bcd6bb38d1ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc72f7e1d74e6e60a86aeef9455d716715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c03e9c70b26b61a26b9bcd2f111304716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117877983519cbcbe3e6854d8e8c41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa9b63b1909a4401c91eefc468c6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1355c8babe60f2efcd1d8c8ca1829b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842af50184ebd85c53bf145b2d2a8e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab22d8cc7dec9c24236bf696bfbba7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443ed3a1ef7d337f3a85f13e23fc5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ec2bf37950bb82d213210356721d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fbfc26e390116ecbe1b75eba1ca97724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50521b022b0c5b2034fe54628b24824c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc049d86b8a2eb94e5e18cbb173e528726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7858dc6f59df0e6e20102187642d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1f29b3d0a49029fb2a869e08fd79728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738337562beecd4d44e72f085a8818a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f29828b0f8a567c8e9015178ddc3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cab7d19c8a812b9b7aa78e385ade731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc500116f1b94ab032871816714bafc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade47a28ad51a466d9f88d0479bf9bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57875ce8b2a2568169721ae5abd37c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56b9b55e37821e2a12588b260a6d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45394ddba29d0b5012d80ef9b69c4ef5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e91a2043369429097042ada4b094737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88964583e153da9605c543016c8ee8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd1834b6e8e3d68c9b719b51fec7aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33ed3d5a99af14a24fa024c22b97b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a60b0844b01b2d90554126b7335e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb124282a68e29918758ee758c2d08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a4eb8532a716f72e2c12d82936c5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4da5783e616fafea4fa9a9ea3becf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba51ad0752f14f4f6acedb92ab4592745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986ac45e4bdfcc53fb673e46ce48e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593334972b762774f588d4a1c183efb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2734b4dd2b99f3d77991bf62d18236748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683a1364c8d37bb8195100988ba5522749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a272e44b5f58800c05a28746b29db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a1577903ee4af8163e41ace6fb807751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d2e8ee7d12ff57a15fd8a795534a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5582f01a9ae6ceb1f6817c7be1607753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0925f18d171a40865a7e045f7e75d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41f79195b3a71b5f45ebd3c54802f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fbb226eccec235da13f8896b828a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096346cc81921802d46744718ff12f3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf18f660dd5c2f466fb2f289096c1ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce3be800275ff3a8f3748422a38d2a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c45dcbd7821b8b90e7d8c205a6761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04b0977bdaa5ea4328611eb8b3a342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b68d45b2b3d9134dd8f1d27be95cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c72b324e1a3d06ecefc238b8c579b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a9f5ff99c64c829b08d19107b6495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea148599f39c7ae31a010f7f395783a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd81a018159e57b2222b0330f6215b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f459709438337e4a9adbdf6fd7dc788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f8ac69c129c9fa38347d893fbcc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f96a84470bd93ae22b0d30a5ae2df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325003440db7f66a1e5727c7ee14c4e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599cc6d1b708fb5dc039e0ded9caec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761349ea6a9b0b82456244e093b6b8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb110f8ae0ba54f595761fa319d30714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779644b46c1f3989cccb5dc7d80a7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc21b2852ea32e5055425ed29331d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97b81efc5fb94f109ac2769edd403d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5417bb3fef42ce8a3eb8198fa155e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c55eba2c6e0021a51beb722fbcd0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17dcc28d7ba77d09a533a285f5c72620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e1da165b51ff2ec595cb55f35b27a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55636a48ecc0926461be598dc53f43422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb255bb85a1ffd835a22617b3826e2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62cb8d77b8d3d2c3f14d7d683fb6f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20568f1aaca23b3897dea07a069a2b6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0008954e79747877e915adbc32509e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f55b137f8b4ff4145584d4f0c6e5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295bba39083bf57d37bede4d65076a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3653254953815ca60e36e6577651f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf6e8db6f4e816faf99dead3445ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a545400ae7320bd768a711f07c1a70131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd31befcf162c2e76d07f2107e2e4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7c69d10020bebdaa21a7bda96810033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef633998283a2f4f3625dcaf4c252f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faa7ef23554bf8c2858c755602fd2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa71a10a81a9197c202b88164808eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea490eae754fc31197ea3751fa89637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982c22c55e2c8d1e736ed66795c9c3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4b9bc431f769aded0d89b07f4fc939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb2666c9fc6bace45384186edf244640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5ffdfce4618ff040eb60fa45ec14841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ed58cf1e4ff62768d72e4834ff1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e7190cd18b41a8b1e74117633d6d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c539e8bb8fff302e407cc6c2567951b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b98bd3985880d254f7efe0aa4da8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553ac5b3ca25a6bd3af9d81daed5a8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67103b9775bde83973acdfbe4b9182c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c328593bad3cd46559750d0279b64848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a85d4133424aeb56ebfb224d5013549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6a59c6c969dd7e5d2c9b17f6e221b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75409064b227f96eae1bf5454554f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835ae207ab3c9a99296edb09a82e77b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176069fbb9e3a969d67dcd6e0a42e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eec24ab7d9feac8c86bea0a4bc62954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e876cb1cd5134e3b6c6ad9a2619e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7631f523b7566bae85a1d74555e6d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d3a58a7a2d0761fca992a90b847c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9764313dc9e9d05bd41fb0a3934ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91cec06670071816aa3e66ba4256a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cba70c6afd6f0a6f767b3a2bc0c0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557b9aff78ba3125b23e0a9076a098261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e99682919b781a8ddaeb0fdfe4cd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb326ea6402ad7efc7f955ac1f00c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea400a668f9fbb58ac803fb99f22b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcd70a26d5d8dbd81826a206df47d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c66f909c46d076f3c903ad2ee6bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea562907da5e554fd9f499b5dadac7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ae0b68b00068593200b49e5506dc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdebd96b2b82c7cba0bbc7332a79d7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f0ac9d61e6f6296a98122f4d3cb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10dc539367f90caa0304f908c35e0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfe0c930aca0847fe2bc457e3b240b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87f4f65c5f0f37464e4982c4223fc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd89cf4131a218466470c4c433217ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30068f2026cae970e7342fa2aaed613b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492960f939cbcfb17e5d997d4dfafd9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5a1b047141151845739e0dd89751d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454a0aeec8cf3183f171f6cd70c879078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1495b96335ab6a4ce5a0bd485eef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf10ff052beb5d4ad0f06d70cb8209680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5136294480e80b55273dd1559109781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da32b3cefdf47e378b8f29e92cd93182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aeb8f6a977ec8aa6ed8e34f05952583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83045ea38a9ee9df90bb2bfae836d49484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf327374064e7ff817e959e301210b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06180dd55ed780c4562496557d55b2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962ff2d0fecf2d5f5e463061451f7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3dde2e16ffa533136e8dbb1c98fa488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e53aeaa7c905e00fe31b881bc779f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0da0be9657d8efdd4cdf809ef352fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629293e59f28ed24fad242f786f618191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d343e1992caa9437c8191523c1b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea867f973ce24764a608e7a41c284993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006b9616ad3e2452f0eb68fcdc0fdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740e92301e4ea093928757006d551695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69716d6e6beef79d332ff8e3e682e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fd00e8f8f865953da0b5e5880bec497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71ef56233b93bdb005bb2c5654709298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad3c970bae6e46711d676ef74873f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d467b12c6029b4b03aad1ccb7f29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597414c152a69c6c7860057d1506e8ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b0a1118c03f2412d8a69269202f7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c82ded795581f64a11199137f53572103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1243832f46fbb6233d024f25b6764ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d674674776accd1d420e65586f783b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32163e1ed01f53a4f52f0f8a95ede392106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b14b7bf326252c9a502cc02a72902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37da97ad5c4cecd530404a95ddda0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18b564c73bf859245a64d42a51c188109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aea97e4400f62dcb475d85a228911110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefdc08c22dd290e8eb68452014aba0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45551a1f4e0b69a8db0861ce92c17d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1406eb638cc94218cebcdf43d1c4da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d7cbc4d1c3fe0bd97097ff63b432a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d08cdc161a4933a7c89cca48ebd60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4aa38dff708250652aa840395ac0e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183e54cbe607c653ccc2d23cd10125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710619024095802c462f34d022b827c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98119d7e697ef7323753d3cfc054af29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b46831cc5db70a5870b23710cdda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33120e2716e1898af0b42d3ad77d089121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c3baa089109030143a527fd1df4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27397925f1576c99a3f4c866ec147123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02029d617f23a296dbd44d7b23689174124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e5c1ec037234dd59a75738224550125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d124e71a9261fb110bb1e781f0d5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158258c8a0c301c031ee4448f37a0c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421291b1b73dfff1ab1eebff35b9178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6253a7862cb7ef7a51fd41933bb705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdbbebe7f04f541d699c04ca75da81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370ccca0a442d6a00ecda61dcfa5cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b30642fd3089ce308673eaca42e91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d8e0f36db2ecef0e4cbc18ef242b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164507083e4426350347083d48a0c14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200c0161ceeec9d7a080e38c79d1d4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ee2800ceded353170ac900216e82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4f1cba4ac846f3c018bde03c30ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2724884df8eecdd1ac3d18976b71ca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7596227deffc180006c16d514434c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae0433266d94d69d39a47b93badd8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc996d6f678e884a4da030eec97d67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70e5fe63291e8c8509b9992a15b1ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672572ff4b6c91f7b3aadc788ab570ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5ba4a464a4433f153050510dedf8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1aecad3e9f8f2c3d4ebadeee14a3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f894dd2e74ed0e4f71a2bcae579dcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1066380b680ee77aa23a43887bdd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeed84746c2571b962429b17efa078148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74565e85efae159534025aba30405c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d49e4b49c108c2b97dba05d77807fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38c3fd6e804c54843c489f8e2404db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243184b3b220b600f7ca18ae1195958a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd5df2d4a77526e9d25ea8fb254020153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c0dea2b7c64da65feab465aab39d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856579acd6b77aea99a5c7e92f74d30a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bdb9725bc825c5041a55486ee029c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6d1c85e051c81f63f85fe0a14362157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81eab6d785168a9328f563b57dbdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f62aaee8ed034de50c468cf041426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3371c31151c6ff6362e97398daddbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df030d078ad61279eaff6dda6893e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc20c054e0130c4c712a094654640f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac8d562dbe14dfe47f034c48e4167f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd23ffe0b63e4bcbd038b266a38151b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ef90ab6f64f92365f9503dc6c37d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f66548cf4b171e3135e2b34b0b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bb51b79ae4feabacb30ea4be7981167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fa5a9b9806b11df0dd1477e3619f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a30c716c0d837d4e2b57b7235f88d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc11870552e50e918cd4925f21759170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427965589fbe462a65fa17b18c1478a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde056beb1d5978ceac41613bcbe6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bbbdc3a56c44309ac764ca8cc5563173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8859812a1196a28722d403fd680e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777c430311f6b870893437e41cde6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2caed8a198433ec23a1a517a32cda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c364cee004d33faf8f0abf3d6b055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945c2e179e3824bc9ed9b0c8243e0ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d7f799c6b78692295d1cc546b748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717eda19a099233639e3e37806a97d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d18af405390d766a79e39d67aad8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3031e9938838452ef03c2a0da873c24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eb1d107ca9a944a800b4d5b83e98b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec6b02141641ccf1032b5da9d77729184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e61fb6aa179b43c99bbd45100210185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d1111f6ff11283e33675d3f96c34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb68944e9aaa922b89209179990579187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab0a3df30f8677a2bf46a57e1c6f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d4c3894a1555b374b7949f83c9db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024371bc69eaf3f1a3662de6d265bd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd193f0000ea5e27849d1950136efbfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6960643c84e803eaa5249489e6a12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa43b410c89e9233e7ed5ef1d09048193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965b836f00a3c39da4413c31731630194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1105dad22686d6e1799a28244931195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535106a2758e5f803966375f1f52c7ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f8aa1e9766e64c0a020af07d08df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f414490f48d5f0f41b308ddc35eba0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7711676c6d57b124e456e91318a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee78fbb5886a5e200a9f0e77d26b1b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565caff7a26b7298ccbfec8eca37b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd5009a278fdc43c9f46015afced3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1908059c0f085aab4c692fda5e8ce21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ddbb5cd77bc60bea1b76b2bfba559204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914082f512a750b2f29b4457c6667dc5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1bb87ba9b0282c68dc9887e5e4630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1de22bfe46f1843e19aabbcc2fe9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf87adced91cef5d8e090fa2c40d9b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e402118048f046243661996ac15d7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0626787ddc64c8d9df66646b5a4792210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3258518ce6dfd03107138e596e50752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38658ab8cf1ce7026602bdf46afeb8a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf99e7c62db31eaa67007a29cd91555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30878c7099532312f7a4ed2601ebc0f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f82559cd9f89b00896ec421676ce8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384fc11d8efed0229f8953f24f945ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c8b0ad78cf34377a3c3b493c25c29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f92cab210989dd62be7799b8fe22d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd834b57609ce9615b4717ce8e5de6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5bff7e6ea8ad39ea88efcb85653ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1d1d7cd5880628ebf8d65ca75c3c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67db3dbadfdfcb939f087983a77436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0aec65188afaa6f90fffb8562e93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c81ce9a5836b7a5b2aee15368b4318224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ca280b057eec016df1e7b1a3aab81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5342501c12abecfe9146f0e28abf55f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ab5745eacb02cd43efb9538d039c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c07f84f6b8978e50dc4cbf756acd32228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca20e0f8b765c40b6c361f879151f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f25b341a96f2024cb3a94a1114f3e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d9a3de0c94a23c172f8a15f1a33ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7587f97497f9bfe2d24f7346de5a005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfea0afa4564e5ffcb2c7a63b815a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9a9079df5cf2d9124d24b03301a26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ba74662e76a42d457ccea4df0534235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51793ddcf8a71e149397ad4bbdcb204236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f755f69de69639bce6502e63d4a7e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8176888aff3dd8fff69e9218356e63b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6317f434da0fd1ad49a3dbfd53c7b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99243e8d8049d67e2c2af7ba9e1aa30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799349b8749cace41dd56c27212b81b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505924337d132e1691a80e6d99f4e26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d68af5c60dfcf97b6c5e0a8eb5414243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd32d8eb19f2ec567a4897758fd36e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafd203422ca5d8692f9b51db847a0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde45a15d113bb858d63d15945f628be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0555039af0d126768ca93d1d753f052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f6834367651408c5ad5f5bef5b94b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaba6bd8d13257b6c25bbbfebcf9ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e76c3991da371d83d581480099f02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e6b1872df733309be0fbe8150b22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106df264f5b43ec4296cce3d0102617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538306f8e3fc095d96c8c3e6e9ee53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8f25898a7e250ecb4aa3cc1d53a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a931c74c3c12b839574d60c1e17ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a77febe34599a3ebba232fda22b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62967b64e71aaf9bfc41fc2861f4e560257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b061e6997dbf46bcf2bcfd6e9937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f85dcdfa84953b31e45c85c95ab9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36340853e3b84f61392ea1245ecd3a87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679200c3215e6f498796b33ec8934a91261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4fa94c63d90b6a5e4d07d3a0eaf37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be89352481663aa277079c3cabfa08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68aae0a74aefced9ca3f97b847c7620264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76f4aaedf348dc5d671d088aae45d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2339bac07bc81a83aa839213d558e6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd071c98e377a2ec67feba7cf79eff7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9cec3e8dafa01e4337ea89ab0dd47268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc86488c6512b4969ef23c2e908ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b4bd3fbd2fbddfa4267948709b4b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d2ff1ab2ea4285afeb3efccd7c0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3286f415372c0680216a1bff172e9a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74322253886b86addbde602e515d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7e9c086d0cada3c65feb2f35d5964274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf5d4b17be4cd483b50c7f5b0c01c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f30241e4800da5aa35439d10a94a48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e85781058cbdcc342ecc97bb80bb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a9cc3c0b26e120d96004a0413ce87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dedfcebcf815e07ee58545b5a12c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bac6d786a222705ef0711bc3cf99c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d38f44349a10e4ac1c0f884d9b27a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4694b4d72cb1dbfcd900cc488b8a6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7dfcae9da1c7a82d8d4a7fa1b6f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd10f6f63434b72c32012b399c7069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2ff97057238371ca6d6df48e651f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aef66b729f06d6082669ad5c0ccef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9beb012e387f38d3b7d06b05c23074287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99aec2b172dac7c7d548b7a77a2f91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0daebdba4ca5236549aedbb670fee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3c91c3e9bc1931638c648aeb8726a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822b310ff70455fb5ff25e93f274e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ae9bc4232304c3f7701691ec2914292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28f96814e8b7359e7b9acd63565b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3ec40d9d1a9c7911ea01c5ffc2ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565f711437fc0432b18d4838779e4d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906316cfd6def63e128ac0e8c7f70207296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c451f810cc551e5b591bab447556e4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5940f6718abf530449cc24955380298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6425ea888385f9622b4e918f6bc551e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785584b0a7ab5214b0d91b17f602b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1306a7f741f68ca765308b7a05e970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d805549eda752d4a29ab01d5c9db632302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d9c6e9b3f2310459bd9d7ffe03eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612399f7e9b5cde2aaa3456c32957b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f83a9b61db8c7c9e4612ba9535ebf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef1fb3c50bc20c17ed00362e5b469306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172a8f97b624d40d17c6f5090dbd43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb061a90be78cc642c829014ea574430308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003b38d81ac85229482acba9c499cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee510ae606cfbab931f3d39fb1ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4dd24e02d7390c850a04645ddf9b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef155c678c893ee034fd552c17c7134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631774bf74759700162d7eea45714dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3780a82a4ce8e29e5da6a032d6ad156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731131ea0cb133ed4f0e78eeed6e8de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780053d0197f7be4671c9edef08c001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8148219f285c8154af8d15f49c438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf7a0fcf940306a89da25b0c8b27e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd60864413b32fd70f6eefcb46f1f15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d037ae001ba2fa43417d4edddefb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dcdbc1ed3d2d19eabc7b67c4ab0d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9a57d86979f68d9baaf7c80c51bac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621154b640ebf6723f747b3f727684a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582f5c94c2672977a5f007a069e78b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db2d20ed742419f8b47314a5c27fde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282082f9422b3fad8d8c622a2013667c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b8dd279ffda44e7b417768417ace327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0f5d122be53b73bc74d4b7884969328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b4654140cf6b444fb15b1a4afbb5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ec538df4ccc1a5168c37a1640d3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e80119732ff2b2b9b66ae24194c11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06fb6264987c4283548e16319645f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63511b68b3d4a6be485a8233fc26f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc43237704b20312a84dd187706a9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e160b5046da60409c5b678c2b88c06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbeeaf01a79f92f768e5c8e004c7fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b3feb108d034bfff8314a9f91201b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef7a92c0f9ee87b5ae73184e6477f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f819a8031e88359908952514447da0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c748044d315a0efb579bcfdb20406340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d92c750267edbdc2922f3f7c257995341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eee6483833c578fb4c3ed36416206342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7977f3ee29ac18cff0d5c0a1a33533343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93756b452d5cbb969b0f9cff8f8d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3280404e8e31e5f64c8fec3110980345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e927fd1e10e5b0ef7e2162483d0d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd264fa18860390a08fe3d07b5ee4cd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadea14a968406e6a3dba85549e767a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26efabb324590b6a85396ff859d08da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125cc1035136c230c297147f620dd03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577996ba826d570468ed50f8e91bb88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8893c85f55bacf84c76c839e293b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2990bf31972fc4d1b7fc6a9735739353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a39613681508732ee4d8396f6428354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a890ecb8885c4721235c605a4d87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79558ef0beb0f4f4a400be8d992ba2b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aabf633daed71fbceb4cd481350a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cb501daf19e8885dd960117fd6584358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3170870f52ab8b6fbceaafa5aa61bf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d5d8f92915e41db6912ee1e766b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212207c27caed0d16650142aeaa8953b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13cdfbcb7c9f71748b658f28c3d38f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da660f249525a3dc61c6e1ec951285363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f178567ac46c6d5cb14ffc31e441b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8256ebd76e8292a8374c83f6f648e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfabe58a07c4333fdd07ad40feec87e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60324bd2e3d45d5e100e3eaebdb43b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803974975df370aa7e7a24f64006100e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3c922d25dd7e62e53477cd21ee7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae2f167821696c624925ddcaaeab1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6c9d701efe6dbd67ff92fa93894df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb64644bab0e0e846b227dc5d33331372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecb9a730cb52db20fd6f32adc0056f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0142ad03d987c96b72ab803fec1b05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf576ab4cbc876c4e4f610e52898de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd3a70c8ccd36c2ed58c1cfb066cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61023409c0cd0992e0404fe9b093a45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448a0313d9d421b64d1d9bb08d06042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec431353c417efe5c6fd299b7f42f870379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7b42003f41caaed10c4f48581a853380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365813803323f9c6e4eb5fa4e94c29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c3f8a5c0014eacf4d8f3b7323c1a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae49f02ccc1fdfc0d74228fcca0c90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9b250661e592c68ed476c97f22b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200cbb12873e08a79e815ef6f2eeba5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440b8fda472a19448e4d03ccc667371386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4232b31f5a3167b9cca800b81ef728a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ea8cac5b23014437c89dce11cfbf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237e8e0f56addd402663f7a56a51bd6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10120d67140d79faa1269859518f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f795e1f2676941b85b87ce2c697094391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb26c529ad06b8aa2faa48591b4628392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd8cd791aa0106d6f04aa970e62d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ed99b8108fb1a5a99da58b091992a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db8845f879acb64f32cb5c2d822524395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3b26880bbd715a03654f5e178dcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc268343375cd62aaf2cdde1052dff74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc99b4b6e896b25651d23570aa8909398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd77c0a5baa4f3ab8a33691788e1ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362de515fef670fbc3ff40f20a12834400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243345b09ab732fc5862d0b6fbfd967401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b82d56b7f69e509e2321ce12bfbb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88266284204ba9c59db63379f45662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677e3ecdd0d61b67ff561806ba8e38a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3b6045b4cc6ec1a8dc542f82eb3ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9049748ad9f27b83bab5ba84615a7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722c8664606a41ce44b336ac9154d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcfe639951d4d65955db9ba3bfabf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c1fa0f959cf9fc9f4c8fecd44372409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0dcd750a6a3c4a224cd939eff5dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ebdafb7da8a995eb516f1255ee25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce58c6247a97806324c5f0e7ad66ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c3c14ad75837e4bcfb441fe0cafb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfa58c6500aaddb091a058e9fed020414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe219162615f339c34bdcfab4a43d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fb59b96ebd10de26e709b9d8b459b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5571e089429cdde11aa6c10508869b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ae2bd267f0b45d666e2666c45be0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf2183f8896d05c77c54f506bde0ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a02f5fffe9f6696a5a26e2d94b269f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0faefc8b7cf89b507a6b52373d41c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf98ea9387048ebcd84325641cd20d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a4ea35678cea7869b9e342ec42329423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1465b1815a8314e60d798b2d209c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b182c31f35c6b83a454c3da65decc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ebd9fb334b31d8c23c3cb95186961426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550f92ab42051bc4f49164f0356593427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f0b8a5875b0fb4e2bb8788fd5866428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47191a841df05e7bc6e8de463b1e65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ce9de2420c9580afbec33b2fe96ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b06b2d1b51f32c083ed76d72791a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf591e22db1830c1a7d823eb0a742432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb451f58b6a071f45c9930cdb737721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49c588c16e138caff5fea8cf8b2f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13903433be777ce963908976d1c50f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c2a462c34feae7a39b452450dc030436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eede985093cd4ca15eb856dd27bd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba5b1197ef46b89597c3e4bd7d783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5f423886e37c1d1ff18a04eeae380439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35702a67e82bb9df81fba04ba534f69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb03b890b8513c6318a6542f1adc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507667d4597b40b511d93fc02df142442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0c1ccb7d7a2cdd479fc4ca3f8702443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbfcca79997736a96786215140a771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030b45b66effd362c67a312d135d91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1766b56440c4da5270e79d29d58e0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c994991e782175bdc48baa5cdd6aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f8a997831aee32932635a263956dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b1aa3adc7f63974f3585efdec5bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc13299f04c91d38eb633d0fad5ad3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13060c8501910e2fafcc4b94ea4e77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1645f9d2eaaf244c0e69090acdf5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4044180070d621797e1f4a0fa140f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228afef311cf1ead899da2978ebdb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344cb6198473a332f270fc780bf1384455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9b04a077c42783647ca8a7d1448f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1789f9a28ab30170c1ff66fbaa6d47457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eb928f25d15fa5c4ecfd9b759eb8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a995ed376dc7d04d19de84890e71d1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e628fd907d3d3250a73e9d6a923b82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361af3f8911ec20857f7ae4147d6377461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033835af7734e34c28893d121d3fe96c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e634dda7ea87029eb9036418851f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11c7851d1b1bf44feb604c1d41bcc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bfcd54d81b5f972c8cd114e69b2d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3a14e97dc37feac7d055843663356466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00232ce4535f2f6829c2a1aa524403467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaaa320d05cca25466d881bee4a86a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9f6e27cd18e39ef10397c63fdfe32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfee03daf3ada66d11c57559a30f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94859ad801cd156eee7db3bee7bbe28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e1bb392bca5416d0e4d63b6a39c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d1bdf47b0b16f887b162907ebe0a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8ee296c6c0d9280d28d3ea5780b9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e617266c1dcb499d8ccc01a93017c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678960af0e78226f355095e9394d53e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9185fbd384eaaf12e24da8923035f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7b8e7ef31f134c270525df52c6d2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e8fefa8885ee27e31f18094e74b3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e25f1d6ddecb29b702a72bd3bbbab4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9051e4809ce389d8f204eed3f387278481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04669d8d8f283bb9c9fc64f68feff3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55f0714a28248ca1f65857401a5918483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cfae47cfa95a48710c90e632f9596484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4b852eca92fedbb2ebf6766bfd420485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0003e87a142d5434d40977200765f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f043a9758741ab1181855f22d55b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3105f96988e95cd6a682d8aa0511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082f586629095704de2d4d273edbee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d0e6edc539c34571eb625aa6647d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb08572e8abe15190f617b43d2d3a51491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67cec796c1e777cf82e9b421d835f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f7a6222d8f7bea649184b6bb08d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab10259219e2c887d3e2b15d3892b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8ae1d22096928ce5682fb0e6ad1aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ab58b4b6501e17b8e785d7768cc6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e025b58a1ff1509f744df0c706cd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf42a123d91b344e4c7dd88accdd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0423597d314b57084ac530afc8f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915409e12b6a03d1a4f8df0007ce17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef686535c6c529c82d3527b2bb3b7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415afddb217d2287dd1dedf5306015cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a11a8cd169273ad8c47dc9e40673c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bebe08382dd6eecfe3ae3e74c1e0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a9ead4db5e67b99409fd1a97d56f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1becfb7df88542c9dc3b61dd0fbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ced7bbe69e706bf016bce050eb05a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cbaafcd70676fba90f7dd2d3a0a56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b5ca535d11dcd2fedb40e0ba572b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf05782ad2219d78e9d8f01e92c4ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73977ef48c843f0db4ecd284db10b6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784fb7c2723d2bb840d20c01d5c7d0f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca97ba738f81d9f806a0f6b278f94b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6741464e2a94b59ccb3bed6672d041514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38d0dce8fb43789e603628c7e314cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971200f5ca074f675428d783aa416f0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d88b6c565f25c09c93ae13072570b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f268819a043630f116710c4c9be3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62879e3796cc8cea5aa69178622fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100e986fd84644eae64dd2d6fde63b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6856f1b0eb2804ef7c0129d77610867521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f8bfbad4da500cd0dccad1055f131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3d4ecabd888c3b503ab730b7da325523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261ed844a9e6191d4efece9ab11609524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1793b246e5c0b6baf6adc16ac9673c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c825562bf529bf68c7b1f7ed432c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a4dad37b72a7c629a83d53f856568527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29345e6434c064827a0c815f430db602528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9780574db4edaf37bb8d6e1d46f70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736487a896523fd581b79bcc3b5ffa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9a6fba22e84408f46c894eec4796531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c579f81ad0492c0c9a7dd4c5b1b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56b1a391b217660e1c9226e0d8add3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba5a496e15a309bc3f4f59ccc4176e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3e40fec05a4f868bd2742a4af7eed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880396012d7e3c4486c60eac7054cb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668f1948f7219e1157712bace894cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3841de9936902bff70ec1d6a9eb255538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287620ee836a70ecf0dfa580539d4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be77f5ef2da210df5ef0a053e10f1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c674b87a87d67d693ec567bdf66948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899d2053b682adfaa456e4b2d9a44a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5cc2f31b217d9310e59ecdc6e729543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5555a0675420948da6465402c8247e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ca0ff55e930787bdd0b97f8803a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bbf27a7cfd729e5daec1e6f3d1455546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c761eb83eb00282384794a4ca6e5bb7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b17d6f5eb15e2553e94f57fe9e51f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969e8892c6e637fd323e69cb50f48af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffbff3bc71d9ca19843f2e38d7cbad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e3703891e226b733007ffad279bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b824ed4772ccdc6fb09e703b484ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be22f2643a7fd7635bced459772bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9db17c94eb56c23c8e22101ed0d66d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3d3762430028a68275737f4e1363d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab0766dc7ca457b733f48c7bedd7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaa56d37258f668fdab78ebb027feb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056326fa145656a8fa96247991c5568558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7f32bc396fe40b6c3947d892e1ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cdba881987b63fc9a34afd6556d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bffd07d13ae34395128257a2ab81f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0692b49d9bfb5c87044f2f45bba15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e40f597f50d6696586ba3633d3bd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b03f1eb3a78af97830babb8d40d8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4357d245c5b349c2eabffacb5a8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882e97efc148b2cb777dc69ac342e5d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0674d300bc837f0c99b041d1f00313567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063e915afe4a3ae1134b09af0b7276568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb5bd023a0fdc3b32c5fe127aef832569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c118ab7d8e0a55d5619a64a6eaa0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf917a9093542835509044fd1bf89b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2a36fe9b557d3277276759290216572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92420fe49be9f2a92d69c30f52b120cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be65a9545c6db241295acfdf6812b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3a9edef0e73654822e302d64fbc4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26442e9777d019487e220a7d93c3f79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec38afd1d6fc1c11f842949267fecd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afbca8025be82fc8632420013d143578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b6c55e626d97eef2da8c493ac927d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc45de4cbb875d5829f5bd36d298a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc24feb9fad372fd041f90ecb0541a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a73ed3eb5364a3e1c2aabed8866688582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e1d5a000761dfe130b49e0f4c8018583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52257e66f240ee2f119202fe566528584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf4b324de14ae54aa4b6e7f7f2118585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd919a8fb89154a62c84bb9df7a41d14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84490ef48d39c9c007d16c114d083200587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f00c2d767396a74ae3b7649727084588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d4f106e518c5293a0acfc14c32bbc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1959a9102b20fa728a9e36a73bc251590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc082e3a213258cebc2fe0b2c8800ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1e96df05dcb5c3f2e4209cf9975e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fceb63c9f348ab0d02214ecd781dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7456f1bae44a42c938962b4fe6470594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117a51a02ff6aa40286a4ac96e74b34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd03e20d9e861162ae9c29bb07f55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68ee710f51ed928ffdb98f2e87b8ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15612f3e3e53b0fdfce03927098f718598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ed00c025e27741edce270d0d0202599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c644c36e12dc2c80ca0c17cdf9eff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f62fc1624365872804bc20a66d46eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698086fcb5d2bf58dc4e0be96d67eb16602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800124691d576d2206d6dea8abe0c9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639eba7162c7a9b7da652bef81c12d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6a1ef0ead407593332bb755a51f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785de182cd46a09eb3970a4578b89c32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed5783f203954ec2aea14c67934363607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b158cbd874e47f6148bc0d6a1314b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa368ae0a05fe9cb4241c1b99f072609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf49560e58bb06500a1f723e717ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597974e16007a2ede70b0d168e16b02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398dd121eeca8dffb70db98c5585746612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf510ded5da09a9220b9025916a81e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e944b6ca6d223eded6328378cf02b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9aeca8bb4541efe20ae0286ee29a9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55550e499b7d661a20b3ab190d1c53d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035277e3c230f42e34dd1dd7e3b7ca8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035de27ec631eae41dd5a695ed56b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ee84119e3dc8ea61252683e979011619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f7e187f347d5681484e6731cdfc76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520476735d8e6427866b3d592c6a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d45d780a0510484ee2274150cc112622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59035f1c7c7d94c08946a609b33e6b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498a9159371a785d263f6b3ac0df5f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8247d9be90466cbd29407ecc5279f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b1988075eb456f900d04f56f21eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be43323ea5efd9c858dcf53271234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b0f71fb6217ab43f86eafd96a3e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa59c5958f00e9506b0f0ac5a7902629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32d935b93f018500da511acf47ec57630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b31e2439e7f9a2b73869cea61e4c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d5fdac716d52eb6eb53aeca0d886d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bd86bf425a9fab8b6b9aebb026e3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3bc9540394039e52022196057b4a8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e5a8faf09551037004ecaa8bba0b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae1f6d22d4ddd5ffd352adf908364b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278065309d565b609e5ed8de70fd9f05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7de2b744099e533b055552c36eb69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0020926f5439e25b240ed711c72803639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eae8fc63b6d3cd9d5020dfd8d6ce6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776208b530545b0eaa267864e6f07148641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39908ba4da66f11aa3b38861a223abec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a581ac76a8f0d932d1ddf259797b8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f7ed54949a4714a6a852fe357a86e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2b759923fd9df5c13f66c5fe47bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04015bea4a8c2239cb77c23256c85fa7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff998569f2f71bc9733e10db5550ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493ca37b15987305a4f79f2985a13b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1078fde31fed76d40d98c27800b815649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586953931f6cb4b4c8de7169c2d2c38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aede3a02cb583afc2950cba35f03e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c52f74c4883406e61882faf5197a10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3c335ee6f5817610085028531d54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76d157951a9f0d386de3485e34288654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea332a269233d5702a9dbe0435834d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1881a73a883f7adb5916e055904856656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046028ad3f9c53d54456b0975c63c36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b67eb9c35231e19431ef32d49567d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d96e91a6b0618236ef4addfc2e4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940483cdb43252abdd1b95d5007cc8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1644b83a73df2df4e60ba2ecbd2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa91736617bebfc5269c4ac13f54c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92804a887b131403c46284ca1846428663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e714e96ea985487baed247e7036045664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56838c05ae9a3432dc04ad3a3ae1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0242f655707e26891f87397f40809666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbbb5d017730947a795b06a50b3a0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9a20f65b089398d9ff93ac2f4549668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459652ad0f89259e84dffcf67fe0597669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ddb5f9990ce53d94e782cb060a058670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf09a0b0c2aa4ed53fc58454cdd549671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7b5fdcb5f54d0c91371a6ca16ef5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd447227346cfe56919e0766902ac68d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1af0043ef5da6fe83252458fa67a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914937237b062253eaf3447f42c37034675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb53cd4cb60a50e06ae17ad9f664a08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ac6500a86fdf685c51e150a84b7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565762591f9d0ed11ee12c6dca10b9be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0db63b4c7eb18487976cd8dec245e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4fc16917f299673c0a64966203f63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f666235b095157cc297e6c054da35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401addac2588426c904c2f8a0cbbea22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fac7e824a194b9d85c503f02538a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93756c25d34362a48c08503921dcc28f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc982e86e134c00564db57e7c91010685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d34037901ab0e19d37d5e04fe8216686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c91befab5e0180f870062962635614687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf911f7fafd4691ddad749e9faca9df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d888633510c4153b5e5637e2e394d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38f84ff15b6c959c46f16a806fd46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bebc35d08e23d6af613de8f2606ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc02002ea2007b62511b68a4dab8423692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfa1b9fa9b06b88bbfe72cb117076c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77d114cc7b3fd8175050da1550e52694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dce5b778c3d2b9ea7eab25200078f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0f06876577325842e9eac6eeb984696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d9d415b67776528af8cb80cd3f8ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b02aac37c0b7eb5035b6a2a5c32127698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68e405e06c530f0a36e71675a76814699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2beea14d19aac15f79e4155b2ae410700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c48f419f898dd6e3156c1a0c5b31701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c952a110c5c25f644b7d89c89d290702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dc4da42ef5cd7fd789c815b5ccec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce562f984ef7d285141fe2613042732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e791be3e3a950dc6e2f3ec430cc9be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39817724a108b292d8ea4701cd4b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ddce022abeb38b2be700a1e7ce6c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4401651cbe7fbcaff670fe8fe609708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7810137c164702c4342e65c7a1051709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6dbf0f8ad71e5d5bf4976a14b7d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54830ce29bef686bfd6babfa222f16a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d5a685cd146fd5749b033c9ef3e45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82be3b266944db5708a33ae4d2fff16713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7814dea9cac48e4071e7b16350c3b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3b0b14053defb8a38f62220639dac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc67f1e0c58e19d4d09cd9a5f7e3f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4cbe1fd807b3da57d175680982bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e3e5f24a8a2bae655eebeb61722e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6f7429f1736a4770b5ee60cf801f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e808926fee038ec0c240f2f8aa28f3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc505a5e89f01b8aedde794bdf4e8ef9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c6a380c9cb3a58e09150859514755722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d071c500501cd044d1058123e551723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2971c257eb122a51dbbbba6ac0cd770724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4204d7356079526f32504fff66c845725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e6b99fa2fa61309e1aad082c1e83d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f271a3e4fe6a8814bbda962fd092a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5272fe2409b8a318583f81b66a7b675728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f79392e932773509fa031b3fcf01e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327c6adde6fba697e2b1a127afd842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47a71c2495e8b0ba1610945a6db93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff20c24b719c4d329a36f208ecc29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db18f346fa9c7168285fa765ab18f40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae620182e791d9f1fcd30ee4772fcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cc2b705ea82f5fb9d6b6295959651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c49edd408d75d523579d04443b66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4031da71dbbe5add17b0e85911b2ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391f0089a4fa95f3035ce794ae488e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725fc510fe95032531fd254a1ae1fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb19f7320355922642e3445ad45038740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b808d87edbd035d20478e8533c45f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee2d360442131c94fdb3ca5206950a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295d035f878fac49d30614c860e4c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f960a7a8731087a7cd837254213f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8f8f8f8a9ee8832d707d9374acd82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cfe38e1553c2eb7c5a3c007f95b17746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d34a74247145e814f0a7eb05cc47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d1334114f6a03f65c450557455cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb368e229bb3c5ecefc7796ea476829749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274942c1abd389905610c51c0d88514750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6f8b77ad53fa7456fe6f4c90be45c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a0e1c5a0a810e7405ce342d0fa9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08cd17d7ba7aa108c7046c5fced020753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c866f60334ef925d4a290d855086f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b31b331b881a2578b941ac80c5bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1226c09c640c43740d91ef543953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91058015bc5f91f07984169da544db757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332b641fdeb40e9ff0b63e39a91579758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d170979645ae93e579e54fd65f972759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>