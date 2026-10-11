--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277dbbea24f71992a3bcd041b559261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58196e3fe6f9935748a84520cf92cf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2685501fe3597943588e68a7b69a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc43c37d4e8aa2f1b684d8220f73244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e204319563b0e50b52807e6979b9055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb6721a22ac2048dbc776fd084ef726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612302035c54a8a2e84bacf88436c94d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b8a808b75127bed1ac5fc2ada09068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee7473d9ef9e292aea17f2bb41fe3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ee2a463e21cb6c36839f1695f29de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa150faecee938c8eeb1c218c2b65d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792af7ea7af19385a5a19f1a595fc0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5aa0e23511b78400ce641cfcb0bbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467488201a754e82ada8b8689c5e57b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4615c0c5d97279659105204fba18615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e1b87cd9e458024d2a26a454d9a5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687916175d4052de0d841b3a1f10675817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e92947c2ccdb171263ea45a7e440b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a20e26a6742f09ed784c901dfd6e5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d700254d4182f8e7f392388a0380d6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea760e83133864ee0806ac4510e089ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019502c2be210d554d89b4d1693ad222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1b89ddf42287cbee98712cd8d66c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f7a983520428320babd81771c7f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2fc9eeb4ec38a3bae6d8420dfda6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9f779d57cde0fad414320d41a0fe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2085eeeeb95f48bf6a71ffa157889027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c134cc0d99539f78128480e9563ac328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5effedafc494a5a0f56df774df62429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ac0d1bddefe77dadd2f15b9d5aec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6978a5a009b623eb4f134e7cfe7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4643413d9e3a50d58e196af537aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20773fe68c98d0ec238df5a44979d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322d4797a1fe24fdec1c3cb1db307634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d099649dbf6816efd55897101f57535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4e41fc8a7e08285646ca533caf0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5537cefb955ea6f214cecc79dc1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f3bfbb9cfe635ca1becb79d5e74ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de492daba136dbd50673f22d77920739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26e8dd5ace9239bcd7ab9eecfbea440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f78e46b53b958438b3a39c15665ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d873257e604b2a105d1238d4a95fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d2d1313654564f487b8a87758df243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac130474f3471afa5b9e2186f19c0f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82630306384ab6b9b68d91f13d193ee245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f63104f4cdad240490a9cc8725d8a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baa6e6cfe45eeaf8cbb5b039066c2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8cb7cd6b3cbb8b86e5aa6f4485b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422982b6cfcac439bd91fa17594b5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2ca419c0f825b79c83b88438c1e4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514f18bed4877b85d99160cdf5f45f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89733b84d8d59cfe8ff5024695c69c9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214528d7f475a2122a53236218bccf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07024b4923a383e3878426f9a4a7766354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd1af6bfdb0630afd3f220de99b9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14adeec7305a286811a97ed422f39da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa8688e997296d247ccf6556482ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e56236d3d351bbb0f5c8d12f8409a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d63124f022dc8eee3b68c5d69ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f6c7ab69fd0580002a32abd3e537060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478de756587100d69215cf8f04add261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c6528811bc9b123dcf9892a84c0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb642d66ee0aa20fb20fe036bd659c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189563b89e7c4d0be362821d563354d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94b7821cd11168166d6a5632e967865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10ac2c157a1d2a3d2830eeed7c00966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94641ae8ba1d6e96df6791cd7eb60fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e17f19e98e9e2f7c2e65c140defe8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f742d8536235fe5efda58559c9e8e5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1737121766e8baf544dd03badc5bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7938a3cc638c6dcec65254220ce6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ba692ba2b23f88f1601c5e96b12472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b1f768288c11ef1758fbb837cf4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd72431b31282d1ca1c4c9a06c57174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278440b50cc086d2bb7c4a0e395c754675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddcc686a13390b2f3c6ea7e33f741876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bec30ebce17cd4273d0862e6a775d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e533bb0b14dddf225e7ff8f7ace093678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523acf6f4788e3a4fb1c275e0f319d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a413efbfdae7c6e1ff31895cff0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85b4f3fef39592abe977e43aa215a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c916ad1391c2c0c3b8d6a29499b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66875df36cd75301ef8751cca8f4f03283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0713276bbdd2e3041b706a462dfc0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66659adcafa61714554a21f4915cc7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cb16e6948889afc024132767deec386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ab2972327597cda31d0971961b9e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65708e3445594e8ae0acfa41e6c2c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9745a59bcb8f24b3930273b1c3ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c68d710b980e1931f31da0aa9f933d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734752bdc0e1c858a6d7a0d6e74b12491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b6d1efe7ad718ca1feb2f5a5c823b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abef530670c3c5bd817f10062ebef693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82246a28af1dcd3bce817c2ae422158494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146380dbab7b74fad8b5353830ca5c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388f3325b51dc63420c259d7173ed9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdde42f54dd7570d8fdc085b7f2e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72290badafe52a8d34141f522dfdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47322a16979ea375ea15a315d5ae00a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee731f6f4f304b68a92e186e6e296100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba3bd6d6a798277c8ccc4438e6adc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062e80c17f1eac37129239dbb8313f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039fdb1951c11776c054067e76738bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e22a36c9814d3200745ae3f206bdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30a7c04eaf2e8ae13b98a6c8ff94a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f67b01ab3a987a192c43cc5f1005dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7514a658d284169811e0ca4ea7a9f2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486d819ebe9ae3efdfa962539d744f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51232976a9fa430d3baae20ac3f114109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458c746ff153e95e752bfb9d2c10de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314c893659edfd872b77df794acc6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5908c84dcb03ed49365850083ec8f4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60ad3c1e91b17384b01cef5e9c6000113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933bc6478905aee9ec59446b4d225b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55ad799cd4be9908b0b36ab515304115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b211641f33c22a4291a18d5f617c4bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b056b6cd1d36c924702447689fd077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bce5d8818b7a216523aca516a26f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea580ccc71c8b456ed8289eff9e01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46111b63e3d9ab40f72d2ee579f75f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288645ec36a7faad986553d6c4018c56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15b0062358caaf370e9c1f9a53094f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3737d593e2eb8eca353a7d377c18e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51128db94d60e535b71a9e8c809acf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ee16e8bc6bf77078f251369c6986f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4156433d8dff79fc4252734cb84548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8492bd80bf66eeb2deaff8ddfbdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb64d5efba32cd93cea49a4d43943ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fd2d6dea5570e081e296a766b14e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68603733b933daacc65714420aedc923130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddd3303714386b7396017a0bf628a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d946260f891aa313430b70987ea522132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463433ecf8f76960fcb9b881a944e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88529c3bd57a196bade8a38e5e15e93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08593a5388f4cb3e8ce232b295bf15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bbcc5ad4fc9b368f5820fae5fb663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50b319336f5b95ea52c5e9c1f985b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30921e9c35109e916339dc0438c454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c83dff780a6bd696f6bac002861827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3390d6946d5ef93e9809c8fc617ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326618fd2ed61eb6284ff60ef737a91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459fc66feb146e3597d7e25dff7dc91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10f8100964b5682b1a803a01167a72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d686acd43f5fd9d6acb9d552e497326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5963d1ce53355648d915e56dc189fbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb63affdbd0ea057d4a66d68c2e62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136b834a0bf5fd2c2320bd3500ff87b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00284b46e3bd7e4be2330aa1dcf83f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650dd157e879de00243c929de130b64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65f7a009d3a68ab6439dd75bdc7f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299ab6cb13f51df694e1bf0e2792e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8f81bc1572c4912a0e625cb5f736152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e661c2383e4521d3d90b0598098a14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e82b2829697c3f8753f58f4b7fa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94252004060ba49dfc2af0257415d1c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fbce6a55ebc1212474fcb0f123e54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6034a1ecddf14c902708e739fc458e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13258480447838f52520765b8cd612a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365479dda4a487789a8913ef1f506ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6d759ddd6e82790498254eeeb7210160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170381b5a5c8f43ab3b24d2933d2130161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee30b2f374b94548c51ca0eca50a3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cbf32e7e719accb730d05f639dd29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6441f73fa304a1b53dfa63ab2374b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92852226abd481a793324315b0b49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea99921661ba1259611887158d9b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe704a0a1007a62b93e1789d21610a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c317d8c112678cc5b52131138e2c07a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d5520c2ffd8f24885e84e1a7dc379169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f066c3520271033893f27e2dc83782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbf6324364571e6535ae42af242768171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518cb2456d72593d99326c6d36a2ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a6810f4e11c5328341732bb34053173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4739ae3f5727f52bb08017748e90546174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf9b75ce8ce37d23f083ff236c679175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752b105921fa903e2e731f93cd2ef3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde900e4c2b5333532a35a53e58c38d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8cbf2b24ae71b15a8c64366c140c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a7399810eea09d00d711fe24101b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16efe6aff955f04bf6bf4ecaf0c250e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded677378548ef82caef833788d21d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aab3a62ade5812a66973e8cc342d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c42620406f649753323a5e6bf79e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c1119107d0e74d7913c074098b0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7f75941b542a1492e748a948382ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304aa752ab3319f46623546f3994703186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff818a1bd470c743b0f3c8c2517db917187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8483092bd20f7f191a8dd466e9bb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db6e315bdd7fdc11fdf7d2bd0cc52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598969d8db80f904377745caa95caacc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b026a42a8dcb5effd3d2f18b9d443c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423ad80e94f4cc6970f3587cd9d1bf5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28d7437f46014f8f26301a9775ac4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d223c128b2e6b2a535bf63537e80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9265b133edb3613b62d96c17e62b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ea7f1810dcf7c7dc1ab53b194346196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540544e5fa1318b8f86375dc3d2f654197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806a89076a0e397328055b3d318535d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c2564f95decde7b0ffbd8d9df659a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a51237d98e0db80f5ea07bde6d90ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b45a313d925aa62d1044729d2e83a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc25516b40f05c853a594ef82f75ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0213f3d9b22d6a51bffdb30e1fe52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715bd3a5b9e579e1cddc9705c461c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06071907ab9f7c31fc89af62572abc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff3b7fccf7de3a4764fc899785ea23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124bead9737ed36c78ec20768f016c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309e692f655fbf2f4b34a6be4469c20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c114fbdce5150ae54f72bc655109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ed5f1d5e4cd0ac9ac107110c6d8f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af4f649256f58209eacb80be06ad0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49805c824ba43e30a7ed6a8a03da06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc798653fdd777656abe6b618ecd115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d23b84042e7d4c0f66d3531d05ed5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ea942853bf8530ad0c383d04bbe7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988efbb8ddaf9cb9113e69ee54f4e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61553c403024815183384291c24998f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9520339831e89ac77162f89c5a616b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e6b74041a48f57449b5fd0737022c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8eb4e250acd079b0e25cda93c48372220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af2228fa95c8bb5aa5f83524480e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59d2db0584e9fa7ccaf7b24b66d09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e30c68886592afd5998ca007abb64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08378cb59c937fdc30b4446ad37038224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917931aebd4a3ced26b3fcaf4634e86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f66b47fadfb0090991625a5fda5b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d7db51e93618eac7e0a591798b5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013adacc7262442b67a8dec72ccc871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6392d51bc962c858380458a2c941229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8d93a53712a078c29ccbef32a991230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c3daa82afa23c26a2bfd593f009f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aade0962adabff9808a9c08e2d2641232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45258101129663f05a6ff403ae6ae538233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d816396a9699db32999f91e22c144e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222e0a821d15383df61f957c38da6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d225267dd032b9723ac14c9112ca567236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230aa168fac270a5d17acfabc149bdce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad631e30c2381b7926fe29f38beaf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43432c79dd31cf730048d4427281c2b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959852e9f82b6a738540d1a0caa86ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2923e32b1ba17c5266ee105cbcadedb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e0b6ebfcdfb37939f92aac6e8b00f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5fdf9afdf82abd1a9ad8b4b03d4e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bcec2fae171b7151cca50399d6df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1d3068689f6256e3f2412f3bf3e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9b80361637f7546a000951f5b9e69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55abc541fb252d3bcdc99613dd21f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdae030b9306d7ede690151002a08e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165c95fc93a8e5113b8f5524485c599249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbf11a167094471e59762d91dd7afe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ab64af4135076900c4a10904aa6bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c822dca123c82794ee6942dd4074f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc977db6f3a3efcc39325fe4fa3ba7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5beb55acca55611100475d464d9f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278440e3fbb02fe8f163e0c94581008255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ffe89337c50f6c3185945f58aa2e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d7d78927ccc62d9f152cc254b85b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c5f36330fcf012ea1593426fe71d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abcf78322012a61045e3df663c9d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79899412df2afce0bfb3697db74b9da4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75abbf7b2f343da5bbeaac747ca83fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d081c5208da52aafea8faaaaeb016262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2df9cb9dcb3ea7a86c93f42822ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5f815ab3a53f34728f241d9d7a640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3d03d72e99e1674f4378ac04fc6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e4fbf1cb7313be3391c8231a4f02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b46acaf3346f2c420f29945df07fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2e42224b0ef84c080626cb1ad36ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d6942a0b81ddd0b555267a6196f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7655d1c61bcbb70c4c8efb7f811b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71238033437e54d55321bda2f083db9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045eb05d3173e741071544f84699197272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1947ea1366213adbcad0fc95675fa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7bba3d9448d90dfcd31bd55cc98aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23292ded52d8276815344bd6fc5212275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dffca112f512ab111a9a7231bc2695276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f3474fd0af01c990c9ea229227f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2eee8e1077455c7fadf81870f4d57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca826e610d18121fd3c94090ed13f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cdb767c42fb91f648cefcd07f7738280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826303ed8d04c4ba69a6ebab95e7ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83d0791caedd1f3b449f08e0c5a6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161e122e4ed3838f2c1ec543c99cd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80df5c35463008727703fad3df15ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34b7338e4f5096981fe8ea7a61d23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc514897a3d471c80e13ad2daf6c89e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb58ea2424a75fc2ba5aa49e0e283f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba75f67125e86c2eed67660d72cbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c27117215cc060773bc2db7cd7a49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1d73f1edea3f12286acd9aae1f5d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ef6fdef58fde70b823dce0ab715e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e401206cf1bf2cdac8de2e46b7d65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0830539db1098f9ac8c63cb08696be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4f50ebf78d4681058a7d0e25cb7ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e345f41de5b2956dd4bbdda7e15dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df077f9a6d67cf10a0cf60e5b210aa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aeee3c5b5043a86724bfe3f4f3f58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb905b78228a20f4c4b47b979df8df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6cc4444d0314713236abea7c1d374299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f950d9b7d7ed1ac0c7168acd721c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc551d411f460b94be9406b649fc9e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5ee81314d9386c24ffeaa8fd7ed2f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad460da0177db069579829eb1a73af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc68ec957511c96b5e9165be087d05c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5acfbdb3641f29cbf9ab6e3ec58e30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42ffab5353ec1e99a05da53d4bef42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f163e3a183fa826f009a8249b52c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc56f65e2c384768bb17f988d52d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d39235b01066f1f79ba871b6dcba0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633f03374a770f1afcf21a80bd32f02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3897d1baf8c6d19acd8ef148b0b100d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713d159dd62f59976a0960f1e0c4bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8dc16427302bacc0bac465869839f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e672adfc8f4cf3ab0cafcc726fbef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e123076368cdfd8fa426b09c7be9322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa462c93cb5c2583ddbd5425d8b2398316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364a8fbc704f571b23d2d58b658eac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf712b524048125a15170231bd66f8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2fe398c32d992964cf9dc7b23ef01319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f53f2d2d574d64440d89e58bf7cad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e8fe702cc104d7c5fdf77a11d20aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca248f456d9257395c050c1c47d707322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a406786e9fe03e7cbadf4bc7cf1e62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b708b5d9bc55d634a679758e63d8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a771ef6fa651a55562ded19e892f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c509d1aa865ef0aa830bd69438433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cd146f4e9fba635187223e6c8d193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f4ac7a84ced55dd7e3d545bb5cd3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4880cb6ea0a916b1705f01cd5193329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711732698bde9cfab0849ba300859aea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e5cd9d0f84b651ef1579e006430ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909598f8e5941a2546973b3a36e13ceb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7acca698a4305d55f6439a4635ff9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95cde0495fe5989162a00bc164533f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c104dd490a2a88cdd3c412bcdaa9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4b263905dc0f53e71db94d6d5a1da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419575adb797670fc932c03b78bf3d61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647eb8809f40a35ff6ad60a71929820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0e48cce1936d0729cb3e67b815bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4871e85378bcc2eae4c21c49aeda11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8f97399185fadd8638cdb406e6dc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128d767d503e89bb6bc94006c218364342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818926e950afc2fefff905bc9dd839a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b663c012137a14c4cf926b3be5b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a4b85c16951505f6715d2667429c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8ef45efb1e847ca02d127f69ca832346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34c90d35a57645d42d4fcd9b33b11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6fbb4f8e1b4129eb2992365f9ff2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8ade15d92460b2c4c7895f76745ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a717d5231e27a51bfd165ac50defb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd127f5f4e6b2fe67a32e6267ad16c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd118831dbe3077641e50ba18d37be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f226c3c54581122fe0ac288a44cc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ba70e395a085f197d1558bed344c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20582cc2c9a03dc3d47a663fb790fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34c998e31cfb9dca919cd31fe2adc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d5913741f873a6ebe7bc138509a2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f7b43a0314866f680cb3f33c9c47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c05d7cf22671e2d9d44bbcf5d9424a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c317241c3708bdc3c7491a3ffa2c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b20876ea8437e015f104f8a7064e9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78db8bae0d86596356112171e088b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5d1d99b08a1b498aeee667c3a0949363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627d7299d5837699a1c17e1a01fefc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10299bbdae5ecfe40017981b43a9b1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84468115cd681dbf6bab430e00ad6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca75efdd7dad66b918d8658680c00c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8abd6bfce519e1193ad94735a14e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf535d19d87e18160e2d72d65d28342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350457cab3a93b59fd1f0b3d5d0de6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e5d509fc46673f88a93a81d08a01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7601c0d3c429b1bf6ed8358ee32f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628547f2322e91d950a6c16261c9252373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb7d8e2c38a28164d8f06745b4d1f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c2a773e1cccb5b699deacffbab20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a6b9b927b429123d24ffe291f8f05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a750114f4c5fb820bde8395d97b486e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eb7c9ba2b95e55bfe91eff0965ab7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236c22447e79b33d233370bda62dc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698b42f2375efcc0e0ebfccd5750ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c0bca9e2685b93c114965ebae951381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6907af67a5b9699d106a5bc756e6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e217c0d10d253c473cf5241bcb36b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672bb5e8883b286771ea1f2d0c9d25e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e0b8c1642fe7d8cfd5622f129dc23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f6280366bfda3a0be469f126b10e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9fc8ae2d831c658d791c6e97e150e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc3b54d7b288e637c2ec32271b4195388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716f95b0a6af810cd6e9a0ed8bca100389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e15466f6754959a76cc7502cea0e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832f169994ccc2c68ba6888b8d7bf05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7bcf20e6e1b3ba6d85051906a3211392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc917a77e079a45581fa8b682e6d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ed15f0a54dd8a01436e779f62269394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0234bbddd8ae9e8b0131d7d0b7924fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c429cc7ff7d1982cf5062443e0b7a26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5cd789e75c7867197d44296aa8c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564934547fc3803713be951fbcf2711c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fbd118b1e1a442286959960b79ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca18447cb74972883d513abdd2a57f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c26c3652ee575076dc8337a4626ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c19ca274308dbabbacb2f008dfc67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dd4bc164d72a80bd25f20d09a266a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b949158c8b28350ea959cfc9fa0023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ffb38ceca5115583914eba803b23c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d89d43b75d1ebe93b6e7ab02c0b302406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947e69832241ce2a874afa2211b0c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7a213c545c6218d7b616ab7656607408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8812107c26f09672403b3fe9578bb0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4547bc5d590c4d428c4931bda6083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0323ca0b7672a66380f16fee12156411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449cdebab450f9e35c473a2e7dc9d10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3f6af2b2686d20dc2d453d64f8e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0b7dbcdaca87c748f86edb7ede24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5da6e0af8830e6bdc03493d58aff98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e7624f8714e8ccdb7cdcfdfb02b5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77628f1245ae9e78d7e02494f8939ccc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dfa6c3d4971343953f26bc0e63f51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02bf9d593a6934dc4ad6be5b7d6f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9da415832d6c8e195ce55406f615420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc5b774a7da8105afe7c92a643c907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f019276ec3602f70e4d311d5d5768e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ef3bff7dd7bcb7633ad860da6e98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777176a04170d9d05c9ff5ec3bc4b83424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834dda5e7e22b4801d5f3f08df03af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b6afbe058dea5f7116d413592f97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86129305cab81ef2787b77b5095f77c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f374c4ae97b7b44e0382ecef53127428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f823e0111b8c55b38f6b4d0aff3d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc9bc91f326200244bfbdcc3752b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f802faa560d1959281d7310417e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032fdcfa138a1417546453c530beb9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bc94caf1c99b98d364562387f1782433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaba139646871d4b3eefc49d6dfde8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f0c264845adff0d6ceb9db8e2f9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d465a2be400b163a6a52352960bdd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802548caab75af2f30150a807c84e89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c713ada2382de4637919f7ad5254c1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b4712f8cb7c52590a7d1b1350c9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccb8bfa51c4b4ea56bb604b365fae7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a2fc9d26771b0c0b3e0ce45403c38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82c1c48aa6a2f0ff70a53eb9ec90e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccba8b2d5df7ad44e6536d431e38ca1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a31b2eaa23b567421adaa44613d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d49a7a6a1f68700177ef6ddbe8ea5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650a63f7d75a0183f176a7f17c465a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301748b5f93410e2a94e2ddd63663a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9186c6c69ce3431455ba458b5861467448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d4bf634bcc4c4e351d2a77a1836b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee18f9d7aa1395c20500e92885c59c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0f682e35af6a40b96650e6d830d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca3aaef91cbe0c51700a1b9235f0b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70365837a0328b49ed82e7b446b41d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67367bdb83b217535470f410896a59b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267edf1d6352944be63d485f35aaae54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c2a7956abba8034b7e33bce83e978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe4f0c7c3aa071027f88d5bf1da1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5273a7d4b672052fe85c11afce3f02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070d40c7e9829a68bf8fd2eba72b35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35553401644ef7e2a473536a9e6d5cfc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38212a3f3ba5863297d21d4ab0705461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2730597acd3d81abe35ec6a5142b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec5af453d4ed530818e6c7d742b86d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab6a19281b4c0feaaff109b2bba9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b96c8d4819ac5019a181508071456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7d3df72e994d706646f4205c39e77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b82b2b6afee251e3ebf8c93808a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b82ede83ab102cfdab0a6d23b72ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008cd935dfe6f04df95827d57755ca9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303006a560cd0c2d3a32e332ea7afdfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f607cc9969df14db0c5d6fbdd3e5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba67fd11d0becaa65f8a640ff208eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b86b2c18d401399f28cd8433d63254473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc88a8dbf436b38797b01564901c7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff339bc70593ae185e0bfc4f90d671475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2f1445a5188e7bc6e14626d7398db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713043e61a84f524d18603caab7fc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ca78e28300a857012eda6e2fc3f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215fba7e49dca4d1221cbc87a8ed451479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8489a9433de15216a7faaafa095087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58c5d4f6079f871bf109c1f712c5d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c36bdd9734b8559dff1c61d367f09b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3d00a59a9c37a7423b555f9c5430483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147cf2ea5497d764b6bd3d9ff132172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a8987da3a34456d1715cdcb4b34dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4092f4d79ed0952084a29508cf909486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf7246d69abd9ae6e1c889b4f6379487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c5953b975b0ba4e5128c3119bf735488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a154cfa81423e5725938cc03d4c74af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68a276c92cc51a3c723b5352864fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe311b0462358ba21470556c9c07030491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a36c0cd55e5ced8dbff710410423492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdb917ae4e96990e3a68e295ba877493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b07a5cb7c53350caffe5c346f56b80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fe45676f83aeaea91c4ce1e432e87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51197b014c48087952a3fe8bd50feb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce8cdc2a5b8df1a178484367a86883497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a49def3d2e9a204a0ce4d298005b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d9344a49cdee99d08afeb834c6de2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4108053f1504983e443d14ce535ce5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4549d755957827586960958f167e169501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbd52744ae9986390299ef7bed143b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ca83236d574aa9cdef9dfbf28ace503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc3147e521274a911200d0501b7ec7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4861d69fa8ad45e221048be8f0a438505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2384e48bbaf5525c5cfec492e2c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca7b9be0ff397d3e54cc6691dbba4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f85a7eb8f99eff27e4f70a93e340a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d87d3fa9b308f228e67ed53eb4e3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520056abe34689d128451ff0395ea655510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1723feedf58da71bc8439f5a0665511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea51af4400f9845d68fe6c98a138ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23859580bdaea38acecaf915f7b04e86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d326975ab62636a6da04df9f1532dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19595fe5da58180d4eb14ed186889e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffee99d9f90ca2f6e65eaa2839de72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f2013776f0105c89f89a49f99d48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264dfa95ead9dc147c770039c90eab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d8201eec53d229a849d4a7cb1d9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32fcabd5d241d97ff3176cec757627520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722000e4d0c31e74d7dd36ab82e2e46d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f822d34ec0e49be7dc0c012c05f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894333a75269be106c4901ec3e4b5cf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb695af6ce64a3f640f5eff2ae64b59a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248b0a7d1ad31020b6f50374d62ab1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ac4a8b77a314a3ad0df2ee5d3813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9cd64d15fab872863a36e62d61b8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ee15aec80155103d62ed3f459ec41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a7711bffa05e1b992bb4601f0ec28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca043e0ed8f68dcbd125b9fa2b57aed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d18cb1a4702a98960c027ac628e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41a77fb9f3bd744b0426a6af47788b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4606401d21f79b1d4c0ac7fc1b5e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac27134eddcfcafb49626821efbd2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50beb858a73a18e3eb5903f1e4b32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7775b256efe4eeab85cf2216c9155536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8b3dc6d9f65cf78f062f3e1c1dae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cf80c8bc26499c63e4d8a3bab4761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e8e18d323706a3a8ec930bb702ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e209245f25a97f6c3d3279bf9dec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc7065060eded425228165a3a96a87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d9d075647f9d51997eb01a503d8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8537e4c7d854eb6854c616ad2c5a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f071fd2b1efe226950d6c8503ff8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e9d733919bb144daa9cd634ee2ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114662a67f29e15fc1c9f8f5373408b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1dd31768e9817035cfe6baff3097547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55931c7f54331a62e3409ece608925548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99110e0839adebf42b605fc8ba97e26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa20835b0de59d0e2108c1a86d1961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d21fa1854b18bece949f47a4741af0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6e2315a9706faafa97546c6cda9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ecaff81cac08edfae8e6e19511d25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c1692c6cdecd8dbdad8bb7baa06ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ec30f885d628fd15c2f8fd51e86d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ac32588f31954d6239e43099113b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ac0ccd5e280e7c1f0d0f77d5c3be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca86521a4b5ceaef7b6a1b40fde83b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ddad85ebc3092aa388d12bde12507559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89196f2157584955d436ee42167d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695e6a7df0885ebbf0396bca97105b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cf1d1c818d7f946aab0fc45057cb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651e1d5fec52721840d997da565798563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e88832d6b8750d5657d2b69e32ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8088f74b9dc44394f1691f1f5eac7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093b7534dfde1ac6ca888359a021d5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c560c9a751951ddfb07d2a3494c57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f08742952520e414afab502bb26ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdfa5e2d340b83f8059af31dfbc7b8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91450c7f353e99def41913f964a12539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778097fc4e830992e9197d694576dffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b89abb779ae6077fc2ab5eb3028ac8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261382c2f85f274fc823caa216223d07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07723ccc0cd04c59b61662aaa9286f7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b363689a2fa8e4ed2f273aa0a8e2b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a64c533d01b706738f4565c4e9e891576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc554ee0db762149e86def09c03de42c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2fe3265ab6c95d9ad980be4b0cbee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d269804c3901327a48c441f90836aab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d215c6d5e73658a3db6d074b84845580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac7a764fb7ec9bdc0e49e207cd3266581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648fee69684c68f7990359b44500555582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70a76d248e6a1af942b4e70ed826d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2760adffba72d73acb5729747a2e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1887567494a86467d66f52293d4ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb577bb18cba8d2daf4c75623db43bf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0992ff3f250556777c6c7b7983f1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2106a3af4a268c7cd3e80f9084be276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c7918202737c0914ccd8914ad246589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950c3793a55155dfa8d759965652c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d76464d1b401eacd41dd077b6655e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c9da1a262a2f7f93ecdac33e3c005592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c820a7f2c194190a446e62b44a4746593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00771f27d100f37cb7d7a86a83d544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d5c00197f39212e8897d99c112497595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ac3aebb0a4ba0faa4376f756df234596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d01893771b4e9c900a47607ebf9e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b6dec784020c04a4aeb2fc1f2f7ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce0defa9043a8b4287e6427c0cc56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccb527b6b0b5705e6fe1c20ee47595600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3598678ffe3dc03a1f3ec132685d17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923044ab742f1c938582dd540bf05c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453d2238b80b017f29330874fbf8c6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205271f27dd415bad4f77b7a7e03a11d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6370c493d851fd1e5c7a18fb84f6c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9feab4bc94334966b79ba0447a34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22029fba6477737d804f708cd98b149f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4b375d095b4599cf39782128ebad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602c199fe07309b0cf84c14ed03262609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d262c49c421b8c426675f6f8c9832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e9deeb2012ea7f5953317397e6f54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabdfdc0de6a919580d378a731e1c6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ba3aec04dcc9cd036403f355af06e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e8fc54688bc1e50e65c61916a26f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a337ec65bde16ea060d568491bfdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced558b5cecccb568a1a0d72314f5b70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264e95120c7af52f8a962e8111dc136617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e4b5df992cf76b3f274c48b5be064618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe813fc3d403b9fa9cea0b7548a9afb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e834156196455d35ac3f02252378b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138065a0ce95ee466d38a4b7461449fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7644b48edf49c0d905762f6e8ef664622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cceefbed58316b171b2ee43c3c92d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542d45f577c1b9c4acd18a98f9c923624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f4d91d8789922ce3b00160c61434625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9453d5e3ffe1b978526353627452d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc0def2cbb955794535990701515be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2902c14cfae411ec5727b7623d1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a47541e254babd5e5f424edb5359b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c56fd40d164bbadc586f7fff5da33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79c7f86f93047e61c7f6c724b9737631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28da627cff0d3f4a62c72bc0d8967632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594331e0756a36d3a5cdaed539d2533633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7a8bb77e917b51ee22c7f600c8487634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf1da2cbf920578a94e9d0608cfe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120dc8e1e3a84fa24a6cac4dc4cbd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49e663a076021897f8ed1a851d63c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29387e758d01f1fefb6a8d9b3add720638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce46d04478dd8e9f09f2d208f6dcbda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457888fb1f422d0a6b0978990d11c1ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e3117c91a70a154c5ff47267983f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504df4a8f2b21d29acf337db914c700642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686367740c0f66264c89f92940bb6cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208c69d094333c36f4b7ff1ae08238644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94eb3bbc2e95f7842edd9cf0227768645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962cc10f4d6b85e5a2df739530dce63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f74092861bb211dd8e4e795f144b76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a975c26d47085ca99514ad091432a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527c1b4a9fd3fef669801e3dd3e9dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85f07c9a0671883052d446938f1a0a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376460e933c594d165573c2655e5b4e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab22709cbc59a078aa5122a9fe165652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d84a274f29d6d6f9328ac78f36fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fc54657cac8ec87c82de426a627cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad78cc0ca9ac61781ec1f5d31258c3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d0bc2b0866194838259494cb42c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2cb5765c04939842f31d09f283b4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b27734cefeb47277d8d158b617e114658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303f896dcc9c325f6975a30fea25bfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0ccd269d317070939f7ae0183d27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3e0fffe8ab70ce010c606e786073661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96b7a17b16ba0f9aa94e693ab645b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67fade1a711fb698f60fa33652ae8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669df56e186fa16769df7e91b8ff772664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10438b02fcccb82a1130ae2ae9cee07a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3319ccd891ac16418c9cd85ef94b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db9fcf6c2d51b8db0abb0c1db15985667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e4a27d592fa71b777025cda52dd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadab86220d2f8cea398e5d384748b06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb9c491733dfe27fe23072b9fd489670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76546d98da9c513e495b3aa6996e50ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd133dfaeb4912a8ccd757ac06fdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423797435805269a9e599b37d5aac7c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb652d9018328961458010dfbfc19b39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d3c830f18e52aa9716736a4435b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad921d9f95fd4608a97e0160535467676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55591f99f9a5e7f60c60f8a485756d27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4c01091c80a0519966d1c7daa2cf2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c34fde4f68999cd1aaf5a1c36e01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6652c2e5fb419cce75d20131cdb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ff39fce5a60aff1b152ceef9f0c84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f1ec9fad148bfd0d2de3d8bc0696682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d8b5dc3c1859bb81387e00bb3498683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0370c5827eaa87b1963b0d733c0be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd990a49c54f2057cdc0e17feb1259685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab82a0e1ef5b49fd6db5457b1339f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c5c95100a438420610f5bc13f9aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64bb6738c79a63d9f51adc5933b1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d02d527bea93c70575100a6a5da3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8954e57e58e89342f3e727ead897ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027ea9decfd8c3a756bb9584d4b5ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240e1a6b6ffab29b288a76ea7eec8a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bce39a5ed6365aeb7234cb7806a12693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1808c358ace0f44e340482828a4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456568791b5cd2d109a23b773a93f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25ca8f6ba1c32126280135d4f381fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49e94b09bc29d9dbd595f0f76405f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f110892607acb59eb269be02c9c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b77087a1e7813f82a1cd9052482a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07889ac5a42e39c38a7d1aa7a42bbb04700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264751d0389ded3985998d7d81a6ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d904780245bafafcbc0a1b44d12c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ec2c97c468c86edb8d33b8afe0a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb376368280e1996150617c7fcdc95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480af15910217c84c712677ecbc3bf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e876dd62149dd4e96364c7c2fb1262706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0a2707b73526aa10c4da7d784360707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62f7c474c3ac3a0b8317480e71c0d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657fde95501d703a83a9211d25592da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb89c274b2c19219a9934ad43a701710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac366a3f94f10e69f3f013dc876c628e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d273d527534422577720c2c09df6ed9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a267fe108ae5d376f5ebde3437bb71713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491bb12ddf5a4fe82de3bf256dbb894714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67a1b513aec39e8b39dab5ff259466715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba44b00cdd1c5242326e9a56ba99cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5235f2ba2e399a7a559ceeb787d7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88238980438ac6d453f786e3880ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b7fcec41fd980e4dbc0d89825ea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b7efc506503f3591f3e3b816a836720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089eedb11e9c122b31772f3f677b1e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf8753529cb3ff1f34ef0521a8ab51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb801fadac9acfece0f637a3c6d402a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c8b9ed2a9ee9d49cb5489804ab31b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef977f1643aca23c5686288d3a2d30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c610ad4514a8357d658abae9d46070f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89c880d84d65f091c5c88b252a936727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37080c8a1d6e344f70ad4db35d46a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ca52801ea3bc1c777e3d5db2235d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e8c75a130117fc9daefb2b2240ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07de87b063509b76906a09441e5378e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5524fffd185abc6f1fbd999b482f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0bf897bcae9077a4fe494f81b3c75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce287656531ea3632e9be884595be8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb6aa5236ebe2f0abacfa00d24477d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c9ed13bc89ccf181b55064276ef47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6c7527de7a39692b254bfe02a09db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c6c94752a8b885cebbcaf162473ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02947abe8f6867b99bc1b0d71310cf60739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd26d2dcdd483433fb5481087dd1b70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04716f9a254ddba3ba0ae4fad7af7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8971798ec5f2bd62486ee1106300f86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79beea033c44d9c8adb6bc3133c5e20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a75d951fb86758726db58284860ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf768d406916a1fe1a38e56d2c94b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb0681d1331cb24fc17600f316795746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358520e86fcf00a618484bc79ce1e878747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3d1e70bf56b967370ae71c141c91a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad9a3c59f35bbfdad6e0aec851ddf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82fca846f62f168262036316b196d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba694a58901cd6a0d1fbe45b2a0ae817751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a11ed6984def060e93644bd36ecf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d48b2498eee99543f2ad217901bf5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4d1a2b15a1da97de6b410f1ee5a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ebcff405d36369b5901661c504c00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f623d68cef47fee59d451d44875342e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811f97c2753a6741325b6dd2aff17ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a465d75245260e788806c47a1d89f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f263dc9714c77dca6db3e498b4f19759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862eec67f8f645d45798b3450d17181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97a96c3ab883b9d2a65200061756e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ed0488b6c44ef7f24576178b45ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59338e87e3860d1918af6b7ad24b2bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371dc5acba98bb05d46e8b1620a9a1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b348e172492a73ac5bc548d68f87ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b3d4e1dac1d0c8cdc8e312322a747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef974cfeb19ef8745e03f3599e9a2f258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087240a156264817337d9c94642edfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f3f06e6dd82a303f468a6714764b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccaec5286c5b8d86c3e1a56a5092a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be41d368d96de59470bebe4b457796b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c91ed3a9241541320d4f35c6a5473513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077715073ec77c348c29b962d7096d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be946b534b8598a7aa8e2460e4f19c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6f8f11f37f9d81b7585a4a039c1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2990d59da8829925e83d64e112ea1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a21e9c9728de74748b1149b05805c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c48fe33be38adb41ce6b2e976a4a5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24dc5fafb0d70731272e6f3b253fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37702626ff5d0cac26fb868d130bd9b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb30aa0ab9ffdea3f3c86f233881022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e1c034f8c0062b097248c698d8b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07014ab01a10a79fe1f496ccc5d5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcdd3d57fbbef479966bac64044ae525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cf76998aefe5a5f6ff51f8ab4369d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49166a150110d86e9c8db78c03545b1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644524a90c536dfa8d1ea7eab92adbde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d84a379a2ca73054b4ad49cf058d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb4c9202cab765883a6cd0cdc2a3cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f01b830520f96296ae218a367cd2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04feb0ddeefbad2ccda46b2bbd2239b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dbd03eff343afa9413ab8ed89753333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305eac8e05fce4aa1b12950be6c455d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f4f5440f94e49420fe239dd259b6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ebeaa821e1287cfa0f79907d03f9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4981e28487d405f2317753a88737737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460337540586dd0420eaea87d5eeb2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886d698374a15b9d819fe00e9ac9ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3edad14a0505a0e4deeca5cbb50a6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752335ae754af1095c98481bc74eb00e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716c38807457b0bea03fd7edf609d4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec9d29134e52cf3556d1a533d673243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95caba3b73061395faf8e41db7d22644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e168f00532c0b60152dbc1a4925fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47875123973e6792a89198911bdd8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c2dc7dca03b7873b6cf741641fed747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3f261d0d3e3cee522ef786f4e06e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c47a21ac56887f6325ccaafec54d8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd5a239fae49419b4e9721567b53be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5f902cc08c002bc21fabfe5db04951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5552ded89173473a7afb209085ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc56f41ad7bec1ff7301a0727210b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f4ce82f961fa8226cf3098b9f994b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e074920a3098d90f4f2487ee92f4c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a47ca9670d0017dfc76a561debea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbb3fc74bb191e5a859191a68f38ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e45c0b9e3c1b6e4ce80eaa61dc61058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd12d825548791f75d418461a10be4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbe90fb826838330a5c6d3f880e06a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486585e636f991d3bba3210a2d3ea5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8b76561919c261c500f3c71f3c90b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2f25b323a53f14c270ce27397ee6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e074c379f742a087eeed6308d1e88c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3df310f1ec6e10756fa159c034127365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375f7f31ccf3ee7e7a6571c738c1da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1418b3c739f6757bfd435864513ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb107500a45ced3d139cdfac65d4e04468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7c4d709fd57b82d6efee1b9e4879d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbeeec164cd41f5a97be7a6173bb0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6552a360e7e3d924f025fb46cf120071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a951559a20d3c4e934778bc7a1f2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2deaea671b741f8539851f251a4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f316ec8086740d1cf8a9370e98ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eb4383768636f678fb5036d0857af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c318a558ea06bccef5437ddcced69476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1825c39983e3c324c1714adbe45827277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ac4f1e53b91cf05f1cff3cddf102978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab50013e90e6fbc3e8d527bc686dd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a61ce6231ee3c8dd7cbe87b64f9f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43668b47472ea42ad73784530bcdcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb09f5cd49510bd7aa811883de40c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebcba7eece6e071025afcb466efa4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bd1d11f28d45445216b60510003084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da688878ce4b1422b9e8cce4a1730885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e64825431e3021f07bdad8ff88d0da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74bc46700e1aa381209bb6ee781aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5c8026cab9fa18342f1e9086c082e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33442ed0e8175eb0ab5358842baebdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403a3cc2d39d333777d6b73a6966c2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef03360143504836255e348de6eed4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de7c14c14affe324213db939aa750792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0f88633308008bf98ce6eba0c46eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fe40e9c34b4fba6b4e32c9e6655794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d84baf316a8079b9a2ec78920595b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c828783bf545b772f0391032226396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f16a1a682ed2703261ef3da2f2aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19745487c4755f7c8f689d7724f68898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e04063ea8aaef2dd6f4308080576899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e3b150930dd6c72125f1e91a91c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03ea770dd4cacc6f990edee0be72d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f53d81998106c6b339188aae87b9f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea09a64b9ab6922aaed504613bc8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930df59a924743f5d2f6dff4d5d6624e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a633dc309687368969587f73090d88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d703f348c264af7e20f3de393fbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02fd66f44d8b2c2b1fbdf1222b2598107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603cd0fb1532235ad937a0da034de2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254479135254cd3dd382aeedee29b1d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e442f5ceda184c047b2766ee07d2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246518f36ce2fe7de8920b1c996c33dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566904a05550bbecccffa91d3d76129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a175bba3414d74d110ccd61359e663113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7f2a5e1e19ab595abeabd25f9676114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a3f5550b5e5479e07911dc62f1c1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b33b8a8cfcde5023f5b6e90818a3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565cc79377a9e7254619eeb13ebcdce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391671c2c9228817481bb8ca74ad989118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d0c9b0be548dafdb8b873225315f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d55ad291eb25c57967d2693f3f8e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f702b8cba733163fa21a5b975733d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafc9718a77953fe11056d890a69d4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ce6a211c9babb704ef61516b077d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef1d1a51097a3515d021342809cc8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4ea4525f2086216c9051dbf205dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f84ef7dbdfcb3c3e118c4496056e60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e68f4cbb1d1e6fdcf0f79ac0856961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1324fb4c58741bebb38bceb2f6359128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b52eb1457f84a4468a23499e8583c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb9a13a34712cdf824e4c176f2949130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271871d947b7513e5cbab1413b67a47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cdd3237a42f0550581499d2f29ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec0a1b8adefb87ae203665287d682133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4128711e781c4ff260667d520c435a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a416cc6fba1f37e054fe0ad8d84ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc05586ebfef408c5b83b4a0070fd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6329ff0fdaac0073d793b1c0a9a5c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587342568d73d353e0c01b627a55993138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be7f5337f45b2feb8904ed20971e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94363a1c3114a9c47b0cad3c833dc4df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d604421f78c620d034d0a0cf4efab8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821692af374cccea8d8d833118665042142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf3dad4442159cf82a3111708d59d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbff60a60c1947711df4d50a06bb62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8654188755a252001375d9a83e4fa9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ea7f6e13b5f3e56c7e52801db273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382bac28f51ec96f5591414abb08929147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7563e7476fcfe3bc7de933f7763d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f75e8207c00f09587f186ea68a3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b872e6e34083dc215e2f45b2f2fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980388c74d810b4bfda5fbe67eab5c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94228e352d27439d191b1ee9bdead483152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360ccbf4188e64821899355397b6e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a667a41d2b2c273e9c12ceb687e24c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76894fefab8f521821a852a6417be4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec19871b24bc19f05d60fefd41fb0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ef0a9cd68ad597d54973c601923b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de448a8645dab652f250bc2d2829626158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ea1de7c6f22f5ba0356c5b320936c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb4a9db03f571a669b48732e58b55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0bdaaefa763807aea45333153c94a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748034bd31cfca6da6e762a372e3b35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8a36b78f5b01f69eac0efcdf4aa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e4c5a77af68c78c9ae1f6cc2d842164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6cdec2c25cba42c8de6208835f1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2972b74a34cb145c765c2fe2e19a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce00a4e94cec5840d170e9973ff06a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb490a31081c077f35eb52635ae133168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893abb4d0803509f86e1ee185b66427c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee60775c87e3a22f1941648603b35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99d89b6e39e78121def8a089895c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47122fd44b4da866135bb5de5eb0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8be1a22a401a530e7fa24b43728dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43473acc920bd88444e06cf9f51479174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89579cb4d9772aab9d8fd57103d890a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff3e04a31f5ccbd87e1b2fb74795c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1cbaa444c5f46c61bad6003c29bb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e21d4720264b385a6d453d45e71bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8d4327f573f6ab06a0277eb0507e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba55f22241c26072705df1a3e51bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9156eaff4723db4d126fcd1054d899a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa4c56712049b77f48522618cabe79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dbe19df3ada65deb049a15e7468a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a0105ef1181457c6e4c104ca8a64f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc8fb3ed382832c4eb7a7385db43e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d57b716b1f3699c89e88a0446d641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41cb8300bda78b9871597055837231187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869f08f926ec9b961d7154856bd359188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56ecb3b5f9c4dded51a2bc421a407189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed5aada84d28466bacca249df8cda0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3fdf99a87b619dc5f63e49567eb6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9867fe6c725211ad0818c855be34b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97b1e7be67b325ccdfd7107834d2d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee291784459c15ec74f1fa24ba40961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c9bff7a748fac51d9743715bc7cfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dc07185e794983eb673d23038f6f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1421a2dc58bd47d1557d5981e3b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7ee84f10b37241457dc51aca9b03b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c0e4484205bc64ce0972030f372d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f16b8664782c1eaca15f4c075041b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca80979084b2d0b1e0dd4e2a4d944a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712d6b79a250f4c961fa633da0e410202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f620cb637ac3bf5ad117a3f4ff839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a97a2ae51cca91892c00369996da1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215e99e9d36166573f3282577c4c83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2beb43c66bdedd9b9832c5306a60e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ab4be734e305369d1bfc92f886ff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d3c44e16ea1ab5a221267e235155208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58c536dfc2a832e5eafca6a6b215c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184441122b88d940ef651cd3009212210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158d3ae0b65b7357fb9b96fdb07b09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c8a666060a48e7e454a3bf653cd4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c069fd0248881d6e0f10e18a8803f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a39274c6646ce9f6626f25db11f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc7f94f3f73b620cde5673dccc47e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9dad9b7fee100dee263513e79d707216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8c96b12ab1d7da80ee67abbc579d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5ec1bcfe721a535cb581967c4421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a965818465fed487e17021da8f670219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bac3308b1ab69106f4448a47e05452220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e4ab3539d31faebe8fd05f7023bd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a900f2890168c5589fdbed628a71797222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c477d95b78bfe4dd2df04692c25b12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad889aefea329895bfb66dc5ec7119224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170b130b93cd6257fdf5621da07644225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff35afe268f6935400c122d02e53267226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b244882abf21627fb12e5d69d3a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e6ad3b8d63949c048e47af88b371d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28039d4e26fd4c3bdc97de2dd45ae200229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f66213f93b817e3e5bc84c00c9170230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef2cc8f1dfb723a6854f75e39f73c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b50f9b0435b281fdfa418ecac40de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408fae0b5142b591b2da6966ed4fdea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d73af107018f05849c2400982d0e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fced562344912e4ac8df54db3fdb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123ff8796d4caa98bd2b4c6cc1b26be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab4ec487b60ca53b6bf0b1bcf9c84e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d4566dfcd11cf60a93bb991090a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c49288270622357ef52cef7aedef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3383ec852d4bd74bd998b02d9232bae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e4bc0ee36ef1a68688bd690a1e91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ba81b12f377bda1ad59ab62924fae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6830639167d9d175ccf0503ac32f1ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05aa5990dc3909e32034bb8417c1f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f446dd8d0fee2190de2b5e6a4327158245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e461fe1f4432228010e9ee176e5f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44177567f1618b448ecd4d064168de6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ddc9ca63b986b6520b60d3f2a99e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f48eac8d090736890713b2d74751ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84add2f20b6b4a6e566e13d0fdbf0c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7138b3181a86718b059edb0ff954c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d899ae01fbaf6b58ba7397ec0376bd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9d0a71efadaf5d24b6acf96f524ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44751ef8f27a0a3808bf2eab712b67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d0224aef2d661a8d7a83f110cde1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078a29d69b53d0542406076bfae4d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9fffa64fd5b56f3a070978b0b4ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aec23a89127eb50be0c5ba93058ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da337c6a5509913bbf6ba3fd8a9e7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d86e99d08b53c414d5cff254f67a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957df4887f7f89b822caeff33238f841261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab825c149ea648aef3b9adabe431243262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45432df6f293b0813d5cf21915ecebd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4dee59995accb490c78ffbbd140f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad2bb00fe3225480da398922358fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a4326f2770844197030998876f7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d991e0b093cad635c23d076aa474f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e992d394180c2b2bd6b19d95650fd84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e74bfd1771dddaa15578268ecdaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c93afd9a314e38d7a180248d368c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59d806eec34ef2345d4832d095f23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb74e413844c5b3f8befa65efd521272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153a89cfd838a6cf6c1b2876c0537c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13db36e86bc697a66080b678c4da11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b366cda643954e8434d708135a6b20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a690c4161d2f9a1cf389ef0e04cf5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0da776a11d223dd7cc60987ef10ff5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b755ed5528abb779a6b8081cd7ed0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9728f26da79564f82d2503b9ced5192279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f87dc8afd728620305ac83e33dc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e32d1f69a34446336de5c5a4382e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6806fb3fac5ce6aedc4efff29899f3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d8086cb1f1f0c8db978c18b4c114283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478882d6d7ce93cefbc8c48d4d3a01bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac26250062dbc893659c3ff2b4ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7a8ae259f7ecbbe6bb5e9f7cd9c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7902b8c4e85804d215c808fcbefcfce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f1584589481891150de2bb2b91a37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb751b6ef4d475091bd6f429433a9c51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4faacf186303aab264c79330ff43e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783085f3c3a5760554dfed869a3c188c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b264814932532f549befdec6a00d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7554b50cf1cab9d41dacb9bfa91ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d256c21ebf91b600336619e1b21e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512bc1199ec0b41aeda92ed6b9c55c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943689b2c157ba8c17ca5e68f3a108296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b022022a84615c3703b8b5ddb36f67297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e4844d64c24508310419765717e1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc843484b5d62fa291e851f19fdf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b01ddd2f9a31e88b62da878a925a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ee266e297fd8327de16cad1ccfe8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071edaae275a00d9982fa6a7acc3e907302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65830c1a437e5a2ca5a5f4a3fa58a55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c3c2f55eda14be12bf0410f40ef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d542dd88fb64b3f379367b3dea1ceaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a9d3a693b19729471fefb8e62507f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab75dd4c5297dab415ce9a7e1e8d677307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b3e86c32d1761ddb0082ae471dd82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd9eda50da3df6a7f8af6a77b38b37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067a48413ee0d66896418ef2627564310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7edabfab42e79fa108e7a397525479311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340333cf802adea050f2d7678c47ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96ba904d2d1f056e8fe757754d346313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e2973d86235d80707ab87c3134f20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3790dd417caa5e70b3b96c0085ff54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f857a9e41196ec54aefbce5f0e4d522316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d2041bf212b290d678bb73cbbc793317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc7dfb9cc29eb6b54f2cdc22ed8e80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d88a35323a4f6bc6562f9f3a0e571319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2de7278a81447e9b22305497fc181d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bec59e7d82f6e06a4764115c22ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f85b1ce12801bb79a7679f61edfaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e282e9608396c68de07c1e3383b6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cec960050bb4c2dab7d3f773ef46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3e819446b212c490f048f72e1915325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169215f23ad804c25c07c31cb3ce8e0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aaa8dd3ed7ca0d92c209d0ce866efb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1c71cb42fbaeda99c6f5593c7d51e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86238ae05499da662d6d745b8a62de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d598acb364940b296935a3f82807330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de66e6bdb72d5ae45892a22ef9386a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a83db1ec9652ef9051820130c5dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694c5135ba588fe2469eb67a0dc23f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ccb9b1f905ef025764c059e208596334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654904d3f6dffc25395d6e0339aa980335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a7385277c0fd4ad7dbafc651de50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b5a275f1e4ffb7fe87af026deb405337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb91c77d537ee762a251bc8e8c6b1f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e58081de9190174b1f2a206fab99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386151cc714f0d0b462839cdef5cccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2eb3908bb9674d8e9bf19ae248f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b5b3f0d8c9f7423a05a9ce73febe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca322c301fabae3227b72e5848614a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d103e2a637b4e44f8a861d890fe56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5efbd97be7240e65efb6ef9bf132e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be92a02010266116199d539b21c6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113ac90500188e12792df561835053347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc195117015623222545bc1027a7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206f12edca632a92af1e4c478fa477349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393971251df4b1c0a3bd856ba5c4f4c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3042ab281259a1f1cfb7734e1c7d84a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34591aa4c3a8ade8880800e2d6142ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e577d2d06136ecd62c7aacf9ab5b155353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c2f15b4cde40e4949f4da8bda770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f0aab07ec35acc44e7f707629f380355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84314179240fcd4baf4898fc903af95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6091a16124737ae42eace0884e6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23474ed77f88ed327596cf7d1724325358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6165f075683d572d665915b6688649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c3476aa8cd5ea41ac8ada79a6a59f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142845204f0c93f7188f457cc4f950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb4a05052cc413a3fe75d20dd77455362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75c0f6959b28a71346350834de5895363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54167e5f38e7bc3fa83daa906d5f9831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d1ff61e09b856dd95dd2bc72dee4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1750609ea540112da51f663724ab6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d095c58b7c1cf17913e0d4f02538d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59afd76843108479d18c4220c6fbab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49f2099a647d56133be2434d4c5a87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3cd424a48474196676ebdfa35ab43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcbb88265bbdac71082c8766686125371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2c51cc64fd055971062252ef38ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31205f07f5eae7cd9bcb5e2cf0f37a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf632b00d3d591db128fe71537526181374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a73ee80398d7b5d81adc8716bda4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57099a362c618694785f457c822d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ead09f7648084ddb16c7ecf1883d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9192c028ed03185ed6809fefd0ba8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8c3f4debf49d8d78e098555ea146379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6481b9f5532f2681c48e761d5199056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891880cacac468f4f064b9b713f96cec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694aa72224cf1f1250f2e91fd9ef4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff551d7afdf35dbec22cdfa8e0b3a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931e0a1abaaf31162f0ef7b924ad62d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0779e16cb71719bd32c2fb911e324385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb63177664c30cc58b023e31b7133df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb8b1a8157ad24198b74fd65ea34ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c800a48faeab0a5aa3083177cc8f44f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbbdc11c88eb6fa4b907c10692c50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6cc20fbc78b3603305ab11af7396390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1d137d3be32bd0b25318314965ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e224f802a09968448c4ab84d372f23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a391b0caa5be0ea5ce60fddebd947393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc83435524a28b17f536b6e536b5f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd2bfebdb3e5cf754c53ceed416d98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2304de003848acf4cabaac235c158d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb9dd324fe451afdfbd7f20678d69b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2b56e70083b1233afdae7e5e2eef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b1e34eb5e43afa580f4c3e3782a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a83a25daf9b9172c33b6207f89c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb378bc2f6a1511ecf19351eefd4fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075438668503f587ec0b296def8267ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff61fc89852a855bdb63f8f962d017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71636d745da9d5f2ec6ee00bc8cc8e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4dce69d8361b27ec188292cdc6b06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894803cf23f0db996cb53aabb5bf47a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207a35aceea7a4634c3005ba86aaf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b50a93fcd6f8fcbaa48e5ba2858e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cb2234064395488caeba5eac9e270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d1ead3f7128a22b335c6228f9f79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb98ccffc559bb70f8e1b2cd9b0be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7919d93a1bc248fbb18f901f6f60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76115c3cc06e7696c877e83d2735a122413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a272bf9b73c3d64418da3bb95f51997414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adc267eccc7d6eade5bda3ee94876c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96eee8b6652c9051bd09285031fa5e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888933965d0164f3a1bc7c2e213ecc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e8c046e431103499d194f657f04b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829cec524faff4364f46a1bc1725c0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f1734c21aa7d6f47c0f78acf26c7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b609095b41470a3a6a8966b1f692293421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd92e9362cbe65d3fbf630261c12379422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4d50a96b697f509cdae03fb8191e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb00049ff652231aac029768f111b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafffccbeae60ead312a39ad2c1d271425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7dc950dc77ff24cf6af2646743189426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8948b5e41f2a1a87d376ab233d0aee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca628cc4b232cdd447a7414cd05dbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30abc81786242cdb4115edb4c8b210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9eb530c49d208fcffec047d2bb297430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb43e31707847febdaf129cd3aa2728431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ac8d5665acabc8b8ba9606ad57354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b01da94115934b64cad3887d1c1836433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4937778506ff48ec769153b7b3df54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1269d0295864240e3edc70e6bca19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aadfa929171e88c96973e786b80b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feebde4211b4ece402dfbcd6db4ab2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe548653f1c73d2fa10f0ce5335fda4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d322ecb85400c1e3dc920628a0a676c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b66dd399fbfec0953c163e326a2b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4cc50cbb6b184b994c4e3ee4d9aaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103ddfc5f93ed8991487f0488a5fb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d588292e6e061dfc6914d9a1c231e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc166a395899ac08f25060539ae59fd2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d311191b19626d298a960c24e720445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9b5f659267d4dbb8bffcbce12cb83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02c9681f2bf96c400f795d0ddbab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9949d1bd5bd61653af8a60d432af9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df2a37508f02de20c65c9ef6ac644b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db6b2ebf83690dc1771d58010f978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d52ba540a39f8c54c15e2eeccd2fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6690b75e49b8f2de4d3af61a547e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7dcb360917adb13ed3e732b431f4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22aafc4fd61df83acd38a3b2a869382454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4fbce1787a1ed76c524848974228455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98008394fb23230d6eb825a1fa6316f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d716afe972c3c3afe0c924f74cd6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc67afcc342fdd3a86bcbd209db453e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba983679cbc8cab693c081f7e4957c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cb1d99e16843aa2efd9ca4ffd0a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fbcde4f0dd2c44e9e2cda6ae921a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a14510b6724ed8b59087364d0458462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507e12670491a01ea4928e78ece16d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee436589b0dc7ffcca85dbfc9047860464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee58706ff8bc8a25118a99870648e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672aa9cc73cae4f7542f0ad68cbd61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a3676feac5ec375add38e81567e35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b82f7fc32956727e2af45e712dd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27533c5ca461f55a4fe007fe3469343469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5cca444881c575b21453052a029fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64dd2ae89b347c9164b33f5bac392e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b65b6ce6a503c141569c3276947f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b07db4d68fa3d08ae72eb056ac10bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a33c3def50e3be2fb2dc5fef7a3e7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1121b70cc04671626cc72e803834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a817de708624825b35c11a64aa3979c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bc142357859328445644c8b010aba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dac0d423ec2d6d903f2f6c39a4b660478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da0086db14389196704a8fbad0bf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a21b08819ce028902ab7dfd8a00d9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddac82ccac2928136b718cec3b544d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5756ec90ad92ac99532b808b51fe3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab450ea2a2950659adb2838b9ce37b47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54eca35dcce8580c8527b46dd93271484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee96efef422fdabafa7e02dbfe10fc2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106775676a2660fb05e9a39238195e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438aed6f8f53c9dbee6d8cbc728daff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39724b757cbfd0213f03071bb6a90b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f726a5ce2d74c9cfcd7357929035f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c70a2c9237a024b2212f6a55d14fe1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121dd2a2c7b9167b2b658f507e43678491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e44b10e3e0cafcbe733af73e1009492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddb8f10a8a2c5e98fa0274e7e6dc14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbdb08e0f79b21a19ccd64e4bc44c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d2f074585d4b4f95372dd2cd7c3aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c8f2ccb52b9709ba6ad3bb37367ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ece1b5e3b1bad21fbbe6d9b775f57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af38f4484d4f0317cf02c2d050f2f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac30bd11ad1b965cb1d5591002650b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f80a3649a44ff1431ad1c2d6d58033500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b513a71382a9e86ed9c00020f639fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a2985984cd25da9b2e1cc8acf87f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b558b263bb3496e8cbe2e741e7506e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a894b9862d06600195308187b6e3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e93ab53ba997bc5f4e0eb13c76027505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f029a246ef622148f80c088133fb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e24d17ec80dc623e9994ff6b34597507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381547c44c4f630818a947830beb81a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d501b37470772f94d38cd80623d72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da2188ae4481ee28565f2ea1f1507b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1960e2fa144d2f911bd3c526201d91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef05e4cd365f3f5c6b934c992a0268512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e73c2027b599cf9e21b66c1b9b4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a79cd882833f51232ca6fde70a7be5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e787ca7356083cfa5f4114d767dd9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419824150e94817fc8a97bcb3cefa347516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133fba812a640c0903d313740819357517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303ddac4aa997d29504167d65b0f5e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a7855e25b8b7033c48add18c6d98519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6e6c0ef3670240d6ebd730f34166c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1089c69301e005ef56a712bb7fae69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e1448336e6bb3d820d54f342857a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476005cb77184850bc015c7b27628cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afad574c357b1bbab34a78e0f9db76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35319ef56f1ab581031fb1ffa35ea6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953037083bec28b15394a2054ff8729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7f02a464b37ec09b80eadefae2b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39de8af3f694229dd65137cc12a2d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1a13d664a294bb558d2b65b174284529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2149d6ffe688f3ec38dd2354fd1bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ca11b8ea869aedfb9f510fd21d02d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad298a45112e0e68fa8eab5725fd051532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae9fceab200873545716230a7034a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4d3d4065960d2dbd260d1435adc6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4db642c5cdf8e1e487a616c3c14fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20cb0d7b81a8ea46088ee35f93894e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8dfc686ab4d352f6b8b5c82ef0bc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b597d0b0b043392fe3b75410357cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7be53851afd976126ee28fa2623d39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b5c117b4e09ee2274510825b8bfe3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720ede68e31b6fc95e05da4b7441bfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721cf7aeef8b9417f00c46d8f726e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054675acf4d39b36496b8280511fff6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d4c2a9b729b30156b17e61bc5c4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386414ce12fb37bb2b10aea59531c44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fcf206665ac942437340f74540fef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad673c431da1b76b183fca653eee35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf554e0cc03327afc9ad7660710d5f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a64a16c819416cc369541771ec437549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f727bfda78b2dc84438801f6637dfd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba244503dd9f6e12821c591d898634f8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda61ff362e7198e597182c8dd6d7cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6da9234ac458b62c80a53bed38ec97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b700cfa920e0052b131fcc0b1a83a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1fdb1e3c1d65bd389f7ada640f06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5921eff32d362ff1803127a061b9fa0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a3e914c775664553161303bd640b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1e8628a5f68e72408ced0a0263ef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacce371abc617a2e913498a424661f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335789c9b799b2d7956f3c01129535fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f9c396e24e31ccc4b38666d06467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2dc2cfee31071f3ab6355f8e9d450562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec61341465a13b5b1f9ed73d0c72c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef14c67332d1ce8fbfce3c827c7c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25cfe43eb5caf8229089645923a394565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e146169629e291fbccde57074d2f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f383da159c9a43fce52112dc7bcf84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09a277879e7088751d8417792001d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14086ccc3a71a20713654a684af36d4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d850f31d7088ee40a23b227dc459570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99347d008d395e1024e4778aa2ec2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c37549105f71e91cfe7d829764c9ea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba53445ffc31050c7d5e2bd97fd184d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b239660b605b3a8852509c53bfa68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90eeea0be33050c945a2be43e02cdf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144cd97143a899a8932c2852e87072f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c45ed596f6b2a2dac416c6281286c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea301e465c896d6c8101c0a310045d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7122d6a7168fb83c4ba89ac69e5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317b9d24bd0349835c4a4d454d5e25b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb232a17bd5a21b9e784f935b2c3ba62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999935112e9e40b3cb1d75fd2877d4d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2947547515bee5def711dca35d1934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92b27e313b13cf3774efbd9cf042fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18fdb9750b7f7900e62595189d861e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3a95d54b8a0d17ff517252dc73af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb106c544edb166660d2bb2f5e9248587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e677422f6ed75442b4229551c4d15cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455de51f7509a05e27262841f4b4711a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d3bcb14718c45c2dc6cf6cb94b3e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c101dd0143d782adb7abad45c2f404591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8e586c2d4eec728d6e705bb79031b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab073059d3fa3e6ae1f75f7df313ca0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbba79d623fc377a609105e52901c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e3815809e4228173dc8a43d4f153d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca29d969bfef8a0c48d74835920571a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4709121b5db3aa30acfab77817f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f59a1cb88b96e3049d3848de188ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a78d8e322e9f332bd7bfc5b675ade599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6051b0c27f4b17e3b0dc117441e304e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b396ccb373057a2d27b91fe9494b02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487419adcb850d9ed9c97bcb30d62461602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04da9924c1d751233d833cfa787e6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d0e70c0669a204dab54f865a017d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92fd47b325a3677545dd22ebcbff3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d9b1644d4f53dc2f2bcfb97eca31606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2ccd44f2b2c2ee81120ee0444789607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5590442b9eb66e294885e9d24e3a7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d60e7e400e320f9767101f809d8a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc05df5e5a6e0384503e5e27fb2cade610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba09ba19972bb48977747c6f608da6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd51d90976605a144aa1b6782b32f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670084ae9d21e07963aa34ac9a41485613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6c8513c335a245f8bdb50914e15b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c033e9f1bc9310f4ae312bb07eade4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da88f98dc67bfee60a93c09be56e503616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8672d2fd10ebc5eeea388ba806ffc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c7c7ad11ca4b316e7312b24d9b620618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a38eee0bc9e0676b51944025fab84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be8db90b25ca3a69b6db6018453fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd87e223f6302451f28b7fdc7eadcb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae463a18af3d56f8d72d2b1b829cfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564119f022d43919fcdf93cc0815b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70814909f9cd14244ee488840e13b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860461e5ce19c6de9d336567c50aff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78138f80bec20f7679f13c6caf85a2bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04aef57907e8a01179378341c368f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a593f1ffb679bc7ccbf92675ce5d71628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932194e9464e344389999147cc8834d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a08f5ec52178908257e0239b5695e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814664d3281a96cc0dfea41ed56bec78631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24c954992cc2b6566fd7151de6300632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731f1358004c38945fd6cc66914878b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439b22a12ea4bd84f9c6e797ab623c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd9fd72243692a079ea7b4542885a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9a5ecb29294132079d83d1ab5d6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0de88c06ac0a051df069abd80ffbc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d37be9f4081dcad31816e2abdd79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53303abe82b5f911264b6e7e6cabf94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b7b8dc8ee66858b2656d3cf961bfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437860a5dacae39c627701c6a62b1180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9583ccf0dddf276a510f6f4320574642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10cb314208dd1207289b39d2e9f7c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e14d1838944f1547d704d5dfb9ddbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa3b89365d7ce40f327e9b6a3f68dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a4b5e1159730456886202fdff7a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15559317edf3346a914981b1fbf71d82647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6beae576260d684ad75c4b0e43b815648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a40cfd42962fd46c38debe7daf95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8fca74742d97d52111217b1d84e03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb470f185526a09927c7609224b975651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaac7992c9a576b89edf58864e4447652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec6f436e57be2aca700703bebe1f1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff855d786c047f055f57b4722485ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a5b9ff21404ecdfa561785325452655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fab3f4e5e006089b0e41a0d271ca1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844ecdb4a36c50c10e1feaa950de5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616113bc75dae336318f941fdb019fa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22855ac93de5a73db0074990a93a31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bece7d2a1e0f49443cda62099aabdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76950a7ba09b226916ccd59637544467661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2721611f70632616b34401b4cd4d6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92e41886255a5ce26d9eac6e0a0c79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bbc1cf27cb1f97d0a90862d9e6698664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c8e220d2e4928c205d6b725383b89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc00589c4c7791dbc4921a54e6d11d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d689c7902e5fac6f82371e228dc88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ef54b80508107da6cf6b187ad802668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670e8a7e3afee13ee0fb6345c5f4e43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b860ac6f92b404886de3871e56830670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3901d8c1060279e898356d61ddb4572671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636582f56e40de938e4d698ebe8b39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a73b206e043f452ff9b66eedbb99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123565893366953efce549a0bc2e073674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132005d4d228010dc029cf44aca23ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38e66266f9efc571319e2a6dafd62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e87f5eeb450dca789ffee3a0413cb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61af532c6a9ed52160dff008fbe8f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b9439c3f6f98a3fe53b14a2f3128679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ffa2931a307084f0df795e1e727b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f07ef8c181a55a1ae1d3701b679b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf63eee01779131346941ad161fba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391cf39822cbc4772c11251f1d29d7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac7ea27a775469fe49918ca6734fa3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bb74b93f8bc6cd005282186aa3067685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c41044f56ea463d88cb23fdbc4386d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc4553506fdde5c414a9d0ffaddbb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bac23b3286fc9ed74391a1c8527975688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78352f27a6d0d673f8786f7b677f274689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8255a2174731a1129b0c4fc2e75cf48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d467a3c0e926bc91269ee32cca04eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d7f7fcf708b222cea398a8668d11a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8fd6ce4b8b73e4a66d21a869f16fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220eec85a822b6badac926aeab8c90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74879cb268fd84bb8ddce9d2e5a090695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ac073b4a20b78a74de00a3564ccf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d43356034cc1357c31bc4e6529310697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a2796256057bdcfd1e6a567e8765698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8038c9e7dac06164dbcda5c20ebdc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141bb51a4639cb8f81af2a2325b0680700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bb89a75ad405eb2191c7d92376b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97716cbaff2b849591aed5bc06ade45702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716206e2890ba67a57e996526cf24ff9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419bcea574115a3a2b8794739e84b66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7849f32f9eeab158e93792488c9c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50286082a2d648454bf0a4f092b29c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8a5bc7c80de1c13215c9e8b8e2b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e3cdeed67d63b98d055aea53f9421708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c132f8ff0acc4db9069bf6bcc87e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741cfd1c301e9dae88c046a8e2493b7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9272a54e7dff992a06083953ed5901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979b66ca57b7a374bc41d4c12fc2b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7381c783cc68aa6fbfc8057fb8ebe92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62409d5ebabd27fec8db152b6586a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa0881b2f793ea7c0cd13d507a771715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c22b77a9116efcd3b27d566563d20716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03157d195adf25e69afec48708bbd40717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4d4716fbc33bb38e47b4ee2e96fad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be5bf6652471d68324006388aeee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4b8e0e737aca59c9b526340e3d18d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfa7e5fed1d6c8c3b9568e9622cd2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6248a0d08647a3ca31e6a167d27e56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e7532a86ef06f3ca01885b72f9d2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439dbea73aec49fc7083c8e04d21cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd612a59fe264dda3b5dfcac9a41f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200696cb2728f91f2285cbfabd01b809726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d847fb2fa7467a82c963cf2a2cf49727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e0a49c4844545f30cf61d0fe8fb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ab2d1a39881916bf32c06af5fd60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546a800f56345b9e2442b44c953a6b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca555f44c37721c650cf98078a3707731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76573058b07b7f0a4ae0adc0e6426700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781caf36aad50f70b886141ff9ff0c6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a8a5dd0fa053b4b8cefc62c68b31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8052eee7af2c877ec661f008d7981735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623e3afff3533e5840ee97696b8ac05736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb7253ebe575a62bdf3e594ec3b05737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad63344e07cc54e9b5e4f67360f37b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca26877c294add9357bebead4bb7d94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a45d489e7b0ce11a76bbd41cf5d6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd873ca424ad4751ed9bfc0571d7383741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff212c10bfa1a54114a99950225af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e45d76c96346707a762397bf7c6f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbb1a651c6b2d4b35f335b029d02e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee0e066eaa3325d55a52affe64132745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc78cc0abb377aaa97919fc35a90c7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01ce51a0187556354c3a83599dbdc0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56045bceec8e5c473d7572bb49ef9c84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc1f61851c649e6a20602c3cd703e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc023de0f6b7b32ba029db5be0954d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d76080c0fc886f600218ace4445b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11845b22bcde6977cf54094df4d3a132752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa7d0b6ccc92c8c6c25c246a0476e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>