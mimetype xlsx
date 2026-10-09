--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b814dfabd23511fb761ffcb4dcaf77e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f1add45ed34264ba6b1ec2bcdb5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5318b60552129104c8d1579fa08ff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da57f333cdb7b5586709c823102a1c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472c2a5d457abfa8fee7236ea76a1b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba1617c62f9e93ca72a798815efd16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f74c7b6ddad700a33983bd1ac37807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c81ded9c16243facabe348cf1d7a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615b699863f7af545340eed1da55549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b48e5071870e1494d18d54b07947b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c27db2a71f3a9c7a0fc51f010baa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f8fc5826f72c149dbf78ea64e34512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e11a7382fe3100469635991cd1f7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e5547c45619ca2a0c8b7a47d0399314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a232b7f71c28503abbe6743bfa9dbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da43fad4c15d175cd7548113f53fa716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc05ec5e8c726e4fc12756b3424b21717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d106a5802cacb0e4fed8139f9952c0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9dc9ec479f1983695765e5f82ff019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e38add8bce6bbbd41958d56ab3b8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32003d51a9b96849ab60033f84955621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3900c3d7b65a8fa28c62e3690a5d7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569644d81e377aacb5bc128743913f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da7af1506d0aa9a47bbc30310332324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de60879d9c5a02df9a11bf7128aed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d5bde11f0971ad68adaa21e659c7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb67a6d0c7f2957345dedb91eb05727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbaff09045b15803db8115fc132c1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e883fa8e766efef74d355788dc4b3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ed748335bb3164a7d047fa22d54230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7a2160712e1469592b209b206d62831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786553a40cef49ac4a5b8cf2679b9f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00405341e0e80e4ec7a251a87e7cb15733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e6b41d3130de06a186fe1ac8b23ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef74be62bbb52b4939be879995882535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677c9039bb3f57b93f580e351117cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a9b71baf90375cfe10ad24825d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccd69e18ccf6ff2dd91d47d3eedf9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af38f7c2a3bf61dda3673a5e247217b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02b80dd8f9686f88e6853e77b0f7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf398cc04969eac9bea396743f8677e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ca4ac464669c1ac77a94f5c5bcd9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094f815046db4fa0d4bb126510aa5f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f3e6aeb081ecd28b24f5277219c8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a3ecac96a6b7ebe5a24221a04c3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95499311e16204cb63ffa32d6e9189e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1ed2fedbe83453b673d5f72a33f0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd56cac92ddbc8ae9c04dd11351c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec76a6efc6e87230f4caf880de0d3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a3f2c4096c83342099b60fac6ac650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262134ce1f67a7a7148d55ddc17f5dd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a83c80dc6fc82b508161911c501f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf961ad6deadffed571b4ea65906653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b92a3135b8e39c9f8ae2fa09eb29d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ad8bd3ba60aa3bf7728cb5b25b4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779be3a37977d2644232bdd8dd7f7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ec694fc026d853188e62e1764ef6957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f18e7a2857a40e23425a4a10784f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee527ca44eb17f3e60fdc81c1ce9265f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e28a5b40bae7cd070fe221a0784f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a095a7861c735d70f6c50ce437edb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402856e07bc6e393f9ba64f5c7c2dcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3c43617410ce90a31971c3d0ed3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986536c3e8ad355b0e5df63c5732e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e73f74346c6abb0a23c39aa14471c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2affd7b1d11a6594d26b006d9eb3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaa915e8d1ee4da699aaa042ccf20067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bb2ea2eb6fbbd9dbc12c8b9a84b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2b73c64fbee1127cf6285b5b4265f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8c1f4d55ad6ef718647fce484d18870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994070f90209faf02e3fe40de4a84e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b890dfcc3ba9dcb1bb5077124d8ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03608c3169ce757377c72ca8d9baa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eab70089455b577e87b394720012074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bd7d42a98b511775a2775da6c8f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc9b4bdfa93ea6776a66fe94aead8476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc604f0e052615b6badfe13f006b16877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30789ccfcfc7083be57eb05275abdb078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337d46259602994f8f16edb0a596c4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16264d2b1deea54aabeb99d80a96196580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae80501dd6c251f983967050f4f9f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd63c246c0ed5ddee854428b7aae982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02033a638a2ad6c68ce537957566e23b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5094b82ceb04e3a3d0dcf1dfe296fb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d39adc3cfca86e93f046cd5a6c83785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aa08cdb52474499615bdadc8d7f2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d69e1c7bac247c3f599b6d9569bc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b606684e0056bdf7582258b72cf388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ab6bcfb3252da647fa408ed2847689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf3549b0bc454367c8692aa5e40af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6f0d001232754eaa198ba44cc4a4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9e5afce4eddfdf04a37f7ed38519692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee68055ae769d963dd4415da6d1d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24261e0ea2abf199af0acc0730dbb4de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a6517361ed1389b8baab592023fc695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d28aa69f668ebbc0d8a4e4158c9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7889c2b5ed08b6447385fd291f178ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8038627fbd9fd454dfdc6f7a305598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c0833348f38470cba5fe54288c27a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069650622cfe902c8549aab0e8d0fd84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4154a756c0d479bb37fac8fefc8a24a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab067d5c7d178a825b442f3c5977dbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe1e93b283b40971b06cec17a03dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a95e7f313ab36b9b26051509028be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6aad9a3bc2987521a57580765eb97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16632d01558c598f12a97fdd32a928f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ed14b2664c877008c6ef189467f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ebb67bd3607578dd5edd1fdadc9dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c220d1c38505a0c07c39745db596a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ab3bdce6da9b5eb17a921c5c4943110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dbfc9395d91b5080c3ad8c3545133111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a13da22dc90e2abbc1dc5942f4ad61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97ab4d53fba881566d11029ab02dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee376cec48b11b2a62b4a25f3edb76a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7afbe678b8e4dfbb954b5217fd7e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f0d8862ac4af549f5d9071c9cb354116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ba83d5644063648129919f55870b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28076d9b747222faa186c3e92c4e24c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c1c5d612de730371abb053ef6d3c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38761a4adbe053e524ceeb5cd72ccd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9c732b6e32ba79b465dffbdf945d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8186a24ebf27909989289ed2865622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5abac1bee3b3c33101a7f44491bdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a8e475518b21a80f901320992b18a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a161df05a3e11091750b52ca608d811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ba46f45ca0d4f2437ef25129b20a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee408a5881be6b87e6fc58e2f6087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ac212d01d957a1cd13f8dedd83e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649822acd9914a400152f20f5cd3ca49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c64007e8f9d87e38f7001a11af3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d35b02ce030187de7b237a67d32b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f6787ba691bd0d781ae47cba50c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a362a410b025e003c8ef69276dd597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174df94090333734f1623a0c42ef20cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567a1efe231ee78064aab810072d981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8452de226db4b45eebd82427ccf55d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc009afe338d64ca0548cb993e89ed0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6885974bdbb63b21e98597a73ca8fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511bdf2cb0915886aba0fabc8a09901139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f959ef01e5b6b553d3080fae652e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a339ff9010890633f2e4acf3259e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098fe815f54080891b6592d2310cef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0a430dbc59ae09865a6f0f02662d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22fd8be4e7a1389198a728dd58b929144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4d18dbd6970592ffe25840ef5332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947367ffbf5e69b84f60809924f3462146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4312cedf5114084e53ec627eedf52b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4f593aa71958a14a3944a3c49e72c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcf2b4c24135df4c35747bd6e9fc30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ffaafda2b6382354de4c87f887b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816f665fa49b921c1f6cd630ada9cd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c41a9ca47a684b755f6beaa4636e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173904b884fc93f28be3a6e5753c0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318c3213c25ccf8f2e8bc91d2f7049154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de55744b38c0dda8ffebf0605255c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578989ef65fe120dde46bba2ef4388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a0a4e4efad14652d2aa661a0eb89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5f67c30d154b861bba6ecf372bd2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44a3a1713b84bc0e351b2129f2fdb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b83c75a0a7e41cf4e7a2bf45876a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06805e48ccaafa7d49c812247c25a56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b402cec4d4b25df1fbd6205172c35f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed03020bf1fbe35933cd7c8ac2f83e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43e236a62b5b732cac083a2f0131d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c6943cc120d5a4d8637f0215f5e42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dac9bc7efb17a4f9e2f98540e4e428166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdb5747fb388022e17f8ba04e16b71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689224782ae52d4d35f2ebed0ec091c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a7b8a4a084848befa3411319e7399169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c0c01961d200ad2a7bcf276e5360f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b16080e1624f468acbc10ca7923c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41622b1d66f94f43aa11029df95fd4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829cc536f4cc5b6bc3ec44f9f3c7f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ce66b1f0dc2a24883381ea2f4075174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513aa8c76f7a8530901f9a79a9edce9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d29906c659e5b3149fe45ce08785176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763914c285bab566dcea5d9639c4dd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe270b64096d21e84a40c84aaa7a4961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1dfe04d84282f5ff5f0b9df9a770179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43feec7a8f54fbf9fb5cdbf41b0d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7c64a16ca819e2269987e4d2d7d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e8ea9c2edec3170b119035cc97faf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21670bbd259e2866243f9d90269e8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf542f9b20bb854bf68d480419b1ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ab8688b176052d09e3e5587ba0785185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07582aebc3c423c65231ae41ff66dbf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b28992d5a2364d5984a42a419c8d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c34c180d421dd2b38e55ebb5e46226188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d35b47bf525adfe32d331a30d043ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388987626454051fd9398fa6901b999190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc02c56a0acdce72d7876af7bcf37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6107020b3ae0da5b4fe81803c93307a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195d5e74297faae5105e28a16c72ae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a155122aa013161d93811a470a75ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e831cf718f7ba47feace506d1fb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143d082f1495ca1294362a4d9330dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2926e7b90122fa9c30970477740eac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb65b2ea4e3355f048d8c25878d1e69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e3a93fe30bed48a9f40b76851e04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe931d1238f10a89593e53946a03262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca607e76af23b07164ecf04ca6eeeab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b13cb18bde78f1fa9738a6a4e55d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0de11f74d6a64da31d3c1bdb49c349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f0419f85339f75f2f842d8c5d450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e4e30228a3e83b13aa4ec9a58dcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03360793a365891bd2a1e6a98c735b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56028605f2761b05121bb2bf074931207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037475e2ac0c5436cc188e069ab5f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1227ad5522aa06c5adeb40423b3cb2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e23b43480425993c212c3cf7dd00e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab823e397b452e68a408a844420da3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa381f1b6b2618ef937a406cd820aa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba9e17613c5a52117f407fc087ca5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc03b0b082399fddf5705588de308214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9f455b163d3ccf751a7deffb90639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6178323b023a4f19517454e465c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936bfb93cf6894b52258aaa5c7e326f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded2703f7176a1741c200fad21e8e3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1d80b071de4b17c77a919b2a8a0a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184db4280f14f2be94aa28a13c1c16c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32136c0cc0e780ec4e629ee3730c6f3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed91787a308382fddb3e48a70ce92d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6a119d27930f162634545cc519c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee39c5fcd165e2b6c40a2153c73ee15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9f87e891aaa41fa3dd8c34c661a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56330905c363a504d6eb9313dbc4725a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b430a54eb6dfdd47f1789e96210ae8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf809646ad7fb4ee0db0ba3a9167a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f710acef5d6672fc21cc7b84053ccd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699600fc81814bf4588aa2bb08aa7484230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d930008d04b325bbfd83d67e14c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee2f4bf6e50254311e4a3e25d8c94f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95672d90f75eaaaf9f5a5bbc799c89ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f35a0473fc14f3f0b730bf1f9fd93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c13b34d966ef669068b274b5160158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1814c36ba902228915032fa89b8f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df82d69fc3ace1604da25e86b99b46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7775048c9016136b853b8db3f9ebdef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08f4531d607c0e39547e760282364f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395afc1f2221fd1ffd79c4808f119c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b2e42d72bced84a10abc59d56dc17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34035481112e5d3487c067475720d7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e650bcc0193ad1bf074d8601456bc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f12535fac2edebd0e4796db393983244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c5323cf0aa43042bc3eeac5a9e6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4e7ec731e8c5fbd2315426bd9a4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6193e6a7846b257459b215e34e6ed0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802dbefa6115f9b0afa48e71bc339c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bfd063390a64c2fda112c48c3f859249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6d17aa23dc0e0c35f69db8f1c2e44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c55d3c705758081efd143c724acde4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a123a026966f2c68ad92162ee41a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003b763031b40318876d919bac9cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43c0b7bd2f1511b132b848ad826bf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797237c869a87826cae43e3cfdf73fe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e69da3d1970bb241ad4722503fa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b144cd688768b1efa46dbff8ce3b0db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cfe1786764e6c21b56b7100ea97e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78087826b6c637de1715c24187eef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40554a7865744c0455fe329c351e234260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab7a27cdda11c87f9e3b8415528ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c1ccd6e3b9438697188ed5304b0e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a39c034d17ce906dd53bb206617ef3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def428535b7019dcfe22dbddf300403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786477b4b9b69ac7849894d6324701265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed540b2c3c9f3f8485de8dd1c86df7dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac240f695f6ccd4b4d71b898f6807267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd274fa241959e941ed2c74d6b7449c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efdaa2ef0bef269cac35f7013a45cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263b57708846ba75075a84ccbde95e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4382b434ed5f5c7eb0dd18d03584c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191cedb010ac49321a5ef7c546df03a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583ca713b763d9bf536caeb144e2e9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea222f383118dcae86d2c4437d655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0aec47b22465f7741d5c1b696be1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd53be10290d9e85466a6ac2a836e65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b7275fdd11cb096b04e5904292f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaab44a975666cee36062553e045c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b920f94ab8986bbf90fe7eb14007036279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae0c6bb8116cf78f78be4f01e6108280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e95304ed3cb0dd86b051ff382ac1f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413220cd24a770a2507bb23b1869a14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e2f28b2b97a9c9099c8693f71e865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90117d96faa35fad628349504c303e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c154710a719faa8bb82534ab004f5ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ab7c9cefa0dbb8403053d204ccfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbec0e56e9c03a3a4824d83a7bad48287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f2795c01d3a58596071bb9d10d427288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea431017a19215843c92e8a54aa3afc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579f6564d98182c4cc5daf5ef22a8ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f209d97ad07bc76c6e599ae128300291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1ce1b9d774625fbd32bb178ed2a5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bac71caf5ad2457c2f8f20988046c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf794d57354ad43bb1031e068fd4fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db17f24a050af0be3298dfc89d57e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f54504dbd48fc19f060e9e03c26d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1065b581692c7d2f1ad722fe6a526b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84111c7e4d13c8093543779f685cf248298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536dd344eb7b110f532d490941cad2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479537b19fcfb958898f7815a31bf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ffcdd8435dbe072f99cc64f823555301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0be60662634368df137d5baaa363302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afd2e41be14992c98836203f48e35f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeed79a05a03e468e4e65878f88451304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6035425d9876fe9ec1aaaab6dcc97f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59daa2f4c28250168f881f2a1a885b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a7476186a9861a92f0b04c13e0f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2dfab9c5ec208012f234b75bb1be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4db956ecb77c0523563952c915128309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881683e1991e7f25c5b8133cfffcf2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52254fe6ab9804d63745367c3f105c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375b6ece7b34c1c4e477b60f504a13d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71315a009f9ac897f215e6d649aff36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bddea7e1e4a21808cb01bf2b171b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211fa875c85d592f4bbf6ee3cce48bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac3890390966b127f544a321e54ef3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57cafb9ae053a0f2a0034d67727814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d54301a4d5786b7a1c31cd915ae81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afbb94fd14bdadbece67ee393ef69c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58160871aa867ab4499483a41c6b0b26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47e319271448e4c8eafe717b448d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b44f8d6a0669519c58635ffbaac6cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a7f6c1d6a86eee463c673a68be143323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ccbcd5f3000472322d53b0611a25d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeab93e044b739f7c7ba19ff180ac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508578bbcf9a6d7e997759ddc81cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adda0b9d695dd7abb635516614c8d69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2319145437fad0ab55fae6a843794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c3740f40b665e4c6406771edb6ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd11969517d3bc92a1269550727c22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e26a1727b41f8a502e80df3018e5e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412cc9f6b11c04c75dddfae0d528571332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71fdac48eee34c7d9cf3c34b231de2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a233642858b7042ec3d63593c5eae8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab0d9a2ec02cd916f042d0b8fec1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a143a58c5004fc637fd90562ab374336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891975fba415fb530a283599b3eee322337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359feb79f3948a3d88a73f0d174ce44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188578951199fe4da9225bd2c80e951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e52f83ad1fd25ad556b4245625cf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa060bcdb9cb0b809db864460f3f662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b69fac66b62e39000d2a2ebcc7a04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832f5dc7293ae16a64c207ebad0be7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f476a0d13bcc06603388854f47007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68681acc356d327861d6ce3dcf3cd55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c9f20df30cfef9993c529e8240075346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc3d4a51ffecc22e47485ec663d194347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a206316424ad6a697dacbead22d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cfad3d26066f1af42b8cb45304970349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2584211815836a9f2e1603354fbf4c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7db4cfea6b5fee004e2bbefb90c551351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d65074ca9841fea6ad1b979f9fa105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407dc04174cb61c1206147d0ab71a5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4087c7105ccef22ce2e403e3be42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811fa6d76d56e10bb7d643de5cfdb41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d3032fb4df47963137fe197669125356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585b616c8b5b0308ba385be53e85f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6c8881f8db561b7c70f28587cfc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479e72c9146703bfec3414ecbec815359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e21227aad10ab18ecdbb86e98e6ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61fbf1b750416aa48589c74f866c1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4ccbad80696bd23990f16c2a26eac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17144b41506fd6bb415c1f7424d1fcae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befedac46d47e07f07350601df2185f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057fa6a5b79b8f036c14b12bfbda6bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0650a45d897079798cd9cd9f3bf2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb7c24d8937e559a2db0ecf63729a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615f26bd1b037f773d5a627522f79d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bd1deda4813c91ffb85707a832a58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbb597313d972cd892a17dabffe4a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf97b41b9e2d8ca8cfdb09cc11f04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a424eeff3430b208541753135e446a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812469a3772d5d2c043276c1c089c3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd82a1d0c511c9a416320c64f0954e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e06543eb9fb32992290cce2512d8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c6a94c08af2a0bfdad3abdc44306376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748bcf42311e5ffcd8d993d7db8c238377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c5a0e66b1c4d5f9ed60c9a481a5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0288c2c370b0ff3034ad72855bdc06379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a904ae3a0d3454a97a38d86c4185fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de100b7bc34fce6189945dc35f7ceba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dd04be6caff535208a846ccec2efd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d502eb9125052b84e3a1c13a069e9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550beeefd4f2abed965894aef15508384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e98affdeca3b6dc75554da4dbfe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eae560ccfd19e635bd8e6986785cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8eb45a4a893c394e1667e769f13e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3aa58b5431103f923d9559b4aa338388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1afd0f4fe815788228c8a34639cd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40185a2a07dccce11768d1c605cd38a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002fb00314f4148b02f06e55e70860d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42515b7d9f7c58c03b387725536c8b00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b01b5700c24d6c1facbc680c0f0f08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f02d0d0f31192522b27cad6fa56934394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9da737173ab551daa814541e2b82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338943d65eac4e843c1bffad091191b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602dce301ff7903a0faa4ca83b8dc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ebe302d4fb9205ac163e026ea4539398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76e588300c35e8f6316af699ebcac6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466adf4ca46a5e80623044fe1eb7c4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c08232479fa1621539a8a78db4d8af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc590cf2935e7fed708f39ee08ae2abc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc6917958bb46b3c407af70b7f962a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c826d91d31161c9039813f21603c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f61ca3d6c7a415415f71308ba181a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29062dac14750083e085cd1a50d66d9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889f9173e732a5e328081dfc2069674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b73e7612706ebe84179fa2627d77d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee75f75413787f426d3f14d5e357e00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d98000c919b92c1489100032684ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a0508f084749afea1c539e37055e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590b83fc1e23cf264e96284c2a273b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b3cf1633a4c7f6579f5c72de52a93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368223af0ad12e6fb216dd8ee65345d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0123e2b87ee00502876f3277ac31ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503664eee0302b6d07bac8bf1b478a45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01e403a3f5164199bd32787e70b45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946e3d3ec6a2f719f927e184c5bdde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1772df616d0f38480a6cd8f9406ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77538bb1d5533f4a93d5e684daf60f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a647264196119a9177ff36f230bc5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afcb6c426323a2eb974412ac1f995a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6b660b7be8e6d269010488af8aa54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9f6ef467de5e3120a920996ef35ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6315bfa325fb5a8798a314807d89e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdbff6127c81d3a334a822821a037426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b8b01fe5c70fbaf9266c79fe93cdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3539761f8968a38e7b76d9f6712c02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7128f84f56db8d1dede4058443a40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e618d7769fc29016627c1c9c3041430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f819bf142e2b94eddd40ef0d5ead70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea46497ff73947b77d750ff245353c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e82c7588a3e67a5d0bf63c5c0e8d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5928eb1b8479c2425060424c790a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d5c6162793929c7319152e0b83d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5e551f69afa44215675bd1c3b7890436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243efde625c605ae61b0fe82b0fa01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8732a4a62ce1eb7f32b63f59ad0655438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e3da702f3d486af2eb5dc4b492e3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b1f19660008b511519f9e7c4d6de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a581686beca36ebcbd1873035eae968441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac00d76c6ece6802d62d7a9e9eb01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e00e8067dbd476ff30b4a7b3c3fa2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e38162baa7dd32b1bfb740a487e175444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74c0a3bf6dbd535a3a00518f61a3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce11e6a4f2d130559e4374aa192753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc373e653c5086e46daf91318f2e32e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa99077c77d86b5c6e6229b670c3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433b24908afabfc54d08b4d457f230449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101054c21391b072c19e6bd94ecf9aaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa3955895a7e81e838c69fbccf4d61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7025ff8e78eabf9226cd215e21b65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde96f1ee29db92010c27b064a3e1bbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eecc3278c2e0430e9815f47cb8ecaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc4fde4746c1383038c1cd46724b1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababe5c44501d396a56242ac16252c5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220aa34f708df5459f43ae28bfbb460457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eb23a00f79263bf75b401bd8847ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d616ae5a98cbc11c6aeced1087c751459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be3b5dc0a6755fa4754bf1ec9ef855460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9b40d4d277e39c3039246ae137493461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc9f4265b23971fcb0b2f9d9cc8767462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e316a7dc6cbcf81b75e4e5d30724d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f640b548fe7452d95b4af6124788d7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d7a2a277785752e2ce5f0eafdf203465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b6e83b930e8831c6b94f1bd887a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5c6c30a88059cde98cce7792dbd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e88b75b7a4d5656e25b24f7608140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2e13b32c6276ea175ab5a719516af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304edea281b8b1e020acc0c903ae54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fc558a7428e10d9b52c7ef669abd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecd57ef0a1badf8a011161eb34255472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbac62c07e887dcb590eaf0272cc2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1a168990c308f881ada380ea91123474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88cd3cfeb524d5ad21ac0d236398fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e46ed8f5df2bf117e4edbd78eb5c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d8d21fef0cc1dc7d6f498b16d753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84cdcb339531592e7ec39acb702882478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f9a7fb8e999b826abf5bf31d9187479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2f0623a2db8cad02e0834b2a5169480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcc1487ed8d1f6882d516e2b68130f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08d1a60a63a3044d46fe937094cd4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef201ce1a80cd1aab1d17fa4f6bc74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2537e7fe4f255e31f5f1dde43a235484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07ee47cde81d28e0dccf5bcadfb1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c32b3bc752525d3296c54a810724486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602749615fb5240a7bbfaf11fd65f50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fedf4cd89ddbfbae4b71c7b6de1e35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17479fa207dea7b115d628e0f48d97c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a049d14c8d6a935d26e3dfa2eba0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb4dde8e65797f84f6cd3533cadc39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacf35e84811b38b8796ad8339629a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b4e76f42c0b2aaa40cba9b7f3f46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a03c3c1169dee6fd4c3ff67381eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f617239caa26c48551565231574d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da547654195ebb58f50c7e659b6ce0ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbec3ed569f3a6431d02daf30b09ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc70deae445bf9a5e2e538036c62561498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa158cc39024b8d541dfc7fc85cf6e8d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c2cc2c3323725fffb54e75c8232d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386fc4c6d78384ce03383f13cadcc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d277c374e30a9f86921117a5ce12630502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986f53011a60a07a2ef58fb0d20e33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec62f2af5e919ac1c759ffd4584d7b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0451c940fd84066ed4db0ad274064505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf4dac3b15791fd93b5da8a814f3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99735c862954aaba0c90ee605ebeca4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef053819f339f7e42cb8f14bb74f56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595841e4e98ef8d22bbf103e0ae13c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b23dec89eeecb3240c812cca9b5b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5beadb3ca06c1f8374657119175c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b73ab698fca17e61a418af51a92235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365d5ce33307a820da5ee1cba5e35e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc611043aa0e15dc0340532527f18e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b160130b369bc5f73310c05fff74b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5923b77ca710177ada84bb5bffab1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd76876fcc48f0819327a9bb93e1fcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc818f306002814ee58a92156e8df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95bd2191d7daa8fb3b5411fe86936519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e7583e0481050187bcc342df5598d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bced22350ab54994a3f720d2be138c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756732e96c4c280ed0983b4eea3d3af1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7574eba1fb764c844d139d7cc28a26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc3cdcc00f44f69803022a7cf51905524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53833a616c4de207dbb277c1e767791525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f4dfed74fdaec7a58f805632704f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82079ffeac4fabccc3432c99fdab993b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2360393d0285637972f24d93f5c75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09039c69d29ffa935226844dc275749f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cffa9584e8fc9170a9fd4e6ab16060530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a049d7b0680887f7e36625087fdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977b623d9049121947cae8d1b8e2ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9f6e2da2ae201dcbfdfbdb0ed718f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082479b6451335c03795867b9440af74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf0a9b70ae9e620528a9a64f253b34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e104c4a257fe8c1e623b2baa493eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8725d6df5cccb74f0984595d5500f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77b715f26934ebc616c75f5cd7e60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ec38cf0c33f8992b081be06a74f08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1833bf65bd0136d0a065b23db5e29de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78732858e11757929ce7a4c80888645541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e6c070f49527262740e8e80787c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f89c4e0d5a5c6f141d98d17f92de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca840fb3c005cb47d1805e5ef094f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe205b0e38f7bfe389774bbd203414b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce42cb681fae981b273f05a332957d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2211b16b06f4a1dad49c43aa49f8b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b09bb9beb60817aae250e08a0bd9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749ec5413214840fba384bfb065593f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6612e0c53248ec0d89d2d28d1ba83c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf821d2ea6ddcb81ca2b9f23e8ccf64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f1f6bc7ad60b987742302134e69d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8014744d04437487f20605ef6edb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a82f1b26b77da8e0bcce2349605e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a881d5f66be69cb79273d10c53617a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fa7750501d0e313bd11adfbc8686b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a558862b98ecc21c3bb6997becb9b36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba500323279f02fef45e96105da386558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87259cf9b82037b8bf46240a6dac2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff9692de49e7e2d625216d0a99afce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769a8de807239c55299d53d8be93454561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc81ea98d506a88f08573cc97de896562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd4a029e5a29db9aacf0bd905e9f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9c7ddbed7703eb9aae4299dbf716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7522ff78d785b503311d515261555f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a0e5e89ce340d318516ef8ee269b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bed52d93990f6a97313421839319e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073a36ae9afc36d9f7f70ae0bdb85d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdb0ea939860328c9be9d9ae538dc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2b9d64b270cdab5d4d34c43cc0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdf1c615fe562d4d5101343d837963571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c633f0b403575811b26886f443a838572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2ef65e8ea929241254dee1023a51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285fee78cd7178464755c3cbb9d2b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87993dab04a00fdf35ff1c0beb59056b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae888c4d75a4043bc0df6d2042908f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f469353fce38c4c53f4d6601890ab1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf373d400068a0de98683243ffa7ce8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d907c45e9d92471e3a06e8e0b356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cba6fbfeda6ba6c50fea2095f89d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1b7a1ca3eb142fa2953906deddf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c00303cddde83f9a02659a49e80dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395c5a76844c793562e480f7a6027f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2eda60cfcfbc424429d363dd9df12584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424641cd8c82bcbae9c5b83cf5f464585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e20ff0f3745b32aab3ab4de356d1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106299197522e483a3ce2dededd96f99587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fcad13c987160cbd09e315d8a72d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42f88ece0ecd27d70c1e586c0b156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77b9a12fd2791eca404307a16a79e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f84c2090c96a405cc09f63e41164df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747fbbe0b8f6934d5a8e42ea5e4fa9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28927289793c4b5f788f9adb230a60d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de356888aca2a6226b8136b63ed69993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25ecca36ecec212a475fd6c9595c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacade1e3294ce526a917b4b4bcf22a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d0c39b9437fc5d9c4a3fbe37c72a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87643a70720c2294a028fbe52dea61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0fc41bc4ff2c011c5ec90483ed7ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121c595ccdabef97ccbfc9e4b775f8e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba2ac33b86401bf9975746665fbde601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54366ae09f2e8343fb827525d3bd0b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c200768b288755c9c1aba4fcd4ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121da6de706e70abf13674588b1086f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02974cea71d4519cd3a7ddb0fcdad5f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef19c01407497bcca53539894eee95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b181a078ea0f914e4cefa75ce882c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319970acbcba272bde3000b4f83c1bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222316550891e2f841510a50672ca1fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766431c6a55ec0cf735f1e585c4f603610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b4e4e2f3de8bbf85e3a30f34099b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df86185bec7449f52bb3841c76cc91c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18278f04fb6c00920438397454b062f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b883614f8759aafacc07df8c4b79d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b51c98ac7c02a73cb6e8bd05a7a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf842813e4b02d75e2e32f8f3d783616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4e7947bb98626ecbe4d8e36478d5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c02af70677e5b9a22f496fb2a9e95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987295eb19cb71031eab848fbb6bac6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72aca76498d360dde602b29a010c2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a032e61ea9152473c0beaa38c0721f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8545d766329cf850133196de700c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f4e68c4fb1f7bd22a5491104fbcf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece0ff52bfcbccf06574b3d319d299d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239490c125c90914b02ac22997c6e6d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f3c7dcd3cb58ef4dcd4b6f7dc4e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4e9950fe96b65c2f23839c21845fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b64f1bd41fe7efb3f7fe2357cb686628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ef7becce37487ee2961226a637b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777dcaa5356ee7f0e1045ded2e7e117630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc575c1196e8fe9e579f5bf1789b8a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bffa4c820b580009b7c3a52913bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fd1d8406f37f5874ed9ac5d2105dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf908a1819efc0f52f8a42885e1b30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92491f12da77ee5d622b8e16d092fdf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8707011103995e0dc02666ee3a5011636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91fba996ac857cf855a913ca44f95d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded427a14e666a0a7f7786939910aa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea353983ea82c175d7bb6592034c455639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb904f7d9eda8d4189608195bb962640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090a51e102547379036bd876a0ebc9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258953370d7d3e2606ab5f5fbfe395642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e897322274fd23be0e8e4c9ea8ff2d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0be9c42d680aeda1db806e5b48ae7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607441467cc90559ed2892a72ba33179645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823fcf5ae76f503ac34d62efdda6fc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d62d6fd19a0fecd5ae75dcf61720c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae24f6c7b9be32fd642cbed0c2ba8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067379544499b8692468402bec4c363649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f138b1ff89534f3d036f6ca75a28c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373562d907c5652ef3d1022d89d4aca5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbba9e64f20bb7ba4e003abeb09cb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f395442df94432bf2defa4a04217a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace1b1a93bc2247be51c4a4ea16ea85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa99bf4ed7a8b742a72a05c8da92500655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d5ff71c1fd539bfd965eb501e2092656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9bb6c2d058a9b6912d63cbe00ecc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b59c8bff2707be99416e8c277c7edf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab106f1d99be519a548cb931f125e499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547f22eb8d4c994b3476257ec36a57a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e10f3e5f63bdb1c945c10bbaff83661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6f0d9478ce6c15f1f62eb428d941662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46cfa3c44c5c88650010b55b5b0cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe130d5b2fabf6d5b0342e46bf6853df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c142552e34ca7c47eaffb47d2e38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093c5e2da97378738fc8b039ea7170b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ec8f188ee521801ecd08d5058a7cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896d03b657a65d8cbd92d445bd439f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c3e820659bada4fdd9c2fa79e0598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120023af248a7de8d5d333d05961e663670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae997507b9ed0a78649141395ed6cfde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9c899d76973a2e9a4d0eb7aaec701672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe933c810fd226a0e00ab55353e842a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae1c761e783de1fe51c8a032084cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db3e9a5790231bdc9570bc4822f822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733991faf7d822d0901bbde3b29dedb2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4f53a45eebe1de1d4c4c7db665a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ddcc02c92a34b99b72e7a641e39d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344319c4c8668fecac1839c77cb6b087679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cf7d3bae9e98f959b749907c74ab7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82ca5681b45efa9c8a755fe30a192681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefbd45c389eaeb045501048815765b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649893b062bb8128f4dad8ef1b9b1f85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2133fa2538cca65b34ca12d29eae3b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084750ac60a84b3cd6009422f25f5af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8a072f6ee4022f2b7fb40ce68859686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ca57de9281c5e3c78b0c47fa827ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3e86e56e2043b7a86c85b0a234ae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256162ff0fad6d50a16c96286f983b83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09312639c36770f97093dd676cf337690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba79d9fefc6b6b3b511fb8a3c64686691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863acad8daa8469f611652aa7edab8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeffec5eb15bca45d7ca1b7cfe5fc48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6fbabcb880e45b14ca4109347843694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab585c93f0beb56f9f2552e77a5a91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f747976400bb1fdec37f91dd3a503f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f6e866c954644687d97b01c90f2c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c56760b41e0094d5a168d695988d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a64888672787477f815b1ee3c2fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c6d5c3c30af1cdd13141a6d0e447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c9cd0e4ef53c28991ba0fb07ddcc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececae6b2f760fb9e63a2e44afee7353702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b784da8c46936ea0b2642e3bbc18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0b1b6b6cc3e25ba2924705c68d19704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32811655b86625073f597622fdc5c16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da841ba077099b9b695bb7d9cde4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af80116497ef071d2b8a48b86881583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fff632059973ed461b92c02d4d7b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6219d177c00703b61f7016796b65b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60d1be4cc7c4afbfb37e8029f7c5e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730f9d368961f7bf2ebebaa90c6fb5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6e4e84e5ac03a0ce77e8bd9ee1cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29504e9cee2fe411cfbcfdea3004a786713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483eb36976d81edb53b71f5ced6f36a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67146976b8f0235f54ebc0e86439549715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea15c0d0bfd5ca0fa4ea28fd744ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bada9bd7a002aabd891172c6804d05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c1e660676f7eab437c1e92389885b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723fdf87e52cafae0b0bab816711e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3d9837295c166d1a600ce80b5de0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62774bd1b26b9f18825987a5d3226982721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff0433de64a2f934a06c9da22fb07722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c0ed4e42302fdbc2cf47a70dd60a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904aa554779ceb7480ef1df98a096d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6995e4a6b84c70b5326df4e349d5f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f51c9573ce31977c267fb4ada26952726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460df0ff6db1d28587af336447087d8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478bbfcf8c1fb5828865e6873eb6c74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82acd34ae1d3378692ac86b69282734729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca3c4419f5f1a31134f8c2b2a149a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d0adcecf7ecc91f85e858cb222df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd977e150e7b833e3851ff455a970909732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f20ad6015e72fb11100fcab7b054a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf010065ae7cda0dd04333af6f01ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab588ffd48060b64b5e730287ee198735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a5f74e1d8ac68fa56836d7a1b07fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb358b3cc54ff93452a05ebb59e72737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90092f105764dbf79ad4d14834480cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b39a91f93c51158568e58794bca7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9dabb2d56368bc235b5870684f64e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea7d5807d5529b4c0b402c01d2e0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb155656e2314194ed1bdba017c5af7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63fcfb5e59c02132d8026478e18cf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd29f2cbfd3ae7598c5629a7d89842d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab6e328971f2e87bc25c78ae3a93d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f55e93d7587d729e139195dd3b67f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4199086a1806ec51b2a7467e42211747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046944b3de9fc0588e15c0a77aff2d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7ed5b77a6ac42e46f1dc4b6aeda3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540711aafcd85590d4f03ee243c2de08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a373179f09d2dcfd19a503abbabc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354bd28b114ffc373a392e42c7ffa11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f59615b63ba1bae02c58e47acb429753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ee5ffcc959dfbab8f650a514ddf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02367f841adf56c4e86c7b9fc6621ba755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f68bb0c08d0a63b7be2f56eb8c070756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498317b40f6def147fdc33553614c50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf4fd0eafc4de941b92b9f515bb917758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143047206d8d6b9ac45c26844c7f591759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a72dd3796beb519bb986d63bf97f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd57fc9735e3225d4e72c84f0055682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afc71c5f885c08ae93511b1a073573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fff3e35feb23709e0d77b0936a2874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133bc49baf74c51d5c1ef9cfe780005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a2f9ca8f09d36b37affd4df6571216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3a69a21a83d5756b8aefacca465de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97fa6b19e848c330240b1b35998618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3949f60134044dc4840c9395459c3349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d249ef9f74299ab402b3eb5449f961410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93cd6d19ab7d4aea53b0f21bc6163611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a68278eb725362f793dac7fbe84212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf5e077dd23b1f9c71f087af7b72813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ef727fa53c6768cb06570b3f4261214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f7098b6ee6b6bfaa6266e78657a1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3319bc7c4373f23f050e9c42edc93a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ada25f6741217450325d929532a7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3124c15b9b46d3a6567e265922b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c862cc08c9e29e846c4a096e41bd1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17b672ab5fd7d99b9a4096645299520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f136c3909fc243db84c397aa5b6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c858c17eb5f1263e5d8af152983622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3942749135bf821049375ded8dc6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd7c4968b4be25042d1fe7eabbfda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd001b40bd55f62210372f3ffb7a5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5304ca9a3a6ee8d75f7e35ba2960a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b552acc1cb961e9530240fff36faf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80e625dc81fc7ab471300422f1e04928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d816c544d30a7018eb532535733d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ac92e39c0a1b3792ada5efe0caf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7219bf1892f525cd4d2f7a82ee5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0903e2f1b5c366816157efc53bfa2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43814619b2e37bcb1b147e2adaec1b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256de59f64c569ffd22bf66ac24d0ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d20d7cf8643d0814af181193f8074835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460943f6aa157e3f08b9adfe23429236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46eb7858ef60868628b7c7b9767fe7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4329953f754c8eb1dcd434d147e5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de380521ffca8531503b0d1b57ebdc3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702671bdcf6376ef440097b5a3560c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1e4e45416b6f8d35303818d0afdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d73bbdaaac8e8eac20909384ea81742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca8120e577d5cba35f6437913f58943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d50bce51fcb2ad3364fa6aaf56e8f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad994bf32a7d29a595914f90979dc9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d40c57414c6dc593a8fcbc795a80c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4098b47c4a6e3a48bf66e7afa6515e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638cdada5a28a6214bc9fece0dcb32848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96b7641ee6f07be461e8d55e0814049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be037ba2cd248df087b4a70f47304d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd89280370c5a98582eddf907a26cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7d2295aa4f87e008a445158c0d55652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793a4926a73cd1c26ab008eeaa7ce7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44682e21981d5c6a7368ef0e92279fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b869732956e85eb6f596e7eaed15655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80f05c4b67f55a34fd179feffe6aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342552b1a5f874e3da3691a52bcd58157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc078e57d8675384ff5be9c8628d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242b85039044f949a402e68bfb9937259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8785df533bb6c31e6a3b566336f8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c883216e7e9b0c45fde6d3d11d853bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac38197877be9c785842b9a44687dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53830b73fff35a3523b19094c138f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7806b5f7209e830c4a544b1d19dcfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c763c772707591f937da5145b44a30c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f8b027dd711a3fcd8d06023e7d0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c426ef1a1c7bda3c0259b26ce175ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00350b07397d3eb9fd564e151bd2d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010746c4eced5f35d51e76795c4ca1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11dfd772ba0cf00d764197a7a4d2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0f9932be4e61a96cca4c3299b3dea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2cfe3d109724edc870c13c8cf22372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3cbbea9e46925904394546a8568ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de195e3b84b723bc187ae57f46b8fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb8a61cd0c76c9dceb25fc310d33c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e05172de442cda6eeb88255a5fe1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585f7e9d64048abcfed54537a1ae5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555e2373abad54b2cfa68c437abf8778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cb09d6721cd45daeff61cd5e7a8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ad4ebc66072dd65a31128754a8b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44201bea9be5336c1cd548302b2e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e731221e2e44a6a321aa7b98e948f6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ecee51a7eb3847c1aeaae75bdb9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d8d8e4ea373f244378a5026e9dd2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b2519c7c7dba7c5da1de9b9c24a4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449aa480b6fc5f92c41e8885f68f54786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91e948c2046b3e6c1987b80004520987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2fc6da6b69bc6eccb220eeb4f45d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703743ee9adc071613320d4d81bb635989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23913cc3937bff5fec4ee529af13690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762bd4c86ccdae638550f99a12a20791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75714f2b472cdb50b871e8815398f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355e196731ff0c623f8f10b29111ed393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ab2ccb7803d18840f0960c179e8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8986d9cbf532dca01fdea8c8408e3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662858ba7511b8778d10562a4e09897296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef045481c5c53caa3b548049a3b52ecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46932e6418d446c934bf48df0ec0b09898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba6ed92a2db83bebcf2cb598a30f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249cccc18d2f76083f6ef531053cf4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a413843b3371329fb998d1b87c52f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaddd14858e523c413efd23ca9a0087102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa93fce3ceb6423c50671cc18d7185103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d26e184f91fe02a0886178a3fb2fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0aa7b6d95f371269b5c2b86a96df8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf127ee58047bf600ab6dbac5a75d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b43154740f2f4e322145069ade8078107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bee8eaa3141380d922e5e3f875fddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a8becf15cd3c6110eb239732a23a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8fd9826d4196626d615ef1d489c94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d86ccf99841ed3f2ef974b7b834c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf45b98e5b7b2fc1037bc31c0bd791112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37fdc671d37b92d47bc4024ba0335113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b37215125f521757d35a68285f1f35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3eff515e7fc601989ce999d03248ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e652dfd9f75dee672845648b612ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a09ba7f5a856c95fa9c9003f375d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03eca66a84771e666c44b0eb7b38ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fa2d97e8fdb0e69626719db0a2145119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025fde38e8548128cb51c1af790f8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378278d02d152e91b09bcca50b63199121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e8ea423ad64862af989715201e2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb54aebb075c5564005fe19cdc1a550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241584e9c99f07448ccda8ba4304008e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6dc7d87e3d3abf1445f165d00e412125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce178e74d774879d75b7fdb9fecccbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e8ecebe5212934856d7eb8853c554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68936bb9e4449856b3992f023c5553ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047750bae6843ddfb79442ab92806b3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9572d247a2d766c0e2716afc6450eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed64e22aa4df67103722575f4059fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc893623c2533fe15852f27b57aa5a42132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ab0e9eb329c0b4e12aaa4940e770f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab9c2a25283bd3c74bfbac80657b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fac0e63fef8ef94c89b053f699bb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e4996a79451c690928dc4c0e8d510136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7144b1ef92fd98c2dba01f69f510ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177930211dd87bd23137886b7336e00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa7da235b52ca953955362958b720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0509f4990f7c1e815345caa58f7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabbfa61c7247a1698233321f5daa52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437f3b86c67fdef3117668a78ddeb01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbd1f322cd70ae33d9eafaa9a8585b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c00bc7de355c4b060b7e6f25346aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af04b8569026e70c4a109466801b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c2e4c393c1d566e9e1583f4c4ae74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103553e755211370b9c3b5fd0b4edc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9fea444c72db0a05f38e2a640271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f071fac6c4b95ca8303c3a8a75910a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a66ca23f10982a6d8ed8341ab0605150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaccd9aba498b6677a02ac4025ac047151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99897d6d96e499d09f1a815418cf728b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78ffa5f9b8dbf84ebf4f7416f95e66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c5a57e51fb76536eb6a475f898fc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215600dc3473857c1bb03eb5e6c17290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fdcc64404169bdc3be229169f4972156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12fcc71d63d06e0a1ce22b8bd5217157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd4c346a2574e068e66af216a46865158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd215c84fc585d8a4c3fd4f86f4244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64dda049cfb1ea22740e53d17fead160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e4d330217c45833830e8e17c76805161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dea7c9c553870f9768b8aac0e8fb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0e3ef6ab0a2498a0598d146f4eb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcf5b6283e51369c9e0f03b194b80e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e8401e0e3c414be21e037c3a560a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8b1a2ec5ffae93c3b4124c1fe3322166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9009b7d892dff388c80c3990c4adf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab266039e356bc26ac1eee75bdc86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7afe8c9ea9c1a9c3cef5530489b83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e46c25ab3e5162a1646103fc2bee5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca62aac3bf6d6bfdb9346725aa2ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0580e5192c70cbd19a302c9e78fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385386034e585af3cd6a3c668fa97027173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b4f5a57d4dc844e6273c89278885174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687b6d1c3ce496943cfc1e63f119093175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405e1376465b290a1c87ed0361e74e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2d9f9340284564719979cfcb8a938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0223e112678feba64af0f58e1bd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3247d183047b7d1de24e4d9a094aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c34c1faa6b065783bdc7e1b1f7f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472571eeb47c4e3c84f4c0624dcf479181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721221fe92bd2b41a4ea3c30c583148d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a17c05bf9ec93f5f4f97b3a46860ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a85a9369e108526b03857be3e98469184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1766db625b2527d0f1f4f1ae73ae5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b459c82669f8eae7c64104bc2012b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedbbcb4a8494794212c5b432c6d4c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48dec3175d209ff52778c34b42d73e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e278f51079f7d88e7c44e06437e1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2cd89fdd634a97dccf2bd365dbc7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32856013c36d081a2b1798049127318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ef3e17bbeb9f9153ae464a709721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26e7b1d821046a5b5f59dae6599e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a22504278daff4e6ddb55870e85c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f6c3a295f5fbbee9cc8412a79d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab23d9f2f49dacb7dadaac146cb00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00e65ae92635a7d14d669c1c1db2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530cb626fbdfc9f453cd0c81a3358e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c00cdf44c4d6656ce03af6a1e7886d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0863c18932e3cdf746c986722e0d17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e9c1696ef6e8a9a011713224b233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940baef3a10da172af1dab6b76fbc26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397632465c0491ac0bce10e104e46a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0311a987062cd35cb70edb5ea5adea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bbcde34a12bc19f844c12aae5e541205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7c8d9dbb7bd4813b4751ed991bd71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608147f45f1640ee067cff2e346f50b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8820b534ae491dbff908eccf58bb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758d17534f2d927171e55310a884583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48fc11b3dc9f40728e5661b956f878210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52788eac20506f5ae6a3ced534c3ce8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f49c7c5c3eb3143fbb921f6a6c584212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778794fa8b0f00ccccbba7f2593f98a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0adbbd5414706c12b37f650f4b5d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c823d7dec2b9fe5859166e1b81a13ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafeb5046edc506dd25e20a2894dd72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3fa3db0f5a8bdd78f34bbf42cb72c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7759e3437088fbbdbd18024d5063d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d235efc2d7af628273bbaa3e00eb741219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9acecc6696d620da7961af0f65949220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560cbe3fb845c110960d837f4051c25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5080964486c46ce19ecf503d5fba3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b29da81c5aed2661cff2660ecf418b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206564dce607f2a3db096859bacfa91b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8185837a06696e4bda4bc712d67a778225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426e823ac0496b0d303aa7be80e1ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa98c12a50c4374b82211f1e74a7fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab07eb3ac9150d5cb16c69e3f1197d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b6491650fe2ed1ec699a16eb70343229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561ad4327f86da829e6fdcff87fbadd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd23736cf7ee8f7a4c009dda710e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259b092fb4ddf1b5046c7380824d85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a8e26007a90f471675dd4ee825576233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c310d5494b25ff719178ff547a499234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dea4aa4fb682c76cd82dc23ab461c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e93bcc5b463eba42f918c4462a426236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a951838bea37d99aa3a7cb209ed5cf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da447081d8827442026cc2dfd035b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a4f58be9ff3aa298c47d861cd7bca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd824c7d7429bee469d13e49c9345240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be8cf05b6425cceb8b9ecb1e95ef9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e93c6aba789d9336743ff1096318a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcde9293f7d94ca2a9175583d05de4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e1d51537e64e823a4ca8cc8ed03d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76951353db72397f1c4991525b6156c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2797b4464680df9548e9b051c6842246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa8edcbb7c8ef0b5c3ca7b39b0448247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16328726f64ee43eadf67ad1bc80f683248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac0f621ce604cd4f0bc506ab6560e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a046b4eeebddeddd90298f97f2aa3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942bf049682314b92bfd4fff214579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268467ff105ac13e6c248f3e66c17f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d50c2121165ddac7bbbd0e065ecf75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173c19b207dc400f92ae76b93be474e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afec68c956c2e2987dba606608cc244255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214a2ac1c8d60044c46f79560ffeec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c91d3794821c84cc6c4af78e0385e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45100054d35a6168f07290b0055301258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b168aaa0443df4659b1878b74a8a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be541b3844927c6a9ee3ab816b1329260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886009ce32037988d28acf574a94cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4aa8f2b2aa536836c523a68567f80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb02ade5f0e40c55de372172da708b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3884993ebc66bcf28f46ae6446ede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f847240f0749820b0f6a9a7929ac7af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fe8caccfd8c7fdd313f78941759dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e7f4d75b281faa8051dc569398f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54804344d675901413baf84c872ee3a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d73a69cd67a81b172afa7e13db75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2d0638aa2758ccc812df0d0e69fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c535f54de3293483cee0607f3d425271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc6d980fc49aed1c4de9ae6e2a6b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd637eb5c658398687a49a0b0d63c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f3ccce81fdab601a7871759609d4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072deb946b933e5c71546741b531bfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c76edb90bddaa4957d13cd9881c323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28649905e0cf3b50a15747d0641e21c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283af2de09c2264754f35087247b77f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8937a80429c32e3f87c65618d34c723279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac55de0d0c2e514141fe46334b97e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a68f3ad63fe592744c5aa9509abe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842f4dfdd531421392952d815495df7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3060b98fe6c06a403a4e8211253543283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52b3e8740d37637ec8b8ef11729fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b8b3730b0ccf9d5bfb2ffd5b483b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c0f20ec8e324022e0f885854dd6df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc155404397852c5eb35b9249d405287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6b7a2c876e899cd0f04bf731fff8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0cbfcc53e5bdbb55515980b609fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005d48686dbfa315aaf0fccbd8db79290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f91a1794c8480f204189767e71a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ddf456faf8c46f7ccc294f799748c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ac37379f8314cf17430e01215c9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcfca15048331383242822bd803eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaab0c486b357839492755e16ecb5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47304290c407a0c9263b1c6ce0c5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a4f7cd38d5fa021746de5f05f7d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245277f3d4bc7aabaddccd4c47ff10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c2ab56afff2ee71c2010bcc8dc9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b95257e7503a038bd0b468a295e05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8ac586c29bb21a042879c5ce05c0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8886e7d73f1eff08785a7481871560a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5557a68558ec9fa8002ae1b3809e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe7658e298e123d6972724e8d2049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de4f593a76ed35011a86e963a12abf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438326e2728f0b1caa5127ebe78c1351306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e54c2671c3562e0171c5e51488cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ade8bb1691e3e7e45bb184113d2a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec56c5834f7914ff2c5e76e70697040309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b40b2ff7e621b02f6a9a5e739221310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39461afbd42896de717d66deec3c1bb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1a753a8904519abc8d9c1b85bd09c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f58f0ab63de11e4084bf2caac3bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f884aab9d89d522a8c64bf6fa414be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba813f8448933a3fdab5695123461315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18214f84d628d925cb8feb2b0f099a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661b5e2196a53f889c01cae800f189317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00faed25691bdcf4fcefc6491619bcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779709f2c729ad8e5ef9cb0e051a29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c69cd3b08cb05c7dde14e5c6e2bb98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e2e2f58a645f7042ef17d4a91f13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2e1371779719bb75e0b22f4aad636322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eadbe0cea37300d65f4feab8f38fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a53fedcddc27d1ede5fa4833f0047324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a39104db459193f9ed8a98740fad2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f76b3e998a498c1cf11bb76c25399326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5f966d399915f3c577621ba36231327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df622710bcffde55ed5809311bf2302328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b421c035d0f254a16a9cc024dbfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0a35496d3333a193347cf39c8d92e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109cbb50eba812bd81d3f6ba2147ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c44e16fb204de83708eaa79341f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8b0604d29570bee2c7fe7c3e4bf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c44b0174cc23838604861523c32e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae50208ce4b05e197ecceb9507cdb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac4a2a3d35a0657e0bd291fadc00af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82baf02cc192c4bbe3ddd9c388ba01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37901398cf5aa1a99d0bd496013bef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04ce2b9e94fad20eed0552416b1c47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa39ac7dda60d5ef7dcb40233047d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b554114c3714166b80b3633772fc5b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b39a43d3d99945ec40ae28d28893342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b6efa511f345b387364cefb1b8e2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd360d1d1ecad689fcb0bc8a4af3f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59c85705b0a1dd1b83c36228f735a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa573f0e86244b3ed6bc3c8a68f116346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc41bab7bc33ef77f57a96e6bced7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a67da75739e5e13f0d322a547051348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039fe833b6ffbccbb74e1791617a2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44c147e361384de9626006c9c5f18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf58b658376aad976be9b1d7e4064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605446244f657dba3cabe18e561502352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4032d9f60eb63a5052ab21621cc72a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf8c201468bcd644056cfdaf7e23ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18805238fe48d735e5fa6ab430ffb960355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290ed1912d5b4b0d08ce944e63d0a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88fab3e3197d9f5703847e06fc1396357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d66024cf63ee9d9cf906972431fb62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5283d2421283444c296e4051cf24d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06d413b9a273ef9498315b2f3a21f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a4818079f9d6edf39ac3dbbdb9b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7bb684c757a27da0632f09d22c411362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516a27dc5ebe72ce2b0997de5b7e6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400410e98cc79ab22f07ca203267121364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee212325d3193c34711ab79453efc98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe74902d2a382a242ff979666fed00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607af2638a6a877f8c209f8121c9763367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40bbb745092c1864a7f01eb0a04475368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ded121a030b8b7a37aaa00c03fb4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745cb752febb97d59423b7c3feaf2d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d1713dfb0543588dee090bbd9f89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556204a257c299aa8bfd5e596805b31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893a39d51571b0bafa0618aa70c8dcd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f1e9dee0aa925be71664656a8534374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68ec022c442aa7322c6873c85792ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed8235f588d261fc6df5fba5358f8b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c29a9c7099a1bc4b4319acd0b1c09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d27365117604941999df39882ba6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be42c25f8d2da0d2acff725986ce93f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48800438985c22da3fa68a523f2e57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db69f1f5a5d7d6ba290805cdbbcccb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7f98cfbf11c5ddcdb5a2373bc955382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394970411ae26d86ce0068498c4de9fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232344c9ab1f41051767b0c4541abfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565a2b7da8d9ed122f96de455810a68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5809dc429d5289bbc5e00a3ca7858a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb05a25da448f87847519f5a916f78387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccda9e10d9c8a082c8379c0270ca5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f55e1071d28c6f8fb828b466d3a3d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5baa59dd2461d0344787d90a41f2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93addcf6d39c498a07ba4a608f14e7e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8e92581e9def6a0ed33ff48281fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca7a118b0175d52f23c0081e475ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8612bfbd9c08b1a3607e9edc7b50478394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995bd45c6777ae1c2e238acf4c667f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999d9b70cfd2805ac437f4604e7048e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dda1c456507d88a5c512e6973cc95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e94e83435204214de766a74788caa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48500038a734b25991103d5ad111c99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e45757d8e90197182d350a5378e0d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df5f1a40d5e885bdcab3be0fd2c50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f029b5e9793b0598539f400df1caf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98386dfc67c5520b0f90830a5671b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789002dfb10659e75ca01f7709f893c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d20f79a0d5a58921e8c5935db6036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce88c05a66a652132a50fba0b00a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05449f8cb83cfd2893d89bdfea7d929407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fcd24dfca02e6385bd6c8438affb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d8c8f825a3d3605f02567755460f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb9d4045838cc4d250df0c9f2f662410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d596535ccde1ff12c00ecb0ec1490411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f6c74d344b184f2424046afff65b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f3e136141ce58341f673a5c066e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1829602cc90d4045b2ccef62823d76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279daf2c6b097454f10a8c2d1e6e99f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ae5b4be75c6031dab155a27220f36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c8747ca1e95f727ac7cdb3d683e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ccb8c1786e821c0534a2148b17163418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a48065d3b0a355b5db011017d9f57a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa227187eed99be1682159462bfb6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02603c69314c11b504e6037d9aa5d93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d087dd3e42102576019b045a67ae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660cff01d8d7bc09c9bfc8f99a8587b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b375de22ed7a13d1931718ea9f39e5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f5921ec2e6d5e08983d91e3a5da2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49c6e53062d35bcc85e2d3550c2cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09db24310bef6245896d7fa3aa328427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d6d24bfbee9998fe0029b42c88d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9efad6f492c455528e6bbd973594429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ea8c835083fbded1a331708a56157430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f3f66cf890171d95ea8b0e43759b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6808245640ed01e065883013287e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e59f416ce057b2070ac843f1405e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c22f3d031df6df144e05039e7857434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9592b1e9e835ef239ca3af555db1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cacf258d26b8665558df95b4e91fa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92308a87d736e26a7ea6dfcd33d8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd16761a1a667d641bdd2ae3dde699438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed9b5ab814aa35502acf20cccee900439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952d4ba6c2d8cbd874912fc7b89589440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab127f420c4c21cba84efdf0a3ca74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326988a22747db096632352bf4f579442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6ff7f090d58cab814a711efe10df0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1918237b8fea71225111471aa0d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0751f3b0daf3ae4e892481930c6e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f944c72c7e3518ff810e2dacdebcf1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb77bb5ee5fc796e61a80e16002fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fef0ce43ab5c829928a09a0c783924448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720820c71667e0e08956212d6e987c4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea83a88b420afbc1e88910f2e6285450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c45a0528d59380324c976c37e37ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfc11072b513e2d7b34a78fe3c9a15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea49f4fb4c597f8714280a69b1919ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a414d49c5c21183fe8aafee55a4c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fba0e4f57ca176dbdbfdcfe980026455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f2abe048b1a83e19518eef886872456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc78491a68580de4df8f71467aba0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40d63e01c40af0e160ea516a92eb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8bf5f32b339f86f81590da4a1254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687c961584782569ad4ecfd6b8ab69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a45585f86a5578c8b60fa024dba18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2392a9c365618c3562f4d3eb2181984462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696bc94c99cec9c8a97411db565325e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f3de2b2a8d3ec4ac1997e427a9b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00aff576551ad4402952951b279d0f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101255f0d995c119019b0f4738abe2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f35a49f22150959bda36bc40dd74f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01658b203a844afe9c95c26f606b093468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbee3370248d0275a0ed454a32ac44d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16147731b866d89461bac7c6fea967470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5b49165ac7c87fb2bc68fff6d9f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2500710627f2b9efb1d2fbe651c34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b996a0814a365b16db13018aacd0c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a21ffb635c0ab61ff376c56d61c089474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2968c1f37671e54b86c1f717c5e960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04a905e3db6b84f2945d02021f3108476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1f03f5f01b98b8ced4808f5a51fda477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12fca0f141ae84f11effc361e22de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac8c9c61eb03bb3da95d051640f11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e27585809b3e75f4ccfb4023388d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f116b8ed31b71206d798fa7f4fc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980068f7a617af7106512174e51caa11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823cab96f223b92d1f0272a7487a6b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113de36a0a6617ed15a0c392afba03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a9f690bb55f804da7af42cbdd8d36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5fa69e97092c1deb5fafde233f15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c69ae630a398b4c4e0ce84d0c958487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9caed3e29787bbfb0fd869b8f8454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1b8b521b287d0e014fd9dd0ce12b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ee5ca60bf1e2912bfa48ef6008a8f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cf60481fb05e64c63c8dfa8de7a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444e210cd0266bb2740910145d29e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9c98a390910e41f0710198256d7fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f40a6fed9c18de6d49de66a6f355d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2178ca105ec52d9ef98eb77d9c0dc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08017b973a33017dceaad4643229f728496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e37e729df976f08e87eafa507727497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f462ef9c750699c64a33cc9e9e477498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecf1fa11484b6d5794339e1bbcabe3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5856dd640836053ce55e2edcef43d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414069ddf08b21a1c42f5b2dc2379295501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363f87898a78f1c73385c5757a05a31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc463e5447abcd71f6e37d1ab8e7cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2c44906a03d5f86d7fcac2d965591504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f53aa99aca7eebf8f149693b3bd3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be375ae8e651e12d140bac1c4ee06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305f8904ebeb5b7cc6c264682a824e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690a2c22bb306e66ba8dbb19f91e9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a531e49b95a7a7ef227794d4a88930b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5420188b803a741c764e1b4d384af4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc91b391b8c1ca18211f5caa30a2dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cbd60dfd8b7eb1a41af10104a48e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925722bd0e973b213b8ea5de6321ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9398625ac77343c2408e46c7137ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b891f07ef73e483ee34e7cbf1b4914e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f260e270c096bcd8ea9d996f87e719516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526a2b85f40f2f7bf9209b28daa361c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0c10a8afcd384fe28d1c686797f41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3951e585c1ecd3575956c53b585c61f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818e28372c0769d39c147cc603d942520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df25080e7a93ab9e59dfe8536a9ef00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f152c77c03493d1074df48ae26be6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b886558835693e7fb7031e54a35251b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cfd71d988559d749b6146c9453ffc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98014a782ac17bc95663b00803e0adff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3c1d15630ccbff923904b10d196d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c912fa3d3ddaf95c8cb9453429bdb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78bc77497bbb8d59fb274bfab95ec0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9780d71db0b4144dd069d96013aaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc02f8c159f9b4f3057a4fb9f7774530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a56da0fdfe4477dcf9f8e58c1e0842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c261bff2728754f00c48fa5e0181b80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41811f3da81f50a5cc5a3af1ba8bee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c54f49c2f132255607865a5dfcba5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708790be19227853b135c3f18c661863535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8549cf21d9857f4387130fdf7d691f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85357ee38b11422e1cd16816e93b46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4db90680703387cf439e3da76560e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f2e8fbdffa71987bd04e54534804a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dff8a4f4d9947c29282c6826dde68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c01dbde9b6691771e8133f33d880be541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0773c905d8ab96a11f041086f5a88c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a046aeb0f01bbca5ace88e90e54ea3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4d3e60bad3c91a1086dc748c9b2ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93cb1a930c9fa1b6d70b6db3197f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ff865dd68fd3741ffa5ae153a29f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1fbdb7028012ae62277a03c007dde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5032f9742764b128a36b5a8d15ed1c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecd25b3de658185ad15d6876429f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b259b77d4179565e9a3cca39a9f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf66049d17b7784ffa18f990e5bbd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2181f8261613a6ec4e172069595f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff41f688642ed6c2cd4525a1f31489b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0540801c1154ad9da371711fd97fa88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394ae4c25ea72b2701de43f5adf1f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71100b4d1696eaf95f8c10e67795121c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a783076bd2f89bd1ad901a51d07cd09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc0b8590cef7098b5582c296e7e7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd891ecb2622cf9ed512d7846e195bea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e0d459cf5352f6990f37225e4d67560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb83f46d342d839a2366571eae5aec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084bbdf10937186c753d45859492dcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab8725cc9958e51c2d7d6c789095a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138bc2484e849f80c752b00cd98a5ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbcd890ceda9b85b08f54a39bed651565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8211b87e391b57ea5e319dd570e79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc321c377fb3cada5677b27a35db8ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdea994598acf6d36fd00f688540b8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700604bb91370e5e579ca317bd9c0f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721aea687432ce0ca4ec9e8e17d43e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799244923baca314318bad6679d8f29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd351a357efcb61ad4127c5ddfa892572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843ed7cd9a561b7c2204d0313080529573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897c68b32299152a3d6ee30efc37448574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea654c535131d84766e3344a1e19e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9659585a56918dab7c658b8705223576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edd0a91570b36efe5ec93673eb615577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a14f0ca0624fd5f1520a4202cdf46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee18f74d9ef1460e89ad4bdc146278579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402e05d45081f47e5fd0144f126d8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909aa94fd7699b530e1aae3242f43e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adf45f4fe6e25e4288f66f682da951582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e7a897dc5039712de48cea62998d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436c0ce4d7647d315b43d37e140ef77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52b7106c2245b2b874c7bcebf38027585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b0bf8cddbfc6988c161db4cb61ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9349cbdb4d1cef18586a29ae2c58b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2bc5ad19be01beab761a0491353d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1b4797f2d55967197d03189d6bce7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a3aefd63d295912c978b416ab7ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0b73c79f28fbe582251d5eb11197d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b54516763f17e4508edb3b4d9da33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48153f6ec3a03e7e8a0223a0a076de41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa2d37e8ecd77c40d5b255aab2ffc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4826c6590c74fe14e63618c5cb05c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fca8bf159fac340e423ba8c01ac1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e003f3283d843e3c1d17f41bce0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534806417a954ff3f00d7f3b13f8f3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5cba7e26071cd197252a1dc11628599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e490f1eff65af5843f32c0ad7efd13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041ffee5534521f76cdf72c8ff5aa5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ee63a044609739ffeb270e79b3a7c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807eab4b5601e71760a8e0c96286d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f360ad78eaf2aaa901c50199518890604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19862e27d6ba80f866c9ec0edecfb337605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff9539beb17a3d69d40ee311a87dcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390734e9b8451f83fb406303f0752f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b319a8b77356aa2f21a0195f5a449ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5e67a102d78957efce0fac9597f40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa724f9c0ea67cb75f05dc06e065582610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de6c012c911d4bd8f4691a4ea8e9c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4495f7d63f6211592cb138918fcad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa791bed0ed2ec48d6308a1866c988613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267413386c8b2375a0130b22c72c39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2506c7c0f6bb4f4d5724420c84e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c41181fd029134e77ca18ee08684b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f27747587cf1dfb417084b86253a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809566f4a8cdc500331da0cf7455d20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047def2438e9179fe49d3e714870fc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e6dca724b596159338f8a57e75a80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d648ae2950f72f85455de001262eda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f072370587f306d56153710ab47ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735dca73d10162ec4e2c51c053c0a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a282de9a6d42ad9d8ed32afe2be50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1aa07ef2fd6a388667b16a4fc61e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb2dfa89faa8c389d05c1c196d838626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bafcd55240b7efca231fb0f963f5a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac0889fde6f53167e73af9a6e62ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b936ccb0d651cfb29cde281bf4835b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f57129465d0f3e004d01a1df1c3cd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e44171e2c42aa92c030d44139a1e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dea395a94f7aaec875551d7fcc5492632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45860222ac6110e194b6e3cb66fb0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5121d95bd6f4fba3eec44d6bd7994c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4e6a54ba6fb4288b5d90fd120b4d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967979b89a7c914e96996914239a8a20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcc8e6276cd2577081284be30dc351637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e631f4ea36d7c5199813ada6b560e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa0b6a8f1db2ee483fbda7ec56a2a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212614f0ae30dab19308daa3124dae80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2c48ee800beb7e538051340fe25cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b36a73143664ce9d498b7614a619642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b59401c9c314f05c84683969b71a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae53a61eef8ac966024a16c731b12644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c49348dd5a091885471545c53022c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d95b8a0498fafe77bc741392d24f00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9ca3ca187555e130ceeacd6bddbba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d667e3551c015cc388472f8d47bff4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ce8b08c6164e0f6c4de90e82a8f12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715466c55ca45c27adc4d50428b52f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81b34172cf1205c59b6744e43c164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c727fd630aec9695e23de5991d8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613332022269df51e08c79dd17e02248653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f96e66524d894a630e009b82d0269654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4169803cafdd89ae7f682076c4f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7f1d00890088f247513dab68b17d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16052b0799b5e845218f3600cf7749657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a0054e13fa3983857d70bdb32932658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce992cb05cce9867cf6c95d8234db640659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a30ddfce91e63d75376fe60e58651660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2806330478ca438b9577ab7f6fc8f57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ac04fc6c47d7b7bab287b6111356662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa969762aa7cf3c9bc68b14f15fb66c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef410d559c8cc6dc7db9d54dba0335664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4517ec349999326f4cdbbf320f68e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7063656dc2936781bda52afcca8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bbfa07c6f35c4370ff303f4c865c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff6cbc8504cecbe61429078e1656c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fc967f1b67df29d70e6e714c17f2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf24c3fcc4f70c6bac340182e55e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af00a58b335145374fa7c68aa7086d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24fd6a35e5d501d3cb14f3bc4334a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80ed7a5f13aada6781647293e4f32e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa79affade5a607d6afd75f13067e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb4f3a5b4c8770543fc919eb01def9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22a082893f83b232ea83245eaad61b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d529bb1d135301ca12f1520e65d599677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9788d5b18026780d6f94797c004b78678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fd8823e8e1ce50745fec05b70859a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5457b758e1d7b1e0c5b2a99b0255f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdfdf39e647cc46f8764f9ccd2e381681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692744007706a0cff515a3d8f4004c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565210855cc35777438c4faff2a422c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86bd2cbe02ca4a807482cd9bb34a8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eeb7a567da74bad98c10b9dda0ce6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2c99a0ae13f1c9ab6affe7022a49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69afab27c756d363a415a71c6d6c595687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f3c1b872f796903e4a79d6b8e800688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45674a892e375c14cbcd50f9c4c8050689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c4a7be9eb3168f80689c474e6baad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb71923588a0b2fba901145e22d042e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be788f861f60aa5d44583b6d50e00b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6fa4168a74346e969c66884eeb25693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db09b84f41ae373ab539277b71b18f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750ae7915bb489c9d9efdf742d8ea0e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2064bc6d55a5567b3ae04793e7a4fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e65c4316eb3470e7656b067e5ab6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b98d555d9f4f9a95c3498a1b19e0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f548a82f3c9ef8855cd607a2ca75c58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647d9e2120d03785343b94a16b64b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a42b0927d318a252beae255f9ee1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cc51e9bd06b1358d0a9a4a32f4220702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0ecf11722c2e95a7acccbc316782703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945e5c5f7c8f271c1db29d59bc5ad1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef83554aad0800b07ce6bac94fec1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480415e4214e2fa22dad8cd2730de6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3bed9c1f01b87a4055a1f6ee50d25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecbcf9e37daa90c61e6220921f7509708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ec762b3df2abbb4a464ca7b914ca8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270b4a72b90f248d266d6a868d9f02d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24c321b6ca27060f45ba3cc425e0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8d3fb4c51494d12309dc0abc48b73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc6930ea00ebfad799ac07ad5ed131713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900b92c4cad0ed53b4e13e53d9bbb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5062dce4ffd3dd4996147d89b20c6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bb8be79da94a3664faa27ac5c9451716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e1b504ac06ad491cfb1fd52c442f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9054bb4c5ef85ec7e1f298db43e542f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392662ab2d6f9c8e5d275bae7a3fb3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8dc1bd6001ba947d2c34ab7a936a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293c3aa698e0e828c7e45c2420088c2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a30e9c3d3309ca0695b9dfa452c7f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30513d36fef92dc373b2a96905fc2e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db026df922927c751c92df1a91a57f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986b942059454ea880f89cb9329aef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb005ccf6a6461a13c2e80b2f6c493726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde89729229d39acd25cd1d49345f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793909909859418702e7bc161171ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3b3e95e622bcf250c39efa4356c97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fff8e215cff876a9e8255ee5e609b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a5ef115753dee602c7b78dd690835731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d528d1d8e944b581fbcbbfc3c573d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08627f1961bfc3548d86e3d422e3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df568d67720b46da9645a87ecd188a0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f678bcb92df8a0007bbb98ac115b54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14438ce966c7426dc64ba4b37a068cfa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf593d408fcd6401c73f97bec9fa4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae983847226cd66eaff565c2937d6b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdb2bdf44820c66d2a9d55454f04af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ede7cdfdfb5839d40520a6d316ab8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c3961b19066b9b2bec1d87bcaeebe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da964456aa19536b0d579fa301b36742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788829598a635b0196b3d37d1ed3b8c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aab13ce647ee3e2c461290b0af8a13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590c796c443f583450fe707cab438a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109ae15249bf99a5447bf127febc8fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c79873d55109b954738e2b663c0d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f502e40f6a7605be992e4b1cc36502748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8480d4fc55e5202d12d8822630bae8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94fd7fa55f78c29b99eeb41120e576750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32337c1f9e9247ad369513e08d5b3639751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476e94c2e962747bcc35eb3b12c834f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b442edf904bf54350144708fc34406753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa4f5aa66a8713c861030ca73060e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926b644ed741446a7bb6da96350e17c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e218a505250fd9e66afcc36548eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ed2ed7900021c49db01e251cc4b7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f259949a906b1021bda88b02cc25f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91013addb8f90b60183729aa7783f9e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>