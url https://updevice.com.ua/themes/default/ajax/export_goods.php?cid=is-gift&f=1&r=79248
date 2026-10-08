--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b344eee8d5c9b8f7bc7b0061d7ff61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde0c0c2d8e065f2f2820f12dd7a99c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9583a4810f8a7448285738d271c3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefe15925cc8e00904efe4679f121a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c340d25e40c5961c9131776df33f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b9400fcebb418e858d0a59841eaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4455f43ba167b6553d5f91a4e5241d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a78c18a4e84885f036cf5e39d70bd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c03d342045bfcac0f04b7bce60529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd9c4c2748286782f8ed2ebc1af1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11173515d1168d13d7985618049898ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04b3533b7811fd9efe1ad160f0d34612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d2ea4310762aa907e9fbe67c751b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fb1cc8626237089eab8105fbebf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0ee356fb9d46bc21b619fea17b8a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57276161533df14ffdc15aabe598bbdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f67f6fcd2f225f86a7067fcc31e4e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1751f6e4e6916ac003b412a2f3af3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847f3f0e087ef9924af4cef3ca757b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdfd03540890942966a1fee512df1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166df06ca8a30be0223e65409dacaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f42fe1861b8a52a4e485322ed41e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530f88b066ee2900c99ee2660e895e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f16c27cd009419a0e7543e4bb9d0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdee89502f5e2f7f53333d4c46bb6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee928fe4f2a674a1f0c78748accf28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040608022097dbe71fc4bf0164ee64cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b2af7f1d2078cd543f4554222c7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b204eb38851b189c3ff1a8303b49b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cda037d0977489698a549a4f9ddd4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d21bfeff1b45799ec251808569324e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c40631be8eb73655add76ef1344b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969c9b5f80c7897629cfd03c0170bab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5775a50329dfd34471f38df39efd56f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f399534949317904825d68f4e67da135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe218dc930e118a928487a6a557fe936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbbca46fd52a0768b046344c85521337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a813d7c5fbbd17b871c12ba0b4595eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08db15a0c72f2e716893413853909c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a810d856161fe0bdc9568049721140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee91613f016a42d69579256c08a99e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f0a8143188fe619607598601c19842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470fe91ad94779c1fce1ff53deff1e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8754b9bc65f35d69687ba9754723a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ba1e75054db699102f6d1700518fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921fccea5560766a8fd11cfcb196a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c638bfd0d8c7f470b75df863a82b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af6b0f3ef421b77f482cc4401f1ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435bf93f7cd61b76f0e2517d0f28b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a9c87b6d3b23a99ac72c5f460a0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e6539405e0bdc5df30deb8505525a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f818ceceb2822fef0ca16abcb2f0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2030381f8995ca05c95182dfd34ba8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0501c723f38025d079d7ab735761654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1f59ffa3d8bb1b947922c3e94bc7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa6ebdedb7ba02d8b7b6f8a6ddeda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fb7c930630dd0ab13dd197c8363dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419f977a2c56adcd154e9059e2c42658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f0ef4516f7a7217d5ba893e9276bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc4b9d351f07135cb820b1484fe60560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745083daec2835a91efe8f10d3e6e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba47cae6514bb00a45fc5417298b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24f1efa447b8a81cae3fe020a0fc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944a9832d7de0cf0b5ed7f7e6110a7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6795f5beaa1ce21b01ea1d165658f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84df10b032a7b9caec3787bc00723266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e7b2d0f11933211ad4e0f40ae5b4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356d19ea178b9f0c22ebf5a1b8148268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5775d66b457f03b4b437974c60f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41bccb130a351a1303a409aa9e0ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b3fe050541d19935f937031aad6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bead3853262ce586f34f65ba9015d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608470bd87ac4f1506c44115cec4c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d95e0bf0632d15ae45306c586937274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a674937ad1dbc0df0a5f71679354ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd97c29586b7a95fc9cecd03f50b6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925d10c3e9be9886517e250398dde5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea411e6272e08fced28ba11467e4dfe578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8540e2e0ec5c99a9bfff6bac56c087979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8405775094f91a73967a7e5d4474f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f4f1ec1799e9ee2809a264b45701881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c3226d1149c11214cd99fb9cd69382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f66ee711915342844b592806d0ae383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317d38728aad6e15b7055bbf0c45ac584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b79be1f15b3595391a772cd8ad6ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db2e661d6a5909bceebd05b9622ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f4cb5d9d3bfb9337344b0fa4ba2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7287b48a31a593ef650a7e322fad288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c0ab0b45cc5b0a75685286efe24489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6530f26e594e89052066b2a389646390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4534a0920bff15aa0c6b1bb244c023391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521316c74c54969be3cd0d3b3712d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb8f344f9d0fe9e6131050e21a97293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029cf9ca26773dfe6e79ff1834d9ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf715547aeaed90d947c1aac5d71bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6be0eef01ddfbb3a5d0564d9c02e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62d6f37f2e455d71dcfdc2f0cc7f1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896d719b8664d0b74d62f30f0f9aa698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d43ec7f41e3b9883aad7fedb7e4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84903b0991389ba94591b114e4000a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d29b02a4b46388069fb393eff177101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdd9d426234e38ba638cc6e2ad88aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9c7eb094bf821d9cc24c02ee45bea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13d9569a3286406a2867a3b3e62067104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298334b60866cfed84bd0869dbf9c181105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362c4304634a8de50469ee35c7f9ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264529ae8db119cd771f207be3c450b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736564bacdb2dba45f487814c2c2548108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63832fdd597a3d6487e7d1a6552cc222109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d4b0be08d0fc23b3cf4e50ef99f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341906bfea12e1fe311d8e4ac555ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbc3bf006c0a5ff0340dcaa6dd5ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189b4ef7fe3ce19db247107e38038dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986bdcb65e818a903c7c21c70196ea1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de41b640e89bdffb41be90a2c1e46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b032533c409218c184fecc4404a003116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d63b68ad566b2c1822728fb7e91fc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306fde52e91d476474ca899063f7929118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01b5f267f1c018e9149d274cbf8532119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbe2e64e5687207c5878fbad40373120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069560fc0312b1528ed0fb908bac3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6681490df4c431654236385cca4e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a4e93537ae981218c5d1b9df0bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43b6452ac3e0af43ddd64e72d74ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346927611155691f0d396a7c0cc1293125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373faf4c324da7aba5e009a401cc5d70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d56437aad2d9132130cd4a3b9a5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc829719ea47d08fdf77ebaef457c1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f22b9a706cdf1181276a83de7af07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd781b5525c6f9913e6f34524b4ab494130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10124e52e0b6193afad190a68f7f69a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764189117761363be015705e7647957e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31064169e838d5d4476d2908f52ab5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8ac4fdb996a825555550c7b2c916134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6fb63b0ad45e199626274042475ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4044ed784ebee81be9c7e9450dd71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1293ed829293266c1adcfcbb06001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd4ef27f44dad41147e0b79c58a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732d1c0b1d7b4e7ab1da3b9e86dec0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b595020cba0ac0880780b183095a004140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218582228d959792234de9fc9c3eee7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c577371e2fe1a81e39343ef147ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2731784710171732bfc9fe54adb08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11605fba304436e5c74c1b4b86bd3217144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14efd537f2dae3bfbd4bdef798ed11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6bd97ae2097038b77deeadf83682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cf0d74d00bd8f1d56f2ac6093c3f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd61c8d5136c1ede6828afa9366ddda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27775910221a5d896024cc1ab49a11c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f52add6a93f85cf50f25638ea490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac503031f91b85a7c029a69a4cb9b8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c16b9e7d2f384a0fa14fb0bf5d9338152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c123bf1791b4ceb33a5d6d289f50d28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8d4d2478352506906109964875a00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5094abccaae939b0e9ea4232abdccb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e27abde7ed5f72b14ec5828ba8a24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db2b80614c4c1d5c741c1d757b166157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b4a2c2ba9a3fff38e07cf44fda6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e149e853b15ace628f2fbff9c4f3f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da705d1fab628ad38e087d75b5a1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a9c74acca3766e7f016853d6560ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ddbddaead324322b4e633adbf90d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd653be8ab417e91b7768c5014dfa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e677ca5d0b8da2a6e5ae6c5eb15fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c531cb20a2a12247e3426d61e7a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc8229f103ddef0e31020dc4b72b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf364af10bdf403172d971da3708e56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2805dc321553cdc0aa0044c402c534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c744bf5ecd46f02ecb26af9f6f9579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ce6d3b6d560b22b8999017b21c95f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87010e1f3330c0aff63350bcde14a57d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7977ab89292758a4125c588364ba65172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997d6ec16c4fae2ffd0d481a03e903173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389128f24d48db3d017bf51c8beeb3c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce89aad1bb9da3989dd26bda7ba63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ffe228b37016182cbd38123726cdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c8e819136abdd2ac60827930c3b66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8068b75a1af4b061747216d39ec9861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4439017746a44178b80e02a50725b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb85e479cd8298f916fb209d8a6ca52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05ac4aa3f82d9d92f3183e3a78cea8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c87c83ebeb84beda1d78fce2efa47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c61bf60c7512279d37640f8deaddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df5cd8a516cb072ecb1ae2188586e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f278197ea1b3c4aa970ef93aa072fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6fe57a080f1ec812e5b56c4bf0e8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d19ab8c3a6345e978e16d5326fd7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18360c02b6331c72f2da00e8eb8714188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812af3caa290a99d15c26b580e9d6d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140e4f939a92eff1f5efee6e0d47e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadfce5ce43c95e8544fe8abfb8c694191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc453c4baaa562fa3962f9029276e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c93ea4975951273eeb201eebcd72a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1884914e6c2b4a8a076119290debb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18a07dbe3b6a01f94d2006de1107d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e64232005731b206e666e84414ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a09b2f3682442b72f18e17d8711ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b18dd0285e28dd78e269b5cd0535b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70d2c96c82975a06f93281e03005f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81217e3414866a2f3f35d4f7882ad1bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e5dd0c0b6a5bcc9f456ac57ffb30b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e956bba088bf333afe3267b72dd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337bdd401315b31c950b691be9bdf0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51837461b46c65403d4bb21fa656ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fee18748f2b54d698784084846de83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c863c8bc25dd17a4959be469a1a8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f211994d4b93e7493de782fdb2180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d1291574f70a4f59e56e18d7f6bb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71430dd321fd38aaffc5d963fbdc75c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d78427e3348bc68d3d20404ca62f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ce540ff884d56c2770c32a426b6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf92d9ec9a822fb7cd814b240f8a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6705dbc9d7889c8168f559de1c2e5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9176ee878a8066f4cf213af41c24772214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bab5d5202dba706f8747cfa3bf12c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cc5ac249c8fb85174fa3a9b04d7d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f94d255b3e0f49d6f9fd1e8e920b5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08238cf1f991bf5c14cf1e7e1445befa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391426bb699c9826f561c19438680db0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801eb6b27f68caedba438324f7bd971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b3e682f9a3df4d12840e498c5ce6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e59ede5ab30dc91c1f8f49b95af7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f893a77a2b7033e02f8791b92e6ffc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d56cb1e64e618636558579888e048224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa86d98523c2c3fecdd5b79d8a367225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c53a2764af1ff511eca3e50aa9adc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d17dfe548c2576b4f6663489dd29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84ea9b9a2610d1d3a2c377a0631a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9efe2fbb723ef792f8f1547b7b13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbf970381c4092d9ba47739157c59e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737125a41d4d6849050c78d3355bdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb2226e356612038979aae0b4857e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfadb5b8bec134fc93b4a73fb2c52e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c2ab0db7f8e8f22ff86500a8b3a6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fd3b7b497d4a39d376a0a5b2ff8e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a2ddf4d83544a742b255035e0722236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1430741ecafb3b9fe842accc88942237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91e053f7ee686d20c7a54431e6300d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea9beeb5d91872bb44352ff110fffc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce91d9d9a5a374af270ef3eef7651240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4d3facb0cdb025563d40ec28352e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276eee1f1729bd8736c9828b6207b7a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec57976e3b44f1c68a3a14413f0b4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9f7e642b2635cdab959e21ab4e319244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605586354d8af8d1d30198454f84cb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb4383f9b97ac27cdd0419222e335246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fafaee37b62b4053cd37b8d01c970f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce39fc297e5ef3f3427446cd43330e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ace31707f7a87c93c934747bb5e48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad24137a9d789d986ec78162cea1415250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843372b0f991ea2b3299577055a20e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca87cca81723bf0869dbc1a66d7caf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef39c4e78ca4bc4b36dfcc84cb141253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0af002c40478d58c60d6dca747e5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5650980b3c035a2642d8650a538fe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a715121b3de9c7045b589b2e6bbcdf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e97e7921f1ad7125c5623972d63853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3794588a8d35dfccfb6f9aad8a9852258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6507b720ec56ef03bd3ee254919d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be9f4ba8c8fef6b2709f211202e818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6fcac8184b405b2dd92e4c12bd66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455454c9577926764bbcb6a28e10f82d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a86579bf7f2a7dbf498b3fd62118263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea9f6ff7a1e29c12e3229cd2960b2f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5c855aaf168f480974d6924d3353c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2827042af71ed7bc98df88c410e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e98be23529a7482e4fa4a08b6988267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ede244fd1e218bb6f59568fd534edc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e97a49df1fb4e42ae13d10b2ecf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812e0b355696227ee9bb420f8692b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba8399140e11be9293bbad3e205f96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e60a5f65442f7f92993041ba5b0c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ed6cb7e00724496192a1c8cff783273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61215f176eebe918a1da47fc0ee2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de12b973573c8cbf1676438a81bd36c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296ae02409d23ff4e667d2796b096b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b06b0346f068748f1c0bcac4d1388277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35029bc4ce278e2508a4f97526a941278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a0d91c8b17f210885728d9c048def279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf16b97bd8c26cfdf0d5ab46a05518b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f0d69bbec38c8ba114fdd2c70cfb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c256c4646818d2c9f79abe3b6ac5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ad3d5911b330612cbb630cf96d75e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a3e16ffdd14484e5ea56ecaf4588284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba450f6b68f6a461454329c628e24730285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183026a8a583bb211005b432e72af1ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2298aa6ea08ade99e4cae5a691fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07c4234cb4e169efcd7a54ac1a6dfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c57c9053929a8efedc2943a2a50cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcdd54b7caf30139bd7c850d3d3aef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717df12a52883438c0e36ab1f6a0797291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20722b5af7f11a2f4d80080619a89ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d518b781ef3ed0ceb1e4dc77aed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182236a4de65d07dded2167e31446903294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ed2127e5cb3320d5d319a692b87af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e31347989f8ad5006ed0a0498e3ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1edaadbd8b628c85968cfc18cb02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f74df1dd5d1f07390e469bfd7b5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9929d109c1bd3aa57c525a358f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd80b1384fb1126e810c5fbf807f75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f887e1fb9a990c6473ba2db95dcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5659ab63a2eabce51781d6dd99246a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6336595af72f3200d2de2c55e85a04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3591380f74ce939f1d387a71e01536304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f82ee237c5ff0f95387fdfbfc576fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59ed430d779de8a0aa739dee892f55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8727b57de9bdf6fb8de93bfb520e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae93cba2afded5777924b356dae7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec1a262872c369a6756ec6404aaed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1116f0a4646c8a509b7c4a2a487eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b100f482b5c0164ea52047ce959d8bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d28000ea3a2604078e7276a5e5aa5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f1ea6510a32c6db6cffd1d12a3a9d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbaeb39181b42c1c906591a24654b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78c625b7c4210b2e57a9d1640f5bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119bb60a19134201334de311320d4f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d92972d11299fc3f08b1f9d7e45be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7cd2b6726c9780d4901cbd7bd2ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908f7d9d162b77c67cb04b718db381319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55e42c292ab2a07b773dabb7e3da0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e5b4c2c05f94d088f94e8c002c7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23545184ed156a281be9754fc605af2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df1c53a1f4d052e37314b24dcaab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d293ffd22d79ec3bbe4fc70862d3ec9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf99ffc50929798f9a818d5a1ce35ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0ff53393a40fdbeb80970a9abd73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429d51706091f98bab3616cf85906c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1b11b54da3fd1121d38791bc6ab7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677635e13ad9e0c37b554bedbcc433e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b4f01d024e4249244b45883b3bc20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657fa0f716a76f60ff82e65dbc2e371331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512cfea2c70e34dedd50d0237655a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047bb382ab1c43fd3fe64dd9309d07333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867e30867235beb2834ea8200f4f1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401857c55c478a6164db273017d99353335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b4b6aae614cd27d600bd98ff2ba2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb69a653f78cb5adc63dade9d027695337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a520e51ccdd1b80de193c44e7e5eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf0772dc4d6ae4a09b8a1824e99bc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e42e271b357622a5a7a0945322f2c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f2f1d9511d77e593f14a2e0112207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969207dc61352d0daed339b5894bcde6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4476a053a438b226d2351e08579fd24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76f87523a147b09e24da18eb73bd8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c5d10185d840ae2e28e3a9610023d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d508a2fb00be342c205bf6160bb51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b15a509df975506254957aff6ebe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ded893f4baf5d1a5b27f8be7a4f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae06dbe1bfcc4c5822938fd7d1b19ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b86eb4905db812660c93bc283aa776350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02d0412b1b0024d8f2e7c80ebd48e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd223dc6be4e64965d3f13fd1e28703352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb737c3ebeafa70a4dfe7e93c394d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d3d25f1abc5769457335f5dfc6dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fb58c8ba6da075997d60adc1db1f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4b99ae6eb1452bd380dccc95bd6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80177d927116ccf3233fcf957c0a6f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764691fbc4643768b1230d6b6caabef8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fa9a754907ee4ad4a29dbff7d9a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04abc650d6d3718122dff3910293af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344e3c0d463fa1665586e29e4fa5f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fc2c6f0819ac3068e6eb403cbb6ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc34959f8382b3dc8365f00d75c9a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974fe35eaed7469c3f9f69ffbbb3b3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f26bba4cc2aedb4232b6a0c72298365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90741d39e0a75252b76530b86ba442fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085716c53bfc6beafcee07ec08d808bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb24b7055803a8378f792c8241283e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df7c77f069809bd5643e685a095b92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e4681daa04452e224c5152628279370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e5c56acae3292b38126fb9984d5ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff21be88fca25e0e5321ef86d5b8ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0584f333f629c2c4cd122c637ffd0a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629b822396caaf381bb3b439d60c6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599ff7e348f44edd936dc320ae9e66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50693ce393faded586c354bff8fbb04e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0099b89d4e0abce542b1083e561e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b376a223fd384bc35c64d0ba99361378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9f88f994532a117bdefc5898004a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db4a6cdff3b13fb0fbb5a01f17aceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373b220d548071c79ec9563e5fb35da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8c53ee1605a2574b3c2340747aeb8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8d1e13d2c474d4695065ffe2e7fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac14acf384bea0ae0c0168000b50e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f76033555685eb1fd6f03f041eebfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9462314c227138c99d88c0b6e15216e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0f87c40b49ad1038c25b2d81fc66d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede71e34fdda7ff226c7f1dccbd196388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5691c19c626138f7541ba9f8e3b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc602b8fa424e61965d8fe193593e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27bcab8e186d573c410488e9acc19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f43eb9fab28aec6ea69c6660d66f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0746c6dd632f2b003edbf506523a94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c0c7fc777c60ec4dc5730ef5dd8d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93990d6b77b088244124488edd9f2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeae0c267aa05ffc317aa9b759952d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6dd3d5a2ce601a9838fde4213c62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6100195493065b3e0d7dcee7a5a9135398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206ed9ecb72d591756e8b1c976b32d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034adfabd4d3b3cf5f07223aa3333b8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0296f048dbfdc5dac93e632f8db8eba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c48794c50402a3fef33762f4a6c30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05b7400798d77d809a859667a552a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d18a1d382e0a71d45f4bb6a521982404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f1209af0772464f250a5c40fb1a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55171d0b46ac827f8175c6359f9ee2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d572cc8792ae28ca608d59614782e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8417d0e99d8dc6b3c1721881d9862408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5f8429b193d797177d23700d16ab2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d517bdcbf82cc9d9baf52bd289de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9318ce81a2296c656db3bd65602ea31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53e1c6939280dbe1294b9def810dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79e5e78b5736fc201154c02bc009b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3223ed9ebf56f334242af47f0ba56c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f6f44ba8492b0e98ea6cd4f8f04e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bcf45fc1ca96d9d60244f1e184cac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1621387a77d1103487af7f13b56d61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761971c922a0dce9c21b583898a9bab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758167ec40020827d187032fa717f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f66b41b7afa5294292f796c23a0889420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e5f62bd1f45521d6df190d98330f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b71c78bf54965f93c2ff4a29fecb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0101fab33f48fa21d5a9d2c93ed8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba53fc2486992abc668e367edb48ec1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b692b80159890937b9ca30dd849412425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8b43afe978d7eb578b79ae83edcb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559bd810fd7598b3f540b2530387d1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982c6037794bb9ee88e2d940561d6e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60885d7b3f271fd93ee0f92a362f70ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508f46d611306db129d686a7f997083430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b243818d40204a91eabea864234c45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de511e1901b778eb87da76ea996b00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629da98748cbabf8987e7cfb302bb7f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb57d76c5c95755fc609a6cb6ddaa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b5423589a2c9cebc80a8929d7f3e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2069656dbdb121149e77113d547d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c744f3f07ef9e7331783f6a0eaca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c9cefa98b569010b91909fdc7d0fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38776f918787abe59e8af96be75bce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ced2978d94f796348d5dad65a3b1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e765d94a993504ac0ce214e5f1fa410441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b096b2dacadecccb8a91b58456227442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e581bfc823e0d140a7dbb8d2043626443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142c0c1f4273c908373601e23995c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51681a1568b4c744c0d7db31bb826445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344088d5f417259f2c9e591d8f32910d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a98a382fcd87482d66397d8b7b120e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7d3bdae59e366f3f959080edc8189448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0079c0fdeb72f3be08e6cbeb9e4d6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1f965446975a2311e09fdafb0504d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756598cedd2221a6a6c07630f6d51d75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2f3d862549b806c262d37037a05c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac551691fc4b09f3671399d9238f22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f1427d8bf95cf394db5d095cee7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd0657bf1b2530330c57985aca7dfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f943e2cd628656fe4a60cad8b3a61b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3087400a792b4d0f13ae31eeac58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322891da0aaccfa613cc7275295315d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6365a1d46bc07ea7b12356ea4f2fa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20cfcab158173789d24b29ef0fb853460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f48cb6eeefe9237b096082491526461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995654f0c37a89d729d8df2b405c4cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb45655db579e279ea4cba9a88a7a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92318ca51cb886354a1a0065cad8748e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3f36d413a873b4884c1594582462465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafef18b8dc626072924d19969a27d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12eb2b78f9007938c18ebc036cce3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fc720563635a1e7276406b0802d2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d36a7bc7127bc50232f71cfd40f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4b5be93540f769c504e71c4ed081f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d63bf3fd8ade05842004354ab1be1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d86e2ba148cabeb14d91a6754fd6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa0578e22203ca20b92fd744f5915f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e666d3e80e01e8926bf52a1ab5d3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a167a2fa547dea526687df238a1c4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc12fc438b32fb27c9cf59e42fa87e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822103cd0c33cde58b781bf5d18382e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d106969b7882603913664e8da2d3b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712905b32a15088e210ceba23c2fb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b402ec3f47f77cb7ebe22557ed12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c1e3e0f2b1eda777845fe2e50dc37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481406b39be2da9fb1f12bad6fdbaf49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b41b6ac4d363b6c2f7db9287b5d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53874dbe697e601c34018c5cee1f98d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2101e703d4b5f31c18e30d02eec6fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666d8ed4921fba7034c12512977364486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afd59e2a1c8fbbe14c112905f06549487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc54be88ef8522154d895fb587801488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe606aeca6740a86e8954dbef0a36b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259cc44d680100fa692add7abd6b2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b328c6ab3192d4dece6f244a97bbcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41fcee562d2a2f009a2442a40774df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce17de1580b08f69ef366b1f1277fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759557dddcebe8eff5eedbb07caceef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9a4eed28f2eda10c7245012560655495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab64a0a05b4511e5b7fe4f4fa801bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c6663045a838a203c22274267df4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf2306862a4a8c45ca74878399de4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8977a4066d5ae72ec57d4338556000499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f6e035c4e6bf76f7066031c481c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0b8c5baa4f8894064a4f757ab4980501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c2f0465945d4f8e1ba3b31d46c80f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa8f6200bbf511e83a8e0fd77013a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be022930e62e0467ca0d9a2973333504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d944145916f329664c4641a692902505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b85bff7c2e757457116f2ab477b16a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1eca5b58cf5fe9eec267cc0083c92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aecaae892236d92873733296c477b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed69b78c7a7ad6511d634ac499de49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca272ce5870680d2fd6154aa567f77a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e084dfab5e2efce4380f5856b6f0c1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180a864a32e54f748e6f3d3e9176e5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c227f89359fabcf13c4209a5cd3ad3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05665667363b6998b62fa55dd9cc7073514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabdd61fbd98140cb839f660288631b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38746ad1a88a09d3826b393d417668fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b93f547b44114c7b2815e0e78a1da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542eb91bd220651095dc283809b30f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b3eff08d21f4a5844369d8536898519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9ab5b7b10670f64e5dfa5c73679b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f09564fbecaaaa8bae760803a7f9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c5051e2b4284fd2389939321f760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99161753a7209d3176f3995f55745fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc80bf29b70dfcc82d00b750d137df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799e26654372db3b40155beb68dcc8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fb44d8400771acc05c3cf05053cc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57b5bb53227960266d3ba6721ddb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9237e405b8a38cbce325000b9766b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd902cb0bb37f65d11f4435a39c275a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d942403e91df8be565122738a6db83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c2208816bd1dad4c8f1d38177e5b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8e15ec434a66012c6d058c2d80bb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c88883d043218918d1b4f1d188805f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c5266784318a7e9bfc8be89ebbffe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78b87ade43876b434e23db6db61d5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ec0bf074b2bbc3d0d2fb73e2a391536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3cf808f4224ffce2a67a05e9d17d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29e30e70f280381a77c5b7a51807b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbaa291cae0b5f10458bc7845e218b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb0f7a5a7aee5cd011eccbbe01684540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b29902066550dbe23d203331b7a65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2cd2e8cc4baa37b2fb5951fc6bd2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887da6abcb68e20da355c0ef4aeb890543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfc8380dd0b5ab628078294ef04f12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb23f07b725fb731fed1346a554ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb76967e9d9e493a3b11846c73a67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c26c2136ca9819ee78930c8cbaf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156251ca4783ec19d2c9c9df1fb31652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee2ee8c4d397d01acf71d39e0b6abb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788fd6b88356353d95c43caff9338c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73f04d5fd3bfe52e1cc0bdc0168254551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f873f01e426e9cdff5c331d676b558552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a2e8ed382c1f1c295f929d66c162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718bbb219793b25471d4878d188f9ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574721e9ba152b15a5164ed42b64ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04419b48b56b780b6788b86043f796d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a33105761eb764e2261515cb74a08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477b8a8c3df8988d411e8b7e3d3ff0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658005469ec8971f0ed862a8ba2ca382559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e46d86fc8e2266ce99d6b2972219560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c135e03ed499a4f30fa70a7d06099561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c493c462e032890f4a4b9911d5ff281562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e5f820b9e7cb0a1c8ce0dd9b3e258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add60af5235c5b37da0bbfe731dc3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7a92f4689fa6b9b9fc01becf314a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273f1f4ca609bf86b847805a7f409a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229488dd8c8f8f53f35f26af59769eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee250d97af390f6a092fc9a77f9cd14b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad132234afe615fe8990cb7504cc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc7aba266712da2a644ec536dd9a34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fa52fed66ee6d8b258e9dbdee05a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8af695418fe14222fb790a7989e64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125703f9c0a976d385d3d351978ab745573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc09d0b9f03a2905e880e33401880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e93279620fdf6dab9db8a3ff9994575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdeb1ba2396f4b0a546339f17f7d4c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcb9ac47a9d9ef6c25f68005a03734577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c212ba41e5e84eb10003d130698dab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7a0c564b64d8bfff479558171644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf467d7749d8db84ffa9b9f6ad780f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e9a7aace2c0db674e325934e68c09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed733efb988f42bba0e93a63bb7ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b90bb86aa0fa338235af8f779b734583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841336c735a463c320b381bf2073a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d811f97c00e83f031c12187bdf5e5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a803be913be6696d0c33d813f5a16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90a73188e0589ab5a80b564057ff37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37250da2bc9d1fd3510c24df96f9249b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0181771b2691657212c92a8abb74f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33cd97ea914b951d3379a1c8d6990590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d205a6fcfe93ef253a2eebdb7ca093591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe07d903e78f606edf2fde6c60dd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb78cfade797cab2c43d2a0d97780b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d7b02faccbba421cbfd0624062e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fef95ae339b94906cc5d87b135493595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f1dd9c6c743f5b0e9cc199361bf22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b969ec0a1dbc030f190d9c2ee3f63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7de1f27a3bea184f15598f39655d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12899dc6d8cbe82506be7553c1ebd2c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c4efdd07dc4f9df93d26f879d07e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0b43b8507ffa0a3ad1ab2ace7a002601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3fb1e9b565074d4d717154140af68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9f7708d71332500308adf4416358e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4773d21f3d73e5b01bc1471728160e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced35d0237d7c1bdcdca8cbb2304e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59903995c34ffe464803ec7a5452d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a534a99e176058bb2db109eaefc969607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4cfedc98c37fcff0dc33715a76982608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29288c632369f947c76ece343bf356bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb50f793c349b9df1d30c9816966f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce5a0a22dc824fe215349a52cd3bc4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a68106f61db2a405eb174e0df464ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26549e4c0f9b927e20f2d2c1e0f7bd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41be11ff0e31efb3b6d846deb8efb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9881db8251cd2906853e8ba578b5cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98c3934ba5bb72bd543e7c30976cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7f9059fd3a4fb8a03548308212ba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bce2485527a2cc5742afacb5fb320618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0714a6c40a67780ad61c552e200b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890686b6aedc4db4fde6d0f537c7799c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969f4caf523ae3428560a6effd307bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4d369f5095be64ffbac47a427ba98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218906f685a7ae83425bf05dcf9449b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7830ff1c63a4b09150dca8d1c5d25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25570831602f34d1935fc4e9982bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc99fa18915dd4ff0d459db93e34190626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118856add963748c2379b9e384b289627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c44ed77e76c8c528f1ba584c8d6a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f15cdd356eda60afc9fb16d005cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcfaf610d38b479c009f6bbbdb8c02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbecf5272350d8a876470c1b3c58159631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a40e1a0e9f76e47a66d678774a7f69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d1887d26a57d342cca257b24043e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa57f9a8313989aaba3638f86ee73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4424f9ed47c23a146c3de2662daf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6ef6d18239523558c012e6dc09da1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af66218b32b6de568859a8532123ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f9c87460b67a4720d7c67e4e92811638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5dcc577ea72eba0864bd33efd9d18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06c2ba4859dd263ab3483cda19d99640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ede1118b23da52fc474b5c40e9f558641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6180ab4187a2c7193d6fa56604b19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ad0ae9d7d541e63269eeee8fcf52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c9d96aa7633e046f9775f3e650fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188895d613ad9dc6eb85cdca676c5f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48a472cab1abf68086aa3c5e809d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0222d6c45f615b258ae232c30c2afef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781479124176b10947dc1eb086f4728648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a23530581a028e524ec319f913858649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aebff9207b1bb5ea8519ba05972b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07a8639a1a80e6c4462e6e2e2f203651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce31516ea75f0dbc3cb26b9e4ae0cbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032229d3770e08914bb81b196fa8c659653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7959f9a5d93a0b6848fffa3d557cf35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e5082181c29bb8b639b225768e9c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23086dd19e7a9d7f97283468452174656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc099e67ebc6be251c80d6dbb4a2a4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199516ce270ffcfbd1d50b423883c0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5f14707d7fc8209e35b533e6ce7db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a639511419ad11f6ba5c6f1fc48f272660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44996ac5453d9af1dc355724d6a384c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ab462a923d37fe6b2ead074b7bdff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084620e15b449b0593ab988ad5849191663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa6a543b6b14bbe8e6f408bd3be46c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded651fe8ffd07aca56b547f8e37ebcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab215c3e950430c927c521c0bc1308eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac0f7029a2649d9520d662461055a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54218833abfbbf508a5fe897991d00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d32c7bd719df5fc992cb0c51789d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6277d42267f9ba305959d5593990d4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551890e8b73ebd191c67bc6a5cd828c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f82e2e1f147ca4eb48c51ff2c791f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92c09f5f422c59a01c8d2b072ff70c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1980cbd25b8776a267665ad0582a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16c2e82dc63cb3cffb2b518e14af05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4085207ddcda132c31414b29182cec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d8eaedaedd6befd26d15092f2654677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa711022b4bf757d67d2b9a87b51b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e95481a1ecfec6f78cac867b5ea2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc8cf529d84d874c3a700237c2c55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ac215c5ea8ccccc06bd76370e3630681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ad79b95d78b82c0ebaa7e1dbfb98a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ad1dd372d849e36f98fae3f50de6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93135c7d7ce1c260db120fbac11d0748684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e25bcd627dbe2742913678ca4e75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea663fccd5c2b1fc6c71a72542096686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaac60d2c2c8c40e2cc8a6aef6a6fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5f84a8d12e2b3b5f799f0fa1288a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a15fa93c70a238baa283b527e3fe9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa0d8af169ff75bc5c26a3a295af1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b440889d3d12a15a89a6e3108498691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ced9d37d4a24743d16fe4cf0294e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930640d4f982554bcd34c18585d10b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5bf7d3421d0184472b1a108e64efe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa98a27494c3cf2dbfad73844892a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97551a7a8f6bb141826b2139c74cfb16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e58fd1f55f35e0594796ce2fc03a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52036b4321c50ca7224013961431386698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e31716a80341b3f34e350622b37b0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9834a28e4ee89e2533457b062c8c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340df319fa9843ff1932e5a09dea58d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c034946e45c32329464ed6ab310468a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afc7dd60b8292cf633888459e0bbe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbb317302bb6c603da8bf486e1c55d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c1d4aa97adc85b73a475d669cbf8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296361fde17495b8dea5ac07b9b5fff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe2f6464edee64feb2d310964158e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25151cf13eb56bed8d1a95a8c8b9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d2706b3442ffba7252be97f8aecd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02266c1f1229b1701a7557fa5ef384bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42212b95738f3f9a6825ae67cdd3f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3b25c889d065ede509ed37e8c4e6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde21c7e95ac9fdd24025f6266fb6ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ce5601b2c08cb644d5884830cccbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460e623025b137bdec36fe4a5da24ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b219e32b939516c81c9aed96f38a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecb877ea54f2d2a43afee3e9a54786717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4fe58221f8358d17c05a7ddf4e91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d7d32b7df0ea33be30d75b70729c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93a7fdf760cbfa2fc8c27c931da481720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e8feca5394f087032d675251881bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcd592ffd7b3bf95da5bb2295accf5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5defed6ebfcc3af574e565ee6ed0c57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d6e82500c2b4f43aa3e366e0f836d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad087d0af02d22709abffd5ccf02fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e37495be72ad4176dc80f7967ffb37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02172b0d2aab69f617ed4b552d78547727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f187b2cc2c3847213d138b2abafad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7a8ee1003daaa4e4f0dfcf347381729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b6e2fc629c9421f5c82f71bc13930730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14067d5aedfc1bdd386efb119c505217731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49820f2914804723aa2d0b0f8d8d81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614a9ca760f8b335f0da1f27adfc6a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f2485839ef10335e1ef1f83919523734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa484df99fe3f3dc31b5f32886434896735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c053cfebec70030934e84a04fa8670736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148411a81107b9bbac39439939b216737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfe93f68d3b673393cb35eaaf73854738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bd8b0599db853680420bdfe82e2d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef1d9ce41b7ce1838262ec6bfc3a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dfc90d58d77fd6095bea2c507fa77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c997c6ce060f3352e4dfd6e6c344742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813dc3d9866682d7fab5983e706ed4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994271ae3260eba05f91bab7d6908e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b4b4f5fc0618892117a05d14d826a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a031ed01c0a16d52d5d2892c05663746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7f1872d473782ef8ef9b37a3ce4b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3654d7dd5feff681afaf0a5d4cdf464748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316f95cceb46a200284ed31cac384a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67086a319ced0040c154a6b696b8e22d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b106efac3834fa342f755ac6647f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8bbb63e7208d9b2c2a020bf6466f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf832c5da7a52a4eb3d1562f65f3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c59f50bad4dcc58eb9b9e952557e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be904e96cf887c464bd57dbbf6aebbfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba3aa98f91e814879ea85d4f52d04d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93c74171ea983a297a5feeef820f97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c0294ebdfb6b769e2d8849d5f7146758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca278bd3358a083e8885cbb5bb4a98759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792407350e4fa8a0999c2949d8da6f8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0bed6dfffa29595ce8de9ca4ebaf1761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2aa953e24e9071f8d46bbc77f1981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69786ec6f114ee023021e5d4a4e052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1676e40f89482079cd88537e6bd377e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da669ba800c9dda4aca712ce1dbacc144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a07401c79d32f90b3601af2ba29595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d407e732a8b36530c1fcc72fa5f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990b074a9d58b53cd3e97b000cf73df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee204d628f1af1a7eb75437e6b9861418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e8546cdbeff2fd36635899525d95c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b995311339a3566f1fe44bc0285d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ba889e399da7c64fc5ffa83c5d43411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d737bdd20ea6d187965885c672ca012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ab6ac6419b9809df223288b9ff6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0e4cc1a764fefb0a34e1d31b265f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88b110b68adb847816d7803df0e6af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01d0728449af7c703504fc375d48916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df3c4ec0ab784915c7bb302516039317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62b70c306c52b1767b1f4cd858b39618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b379d6dae2486d694b421113b65ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed994427b739b6a0e8b5315b8048220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e86a10982821d95d684dfb0f21e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896a47a1ecaca8ca3a0c8dba04bfff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cd1b5283f7fb6de134153cb00dc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de88c0758a5598d0fc9844554272424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599b6438fc4b3c34d664bddf5b2516225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aad35bca9cf3bb10dff424e2997d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a408a3d93fa669c5a790df57ec95ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a47d8b4b691643f8d732fcbc564428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c00e16827bad95cd2cd91c857fcef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65651aebbbdba0ada218b85f8745e2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1ac213c15e84e4cb8464bbe10dc6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15c88da5e5026615b47e68b23ac8af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f717aa49484990f9847f1894f33b0c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa403825a150b09408e5eba1b4878634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1daae47a1cd9ef5e4d04b0698b0a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506e87281b33473f4d44ccb6e3cab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1c56d0342df5c765c0178d1f6494737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38f6918bf510382476171070f761438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f0cceed82eb2bf5318a7b8f1a019239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe0a60c2ae1d97208ae02e157bba1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9474ddc7647a922928a0d6edfa3ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884a9e4231b4876e06094a1da07699342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d59374c5279981356ed21d1aeba643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b7aca4ea353cdd489e2ae16c29ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebb266178df0512ac94e088a98ccb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17edd3ac157a90fe8d050afc3652a7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293144e11aa19c8b5604248e244e6a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e553b0cadc91dd137be51bc2486b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863c4e2c19ef9ba727460e321fe59c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd450c67fd4a9502872ddf6ebd82f3c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef89b60256e541e304919861672107451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b400bf69a17b35b1b3a977dd157d7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314698d58b241e5257771e6259dd2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70684f300efb4ee8825827b3aa128254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d6348fd4b6249d5ff24846f664e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb8be37fc8529d551088da12ff62956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca84ac605d6d13898c04118f86afc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b48314a10a03efcdcf7b291b89de058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac27b568c130c47b9539e131e1a07159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722457f37917cf1db903ad849c38fac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575f5c1a526421d46d02c523056a97d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4780426c99e4f6586ca068ad6a739b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f409ee65993d3cd8279fa51a40118a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94735522b1f54ebb915ea2f81cd84f1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e79100ba1c70e8d367844a63e785865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10754e4df63424a56c47e2b4c7f76d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3868f6ba0ab4a7f5bbd0eccf90234867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1120a5abcbdd167dd23e68bb01646e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a7df534337ebbe11b8c5bc82363369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255421d57661abdef6cfd09b2ebbb80470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e35d8e5b5f0c4dd314883f35b7e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49824292d763cfdb35b0e3398c9530a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe28511516b7ef55045e0c2649a34673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eb14840a3f9ed05be7f820bc7c4d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ac62ee4685d9c4e93cf56ac22b9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bd256092bc212145a00b55ac7ac9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba154666f7f5b6bc5b518a54bccd2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0548fb0ca591e3c55a7856e29d632d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d659272bc094e8069e30e3742e4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065b2ffedc8ccd6b80f09238c1ab4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec304db8e262fc86d3330b1efde793d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1677c9608abc4d38447e0c50c3d0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be8978a2c494acaab45f5a5ade20583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576a20c714caa81768b76b19a7a53184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dafda868c370fd0ac392ea8067a06985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc18f19f25219b2068fbe9dad4bc6b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799656cc4d5e79bb9ce15da80ff388987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ca8b528937724ca69f7909b7747088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc16d031dbd328c08d458066027621b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449d62720a77defeb29cdd855bebb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe634029a9c87a4ef4d9b5792fa009c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f0b6ef4f69e1a7e3e03a092289cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e0be6de6c9a9b8c95601f4069bc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dccb605cd4529621313e664336cb9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65c4ebaa042383d0aa58cf4756cf9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207e42882d687d0d3c4ec8c62cb0e5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958c539a4493876b34a679418d98dd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74bf5bc6bbb62938ae6d1f039e99d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1333ff9df513708d44e91dc9d1c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d9de608cc287efe4efc61aae66270100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c6a55208e16190504d15e6fe79989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6f2e1373b1eb007db528baa5e54b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41e226b1e3b64023ca46a4a0925791103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8c0aa87c3934ee3e98677b10bd981104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103abdbb7cde9d7d067018c0ce025e64105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371fe6774234c0c382b1f2b0fa2f8bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84bea30ac6d64b8060c5e7071bf63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29d5c06afdd12cef5429ae29de8a98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228a111b177af40f98d13ae302c338109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39e6f3817a671f6eb0dc560f96a5d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38380ea59f51307c83a56131ec1f8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa16a13cbb399c83bd2c88f3ce52a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc897a3a37c0739016941b44129750113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e9266ed995458ce8144ef98a9911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25bfbe2b3d79776ae4296d56470e0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f083d0d7f20aafc9343a1af7ec07967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb16c52c58c65b64397e7b5a676831117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a0b6f832823536220e50ac4c842a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e485f83bd02a8cf84bda8b748b4c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba73ba907a23a557df54cb74abd696120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de2f86b12c954852a44c038b4b6b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92720f34fc067706562402068fe882db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b46778d3bff413264484b990f5453c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566baaf39a921b3dfa9a4f301380adc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d073074d880ee64ef7f74fdbea9b4b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a033560d7685c36426f924ffbc8190126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c698d5ae57abacc93fd06e3c6a4869127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527634a7419946acacfc1aa2a2302fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd94dbb757911b8dc1b7ffe4988ff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bf3e5397581677c7f57ec1e43370a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2775e93e3617c59d68ddb79be115f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08200099de0d25e4ae734b4e334341f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09176582d1fd8bd3315df39de648c88c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561add355de94f75765f1f04e407b5d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795fe9c3f577cd23c67aff4fdfcbc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bf05e5fbc01393bc6a531009e7aa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dd8e3c43a7285e713e0bb81d5afb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466864b6a89a4f2ea1423065e5753ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a2d9af9cd4daae046312101f6cab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356c977e3983dc8e214ceb83c77cc0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc03e46723cd1f1af88f92441a429ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a7e05822b07d168d44563b63e646a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253b63e943fe51e72adb25d2f5ac2d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce01f0d719362faa8484d027536a5ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185b896503251cdd29d364ab76259d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a827412aa22bc1214669684e118fbf8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd72e2ce26b70427c7fbed95f4b3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6a8aa77e83052a3783d8d591043e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e7f7c60d4f8ae4c842a15b200205a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b612b7854b7995b282f12e1582010e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe490754a729b053c0c6188e14777d1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98ee7754d95e2dbcb2e18d8652c0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc030f06de78a1735b955aaabba01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648bbb1917ec936d2f293a185ad0a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccb5476c1f4ad659f2091214f6ea80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc96a551f2a7f5bde550d351ebd0dae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2315e68eede38ceb2536a22625016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487376577e0f4f4a9a4216b018e6b65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c9954632cb8903d07093eff300eb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911669e6fc2ead21aa8ae4bbc6be91bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c88f9ff4e6074537666258e9cfbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229d660d02a8fd48ba3a6355ce79ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b537e63190b83f7fe0706a1adfb8ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9acc25b31af3c2581986ffdf414cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85153ada582a71792750dcb7a06eb698165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc625a658a67435e7f388fd395af4c4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abcb0b2e45dfa4d44ebb30927ef41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e85aaf83beb1696c464c5cfc381c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4413c0a412fc09ac12c99d2eacdde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9684f682a438ac706ef6d101fb1684d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f3ef2716ab0fe7ffd029f5907df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadc8d79e19692f89f92d2e4228777a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c039b93b0bca9ca5dea1b84910b388173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dab331f9d8b1a9e96f965884d96d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62dfdf348fc1672430d28550a19190175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634a4698b3e78e1a5ecdaab762679d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d783ab233afcea9257efa6edd373ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2186975ba415a6b7a5d1dfb4f1bc3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f95cf87837b0f1ff75bcd964557210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5798504c0e001914645ed82bfa9578180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08657276ddfccd01cbed6e4efe6cbce1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed6440bd9f9999ff7fa39f758e46d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c48e28bc8f494d14e1d4a05591d137183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea81bc13c70f57df46d62177c3566cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db718a965d54790794452f88bf2570cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb9e657d19a3f8f8361438f95f0bc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e274af0f7e70c79b4427631d6c0d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93ae113108d87247d45fb07321b15f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8c99ad847363cf8a4c6c61e338fa6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68750649c41d314939c3a51389722a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5633c77773c9472dbeb1bce0dcbab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557bfb8f8f17575f8de9f4c73dbf506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bedb9f47c2f760406ee920ac62001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b67775f767f287758206e92e0d2ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020e47e27b296d2957b4fa52966f3fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b7cb0e4337bba2325fd8b355b3db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870a55672a2babfb50e721a3dbc6ebc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ceaf5ddc2deaca05e426a85bbe6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e31b777809b7207aa471e199abbc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd56feb92f1bcc9b6b60db549287498200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df88b92be12f688e3ee5676e04a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c8c4af3258bcb1abd6fe7ae3b7a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c726cebd9de4b23cf569b45734caf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6d46efd55e081c1cb3f99b0417047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041476e9dd70b767ecdd89dd7d27d70d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe133bea8cb75d67d27bc7f20c6b60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e79bb62dd98256d7a45eb489cda5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28bc13234dbbbe5d6d6515396dd46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41694cac39f5448afba93993380745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489702d2215107a761e6edbea3a392fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca5069430dcae74ba676ce2225021211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d8e274e574e0dd0597a62a2b6b6f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daef7a02c94c6a779a3b105d6d6835213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14647adbc6f7ba0ec0d2d40e4fe00a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b0e8b022f47c13396e84083d52ca5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2991e0498f3a4e3b90cd63dcc1d6c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc588969ca5b1af0ffc6e8a21c4ff42d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b0a4f72fcdcfb420b64a86075464c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f24cbcc66cf327b4c1eaaa196511219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff8bae10aae67127f68a45f0e46dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd7f042aa16c759a3c3ae987b7abf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b628a62a6da9da6891d171534f37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e58f6694fb08885195ed428b2c1bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd487084b8feb62e34f393a43873ed15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd573be953be265ab056cb30e8910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e86eb97dc53ae3a48fa4b801cf31d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f799ea1ba750966e3185589236a872227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382834e08dce6d082ebb1845240cb0ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b9822bb38ff05d85914096bc3f71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31ea6f885e1459fe26e81570469749230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601bb8bc7ba987cbb4c807811d0827d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef785cb71d99b71917e93e79f90049232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d60471ba48e9f8d70a43ff42ffbd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596936736f34bafbee3a0950bf126e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c26487948fd077c958510a52379900235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364fd07b2e70ab0f1e8a456107cd973236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75b75b43dc5c580b9bbdf0a9e1a05d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979c2714521f2e42bed0c740526b40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85601b07a9fd38b3fbf0533999970c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42777ca3173f8e34b0e428d6cb8c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03b70ef589cc725a85bf8e5c833323241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a27599220ec18f774f19bef15dc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff421841b58d06fd2466c934b3d950d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042f10ec3652b910ba23ea232f2d9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f8a616697e19f6be64a2173069138245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f91b3f256630a150549dac4b311da6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677668dff0d35602ac23b6e55f1d1406247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa03a80ed91f3a1de8ddb74a7fb918248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636c9bdc26fecd572116824e8a1c986249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81984b2848fe66baaead87e835cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb53c97479cd452ec9922c53f50f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3c538eb4b5b3b57d79402727e9e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ba31a0b35682a33ebdd360cc9606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d44e5ab50572b1a7df8a1ef0c7180254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62360e32d19057908bfa9261e72c7e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810faed1a5e5d293d027ac198ae1b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b814c1ede3bd224d811b688693017d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e85c61602f9d0d752b291715c79c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a007ccc1d5e183b5e69b0902eb4c821259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276ba53be747efb95ebac24b1cb968e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105250a5ae6717a7d8f5f655c287cb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ca50d46590d0682695e1160083d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821081f99917ad93f387ddd8f3482f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1ab1fc27aad6c9af47e64c1fc710264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939c1b9f421899cd2082e70e5a47db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd123d008d9aee6b3e8556dfa2739266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60bfb62fe2eff783f68f833d6afdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31b3e56bff143bba8962ab0a0166be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343003d02fc0725ead5037e430c05cd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598af6f0eb93051d5e7a2dccc671d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ed4e23e24a99e0f7b23735f739293271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd004c3feb7bb396e3fc4d0310717d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71b4183189a248d26f1922b61fd46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5eea380c08adc4c1d116edc569a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82a1f5fa0b4321590784d8e141060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0143112f4e88e0a5b3e55039df647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6afeacbc1b2271a061ea107a7c7143277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d3d57d6f66631146543c96880135278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490f117e96ca3f32723568db9db3e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a84120b592742b0241c0f800349f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf4655a87bfa6618120f5bde99eb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d6e87c05993356b206ca77fb0695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae6712d3d8df171d8083f57ed7a890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e25adca362dbbad94da7002d8eab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c4296aaa08d0d935b148e11513810285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40167145c63676d11f94bd36fb63233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f80efd80c72fbd348b3b623b341d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419124d6ed016635928844365cbca4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fae26ccb6d6846270cf9a233c5bc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f3fbca235b7c7f6692d4e93bc83d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd21bc833080b4f4843e5862d91d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd877a69e23264ad456916fad4fcc2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13674383df03fa4cb2751e5897ce9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec73652999b199061845a4782cd3a52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d016c4d27e1515d51e9660d42e8e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bad549ac9557d7ddfb789fac5b1ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39aeece588dd3a8ce4c8522ae99da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac025e27200521b165518dd4bd26d52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef6f76708f89df58388552605f57b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f514e0c4fc500f54a49d76f495a36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd156be815aae5f578fcba9bd5047c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71df576370a597d60eeb5ca804d11c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b946835a68f9b06a12943710171a42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec63fcc7d55eda72dfb56d10adf509304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d98dece1b2b8c7990685b155e0d5fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529a410d67e93c6334cb60cbf0aa49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b9a824a4c2c2744a29f9bd436f0af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a300e50287ff25ea0ec818739ad2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b672bacddbb14e2d39ba0661716f77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dd470a2e5b58fc8eddd04a7ae12a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f917167947a2325c7282453c4b9b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907703f4346baf8f4ddae1a01722e52d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d43e8ce427a52ae8b5d014fd0fb6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196273d273eae6fd2d10a19e28fde871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ea988f706d95421e3a5a826bbea9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a244687c4deda166ebd86236177ee43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69458f4b9e5f672ebc882dd77fb1c8c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae74b9acf3444a0e4ebd3621065f4d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a93b333cc3332b59a17a2784b4a76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dabc94dfaf75b05722d36c8802b507320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe6357b135634d548a7deac1c31d52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ec974a13885862e9388789822b834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c84c2ac0749a638d04ffc435c75e42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf5dc7583cf1936690bd0a9f47085d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573fe187548f6f2467c4d0ea5094b06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e7ed03a9f0f329e8b25c2cc8001a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cfe6ed7dbf5872c46480d7ece00e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde58598824a045c1bb19d31a32cd4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d1e308048f16648950139650d7bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d71bb8c2cbedbcc013f2b31faee5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175b58d549186d321d526381965ac1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a80c9aa91eda485c30f5df3d7aa62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c7d06b737248960f6c1dac2a9660c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e1111ed30312b354a839b1e4fa41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7384ff2478403e6faff3bdf3525cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768df11cbdffed2f99296c0e621b18f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72771fbdd591d6f7e93581ad6737fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e81ad6a1a4aa3b7190a35b803d37c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38de84c7aa8682f8fa7add665fd061339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9f0a4733335244fe93b5287bed5e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80f7c6a5278b14eb2d648fb96c9127341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8362e196dedd2b35ec8ba4c953b4dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53a80aa382fb4149d8b032c7da6f81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988e50d97950ac9f85fe6ce43b3fd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e4051cce7070a33a517993ab4a6b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ce6ff4f7c7cb6b9796270b0f0c8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad0efa881f9d4a79f5dd33e1a14fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801145c5ea789fed060ce46d707500348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c578db43a6f1f258cf4eef5df7a9bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926f06d7e97ae914a98de4eed7f99a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f230c30b6ca25288edec33b3a9e8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38856ad9de229ca9c44f1085c4990b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df27cbfffea7f35dd9c306f6eea2a1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadfc43558fa5a499f70a311bef3e7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191006fa2cfb503ce71273c51a7eee8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ffa2459346a4b4d89d1a24a7b69dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a109e05a30114d2543021b59db88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da308b79739ac60253fbccfbd3781f12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e5033e8ecbd7c105642de0ac5c70a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1da15169836fbf42c617801bb3c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a79b9df724e32cceefe8032e1ea15e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733e8ca73c543c3a55dc3c4519f3871362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a00e61d124518843e71b871268d4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b162cb9a54a6a26723cfc61c3b26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773eac908b0a0c48c9d8d4270454f6a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada0aa4d022bbf390fda920bf1c947f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf390b71b9f848d8317782ce2f84c0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eae83ec7cc09881a10b36c3a9defc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9d357ff193b009c886a3d747e4ec9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9925746fdbebd9f85d4b47d0e3feec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb954dba5db9190425f28496a64082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d210cca0a8a3249e4862395e491f98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fd99df48a941173de5ff2f26e8ceb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a075db3f7a81196b62c6a1118b8168b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb22bf91648a4caf6c0e5eee2ae17c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c50127c0fe0c5679e09d2aba95e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1926d81fde4ec210d7779bc85699f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea57bbd569a84f624a6a3e10856a12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f861990ed26b456f29afe510f0d31a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0299ef36c7bd9074f8236ebc366a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15995302a9d039e0e6da01229deb19ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94de79b438d04f3e742eabf75a5c71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedcf75f7d6af64ab676c558165ff62383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58b9ce15cf509982a951df1c527619384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52157c0db0035a0e17cfc8ebcb21634d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911b04cdbcf767ac1d8f6cc592a4601386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368a5ee8c6163b110ab6a4c3ecc559387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67f684935c8a8a52bb311f5fd858d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860cd43c18ad6b43c92ad6f2e2eaf9b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87dea492dc28322f0960c12cfe9fa7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b8bf7e1b8e2d39a3d0ede6cfe6a5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be32f09262f45998e5cdc3fa4a5da4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612723ca04d490e6ac9096f43f52fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b9306629465d4ede5eeee882a75f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4598c042d83256e13270b8ec39d864395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb1e13071c1ba617d949f00a04ce2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942753cb27bc6bd293891a46a7c2bb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f672b321fb6288670e3f49d1df81c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d36d9169abe689a088242cbd9ca7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7b81955bb8e70ccf4768fb6a5261400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd425cbbcc2e6b2f56156a6b68975a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8051e6407320668dfced8e5e3f28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131980dfb9fd96feafcef2152b426942403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aca72463660deb67a112d317cc2a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d51846df0c106aba9242f5da7214405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573add75fa14ba6936f70eb4a3e984e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f54fb2016b29a5c43f16c82c62c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bb278cf30b4f01ed23ccc927d9bf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb349719745216ee56b290b15434a49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b29b8ea779666ccdb1bf6d6c27dddf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51002efcc64873617e7837c36fb1fc73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d659f0f6843e5705c7b0f182ff53c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555438d215c796bb84d2afb724a9316b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f572e7fc8bf116123a77f70c7ced1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588c365b2e340478a1ba7297a97d539415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc135fd86e0ed8768eea3a42de8521b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff30f8cd88eaa010627c4a97bf76067417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea20716721cf608accbd224e4d561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c45ef579d512cc2d34c83f3f346c8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e3b4ee3bd76a69d80d9fd4535bb9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc8876d09eff7bbab4361287a1c03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9e1824e3fd765593a14d7c631f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bb012f981a77efe8159b153606360423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7bb2fef5afb142a2cbced4f90fcd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a303458ff5b303ef2cf827fd2f68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df9819a46db0a6dc4cd25b2dea6e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf5948806e51729ab1fec0f7cce8da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff3181743179fcd3d81090c8a3a66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99478041deba8da3b17f1bceb5bd3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774cc29a6ccbf11a7fffea1d45c9a58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3130a6b2b31c2d4555b15dc55af5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b0dcf2322e1c96250b7675277122432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd98203845019611ae894e57dcf7cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f61e6f42aa2dba9a224e8bd5ca5dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e391448541a2114ea27cac397518a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866ffe5a87f3200dc6f5c60309a6975436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f2941f97e9d7defec7f078f19796437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb84177ac4e60524fff8fb6b7af56b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bbb70ba016080244904a5b9ba1be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b22280823979f7e706feeff8e705440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a64d392cdd4bc68bcd8412f32694b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47bd8a712b33dd0851c1ecb2a4840442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f508b491a0bcf93ee70dfcfa9a557443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c90a6bc8893fd8fafc583388608504444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a02367b5e29cc50b1d11a4baf73d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884194558e3efb5408260f08f7abb1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6816b5a793e6b0fe603436863394bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c566d056b9d951a6d4835f2ccc70be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2ecc8218f5cab79ca51ab51395774449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e89d7d400a237fc9983fdb04b2ce7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707bdff88b61c0104a9660ff455a33b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72753ff0f5ff31c28b637e7ca94a3a5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa05ccce160e9c13d43b7fda52965453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988c700862d0c15e9c3701c3cb9996c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c51e074b4d0843d3f2d1bcd75937d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f4c64d01216fb13e1c5225ebd0977456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc32ac7d8b548a8be491e2739264cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d41a565e4859a16eefd889309e78a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad2d685681e741798ca5283b6f75b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bcabe9d7de5a3318bda7c1ad25bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c0de19a2a247cf9efca9916441a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413717bcfc6b59f197c406ace0619212462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a40cd5a186e6eb0c7319c22c32e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95939563f22032b1f0c9100cf4f99792464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ec5a5aa057968978ef6d15e73a85c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af5184ed6e9330b855d778da9281d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c917debf5eecbb9a8e77035d66c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc04317d15c2346183f95451bf8301468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f264fff3cded47dd18bd625d584bec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80ea26d338b89f8328fb50f0078777470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b913284df04524ce238f50f6279fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1574fef7c5afb4f75c5b0a2e9870c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02107d0b1b6b70f1cb8eefa72bcf198473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e84da2890698255f54722cf609efc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb949e9e8581845cb853b4d26dc65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6add45873aa04e5e64dcef497d7d143476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39f408042c4a50c2b1b3deff7d3db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936160a4f87a2904a3d17e4fdc03562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2094b8f44a453a266af065276489be7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bf6925c84d1974467d292eee8a332480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3beddd9960d711b839d1c8581de5f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5d0d81ad3a053443db08717622131482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59cfe96f181e33e2c31f10e1a6e150483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd300d3a8849c84535a1a62203cb940484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3efc58a2185b5501a3dc39306d4b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883765b458a9c37fe50cb39018e2a660486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b18dfe14461449a34c8957f1cfcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb857945e24bf88d6808c5df364f3d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22788828f25659a8411203c5a5a44c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e28d1dd87b19621c2909a414dafe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8074b32f7a795ea75e3ca2af2dce053491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5832eac792c3a784d0877ed19b3e10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fc77be4ec9738338dc8518fb3dfe1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f80ddd72fa32dcf2655be3992021494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94636a861585a9df06fe611e7b53399495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aec3f6b0be19e30413d8c75ba0dd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb6ca4779c4863493d5e7538a247de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45774df950726c66a2369c800884061498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee91f79df72c69198733f7dd6f01c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd125a6f2ba92c7c1b9104f9b87ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e5c2540e9ce128b50aa9b8852eb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e3d64cc3a8f299f5ca2fb2b120af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb9d38ec89e4bfd1a0871f40c5e7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd1e5adb7ef6a254011012e0c247d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce3142e1232839a4d6e65e29bd3c31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1985b92479b461a947eef515932716506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36775ec22d141dcb63359db04c49298507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a409fbd2ffc02662b0146c2a849cf83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424a177d3dd3b0e273056e7476e2b09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9696de3f1667314396ef1d485778510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea497f58a313850bcd5229efcd0bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e753bbb5ec15707f8170f543a8ec1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb04a3b9ed2836a7266ab87dc3f4668513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c38118e5dd1a1223f836e6e10d9702514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0b4d230911aa7c4759c715db2e2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7178c71ed05df3c6aff4e9b2a1c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b12dd76efd537a1d8dd2576c72ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14f45d14b081cbb1b48c9e905505b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bce7230eb1d726de4483809b086ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a285cf1e64df99e9d20bfb09c564fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173370ef4b2486fa053156a92939949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6125c73c38ce05dcec28ec024708a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3b33a17131549ab8e7843cb1e874d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab1a9c717b9e056bbc298f9fa3b469524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589db761e49ec5941a3a6c2aefd6d233525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d566562e13998a906e3df66e665b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407d91ff25644c5cea07ea04cb651fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5743177ef7b25b0c2f4fce245806528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c5f1853a325e049eb19448905263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9c6be07d4fbb0a8c60b6e37539b14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9a30dd95980582842f00ea423185531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553cd19f089668126d75c38c79af40a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc866d953907e6cbc7cb69e503e9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b88c61006ea4e016582060ae29075534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0176841d0ef67447c0e81ab26ec525c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811669930bb0a91303e5aff5871eac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f2b0d1fcebc74167e22efdd26231b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebbf222bd436ce45a2bacb52f3db9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d93f47e9517f05a6d6aafc2868e89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a131db7f95d873aed7bef27352058e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66b3e006bbd748a1d3b8deef504642541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1d4d4801d7d366362c04aa6e6de39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb10ac5339f90f6195d4af4bf845ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1b0c5cd6c5ba73d287d04695e4df6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4861653190fd27e5ccc8b8539a22b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50af7340e2dd9b524b19ea612678e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b11e6e984b111e3fc3778fa2a570547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28e55e9ce9d6bc31480884164a9a5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be0b1ecc339ec852ad0a3585524d13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1830e9d9c41d4a931f9409556098550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21b73fa58e888f137ce96be91882a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c90145e2dc2d36e81aaef2bb25b7cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40c46457da64ab9cae29f12a81c048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97bf3a82544ad7896670ca25497a9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9cdd67879b836720d46eaf3cd1c85555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf637f4fed3c885a12ac3805875bd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913a7523065f18b166097be82d49df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea978e20d53172fc576184a7dcc2c7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c534ca7e4562b0b20d32afb9d7b689559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0aedb32934e52ac871c459596b54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fb0b98bcfdde094d6586d0ceb83f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2216566c29ad966c77c0eff56173de4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144443486ea1359a5376e4da5b1dde4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0eaa1a426490fc224305a858fdfc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b600c9fcf82bee1d84fdace41113565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50779bcfb041e5ec918edac6afb8790566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a804b4cb810359fb038fa9ca9811cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d83ec0b39990faddff05ce2446f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9bd939377b020a91b406343fdc5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0b638755076bfc2679782adb7f0c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c11da36e738af2d67d5e60e51af1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad119f1642506434ee657d1ec1af44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540fbc58aa2d11c6ed1fd10865fda9f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591d332aef9fe7693f4245d9dbbcd03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51b45f0196ee4df2b30f58f0d1d47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf97863c82a53769a74bac82bf5d4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e1b6c90e82cda16aedc2fe719662c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328311754d62aaa3e3307529ca58e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c084ad2565b876e2c8b55db6de3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eeb811b5f703ccbd82a11ec268df3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d299d7583059c5320dad219805918a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14fb295033eedceb686358528e06a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cea9fdb96c0633138b248e1717b56583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fc501b755992dfd48ca742307a10e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf716c36b1e2507da233bcc6e047f510585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69ad0ca35ae0923ee0c022b38a77c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ea9e5dadfff1540f23c76f7e414c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b9ed39e637cfb84fdea2213e3b9f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220fd5f4b2b32f3dc116afeed7323f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ea6d9c38a2bd43fc7bbb97af0b018590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d3ef27d224427936c7e094e4c161591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc49c1c64b240d9421d1bfdd665395c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4b3cc585b30a0a3e10bc53a6dec7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbbf2614ca7bf3ad4fff7313c9a814594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138e651a7d14415271782b0ef22a91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cff7e6594a55122765afff24ffdcf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2a5ba12e83ef48e7cecbbc8bdcb3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a347befad19f3f53227dc2d7f561b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39c9c225be2f388794eeadfe589b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053a2f0c46683c367ee48a77c93516b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff24efd4acbe66b662f367264f8ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9a6ed009c09235a75d3e41a745505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b28e182d5d25f07c82178c2bcec530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3797f99395f9512d2c325b971ea6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8a9ff4a2760ece66500b5db8c681605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9917337d38ec17984990bdd632e037606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88721cc4bd5ca538380ecaf27a296666607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56154e486131725f6aaf559e1f8072608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebe1467745003ae5e02c510cdc59f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de8815ede9af2c5d85f8447d8b302610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a5d36203702c93b2ef85a234026b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a66be71bab107949e506554a5c7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a517e7c7a7085c5ba911f830d8481b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70ecf8070349ebd41af54343e448b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d06552e26ef2671e86651f1f5fed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddba343fec5756ee598489bb486e10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a31de7314e5e8f1c5288707d92f29617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f186026e9eed0ae8f16eabc768d2cbe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4011af2c6088cad7e5043fd3cc14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ef358937ff06204bf79cf151622ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42fdcdbf33591cd433ed39a5c295b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796b8850000d0f7cb2953adbaea8b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d5bca9580fd884ef0b69a45420005623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1afe0371e9f12d1bdc4f18502c6022624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61affde6775463c3089882b96685e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8b0e83be65e44a51f4d7b8cff8e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095cd8b39d4ff36db0052e48ec5768627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f420dc91852f6821f3459fcebe5cf5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3bc71030cfdad518d53e483ecc93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5839f3901b82c11fd73bff1f1670b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7cf06e8f0013de0b0dc5cde84b013631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1aa97b8c0c5737c960f022cdb070a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1962fea9a2d4df9d8c9cd36687ee84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8ba70d5db5e22dc38c9def1c5f7a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7d740abfd11779d4ae0222d61d7b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4318a545e605a0b0045dddcda7f8da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4630a5610234eb73faa73d4e06072cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1094a413df774df1a06b550d9f84fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa17c7a018f6d3f1ecb14b9d03c9d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60432f62328a42ba82a5ffa0748c3b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e64c17071b2555589a34e85fe0487641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c636a80fa2f0bf09951d474b5923642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ce4f567681a5eeb95f4c70addb37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c353e730b31b527093aea1b24241f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871fa49f7151b698644d87d7341fdd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b74481bc3760cde2d90cce70e25b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb540754875f1ff7a6419e69af6f0c2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bcb01ac8a1359d6c0a621d711af8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad003c5136f217837b253818e850fc3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1164e7ff99f885fb2826c16cfdf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a4126f55231ea6bfc834cfe5ca98c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841e77b7e10fcf807956cf046961d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e94d20087bb90a89859c4854adfba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7912b4533a9bc016c2d75590991da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb201183a345d038380b9cc46ebdf02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931020dfc3ace6f5043756d0733cbb7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93ae5c59ab3a109b492458867593b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02275eca7c3bd650c089cd3780d9c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841a1529bb490518de80a3f3656d63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59da2815f94df6a87d129c27003b657660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4e67fde25488cb684fe9b35d461b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340bb7713aad1b4431ac674cdd3d42a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6fca61f882a75ed6f9ba27f84d342663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85206282cf55835a2fd922222dcdbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105bdaa0a16eb5b6de5369027c99ef8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd2af28ef5778ee8f3e77186a5e66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a5d24abaa7a940186b651f5479e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d041bfd94e5ed3f7b78d27e0e4c14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f90103a402b945348fe3349e1d10f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbcb279b028c045e19344962f3311d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ab39fa7488a124bdbaac00973da00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ec47a79478dbf500530dfbe25f7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8faf8f417836990e2420aaf591b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9579996e34249a6b5f4a3f38a5bb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246bde8b6cc7c123af045a157f8702675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87c83c403b9379a03cc89286e32a7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad76279c7e55ab5596c8fe1ee9d4a57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2f1504a1af7047c6ff4e5ce649686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74339cef6a5fc73d750157cda7da00b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e488b321c1597ea1dda482337dddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444861b7d4dd6a0c9aa4b00243b8fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b66af80c5ad6a2e7b4356a75b9042682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897035d2db7ff57344946294e5cdb2cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182f87a79c990f9abcfe48a30d1645e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1dff0b0b291ef92ce4b307b44b7a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0774e1202e88870e9f41ac8b7ec9cb0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc539c748cc6570022f2f8dfeb3f65a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846cafcbf263341cee878f437fba1f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931db0c8716f4b500c1da7816952bab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330bb68f817c86c3a04d5e68ed19a50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51787b0c46afcb4ec43fb198194d9a58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ccdfc7c978a4f2108782548c5fd8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2f1f6360b32743d7abd394f6164f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1e84e203e43567cb342631cc19cce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabee58a66ba67447db471fb24c1c7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2889b6b597eeecc0d2f3e10212c1915696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae507af5e72be12a09917fb1ed5a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09627ff6db90ce16bc5d0c4ec0c2ce9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903c126948bbac8bfccd3360fc9e3ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92d8abcd909bfa92d2eaeefa6da409700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e9bb07651330988910ca8646a9f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5416639cbccaaf8c3aad1ad086d1bba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4d6af971ca25eea3b625276e9a6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b79741681586aba897b6a65fb36e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f24aabebff0d8c4069edaa211134705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8470d80cbfb287a232c903a80d38366706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695dafe24f0fb05f733b7e45017b9f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bcc64abda9457010fae10ce82e192708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee8487978d27e1b225d6fc155d38d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a4ae7828446b1b4a1635ab5617992710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ed23f041ba3a57eb2a3e19dc9923711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1cb66940b770c7fc9e969c279e7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820ab643e8c5a538a51a7eca80f0237713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f69877774c5aeb1ff594ff09d5cdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046333796a3b90b71ad9cb380b4676a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa02c9855a4b21dd171c1cdbfb46c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdbf8db3ac7392b82d5d65d0497fe1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba584dafad458d534b214b0c76b153718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680aa1619c663ebf62dd22e5377ec752719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efceeaef015785cf6c6dbbb222c4d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8302b913589af31e358db223cb747c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0664a4748054a14cf6b4b03afabb22e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f699ef613d81a3674a76bc3310efc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627f829a9ec6177c8264940c2bec920724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091922509e3f56a0f64c74083bdb8946725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62dc8c7d7e324a748e01ad66dc32ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dc7cbe7d0bc223cd040fc2d93827f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be94e3c3fefeb41cb6143385a5202728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba9c76406623a79206c648bda82cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ecee67f7d0fabf6edb228b39e1d1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8b669750f5473fbc858ca1f925a3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727039d7dc96de845d34474faba64a57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176ba80df5efb3bcf683e0140dd54a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b3b9116a7970df2beb46709ac002734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7b3f18b3add669fdbc5394330925735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752ea17c7a0607c2965dfa57fec033d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af687bfbf7172abdb6533a8fcf83ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b67b9468cadea12f658e5c936046e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d6c725ead7dbf69faa62e872ee46e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa3dd1e4b24894ef93bf0cc89899e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe250d610759ce7dec6d869944b285a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba740a6c30de76843ce36a8a66246503742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ca70e2cbfe2f32a72dec856de2ef9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c056b79ad8917cfc5d05fcfe11ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1ce1e7e9667b3f5a710c0ccbb654745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728073afd1988445734e4bfb0a9cc23d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589e9ae9f6dd95dd5cf2f9f597bc03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12e1a357b28a45f6c7d12538c31d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc863bc2fdca36dc1ca93218d6164749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b150a1235caeb2d96f56a19d225fe7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760dd473200119938d080fb095e7e4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4834e22a0ccc4984571454bc6960ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd62284983e09cde383c26bb754d7e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a45b44f283280e590f7336db91e65f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f131351dc5856a806e62cde4d34bf2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb93b647d2d95d2e58cc7bd789b526756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e72e1be3fa328bc094c2a7eb88643757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759553e3711d252dcaa5728f328edcce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf15271b233030927127b8749b26b0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>