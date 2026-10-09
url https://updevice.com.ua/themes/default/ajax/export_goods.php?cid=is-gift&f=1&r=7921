--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6be227d6d131e7ef0358d6bf57336c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8becdd9311cad5a3d5c9d7ec9186be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009a1ea4d15f0f170dcdf4aa4c76173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360122073e5087b934473017bdbb3af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e4bf53b18c7794d397651fcc54145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b37a5559c497488f48538139b255f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ae28efdf141ca53b372f898ac0b1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566babbf6398e19f4e3d7941faf40b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d902260ceba9dc7d8e7b923d636ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d837607656f4fcdc7e8e4e316ad7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09bebff861d44749893dc84f9a0bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32980dc70b961e00738ea00c666c234612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e5ac4e54a90a3e23827f879749aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c6474fee62240043d3816e66c19d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79f07ac201d0e996e06f5da60afbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81792911e3b3efdc0adabac8b7b2416816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27309c2d6681b784829be658067d40417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6883ef8c8bfec39e1fa61461ff3a9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbb81cc7da36ffdb9b1743de20c6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354d01f695ceb43278c2bf47c970bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5001ef93ed7ec8c049b12f7842440221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a2d09fbeb7d31d5c404a2ca07125722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0491c63ee3b8babe700f4c8a5a5d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f01b9441357bb306af2f98c9b03a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3a9123e7b5a07b85d813ef790b3c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5aa754920edb82dd6f2cd3189437c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb85a83a8f6b37bae0db0efd7915c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f82ac9f289354fe81cb4c2d2952d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e30d284fbdef63c860d3016ff82a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d12d9c8305ea8db8466de483b91e1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbadd9294e7054500b1edec5481e29931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b84f427f1b95bf649ef6a1e7130d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b11ae83fb73c107217ffd0f6bf56f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c113533530778f6b2c0542174e0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0736f1c283b68538acd55ae2386935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c81bf3ab367879cee50c69754fe3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604699ca66cfc8109086eb49b5b0e7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3cd0bf5c5f8760620579c622b34838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785619d53ed4b1c409d81ba0c45eff5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b90fcf581b1443f66ea00ac89f652840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5685532f961b678fd9e9ad68c22c95e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bab4b256ab10a9f3468d61989506142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c82f0e1aa5dee080e75872d72ceb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b2bce92a1cb81a4eaa76ac25f5e5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda206552643532889e167e3d0bc68045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5046e3b534c5ed8f51185f7023e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9247b49dd74ad1976c6e3ae6f79e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9364edf4ff8fec9277d8e351f2bd948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18eab9ee9ba73943eef330d72d92a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b1bf7f01aaafb2d0c67ad5251041750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc705a96e3e440d0143dfea17b717951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78b5e198a3c2ade3f25f902733518452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3426d1e6b4d232551b6d4dab3c41d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b874d0175b65739ad92979602e65ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48618b73686b6ed254a59b3565c1cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f3673125b8fa7b709ff30ba1648a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fc1163b26d22f51dc707ccf136aeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6091c3f93d58bb194b814b206dbfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6d7fcade6a18cb599343a01951f9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f9b8acf8d06234a18caaa9628e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2449c80824634154f7e8ba0bf4dd2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21063a178e5d1ebc010e383e2f6484862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c76f30c37fcf9fd459a51b6eaaa463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a244fe3bd0a582006dd18e20dcf450d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1f515902d23219d9dd69abf4be5f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eac9c43805d42ac0c8e0951cc116466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0275cd05f11aa8002d94a0d92e73d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04075f964b94cbf2fe7b65b05e41101168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad05afe5ff98f9235abe9f18eb15569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe2bfd44002fa3d8661c7ae86cecc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848116cda22359605af03c2d6a232bc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9217ea859d71e00f5cc94d8fe1e5c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a4a26324a54fd4c9eeb414ad1bf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b858a53cc3e715125a3d4231c42cc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c0833a892d4ac8bc2b42f723ed1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e95b41a7af50fdf4677a2b73c257f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6acbcedd95403749430cd7faa3ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ded55c3a7d4e1efed12de2639ea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c5194d3efecb87fe4be2130952f1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234737482d1059860c966958dec156b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a017616e7c7865045907757e7ce681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03fb767a4f8ac14f7fb5038c47394182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431390538083711653315b5150f4b79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8c7172673bebd8af4e99d7856c89384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b0919ce4ed79184f8d4ad00a665b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11751d018a1bb89593df5a1f33e525586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f16d433bd7471f8d6406cbef8163787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a459189389311c7dbb6bfe440f6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1a8ff670418e378f705670021dbf889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d567898fe4880482685d1c28f28a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887e7de474460fc22c390b8db403d4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fc30daad12136a45f287aff0bb5de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a39f88d45e6d720122eb31b81f5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192727af13015d309d8cf28d8fedc73094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03c5b4b9d900a66616020ad5c313e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2caefa801c07cd3545d8081f21c3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f0a304fe8a358fca16c4f346700be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acdea9b98525003b04f785e5575fa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4ace1c7c5428a2f165dfa7901eae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40568bf2aa3670d490a90e9830cb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d3da48fd9edcf12287acd6df48d6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef50eed16d4d111eddf0dbc4e81a8d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f18d37382d5d7ace6c7a5aadb5e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbc40c22d845b98742df26c4e1162104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c646f720c07900e94003daa3c6b955105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11e20d896ba10326024c7313a1051106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f0362e06fbf1068cd52cb737154df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28ca009b9273de7793373f2d4ba83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80aab1cd4cb7856a65febfd00bb75b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708712bb9b45d2b38f817ac20864e408110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636695e60dd59a96ba07763cf6d3b2e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7298632958db32878360bb94b9063ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355a51d0398fd9d51e2bc77a9968ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098068399d47ffee117c71abc45b5621114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab260b40c7a2049af48baf4c35064b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45056bb6ab589ea7318a563d135881e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0858954d0b9cc8e0195e4605614a98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925473f0d3a4cf2999df5792632b7ed6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a98ada023fb6a50931269de114c424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7cfc71be7d116f83c99a10c21eaae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e85c0e4f8f0093eb04b52dc3866d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317949ca0a49139fa2d23d7a916653fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f269bdb762fa15fc89adbb5a4a18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528878f9b14efe2644decbe640baf08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc292a420d6bb7fd1bcf1cb4049ab7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937b3a737f37c14131ab3544cd0039126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c32d6639ee7349a75583adaa4464127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66440bd7f6e2db3371c4e3a1af7d81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea63f55c5f14400af0ed65c3a45bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f0a815fc54a8bd2c55f98007a9833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae09e142d78317520377416251108e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185c84e5d372cfdaa9f06bac30836b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bbc4314248d3b81da86a9e61af41d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61c871e1398e48cca776ff5c983740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7ab21ad313eab2749457e4867cb01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd0b0274a2726e9be18252806ae65a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e467925c2c8f1f231ae8a24ca5d7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886762081f21c553a0ea6ccbf13743c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d4396c7fc877bf06fe09497d2cb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607e6ae5809394b3389289b80e0a4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d406540b9967c7411d44bc248a2bee0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf60d7ffea87d8155112391da21f2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5564e57a178ceab4589f683ea7e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b64c05138181c0bcca822bc5ff2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b84857f1cc3bd8c75d5f4806fbed13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2367883c6fc9b2ddc87ac60cb63e5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5835ad05649361ef7a7f223fd887a06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1dce219fa11367d10895e03174955148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1eb351f39f83218e31014a7942d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991ef6e02af457574ce769d73c22c79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3c5f3dc6e9f2e7974bcf551bed9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f47c0aae919992c1b1ec40368db50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263b2cda84b6deba3ca439e68f21a38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d697c62c01f9a4253f7f794ce1b01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b228bf5505e8cbb4f47d15ab2279b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a14a0171d5de1b715de6254812b20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf53c0d330e3837b786bc61de3b5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4200ae4ca6e6bec9881650e29962158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f168c7e8fa8159dc0d24a1c882dd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500d88a1587da95bedec9f191cb637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30db7d584a80c737a6a81364079c83b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddae396afcf236e19261e3487e5445d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264634d7fb5a4a40c1868ee80905e4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b25ed738f8d132c77db50535602df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da464f724359a6e24c4c53bb8394c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac593a3557515444216f3308de676ec2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a7f5880fc7adffea6fc28fdf435f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23bb74e7fe46ae974281f71aa90933168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f4de1180404f16b1dd5110e36793169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b328b6c89909bea03d2b4b10e381d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5e5f9ffeb7577ada6015ad5aaff8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289751ac1ae7371787952eb9b3346938172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a9df49207f0a3a6607089aa6889d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c020daaffaa33702f2430fa2287403b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf73d8461398dd94270bdfbcbba5144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a253f67e2811f46c902aa3254e48a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e711444ee27adce4046e189930e8c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e1af747d4e13a7adbf0c1683c2903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4c8976c487b470974bde3426e111a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3adf8624342f2d908015b5e46f4100180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5eed8685d0a1369fe97bdc57fc000181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6fa6f6298591c675f8f1eea35363e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc108b4462f103b3ad44dda7ff63aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdc214871572fc97a9e71af186617e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe117977a87dc58f1a798f4ae58b291185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cd67c53d71f40b4c4b855126e6f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7081260f82e619747c536c71d1c4305187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63aca4d4a83194cc21aed2e756bbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf27269ee2e42216cc2a3d3ea1b3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea6bbd7b27465a78fb170381654f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed368213ce8a3df94e2ab2f5f132495191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816c337ca5be3322b6bd1fea0d50f7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180889c66bc43f91964b6cdd5d0ecd2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eadfa29dfedc49163aa79577658957194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440fc45bb76c3afc3527bf98e356095195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248a71e708bf948997963974f1c44f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de998b3d25406f848be32361fdbc91a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791535d481226758eff1ab8a2fb1ab6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cc4e3a098c60f3f650079b403eeea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c679c137c9a50f52e0989711de93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c8accedb0b9fce8cbc04dafe2c6bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a9227f9dae2eed24b26f0a1e9e90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286167e4496cb500e1b27b8d4e1b997e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91493bee486facfd1a1098cfac24a4a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3616d03bbd6e1f9213c9cc3117c6ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e232c4d736f24761a35609a6e485730206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea70adff95d6d205217fc35c8616637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa67c8430cfd4366bf012c616818e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59ed93d19b7061dc59028418046f61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32189d0b72808da9bd6f360e81ec25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d7134458c1b4182c1926de4afa4e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c33ab225d4826af810041497ca41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dccb306e8fc5affe15848465bcb16a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dea485b428aa9b527d0feea41a1b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e563e269d9debe4e724b446a630f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b81c16cb7fd71f78f0987722591bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc223deca0f8f9a8f84af3c9abcc4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62b111a7c6198f2f2512897f47fd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa60da32d002375e47fe7332eb0fe9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed49413fe6ae7e319aec77dc29560d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a15eaa4c76faccd6b72d0198925da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d550193374c9a84db668f1752659222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c753fe3ee7e9e40d69c16f09861d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3289d277c837b2d06342a152c697b16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52135962e0cea9c85f7b38e6ddc461225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0e1ff73399d9ce3a14c727b39ed5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b96e43637a77cb0ed82124f4c25ffc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa8162869fbf00e427be0064b87c82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59913f6e7d6ccc5e0f386eb357b43fa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864df8b09be66e229536186af15589f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5716397c371ad2bf8f6bb1466cf47d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384c407e2a7a583a4ceb06956d29423232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee33cef3f38f7ecc244f57f4f83fc94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd44a3893fecae889d7ef328517fd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b564aac1e43c6a6700f6a62793532c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947925c06ab900f368d99c054e0e1b1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07cd108d29de004482a6375750c48a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b600236f9baba73d44afca81e9e581238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5254a52e58b2d0ba666f4193f1082239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c581d8762115323ad0696c596cde5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15902acbb2a63827d65a470c27c8cc52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df265b80d3033ee9b8ac475110fae7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7adf5866c0865543d725e1c6c35221243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b38e3ded5b695f29b44087f55aff8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6bbfbee05eb390d82cfffa3f61c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d4753968a48687d6506f0527fb158246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6946f8509fdd616f87db2b76a4c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd433427b0a0b5866f2233aeeeeb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e685ebf633d32b8025a3c102c705d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df7715c8d6be1015dca7fcc2ec2f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14551fe0b9fc3b6b18b08e602d839f71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2520a740544bcdddb2f899ff4b6710252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a3f17055c83a6e80b2fe8104291b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa028fd771f7494ae0d3e21806f3442254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91cdb255b24e331a9f7c826b260660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d4dd82b8a4669f7277fd1ce9c18a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404851d131a19409f62d875e0e54ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ff9c6e951dcb24cbff90179cee1c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0647a5103e5dbb316b8af8036f447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e49816274114c7eeeea6921a66a35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c842e5791ed734c592670e526ab6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091c357f0e6fa5508d1d501d3ce6338262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14b90f306090c9ab95ff0299a1208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5c5ebeb032319177836bba230204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87c34012f447640e1e871502026c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef367138ea510abd429bcdec61ba8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e15562b5155152e82962b0f4a4d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c205179a8191cb268e04e653d055c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ef7e5e8c61c7d46aade25c3c25b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941d20158b6708511e3cba7bab25b1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afed458da557604f78b84398d72b30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3014518471f9f683f2f38472639442272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc33a6d540af95c84d52827cd94900273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe821b3b9b80b6e5c14dc9bd7957abd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048d8e9dfab4bbb4fe131048b5cf626275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121f6dbb35c1e060f8b43754c49ab53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34a89cfc4c1b264cca148d088ee7e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5ee33cc6fa67a5555b297f7bef56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efe4949d69dab5ac6d214fc4b58a66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066cf6ccb000d9d94aaef37e904388a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa20adce1994fa46e9fbfc4dc708ad9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4053cecaf81df67bfb4e9d5bc1e836282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb4aa2bd7fc8dae3023ebd4442acc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5ebc071e1905634fb279685e5640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60c6f38f87f037e031c6548ae1618285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff44f3e2da9241b74a20d8e5fddd7ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e16dacb79f2b38d825ddd9090fc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aaa2cc3d4fa0b5666a606028e21d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a2e9be8036ece8986186e781f095289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363abd5059a3f6724ab5cf240140f6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae13f8749f4c5a4ca68787b1732ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c7b4d03a89592854aa78d7ad537a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995d724f393665d0c469d3bcdb39ba7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dfa887ace31928d44cf83fbc102c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4aba6bc40f6e249486db0a7edba23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11594b669b2d4e1708505607d38393cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bd738c219164309282b8e658d5a79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835582442f057c445b22b0154e3cc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49662dc8e19f10d94bfc9f16ef14680299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a3c6ad7cd7da3b3152f3316120d6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920eef797dad7e1d9aa84694bce6305301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a2374a5623dd6e79bb90dbea63b83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde3b8668ef426ae5a316c541e812a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3f0371409d9d14c9d869d67826232304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142947beb7dba2a3c563f909db80a05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218cbed9e1367dc893e5916ada5005306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8ff90ba51c7d8875eddde55513580307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9411432fce06feeb091cfeeea249a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4f3f6979220c0b222b8bd88e2513309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce054a0bb4d3616ba03612fcfb80882a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca884972ee92f8197d3d4e3c79792311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed61520500c35547ee1d5d132e08b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e127b8b92fabded0984324fd4fd0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc2d401e30a8e1c939a92a30b2efd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e186234d082fc297db4cf75f7ce47ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294f8de5d62e8c08c835a88d138c3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe39b87ebc5a4f3d6b35f93748d23317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a90db66dcc2d542cf6cb05bc0ebd3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff1e1f6ad802798f30efb93409017a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e34da90d22c7d0cf59c86670eb03c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633c6c926ce0c5edac9ae9e8c7b813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de4290c34ae3f60ffdf67c9b1863a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30994b414271878c89799c7c0603ef5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e092ea4bc0ac5eaab3f1199fa43e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544b0a16d8a4978d4cf4f07fd4387d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b68782aa2682a5d3510236dc30ba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d1afabc59b099bcfc1e0cf971a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472203bc879c7d73b7d610ba47a21af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394d7779a37cadc422efc598de3dae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185f5c4c0d53692f7a27993f11bed2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065684c6fe0437d825879c4c8883e806331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f718483241e6a0a29fac30613d2e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e3b4dcdff2395b14ce3ad84031b01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc04713ab1a3237e429f61e44271bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8248ae4f576b703d9bc9a4a4c269f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce597424f2139cbc6a5ac7f8fead0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2f1aae06ea1c283ae8107daf64d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae75e0b3826db4cb18ddd8c891505c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5de14561bdee9ca7f5730a2e7092339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fe23daa47e1d0b322bd9ccfb60d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa75ff281e188f05c8400036e91cd51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6a8205fdc21ad3c7cc31219a960ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eecdf2382f0cfc0603222815031dd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef7fc9d42ae39b9c20c89cda91c2e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e122729702650c9690a79de1bf22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189cfb67b42680c5d5b9739d8c5ceed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b85c51b5ecc3e333df6f8d702d0885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaa238abcf6bfe344a42e0499ad3a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ed4c07d8f013a26f164a5974b826349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463c4672d52f66283eafd560dc1a948350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7d60f488232c83ace1e8a52eee9ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661ba6f473218314865c111c0acf580352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2ea53775708c1ecdda4b597c15f94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf55bf95a86ef4c8b43794f09b01ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda39b327b4469a04033daa149703ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe3593d7b2352785d1c2981187c674356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e72b99fb54eef998370ecede84b13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fe6b81da599c45e17b1512e8f2596358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08926bf178a14dbde618eb39893344359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c68da60cfd3fe7f42bf7c1e089a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd39e006ee06e6116b0276c95dd5676361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b82d7d42870659898fcd77e38df9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08307e6fd0df2b0abb329e3983f6c8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d45697f03f88cdb84283d03443dec5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764943665fb5e22888a45a781df88c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324e829f5bc38347bf39f9f01430e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6a797660ec7541f9d10f5e79ca3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df89d218eef29d8bd8d8af314ccecc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee6fd80128653d4e35391740b69e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d33949259fed600ff81701c1f9622370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c0b53f446a7b8165b67cc169008fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e0916d88d75598d2ae85496e2ec3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef03c9a8af78a355ce7eaebd0c5bc96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8989a2a03b8859e10fd6002cb48f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d9cadd1b84f191e67daa73b62ad3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30c26ca2b0d722aba80bf0f133e2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa616c0c60f6f04460a4b73fbd991f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd8e53b790f2ce5737b13fa7f1e9e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17fea624d5bb867631513e05c1446f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f27bbc15bf71892d0ce7afafffc61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3643d25138c895e469e8277919b95ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ba1d0672a1de00e22a403e9fd52e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47397e00198c01f5ea08d68e0ee7bd6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf96dd04ed64a0a60ff3fcfe92d35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51815de356c6d492bf92be298ac8e89c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8cf1319bbef0b426ad65edc01e8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ae554dc4331a1a09872b94452693387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794487808a68a0b3d8a712e147c2881c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ce82ef56263e2740f3ad55b077ebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79056132b19d470f074373d598b8af0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f76b3ff37d070ce14eaa7d2ebcc9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba8c19bf98dfb903b856772ee930b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d87ddfe74f8b8e649630a33679d13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d863af930e9ea4cb927351b67d0d3d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c862fd7ecaff2bc08bdf40749bb4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece007b01af20fd008b0e04273315618396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ca55dc0e08394039fdf957dc58dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0eeaecd7a6f457bd0fcfba8ac0971398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b04e6a932a3670d54cd6904fec0204399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3f5ea6f18ca75d4cbf97c21f51825400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa46b72544b98a77735ea0a872c2883401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db948131455cddc2f13e2051343ce4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569dc137ea0b21bfc9c53c2b274b08e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334d640535146d069e655d0d7eef41404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0fc48f5f67fdc83eec10002348a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5d7dea77e7eea8b86baa420c023a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402329f1b8e452fe527434542ac1f68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc26c876e740677b99a48a35db12796408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a74cc6f5ca09ecda5cefd87de61a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716ce0a9040a009f7549b3312bfdcb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87314a586e85a2fe81d8b9934df31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d735fc3a4744e7a2d9f6e7491bbae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ccd26cca85387449a3d976542af8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78706b3db1683a25732e67bdfeaab3e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798964b08d777bcbdbc77d823cb7623415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cc2842c7e02ce79761a220030b4c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b2d7f1e0d80799289f1d3dc38b64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bc27aae3545241702242a1c19fa50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbfb94e707404108ebfbfef3dced2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d72350c2a6711216de5ee09213d11d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848ca5ffc49f471e66d3bdfdcd3edd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c7799f0e0cec6a2f0d420e7530cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c931c1147711095ed9d8ae5a36c62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000277922588533a9c1bfa1dee08cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a13a0df328e4bb85d193d48fdbe8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca82062930e31edeab9835b630ba49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d1208c5df0738b08e85b5cb6f78dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2348f34dca8818d5bcbcec26e3155428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685af39585dbf0b0e93332404bc6f2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12687fdc94353d3c8ad82d8e39af8ccc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f2bd6f937d403a7faeebca27b92d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caccfc7c559bfc9bdfb6eac831b51c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfed190d11746f5def735a2036a141433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911bd1f2cda2908899c71b10ed8a4e1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441312f3a71fcd90936d8d6cfe6268435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931ba28e5c90aa96053affd860ea86f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edfcf5c556f180230a4bbed48c513e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a631e1c745db174de75d43d9a0edc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4eac6db37ee8466061490f3840a25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6217acbd1053c352d70111739308a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2bd509792f58f9d7c13c7773b5fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471b0de43b410bd68408bc72e6ea382442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028e0da22e6fdcc08ae904af08bc8fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5634b47e05b4a453df320457b4c69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515aadc26d15f711ec997988be39fc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7a6db55406f92ae921336595e1a8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47aec63139d279a2e5e87391f4b702447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ac2394e42fe1edbbb41d69ae3fda2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cea53736097d5839cece5759428559449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f6e9de888cc1d190ce407d7765d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b2d75aa697fb67a9e993c713befe8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870ce5ac562d3c1c5ec5be4e2ba652452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e2cef904c13ed80267cd2e2b7eaa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40d5082dbb5c7798630a3f2f9cd060454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881f416cb88404da688823e8ea1111455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd6862bbe42dd31b85cf329a8e5da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f9aabc82e7b950d56f492c54ce90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03a328a4c8ff9b05371a5af834045458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f65d11c1a7544b9fbe48d78c3e957459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac75699645994f323fff6e4e59ef895460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd6d0aab7d355a93ef3b30176b38d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8142841702e314d971ce0c69b7b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e566ec343fc38acd70662ed4bb15c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645115a9b66b2366d07ff8dba4492b6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663532d9710cb83b2f1d625ea645e5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505b8e0289c2af0a18b69d2011005c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c91df02ba0252ca87db8e900c6bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead20b18f12141e5166371e900b79d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23f23eb026cedfc724621f62d66b50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb20de2c48911e493433903237de78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216ddb0650c1266ec35069342ae839e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8c91a03442613b25c16342fd8e61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90af4852d301836862800f986fbeff5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e483c89f0a3184211d6767754ff545474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a555778e27e69bc4150edbf206b26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cb3e9b50826fbfa2c9170a34f00ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db025de3de93e4584b0f0a5b537043477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac1a37875da94b72788da4bc9d87b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bed622ebb1f7c43f1fd1e5eb2c50f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7d2170949c39175cdf93d0ab608ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557f8f801ffa2e2ac2278515bd1206481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc986ea95046472a6153933105916126482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8f816eda8c8c9c69f3171d12c6d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f81d908eb21e9ed42a0d9837666d95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd2733789d1ad5b331d7584eee87dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75289eb35c771487c6c0e887efbbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35a2eb326483a655e57b82b683fd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58b07b33ff7f7213d3af078c0f1e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5d45f3f5be924a7c55852de6df5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6fa1070d236066f8dbe6eb41100eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01c2260334ecfcebe7a7002246859491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a925d3c570601d52c323fe4e2b36015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee516eeace9e9cedbe906e86e1234d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676342bb1e2ed3795021c37c89189f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2877d02d10e4116ee36a547859e950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cef2c3148d8b010bf4f731307a6826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761cb7d46158f42978aab9eb667ed5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ba6ddc6dc9f0392bdf9118c2afde2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b83c4d718b5b7aba96b3211abc4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3bf57545a38730d6cb0d0f5a663ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87191ac8630645f76b1da67bdc5ad71c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ea285d75ae2772e916769e608908502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d91fd02c4e4c6c0e3c8008204bc6f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04166d59cfe3ac9cb291e8b8218ba4d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b20a24400973aa6e0f42cee6a6fe98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b6b005df1ea630d4eb2348c3249c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d36cbdf7a4ed601b6a5fbe4827325507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a80f9b92f63d71cbd5ce2a1010cca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a97fffe7c9f4e6a06dc570af2f8965509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8bdb755d0df336026de11a4a2d1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b112ed29d23c56b948b768d4a1d09f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3508b6e0ec0b9ae6cba9c10d49d241512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bba66d05f88b881ebe2746022c0c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df91d50cba3cb49f7f6aff2f2d00d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ab219da7ee5837f66a8844faabf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2de66d01bf53dfd5e9be435e6a6d1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f86739655e17526e4afd9ce329efea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16576131a891bad9372b64f322c0f290518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46416a300420a0f932739cc904f2226519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d042854739b953d509c2731233f84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72dca59d4a4fab9b29dbe7c3ffe97c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de432e800d7d24bb2084df97cae3e05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da16d77b9c672b7bca718d44caaf364523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949016f83e8269cad90d1fd9d2499e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5cb479195f10b0b539ec44d4aab82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb8678915f73f99ba94f317cfe2e87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c67cd2da2a7eafe8ea18e9400b37e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d7e99ed1ef817fb201e0b2927cfc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea12d5771e46c976b449282dbbd83e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2552aa769d8eaf975f51b841b4e2dcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3fa0c9dd85000da0aef7627ae28e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a669fd8bcc45a37c54da3b26809b7ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35119bed85b050913a3baacb6eaf7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6416f54c501fd44777189b8e0a78c0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f1976736bc889ec061b30a60b0197535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270a5578a58ac0288c7400a88b9bdd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f492086e82d0cab5e9f57ca6d8a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d11f59fda355c8a800917b526a41d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82aa697a801b6da27d71bf7f727c18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a380a80902ffde327d62c341a3fb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d8b13877fc5b6505704500da78472541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a516d2134d68e34bacfe3c30e22833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151ca335f2e944c3b0977b7d654713543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf9a793bb5faba40ebc7052afbe83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b99dc8aab4dc6f3439be47a857191545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435587eaaca07cbf54e6cf70ec6398546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8472555d9da09c2bdd0379cb7a0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9942f342a3d7e03843049b97cd8764a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e25ba5913c791b6321ace802203601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34fe12d8140f7c63769f5fd46a356550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc708de7f2cb60a8a405bc760cc65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f4c82575c114a93297e86d7fa71a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e0a1375222890b8f49354cc2cb8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0544aa5b927d18ab21cdbb1811c3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0741cbf7cb3e2ebb4eb076f32b264555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de32d656cefb9a1c58510590a1e29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f827ef42fe06ecd452f41d010f9fb08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cfda84ec5d8335b051044fcd1c5aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bd5c1834707c2350bdcc68054f5f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f59f73bfc76bfbe322c0c30f9466d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864282b34a8d3e6c02fba77964adca0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d5b1b00168f986dca9e4b414494e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5def7b15a0ee071c85dac8e419a1a10563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc857f9a8fa48b8d3818ebb07ece0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939bceb7dba0e15cae7e00db5e8347565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5911b14cc4aac55d1cfd2d94dc205d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e68ff7afe1be37b91659816ee83e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3106a14f4a9bb3bfd593dc6fd5dba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361bd02eddbb102744905fb5927a5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63900342702905c0c19587885dc19ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb63fdac643f6789041832b957d0ae0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da801fd9fc932d868f2b070d343703c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319567103b18c55cf302c98966bd51f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1185a8a9271dafc984152a2a10b522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd7b9f2d28b6c64c3cfc8b62720ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72207631a015a72defe8b085271a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3898e18c272006e87d7a400e03c3f22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d034d5238c2e7085ebce3659d90641578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ab711a801d446a7cc495e11a546e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c058a3b9ae62775f8066f5e0e3e7e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd14c9d903999b6aa937d1ef6528a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453632165dbe0f952680b619b7d4340582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcc0e0bb95f75ebb9fe795d6e2da84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdeb0b8cb5d458af1f813628a85629584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7fecaa2c222bfcb6d95890dde077585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a561b1433a65ed8cdd3e1bc1b888586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c0ad149b4aa59456fab0908072c93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69482365485f50e838556500256052588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efb55817c66a7beaaa5877a16b7dd1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7556e68877ad35cc1f606f779a69fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cb39972e7af46bf003edade6336d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c75b0e1dc60a6a1e927702cdbc91592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e7425c7e4e2e004aaa649a3fd973f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb2e22c003276362447da413be8627594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2976172c52dbbb153c59c65726eb0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f5303daf69d55e7febb5e092f3d47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fea0b12f61d677af937c2ec9640f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003bf0d2b67834f5a10c9dcde039080598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab857f540171afd99e6f8515f06d60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f190eb2a8ead6716b6778d7184e508600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738ca393fa46df6fde87b599a53193c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc812b6a93130baff5a9625933ab34aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036f30a24f9c13948f4d281773809ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca618fbb16395f5511ae90019d3433b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd329bc28dda3976570c2ba86408e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a032eb86674f63aea460ac6af3e956606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce809e73a6c1af93296819b323f1e88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2ce264221e310311aaa1dcc56b2b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae3720cd096ec78d6426b42c010027609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8363a93dc3b38a2aee1fec04ca37ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94349b141686340bd43030a70c3eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb143f08476cb7c79b5fa968ffab4946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2408f418ae473ecc4b689ab52dfbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4470b893e907565a2c651063f097e8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca7a7fb007409da768b9fd09a3c6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceaa7771cc0d3d12ff886ef5aadab6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaa8edbce4573a2f4a0edfa091485f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb99cb4c30372ff02333a4b53197f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b258e2029a1949fd78e0c87cabb97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400844ec9a58ec2e4824f6e03f3e9b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef6355713dc65f04deab0c8d978e9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279606d4f27d80cc4c1b83aa6d5a83e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276fd3175b6b9007ace8696a6303ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77f6918efac43f5e5b0c10586945e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268e832e446d3f8974e0982cd1d9ba0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a743b7475b513a77318d9e681d1778626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cbea6279dca0395d3cbdc72f56ce9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b3916ea8868442309a866c0c6c294628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5183a8a6820cee2df17eb6037923eeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c6fc26b162ac6a22adf9f7cf05e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543dc41d734b4ff871318923d8dd375631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534990436f9246142a798f5c93bb41da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc099e1693c1c04e75f2de1423e102f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c4516c71e27121ae6e762e59a334d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a31b53f967e6a68e76d8ae6620542635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002511bfd4eed5768abf300ec0da35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c122cb75ee49f09f1f498cf5e83afef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c47a8dc6cfdb33ed200ae0f90d390638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55537a68c495a576d9517a6aaee4a05c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b0881f9f29c109046fd81787a5f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6b7b7aaccbc27b79ffcae95f7699641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e81112b4e663ceb9ca472c37bf05a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67635711f913b106e934ff1ad89573643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b3e321cc0ba412299775655feb76a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abdaf22e14f64367e85ae29f46bf80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471f50aca8718ff737871c1fb2594ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98755f07fd5a0056b85e31c1f5a564b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb08060fbfc0066a0fe86ae78fa5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4dfc080414fbf8d318c17c3d753c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82ae0b752d272ea2de6496ad92368650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd12e4887d31591f71826f1d17945f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e47c02eb230f650ee44841da3415652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23e95ee046810e8e9ff56dbee3ee8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80664717e442e21bac8fd3a00ac48b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979798b0f33bb51a73f672282fb0b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7f83f014db1e44ca1e7c5ba7f5cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043c0cb512209b66d769948eaeb308657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835035a18a45a821bcc6e81bc8a66301658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0303dd23cd087d755950dc7f5fa7161659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74fdda4300a49faca505c4fcb5caa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e947fb9cc08d44f725a409bc5c6001661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a3b4bcbcdf808f4b483682c3f926c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ad2cdff879fa2d764c6a8513e6a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7be49a591c5611272017eace1be054664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2433ed2ec8412470eda9110239622665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434e1d7b82c785ba2b39e8a319c3fa4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb332c5ab7282a3e0410adc96949375667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb8ff19dafa2ff914b10768ceb685b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d3ea2250fba23fa0d6f0120ac4a51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cc0fb0887d337837d78bd41850ea2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaedb4276d7d3567ea37cadffb9f88b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7009e89f6bce1de419b9183d6c31d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eeae4fa00abb557d5c539974f305c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df36a3c5c0fe4b94e64b916dc0a28a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa14014a7634a167c7393a06d7b9a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf4c9cdff83c9ce2d57243e445e5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb107d87f666235af070b8362d4de8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be7493fd13d595416cf2cf0941c230678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61ed988374ed72d9b790f123f171cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b191bbf73a9cfc13b09b75a0c0617b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ea4dab4844a38e5edde3a9cfdeb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441071b4aad1fd617705573635a9f041682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e4fe0a47372f8d2dce6d0eae84a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c337a73ffe6493951ce529ad2037b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61905135e69e5000167a83cc464812685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65644cccccd8fbab8c2bc9c8117f62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557496e6acfe4d5cf25a661dec13af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d152397a54894b99840bd826c3d5df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d98d9231e002b235a4f6e3a206ae1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c2853f57143ca8b7861d8dbb13dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bf824a1b53a11efe582b22c91741e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ef2bd90afd320a713712b170c52a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c28cd0b357565aee9871e30965d6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d79962ab8d1872c7525f7eace91439694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4aef0fa50ef4146221c2f5616e68b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685e5ff1f59f63e780b9dfcae3a71c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88654633d7e930f2a1e5435547a91cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5d9a81aad69a0f41831ad61294c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b01dcbfacd86c6b235e658c48ee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d41714b2811ac92b3737b659627b13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f982c0655add48da7a5044541dd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff022d05aa968e17304de7459cab3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97dfe645838eabf8585564284e4b53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf25fe93f34446c4aa5ecd4bec4f7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e83d1c39f0259bbbf9cac8b0580bb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f638fee9d4ef449193fffe61b6fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2223a4997fa714d0aaebf3c694629707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057fe2a7c5349c3ddc9ef597d5d52c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288447c40adcb79c1f3a9983994b689709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d02cec52e39d3a6a1c797a93dc861710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc292ed57db533705b9430346b9621d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a16179dbfa78add8887a21b2d8e5ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9d62e81109369c7d7271b762f712713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398bdd69a5c90e43a43da525298384714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5383767b6b181c4519ebabad96e397715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e4a9b9267e2d844162c697e158d4d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef415c3e80a961b50014e29abbfb851717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683caf2d92fa05f83eb2ac7bfeeb18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cb193aa9cd25416b8dc0ebd9b0100719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b0229c18a5ccf580d8feb36895a2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0090b353225214a43b1bec5d611b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523686fce42fd8e51698b5e8b894249722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f21dc007b1a7d14d5992862aecf705723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e62ad96d1974abf0a40287780e7a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa3b24fc5a5f13c7ab5fb3b492dee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d62e4f66210b2ca58e32b2d45ec8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb52a7a019acbd7b9858c42dedaab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d974a0b6d3ff3d0c5152e323166562728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ff4d5df33cc7a0b015991d0300a92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db649e3dfe4151ab1aabc7c2ffe2d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80105638579d8216a9beb0656b884731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0d63a733653ebb392346b37c7fb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f946ac1033608b85edc8748f27842733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbccd2eec7874f0a2231a25306e00e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d75676bb4453508f34e14bd6d76e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12d0198d5d90771addb31fa6b6eb00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50394677f8a8244f263004489cf274737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e183a191c39a87d4a9111d31af0de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a10c093c0aa3ccf6b4ed783789ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4ddceb6f146f58bce292593e51e84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a1d1cdc07b73bce393751de067d1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1dcf6e7ccc5725bf900a5288302ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29000e1953cc2a6f697b4a6333535743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd1a44ef6952c1b02600b8af6476f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683064b16c85e99ba06da415e970038745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a219e98d8d0b0ab4d50c422ab7f0e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8143b3b26bc7cadfb0495ee49da19747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483942fceeaaaf54e37b331f583579b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ddeddb0c0ca4033a0d68f3d22536a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053897930c0b17180c00d8a4f22911e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68c288540ea07c9586b6e41a6cf688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272c4f74931043b5359d2617a32adb3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b2f4d17eee8a2072dd6e1711a2689753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab1ce29de2129a14e9e46a751495b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66e0150a345c53b329bd0bf89eade755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfd7dbee1383564e305606c0b765d8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b862ffb5e7a5c59065ef0af64623757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843826a4385d503361d76402532526758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfb1db7096bf44f6580b0b6e126e52759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e8198ba51ee859dfb706291859931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de37329af2d04224c280f4b953202e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ac07e263ac59019c8efe05abb7caa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277bef3b16a44c6bc94b7aeb2345794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb8feda20b8806fa6d0c43b792d7555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0de853e50239689b6206ef5b84916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf267408b41aa2b56aab61afa47d9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00ef407978b617da56bd9dabaf14538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a2b2fbc4312a694406b49b05eb6969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35311fd68b904cc2f471836d20d0b7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c92f2b8dce8456ae84c252cd44bdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921e45d5c526172bafcce1b0839c3e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e48c9c26c1d6905f0579dcb6d93713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab5ab24e40c77a0e48a0e14d99c67414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0a6cf6d89adc657c1d479788f01c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300ff031fabd24e159f545d456ac60716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4295d199ab031e2b91416f61b2dd00e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f158e78b754a39856780ca6a7fcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac64ca7933cdf3899993dd2e8b3485819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45367c7d0beb06f4b86af8d9260c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b39700115e5c0297b38d71c9c03d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7da8a0454d4396e87eee1ce0cca6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17201da5d2ced548e0d028ad35ff923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e8bc4b2f0de782dc11047623bef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cc80b5dc25f8dec08e24341b012fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765a892521b7e76fd8d775ad2cdfb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde211691197802ee5e27db91c0554427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886a3aea766e761c0ac71b7bf06ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2b84ba8d6c8e9b5a25be9de3477a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b385dc0c2849435fc476f9f554d2b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb1a230b937fb380555bb7b84d14b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af297f5af4a281ea20978bd4b129754d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a2db37a242062d90c55a6d4d51c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001d20cac72fc5da4380e4641a00a2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf3b88b35fe89d38a2d9010d3709135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae684531bf41f52041b62ae774606b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775516aec4895bd6790f6be41297e58f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd670178da933b83d88ce6b5e60f39438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afe49afbaaa32c8c1ecc0f3b526c3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d124a8fecfed10a84c742860968140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de39ff7ba0b55fde8e701b6256f69841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a0d18f393a5554df165965b2a227542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e505d8b2f6b9b97b5bae601a72627343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c055773be3aa24da9af608706495f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ada8aff952f43d4476ae9ad01bae245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fea61c8ffdfc8ba18eb39430b9210e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce7a94b609669d0d1529bfbc6e80a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133a6eb7a513a048b995bf903ece1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d695d603545fdd5a02553363fff31ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96b0e5e0a4858cea944a38ae75354950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebf79c7ba8256722a236537b3dc28f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969168808575bd7326fb475991fd57e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379907db3436d5b4d2d6a74bac65f5c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b77ffca286b2376e54829830b0e53854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3ce8e690ba0c58417d475cf7237f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6638a295ed110596871df98b67065d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccc77394451d98e827ce4eb1ee381b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad946f1da7257344f5e2cac08a1f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf6e0c5de0f4f424afb9cb17d044b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eeddcb73544b924cceb737ceee67860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a186f02c7f0232775e722a79618b7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deb05ab3f30c3fd9abcd8f14672d8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96358c62066c6fbe0f1cd0152b052063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4521837c06076ba909856620f276164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc751d9cfd7198f98b027e4c3fdd9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812fac9017c5b8df510836bff6a34ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ce323f4802ecfd8950753bfb782067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8df34d9efe572f6698fdfcc6a034068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9ab19e6e51d03d0efe13a843a0b3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6ec631e981696504786b7acce1ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77133fe7fe93d2dac49bae93de1b3b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4fee9f55ebdacac1e8a70e6eedf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb4755f4a4ca5d0db9a80401414bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e57484b057a5c30a273771ad8a02d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f074dff48aaf6bcf2e87891e23ff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb13b9e3ed6029d148f9628757ca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c91e04179d3ceda3936fc329bcece77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cecf96953ba3045ae3b7f50cb07ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67a78d7282b969f82f064d0ce980d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48205e0348a0a515969eabb4f48aa6b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80ac1bf28674cdb55ee369eea0599d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490fe424a0a9e9cee513e1922c97b2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96ed47404e6cc64bd35538419e0c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67289aac918299216d6637d41d5b5f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aef39d5898ab2e0e1685d9bfc004485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d862cd19b1431614f67ddbb2501e36886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff227d2783d977a4930b936d2a28dab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b05b44aa96ac4f6a1f7a19c83bdb9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c6c0d04d1327125e9f8c68503b46089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852db7d18b86b586f5c6b7ffce7cc0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76506e8d90a88cffda6acab558304e3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18bb51c92d98641d05e813893248c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999c0c9db16335cfd9ec2233d404c3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b80f91012cacf8417bcd26a991ee094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3982057595aa810dd79516b51b557c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09bf7347971be60610cee53ed0ffd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2537ded628c742748e94315dd2b0ce597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609946785538cfcd0a2faff0554470e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f1b98a9db41199f261b2f89179cfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e37e34c343f030d5d74a8a636a92a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebd495dd6c6aef2ca3303cf5f4ccae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1620751a172389795c3fdedb78d729102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18b32dca30ee7dac860f7e1107f44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafa6b2862d38196c4ce72870790905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab4d50709d479a4a1ed706e6ccfbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95944f5310d944a21e490f30b73dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8127b4f264a9f03dd4d75867b1ff90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cbe0bc45ebd3256d90f3cfc13bc7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4dbb18cad5164d64f370165650de5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f72e325617c9583516ba47f1882a04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9cca5d768930352bd65eaaa016910111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf568289c6755b2b5bc95e577e51908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d685a01664d35e45006b06b9cb5da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870c227d6c6e70cf09518155297d63c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649fa1d75ff301995dab3ca57872fdb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e206c14ef98c2d9ba1f03de326a0c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5922adc3f084234df3f1ef1024145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57699e12a0c19fadf0f8cfb934311cc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4738fc05b84d60adcfacffd254eb3f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163740dd735fee778ae5dc1a70b4fba9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ae785b69a5a96ce972056c2f21e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461f011a5e968c755eb4b1ee6b156e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39c0b1138a8899dbabea309cb0eeac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c4abffbeb2194ac1aedcddd080c32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b42b30cf2182061ab9808247da3319125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe9fa533a78745f616bceafafbc52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307a6773233048a5ecbd4de5e90e203127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4451353989134c4192f6d6c17f6d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8573ada221f982c8efabb2bcfb47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677302ab90c3e853071caa8036c29b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2850590a7b801f16d4541ec2fbe0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43231e07d43216dbe0639251b52bb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599330939cde193c0c9bed89c9e7fe07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ee8ae3e8b2b2284b0c2a626417db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8a815e5ff3f2f4acb283cdd6a502135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab4fdf84874ebd8478d40579728503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707ac0d4c8a6c055f3ca91598b37fcd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c4679bb7dfa399fb78733abdfd682138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20cc0867dc2b5e60b54638c1b45d2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e10699bb0407904ade0112a39e199140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa64c4d06d82b902ce0d844695bd84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c121c42235ecefe3124949d080c8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4154db30b7780e42724cf984e04db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254e8fce4e47ecdff77e7ed45a60e0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce0f9e7ab7d1fdae3bb143b5fa79d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fab16952d02c94d0f3a065b1e365f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a90932513150d5e2f82e67ca1ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc1463b37d47a4b8fb51a87e1bec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fbee953536d67661f538a884f540a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55777c086910da7b90ef63a6f14bb47b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02153fa42f683c2861922d093203b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef57e24421cca8fe8f2f9ec844814bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267773b8ac32f62e81f1cbbc393b9211153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e1889a2b48a486dad8e9da0481fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170ac97b622336925f45784d0890ff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e44415fffc4bb361573ef66b9ecf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef831f9e00a9d56ea5a721642edcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39be23ac4829e73d89af59cce7ff3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c98d25fa5f7bda8cc6fe2fc98b90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879381083ce00b6ccb12985cd52a7aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923636b23861955760735ce4b3425a6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef13443b14e344a0261acc5a3ca9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593146c788005793a5276eb8a1a73244163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a66e2d4db872c1005c1dc30f7484cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eedfcde429a5f048a8e0bfde429e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5da8e8a4d7b367f58ed799aad778b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dae364d5d3a6935b864c0571788e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8ac1d610751f0264db60e1a4ef74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec628fd44913bd1dab0819a004b12588169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afea4a4a052eb8bd5c01ccd59aa586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85736d0d51b9c4e08f4dde989e08f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486213dfc248f783247b7ce81a1e34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591622bd6b78d499f99ab57ae012bfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d3d43b023d661abe1cde0173a0d57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9bebff1660f008688a4ab25b29167175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecb9b05afd656c1d4be6cc54556a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f6d56235948cba1621859ade0f13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efa05885f03e9fc9e6c5835be37af1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c464c59bde45bf3b31a4b31ff985d98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e4be4cb0bbc04ab3086d67147da4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e13d55f87811131ee67e940a80ec0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48c77828da2211f270532dd41bffd1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd36daee29c42879100e13a95e9ece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd29991e85a621da5ba63c5ad6a64c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31a9e5fec2dae4cd1debf64c574bef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65030d75051ba8f6aa56ed750c9d8f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5604ee77b0968cde67623b075ef05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b0403c2058d59fc6288d630281004188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a31a1d8909c4fe7cf33e6275d3f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec0b9d0b7a1a1b781d23a92c5cce0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333b0f6cfc09e62e2d60a44321168a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1684f202017baeea7abc6182d7d02c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c307bc74b174084de889118569ff8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7a0317acade691e9b7a1b57f79b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f2c22f05ff38539729d243da5faa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04599b248aa5363f428d508a1ee70a08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ae0e376e96050a30e6943b327e64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1eded30099cca83f21bc055b46ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293942419d08a058596fb3083094363199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633296767314b4b8f3c77acc9472842200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cef22d505669530a1b2e7ee3d88986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b84a0ea1b3057f9c1d0cf4f4736cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d5e168b62c395aeaad82dfbe7106203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2926738f25e34443d180c9cf50c6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e1f8e5b45550608e6e4e1a3ceaae7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa5e8306efd93ea7cba7c319b269da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0509ee9fc3454d853eb57201db7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1d030ee062d056b027047b008355208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837daac8544007afca919c7fdc4c6357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c6f49b52f05b9ae74dafc397317be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d606bbce391c0a5a2b1661da44555b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64046fc5f856e81caf68e4bc4a36c6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77361e7bae0fdb54737569ad0ebe29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265d753e450885034d0f90316b1400d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8716ee75f94a7b00d322c309e4d9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f8dddb31dfc535384395d8cd59aa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fe693e0dc66d017491fea4889590d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca488e61a01fcac10a37cf1679bc89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821179519bff3debf0904d0f2a2b83df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881fb478efaeda96819ec4d61595f72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ae8e7b3c21f3a6b89fac2d9e5e424221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda98f94edbf12297ed9759780d0df72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336fc8fa556262cb614d0950d003032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d43ba609e2e4bb9bdc25c7bee84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3d6d1cd2415b5db553dd18a9b2efd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4caf906fbf8162dc9901301764ca1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e19850f8d3041e515d34ce179dcb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092eff45971b2192372a6bc1f58f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90d168f2e2f88bcaf3a834af8b0a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e65a60fab985f7b9a9d25e058526b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c07b2b58784e63ae8ad4fe17a37c8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d93e477dadd1512cdb4e2eedca50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833c21e2a27146c262eb7d92ab8be4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077938d0efa23654461bae3c1cc55ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d153382379c801e566de7305e9db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dd910e081995c496727716a9fa55a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844da541ddc3550a67e6c96578267d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cf25d642e3ca045760e1e74877f03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21132f125689e2f81c00508590e30e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99664ac8b40e2dc69cef793ddd97b9ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652002fdb7279f3c09be863506be9c70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e9dd2d32e296e78a451983345d38e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72930f5c38e9cafac6d8a37f1923ce7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4cdd006693b3c1f22d7f96677ac1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee47f947028050146c70a63a50359b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc6d636d14ceb494a4d37eb2e4417246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd41d183e0258b97afc9201b914ed38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3902bcfe3d56d1e68cb266200a015248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803836e3cd51462b0930a59f4923aae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66c72c492e5209f6f5a2e8bc04ba2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9fc2f5bb85818b7c7e093bc1b4c7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8252d26357c5a6804794c28647007252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf516c11edd0cae2407f690c7d016e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2322dd1dcc230bce9d2a0ea1578774254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5264311642b254387750b7691d439255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc138f631feebc7deb9461a1fbab9b5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e742ba76b264ea581d52f8cf7bc53a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32bb91e4162ee6afd070b69cdaa2d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7f7ca88363a1db39141bd4d202318259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99bbcd6f68e17e91734a76597d88ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0778e6c57a21e4614388d8733a9a21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609671184b1f86d60a47de7cf56d5fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef38ca49d0f5aa528e5d8ed3f0c4ec7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dae01a6aebe6448030dbcd5a8fb456264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aab11836549db5f00904548d4ab8fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7d68d31b028d302b4f394db2a742e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792843631f5fda8d12626f1858494852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4cb99d4235e6d4031826794f04c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b675c6598bba310168e1729607eb6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b7a1a1650a6885b607a7a5a6b9a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb4532733400288572e3911736ec63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3e22793a5711a28769a1b9922ec4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467396db6ef4e3e18ee100d9313ffa01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798bb47bdbf920772d4b434a6e2f03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05343138ae3e86a6c1c12be2f7dafe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a732e03b94561c567848dc58c885c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dd0ff77ad08612d64c5f5ed96a640277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a460610ee5c7f1833f2d7319d1f99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc86396229116af3d10b4948974c59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050272e28c0a0216572d1d122adaa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae99db58635a3bcd7a687af013a18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb2b4cb482d86e0ee27baeb11e9e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486955c3b76f0b04a3a613c719cd39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00485e63fc6ecbe68046a71d4f90ab09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659778b4d0131f01f4b5da27bd75c110285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f0ae2b5f9ad13b6039f5b2fcbc06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6561e49829bcdf9c9f85a930e173964287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a00441ff19b1880ae40257b9fc9eb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c8fd4ee9c33c9f632f84fcffd8d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8b3d0169bc94e424ca81e8db341f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfbbedc64403ae6605ae9d6d3c20ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c43369fbd60111eebdb66d134dd781292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2312e078212496ff8c42c55ffff3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9757efb3b99432ffccb4c0f6bf3702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b15191571d6a1e111ec2b734e3778295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b137f7d96eb21dcdc44c8ac69c776296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c332ba8252312ad74274eeb69a54a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a010271d5751abb7ec7ee2f1551944298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966afaf5819e0c60808aabc7192345a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b65bccdda632724e84c64e2b6827df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7fa4b07ee503f3a6ca1f3d3d625e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d023a7ba2fd36f7b2b427ac69e2695302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794198ee4da1a427ffbd7c1e48350fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff38a9c124aa5857e7eddbd8a35fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343f1c8d1ebf6a41c30dd757ddd75f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811b4c37cf145807c2ad1e5e5802b0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222d4ca9b087cae172d99193f5e3b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1da1b0c5e155a9ec7db246317a12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d28bb40a5bc32031aded16effb422309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772efd88abccc9fa5e4a9776c186bdd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f90525a3772c6f6b23721f2f73719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f88d2f24b4a7ffea6b28ac6f22bcda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c71b53ea9c799ac4f672d43371f12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec480d6758871a9f424ebd06fece905e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea67df5fd5ad66a5fbc7da4a2981862315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c31ce4a6b35f8b5692ddf8cdf3d0ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06bd89c8afa602cd939bba823e918e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4de7630670155eaa34eab685b9f82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c526114ec0bd2f0718e58f4b7c6b50d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5ab888e7b6d636ea390f0d4e8b729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35a3cdb8ddd4fe8a54ff288d0c9dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8f92230314ffca4c78b860f72fdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d329c21b722adbfba357463b3af62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ff0cec0097252522a70173a908d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d699a00cdc895afa773bd336bd8e50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ae969908a14d934e0b5bce688e583326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64dc3ef0e901a298bc9557dae33c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eedb7e092ef78a049bb72da8b887c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1ad43db3cd1659a68064f4d9b6126329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7369564c6bc5bceb62db0b771bb2fde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699e5127e7c89dd8ead8f64c207fc6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6cbb589d359e72155192fd13c1ebc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e193b98b75ffb5cb2697e88c044a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069abd7e920d531a89c451f6ed645dfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d72083391d49c859f36f2847b6aa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fce610119595b0172cc5fafbc5300336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b5ccf33331d69e610a0bf25ef5b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf976528a95dedb26f5b47c8f28afc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7350f8171e69f1311057101da54c72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd8061427a93368dd1b60f4f8bd24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b199888824904bf0a3d745805971341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df84f4dadbaafa48e0e170b5dab38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b520c42b1a15489f87e4f2c3a2616343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b1402fb1f10bf6f809bc91ea1a52344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c6f94d3bc422328946564bb3d96eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a707c38f636a33e090df432e7585e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecb07154d7760662dd3429272a72c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed193dceadd67162a0012d68391909348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba913b92d7dc3d76dd6c3944a8a66e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5642ccd3c5b72761671bc74d0d9c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c5a6cb44b3f5cb5ce08ad3d7695f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5d302fe714d09665a9e07e8430427352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032bd15e452553f803b11ca9432aac0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d7dcd8a32ddadc64af72d6e582fcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a915f145a8a3b86d4265a597490b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bf68a49883695bd4bab7b37c58540356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede63c3445090b08e5408cc4370a00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d0773b0baa9c157f96c8d37b7dd5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aaf854712f1a6bd5c8e59c842536e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dade0a4dad39e46557d3c2caa3644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902dfa803f0964af2d575ac28888a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d198d368ad0faf92ee77d2b1d4d6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878ecf83b17ab553e69441e3b6ae391363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef51d9bc17e44da5601a14fd1a8f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d20e2fd1b880d36c884407bf30f189365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f4cdb174a67b8d8241748633835e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e451de7645ea403d69d6c17907180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d88144162e9cb2337fe72aef5b81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7511d74ba1974304ce6361a39c67f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae344420fd5258f93943637482efff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a201807118f5a2d733cc3271ed96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648cabc92fc1eba7fd0ee9f415ddf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96a9ae0df425e86b9e23096cfc0c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124374aea732c1732c4c12af49c97d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2cc874a9bd771c92a090acdabcb1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f8f73976391f24e4908e46c9c7204376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e67ef4f49e8324f5309f1bc2aad8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b22fc5bb784d813e9f0e3b98be84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3e70ba37ef459f2340a3dcca811b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ce08dfd3f3bb8f290424107cde8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53345738416db68ec330bc68aec2a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b27fc4986ad753af646cc2dc7a4a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d4f601a2064d244dfbbe9df534f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1384bbae4920f12ba3d15977bc3eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc579fa0ea639560db533dd765be42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379d77f5be4c807fc8831e415a2e87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b2d98035f21d071b9fba15d62131c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b49793597e6babe2abbe42cb00349388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefbf7151b6f8aac465b2ab8e5e2e14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8932629c261f73560bfb37d3fea040d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170ab7d6b2faf174afae263d37a97e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207389140f69ac491550c3b653e20da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f36a71bf1294e71dbcf03ae19567b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875efb8ac61787017f9b425b64cd304394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b282f7c4dac9f9a78d7b5e4cfae411395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867fb57adc8a8ff9d47d676cfa9e23e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8ecbfa977bb723cd5740c51ea37ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f8edf22dbc9f2000e67f8913fe908398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265179656fe8e8b2b70c47b5dfd868a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd1b741128f173445a8fce6a2e103c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0703ee42d3f217a2fe66f379bb5f92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a21659e5ab54075b83ae64cf56b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e462ad6198f294e70dd14651c9c9c2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fff9c297f128a35632624a91ca8748404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1098096544ecd57331a2d391c5995405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18c273ee535678c00da347a79b1f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c25105c614713f4ad426210ce7187407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b85c64cab687e25b1c443631d1a89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e0e2d6ed89ac0f0e78c04202573d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12616ae71841b02d28ba9cff79871b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22f6308f9b77d2c15960607a1558c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5204571a4fb5d9e9a4a244587424ae1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427bca2bcd4478c511b5c433b4f486e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217241c38593cfe9be7cc17da1679b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d69cd1de7749e612a3aa449dccda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eead815ca7b55bb94f47afbc31613416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d8164a9f73c360ace547fdc0a4e45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8767c48686bd9861f4a99f0fe0a40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416540e2ffafd58097421d7cc6751a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30160bc719401e68489cfba45abf051e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043dee958b7839896a9c88b1f2cc02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e679aa52ab6d4d0e9a5142d9ba71c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a4e5c900e56fdd9cf3867fe86462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b6150f16a312f59cf82fe05578b17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf41e8679e3812677e00ef20e6ea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099064a470c5031744358c543f2827d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a27682d85acd4ef6f2686453d10d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9e2e70f7b2f46943509f68fd3eb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710b85d15ee14b2e35abe0aba6ad376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76849b3a87955a4e4ab186c0aea37f66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5198dd1f720cdedd32f36b50a018f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50662d9c93ebfab507a008d0e2f1a1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c58ebca0e85d31a606e3982b2d5df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905e51207288bf6b5eb1a8588b624ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4245b1095d10c88c52cb078ca9871c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15b6a41a4d6597780445723a69b055436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa3758ba28b525a92983bab935767437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bde082aa6a225d14aedc97c3fcfb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5bb9bb79bf36f61c7e4e491404097439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385617b487345451d63cab3db7e78308440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37107f77f317d098597bba300e842ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59657fe280d5391f5224439bfb06039442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e5f0cefc2613031a1404c93602d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a5cecfb7eb7c1dff430fb2e0d93ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f9f58e27f10c8d4d1931b91d7cd1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d8186922f8c2be198aeb71763430446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc446fe32369662b3aa28359db0243a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229acefc7b7587478b33d0cff4d128448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455797ee823bf511ddf77e60293065a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac666d61944a52f40b6e582ee065109450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137caf14445e17568958f0870390d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5211feec3d1b7f947acbaf9b9a9f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35190884ba55f89040fa19e8bf288b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ea6977bf6f4d7487c0d889d33d1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a278c46e5905be0036a60e3b34455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a8066015053f7762ecdeea7c82b06456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78dd6fdae5b77bb1005e8160b5f248457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ae2880a4267c28f047b28d619716458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a41d7d30daa5edeed3cb2425865e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d86c3d162a3b51d5037c967138566460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fc3b487306aab23f0793cea69e51d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162a21d0a27a97e4fc2307ef9bfd432462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a0ca2001c070891e2d1e19a11fd7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a49f47c6a9eaa7360380de64ff4fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad211165a91fa035735973343af67493465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f93bc40ad577929a6c62a874ceec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062aadf608ad243466e6d59c0c69cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea26722a32aec9476c8b6b51536d47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cdcc56f7c04333e080b0824d3fd3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2191076eec599b243895fd67dc0fb6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d3d47cbd611eb0ab0ea3f5de67a42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd82da8d9e016a804d59f799652cda5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce9b105ef0f96ad9b0e6cc232cc0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36e8c32f71c034d593f81949847ced474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c823eee8af36ed1c71170f89fb447475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6503fd9f29f88b78477cc01942860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd772042008857101553d238d9e88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99317b034be08ceaff6f40d1d025f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768d1d009ab08c464e91926fe655273479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e0782385a913e2e44af57e473f98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89f1402025fc29dc74d5010b1a6fb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95b78f6ba1f8413f4a1a7cf1d62a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaddc24e2204200bebc19ff6ea0f112483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74da13c83ae4f8a6792fe8993bcb06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59076b207197905d1fe896b75bc6d937485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d8ad3ab83e038b45ec09428edfe0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be04585162a384fe7bb8fdd6f2942d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2fb506281a3c390ae18fc4ba8cf9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ee80398472d80069ee4fd452218c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd96f38c06cdebe0b0371ca112e268490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51708280af4ff5aa0c9d857438cf98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c590727abd2cf7e73fabccfe43f90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2b775f81b2ca70fef8a5a4a570c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad940f899d7597d4e6180efa91d63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64de97a9c27bea3c170ad76f3de00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6a70b33492e9487052ee81571aab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b9784cd072674b5881e37ece01bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b39a373c7baab2c7b4f0202671292498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd41edb2090dd581d1ea724ddb13c88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225254ce3df86e6aa7257e983e1c8679500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee588a592df04ba07a77a5c2529bb03f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d369f53bd57cdd27eb7a67f0d2de6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647134b1cd6a7504691f0635b64e2d65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7009b973d8554dbd68be438ba3271504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f781ae87c4bf8283bde93480f717505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e549739c258807ee23080ccb91c5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc543299143278933b9c21ca8f8a91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4750fc9255e390913bb94078e879f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd89f5d58f8744f56b5ee7723518899509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91393d206668529e9498d3e58a8a63fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1c9008d7a2dd45b9a1983dda061b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69d45b214b67f186809dd3f4502df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399da46140a8b42581f11777df4cb9a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c06c44d708cc4c275c30de8289d18d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13883e2bbdd8936b65df009744a94ae2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f66ff15713e534d121896bf7eec51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5057da66b7f9677a0f4c68891b1b0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67cbf08fd43b6f32a26df6a2318c9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad07ad11f0e6bc676a8b148d963e0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0a62e5655ac76a45fc2eba6ad906c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606677a9642f9c912aeb02e39bd659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87c1cb1628b1886c097e63e9ec9b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f90daf2f9ed1fae3834c482bfd088523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd81aa1286bc6f8192c578f8743a30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687993ea6cee95c46f79625c1859f7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b7f857c24f528d86e10fd45d618ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037c1a8827da6964334abc105ff5be9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930d338d17e26030233024a4650b06a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad4273d518e37c14dafeecb1e7713529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c98c7ba6121b0ad5597394376f383530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b19fc04aedd5a3eae926ef8950596f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c64a95ad750ffdc1b7fd414cfc8d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdab746e7538d15109318b3f030d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043abfe176f5755660627ca8ae0afc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488778dfd7604adbd5c5f7de0129765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a3e1c2619b4f7dc17a203fe57d2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafe2d96e6dcaace1d56dfb8c225a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93510a6db6e0771ba5760f3c209728d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e11086f294b00a2a713643b0c0fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b9dafbab705907836978ee37e3c36540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7f992dfef39aa5ca8558a998b07f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac777645f7128d78831169bee7013542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4a8b65f54d3965b8c90a5060b5107543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578612a4aac4aec6920cb89b37e65aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54155c5a6bd67f8a6dab9b3da1b56a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70199780144f46b3384984b866e7cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4465f91524d7f896e9920c3d679e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6741693e0a22149c93eab32efb706548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c6a2a6f76fe22048a46f965fe99b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703018eac351a716e2ecea9591da280d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739e0b93eea189ba70a33238f14824551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f8c2377976210e1f64521b87aef4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3ec624a0329248c335ca379dd18b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29207895c062797cc6264e56c46cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b74c5d49894cc249fc0d7b40cd5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2042a7d6a1dc13fe85dc17bb7b9c4d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895b88e698f3b1e4e4eec192b9193c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81b600e7e9ae0183b89063b3adb88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae523dd2cb655f669397f62d743b6d8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e36196db6bfa746f82842ab5927e97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77fcb325a6c71feb83dd778435a9a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e64be6eb7672797f2950958a453c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb5dc7cbe2e159c00c8dcd0160b83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645807334ede6e151cef320671b007c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6e9ba24ab69dcd2bc14ca1c21aad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eeb616b1d1190e283ce53d4dcfb00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976738ae426ee832a7ff9c75a4d96b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a200ae8981a82e9451966011fd6f25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e429975b5fc394efd56ebd1dcf870569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da96e5fa8ff5f13d26baa92019d3b77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b43cbf131c32cab5e50192c3ae1e56571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646d60c8acfb4db6344b9d22048b38a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c231507c100c85b7f2d336f46162573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8771750c4a7e05f44c4195209fdc11a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710fc0c405d6bdf05f3981f200e9945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd577fc4785f4c4f7706306313170d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f056414d50ac37fc9f21e1f398dbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d93e8fd4ce0f010ac344dcd398382578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b84bf8d6365dd44a8faea386f3f06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01264d9f60b670f18e51dcac2cc82d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4030ac0730c71388d67606844a31710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b35e2f32006ddf0f7db608cbe6e4d2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb370befe1f62ea4f55140b9fe304a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374972a475aaf44ba4aa7570315a0dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ad2f8348a26d7916c707296321e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e152884c016da5551d0bf8bf03700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7008de602e26528164b282c7a97b65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac56517b66b5c75be660b76912f30f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1235dca5067d6f6887f43b40ba4e00d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560ffee6c3b93ef8bcee89235883f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7bf7bd1bdc2587271605bd1ff8940591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec13c028b9df6155b643e81c445bb0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb5873ba09518611a659249931ea1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027af2c0f8f4606c9c93facbcbf6fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ede71339affa850f6e6cd190f02a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62afa38e68a70fec92d239f366aac7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d0c93161d1153ec9fb4c905a4358597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a72101b397dc16f43e58890bc8d5ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d86def10f6bccfa7c80e90c4ebb5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eaf47a636e5a9721e452439a4caba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6918a5d8a06f8ef3e732fad226ee3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debf5ffacd06e518a94763cdd952d9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd80de93485d26b31dee25a20190ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502274b0bc3284fe8f41b24aebcac44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69da7e22aa9e2f8e326e5017a7fb614605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf9018f1a481bbd76f351de838957f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf80ed5c0a9249c742e6d24816210a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7613efe1c815eacb3e77ef008b2aa43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370451e3b7165746a77de8410f16dc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dba3576717a469d4d4d9e527040b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c99acbf78d35df5382c30acf53cca0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcb9089a70788c724327ff7ff9f0ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a31ef06e1f7469aa3266116b30cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05031bf21e298c42973ddebac27e5729614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b0155ba1001b6ff64416d12c891f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cb8f4018d9f0c4145ba4b4ae25c70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154fa5bc86158ea91d583ab15f23bfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4036d938eeb21d05d706a4bf16bd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e24b4bcba330f37dbfcb57ef274e3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e66ba3aff91a62198384520623ee82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a181d9823ea4083cf8d60c2a876f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2095f061d77924f3700904eab3d63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2663c0204866de6dff55ac0f96247623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa60b158618cb2cdac05a4ed2c9108624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02287c42ed33611c7254883712fb5ee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a0ef8208f641e542491831745e11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70586bee091c1b4b41a5d53fa432e02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab60f5af2eb6d90cd3928d06cdd0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2b592cbceebd7137c52273b9f3e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74b0f2014aecc82d87951832e48cb8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d611678c24922d0568c88a43a94a16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049546655a934ea3f6db2aca66b05f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36adbcb0cd30f03300e8bceaaf9166e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a323c7724617f1496e11dadce033c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccf9adaef86aeff2aaee359ca0380b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3c5c5b53c816e5a9bc5ee5d80315c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258d897e91b13e287de94813ee0d5cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e330d918fe1c7f33d8cdefc5c8c65e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5ff08a58a4d203a77e93bc4c7c38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e0be62f332b14b0a3a19efa40b8f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbc1f44d6e2f5eed732828336ba35641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd591a7450cb81e22454e4ecba6a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4288ac317a3cda73a33af44bc0f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f639da0a4cb51872e80a0377555953644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e009a63e1a668f6309e873ac4489645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e112aadb1d72f1281230fed004ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a90150153737a4016253f94b2ca6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82436cb8cf8bf9312e06c778ba8fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bbe351bd40399001c4b65616d60bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c71896ffbe218089535b1db6fc0c9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36fd1492b069307e673728c1dd768651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487067c25535ac15d4c8b12ee6d869b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d2a246bdf90f1c54edf3bbeeff67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe1003d04d28ec1a5989bad636a01e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8aee5378393987fc2400e7aaa08df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4fac23953f394382706b7e4f9dfa0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb3cfcd1a4f98670c82839439d6f39657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82afca569105353d0a8358f165cdbc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76445de9ea2839d3615a2bdf231226659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682589020085e870bf032018c0ef2b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55984b2a59ab775d1e5382e96851f9e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492883c16e11127ed6bc3abbe1170d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f86a71e6bed45d93c9b486aa12f9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5865f054457bcba1ed7e90a48f9fb73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57c8361888bf9a739cd73f8fbc82aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bb7a19e77c4753415ba391364b7b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6798f16e499c6c5564141a2c31d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a87567b098aee949030a67d3869a90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00235729eb72cbd0f79edc586f2d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f21fa85a9001f13a17d63eedb0137d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2f434b1034dc191399a2ff60f8ede671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158fb4befb5bc69e6f46fb0f181e7cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327004d83982412520aa5e0371efa116673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fc757e234d8bc9d7f1ea6303beab9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e673f8fb25c8b1d0e7b4d3b62720a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d6d9c844260dc47c4d20d24ed1d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b64eb66a767aee22725ad54d598bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac398baf7dfd951305eb3ef99b04ec5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea960e8ff0f537c24fde4ecd4d69eb75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f0ea21bbb45189832b2a3a1d7f6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee77fa4e3cb43d0e8abc5a75d56f6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fa31bbe0824ac937dfc4072b0532c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0698ad50f9ea36a407b08808c0dc7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4905ba2329c05b8b5bb1e02915f1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff0ae616436235b9217200a7367c88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208de2fe9dda41309db97ac67e71d9b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fa71c25f6bb370542e50fc2e19345687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f278e7f88bb04fe7b70ac33f04ef2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56c33276d88b11d0fc9669087ee3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf78fc2b804ff46384ddae3bf18c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8e059621d4495ab0a00ae118a7ba5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efb027a212b9c0b73caaded004dac2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cfd631fa8551c3e5c088f44839cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a8c09527d6321c78ad86223ba4966694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf2731b75194ee2e1a902811a9f08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cddf4d3c398be9e3d78a1689d1a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da6395cb1944eddcc3fa802d35766e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6b920146190ab7eaff4adad9f4c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5703bee21a46559f4bdc02f9cc2b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4086c5f05d65095f8b08138f2376de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebfccc3b9758d9a67b0416c54f0302701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178e1656a0cf8e5ba048f3229196008702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4a256c2b0cefd4a262114b84a64b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca9c73ee6562b79fa79dd7d65bd4cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309538c9577533f4b92bc7b82948d0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c150144876ed21b04ca24f9c6e95713706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f3e8938365494f597edf0b009facb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a4cb8b92a70fa74d38ffde7650a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8909b6807602cbabae9583ebd85e8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ce641b5cd1ac3f52be21014ea7e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52e160408c4a4ffda066c210935137711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acc9f54dfe6923ca43e15bb1528696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2b6da23e27c002b9ecb09a0308d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d2b436f1d735e2c99a7b573d1f9bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c36ee7adc21cccefbe47fd59e30b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9bbbfed5efe422d7b41b3c00ed48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db59618dc2067854d1164786d26c86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90211f77242846b3579743a732d7fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f28efc30313821c2fb42aca792f52b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfad27b1e1325ad94ba56b2e07b4ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d177870b7c37502c8966079815b9ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eced760e87502806cf9b0fb985a0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec720fe1039e3899d1a20e6b4970fa2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea5b0329bcd00be6413d505b5bf0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02748e05f8d50d2e61ab00caf34447725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0ca601df390d141ae7696cc370aca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924c96f93089d911b3fab022fd2205727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d89510a8372d58a18f87171484805728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3bb30faf1d7161ab67d871581e756729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a2d702941e1fc1294a4d93c2c9ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49faaa192b1f2c4d45ff3a0fd9cf54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaee195dbb3a773bb7f4c2e56b6fcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccef72437252191f3e6915e1c8ef8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445191dc2c0fa9e5d75b15335924d6f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b9f872edc5769be6a54da12c19122735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0702c2b67da80a91fc6b1b72b3fd08736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2639881c61dc8739630bc28656a777737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cfc0741c037df6433ab68cd4d90b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de460ba7c6aaab8a474968c5e927416739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f5d7a537765c316ac2019db990a81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884e770b97cab87deb85dcfce20831741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa31e0f1b47968b4be0d639c6af2c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e710aa08c3aeb1d7de38a1c4a68ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e7e0aa1ff77f55cd62c7e8568aeb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ca5a288f77cc6c87bbc5e86ce39b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49582af076229513409968363b383b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874137f274a0cae4865b9c9c70ed1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903124c4c476df7663211b098b46f9ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269629f2dffade7f9c048a635ca7664749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec22d75ebb1e66991d3faee93dfad2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a69c02b485b2ae9f6759a11aa4cdc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d05cd31e298f218056dd2a03c2a1ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d13cc37e1af935afe46e2e543ea2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c348a2fd681293f700488635997fcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80062dd0dc7943fe2dc9c9749c717755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df5c5603a1819594bceea46ffd883756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245a88de0ce123ca48597f5eea42d52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38626a1728d6648b1c5326050f68b5d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c670b9482cb53aaa5947e6eceacf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>