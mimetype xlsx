--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cc5d86d3ad394540a20c2ed9360fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6911bc6e6dafb718710c184878dc282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62383c577ac8d11bf68b680dbe418fbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b097a07ccd81ac67d0bf8eddb08ca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d508b74e3b9f1377deee621d763b0e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96607d7643f78252d127e2e45f09a43d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba9074e9bbff268c7517802225c4717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb028e106d55aa53df0e311c1fe1d0238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8028cb37b18e60ba598d2873e1818659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e006a933628b06fbf3fd4dd176b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755e9c229c8cd3eaa0a4151d00930c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1f3ea221befd0b6f97235ecbb78ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cff5a50e64ecbdb9b50800201c0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac3f7efe760420faa681997589df914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e82d13033e957da1ec2ee8a81cacf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c348b7d00f638aee9bb443cacd446816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a7cf879a9f908ed044e027a1455c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112a6513abfb4f7162a893e266b94b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897bf536eef2668ed88b7a474a00bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59062dfe2278347621f1bf066f211920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc1b02daa844b98979921691d55a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b359fc189f02172896f83e6355812822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e11df3ae3ea007d0f421c77a2bab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96f6780ca7fd8c2882fa3c84fc57224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014516c0756a3cfb546924cffa10f9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2387ae0e1bdbdd49c13c10b210da02b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad01bb3b91f8b326ac9b22edb5aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601e4c5804e805ff3bbbecb770381828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb6619ff1dbc296142d476ab7b01329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7e517287841ee51e6b1df6ac3f8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80418d843350c008b46ddbd5308c998e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3fab6817bc210e49a0e00db5f0c1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95d110e4632ea732cefc453bc8e8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d2f54d3aa359bdb4fecf3c4c86aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba801badc106af17f5ad9fba0d06429835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094e6bb0246d5a11a7c14f6802cc9c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c5eb02cba0cbee120f4cd5ace8b6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b782685326602cafafccec8985d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b4a1c84d6cac61214d2ce014a18f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4b00a96bd5e24d73586b758cc20340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd248db7b9978594b1049b60e7f9ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558c8bd8626727d4121bf7584300b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b31b5ce3c4b67c1432f154a97caed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538721d7840437f07953000522ea1fe544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17525ee39d3c6c978dc415a0ab197a2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ec852a89dcd6e39eb1537dedddee646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e703401df06d8eb13a46bc0b7a4ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d10fcac4f10df5620c56ce5c902bd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a12d18db24fcc152b584a49e14af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120a5345086ac2701ae19b12cd145de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4d6649c0829f2d4f7849423240ac551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86559ff4727d45d9dff6eaa20c92811752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2676aaf209a87bf0dcc3403df46fd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd410862fb1c3959530eac64fcf77d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c772f4073b04d2247b91800c07e45555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a469bd4321282bfb7688e7cab164056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0431310fc74a4bbfc8531ec0f59b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003d09cca9d0896f167e03af878dba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eec56b00c094b4cdba964bced0aef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a843e7f1656fdf4c4b96302a28b602460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdab8f9368752eecc5ab198405429b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da617e948206d8dca48ea64c0cd41b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ee2e853d2baf437473b95f6e447463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b88d6b75d351eb4af0d65896ad66b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef554cad8faeb8ed6d51361221e38565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e793b56ff781a3558ac37a5e3eedc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeebcd6d11a1591305dfe23e5872ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3765867fee4992a319c3651ed0161e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56adbcf16c969cf1b1cc012fe11d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479f133bf256daa6e884bcca24bfc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae43a291cf753ead2398868d7eb25071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b35dc86b52f6b64365b41c2468dbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e19f2d4e5764145fd0c304d80327b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd3152dd294935851c564978f15bd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a72bf976beb45b810310d96f586ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bf173ce9d79112eb5e23c67492c4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6bc5f66cdd1a3e6e42280462db59677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e20fbcd46abfbabd98139ad7306278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9f65021774611da733e8c34deff6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf16f2e3de580795c3907c5b531e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f800b27b0dedcd748fa030f2a66444c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df80e818e7e4d12d58280a4694fe0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44d29fb5351d10ed885648c3cf640483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30e73995182a08ef2049784892ebb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5394ce22e24bc202871fec964be1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d43ac19ed7ba237d14cb53273579286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7273fb16325aaabd4084f96c209bb5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1080a00487ae996a40ac1700c85d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5460e2c1660816fe0fd1da1170ba489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a39d6390155756026f6d08a966a8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0f02ea65cb077f9f9528449c3a1e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1832d73920456bc4142e37d97466392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646db8e2a12539525791b021cf0880293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc96a1bb90b7e791266ce54b2f5c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2a14b5a463da20b8f60fc8a27fbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553fc39ecaf734b0f5a68b96a1e9ed696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7dda1f7897c864c7aaa4b0b7cfd5d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570eafc26208dec6c17429240f0c30498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0c6f3cf5872df947ee984f3a1b56c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53d0878e80d3dcefa64fc05fdd0cb7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45dc3659e5f015ca0e57e6137413c03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204ed787bf5129ce3d9320f1c79583102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a6377442fa69280fd9ae343b50e11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b39cd7ce7678225c15e3234cc846104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af300af2f900c04790d147339fd11dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c827fbe3cd1335fb0db1fc23e8758106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5698df2cedec8f58c8fd8dedf09f6b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304878d4dda008b4db17071cd2550c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e64f02906e5ab6970947c7eebef7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e43369864394140e4b5b366f8657110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30588fc460650b48384dbb6af116bf48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6867a895b0f9fdcac17f6094cc8872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043d5952f0f704bedef481c2de5503113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91afc01d152c3a17960020ef856b688114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e707a407367e845260b2b55dd9d60c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f8dc142e17b2aebfa6879ed7e6ae6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f17f8b278746f0cb43ff492a9c7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d6e2bb238c4b744710bf1c3722919118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1313f0f2755e40d03098ba101e480119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f73ed82b2997ed81da21123d7d9f7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc9946432f1cead3618cf7ad8b190d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cef624945220c920e14e3250bb0c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd193dac9fadad336e9bfd4eff349123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef45bfd044e74549c151b30cb27aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105c0c8a648ee622a3daba5f9d14dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b40c6f7411e252ba058638ebae0d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019db648874f01e9ffb74f2c73de13e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1648fcbb0e48e91d7c84c83bafa62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d314b920228371bd07288887c59acf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12e76c1d4d3bd58084e1b6a9a37916130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fcef9c22b322b6e10409bfa03b948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbcdd43d70e54ad4fca19c2663b187132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b429da67e83616564b06dd1ee663c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af53df6c8af0f3b951194875cec49ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229487803b2ad3883f01ab346ddebe5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff236c9ca1077cf77df179a02326df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836e2cb452e0054e20e4972a985190137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1d02238bacf9ed10c81e5f7b2edb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08868869281f83b43bd26bce8e12e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050663d3b364a4cd980aa203229e757d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957fac33bf4dfd2a0bc0ff5b22529a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe48fb056b7c80f92387402d2d35090142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8713271025951dd9f3207be5116a282143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d8523a359d11123badcd9d9427594144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9dac40be0c63358c4235b3ba5b33f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e1eb4ff5f3a7994a4a006361cd24c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de8f22be0ce7c916b6a29ad2fab42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac09d679458502b6d9de0795ee12cee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab79b20232bee3c686d19ae6cb8d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08817bd09142dad14fe2fd24f439db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25ceae7b8919674cf93f05bfb8b524151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc30ceaa6736614d47f46575198641a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812626462c1f475d3c84cd4516e8b1f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c20ec0c399903f0beced1b428d106154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1334eed28b563bf93e977d141b23c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3773dd998a9b0afe35b7d18eb4982b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca28f9baeafa3729b6d97f03a27029f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bcc4c3b3d2a8dff5264bedf3906cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892d1acf6490222ae4332b0c5d39d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4e2dcd8ae31b49fb58752470a786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b95d367e6bb9fe9151d53cccfd5c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1366f206719d04d496de78b485a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e295a9103fc5741110a1b0888f7ed2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b57fe75a33ae4bd448a6990777eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd057a98a20705125debf02efebd4529165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1d7a2631cec1522b98b6de37b46a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc46765d50b5e4d24c81b56a20f702167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b0e92d7d6c6c596d0966fa53593c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22289bf8ec9655588eff5b80f6fe971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37ef4002d2803f25cffd452a5b208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d62bd475034de76f122a00e0ba157171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b9410313505fef5f6ac93679cac5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d0f98aee43ad4baea007e57044ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e6e204d141e6d383388f2a780b24d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784341de96a0796ef25be6405cdae4cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db097813ddd42ac07ca1a6c0ba15f07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a64e0300bb737c0888449a6a244df4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5293b69f12a028de8e8825671085178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4681dac48aef95a1115a0ac9a7f57a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ead538f3ae7213bdf52841e00b7760180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cb1c3c94dc4b54de8c68d3caaa432181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e1bdb4a574e2ea29682814dfd3ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b34791f95c59dbdbce175c2cdbb7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584e4e557182e890b307f380f9abada184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519bb52f5dd09568df51fc704404581185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11af2e4187dc6320480fcb67bc470c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bbaa353c68c752c4ddf596256d3a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bac4f9cb369f15498813f6f270ae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7537d530815c5a94c9552661d52b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f2a4694031d4b8b534e0be9d9b270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6656b72f3990bda8f66616d78aa620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921f11cd97343c82fbd4be54a58ea48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ad2026aac13a091a26f10fbbd9f9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3483fa0c3fc8dfc4a7392e1385c2d8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26eed0d15883152decb5059e339ddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b12dd628337b293afd745013aa634196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638392d7795304ebb61c81bcd2bc8799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485344f7c31f8d759dd91a92bb92178c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8680177611ecfd96be0c677ac004b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14e5dc093e46e784f88496ac671c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb619d0552c87838f83e6cc5a2e7a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc05766a6339ab9be82c0b2fe8adba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3750b4412651e200aa692d2b8c7337203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d947b1ec9a365bc4cb95b531fa37c1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773270b25fa9011f8f1348a5477c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc89bbab54e76c82d5a85e46e9612bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b3f8e00a1b686a07f058cb0879b39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ddeceded10e211338091bd3e02c79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd435867e328fc0c00081381dfbca72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7afae1513b5d4ec6808e607903bd67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e5c40fc5bd4e38ccbc3123223a1aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f83d23db68431cd79dca348f41635212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f4f00f9fdef528e25495499d303d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920087872f7eb8e45fe2d4bcf9d24fd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcd6468455e75e8a6e9794dfd41d78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f89a2f58dce6c788235fbb1756da1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4130d1c416780d9dad859cb2f3a79f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9191c74f66309d0602e42215c98d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488804f46f73b48c36cee001eee2ef3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850efa582b64daf81d4c2dd42726352220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9099eb2df099bd451ec22f57d993b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea48ebeb06d180901ad553c8430be4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe5964c1611f9f798350f5d645929223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a04688bfb65c0b1b439aa6f59b4e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a173b218a783985aeef7e4e83b66c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d00b60e71a65b346c6c79d105b9c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b64954ce083a74befe4b20cf39c80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878f9edbb9b0458046290c2f314da86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ff0d4018a1964aea822305538eaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d410fefb2bf3b613988f1a3610e29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c2bff5974869f18349cc9a414235231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05233282078d61d6d68bd51083e9ed65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760bd18e813ee59195640c1a53ee05f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e242f27c4bfcb404ced453a8a51f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8964f5d37817d852d36e33f60f1b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b0811006e037e5ba659c8923b229236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bbb2ff25c813f9960a45f3f0aa824237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec22645fa42eb7924a940db06c008238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2fced211452cd4a5faec98450fa3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e864636c84a3129200398d08c24e15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bedbf4218f5db5e27b1dbbd088553241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea9ac0727b80aaafedec710412ad90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e68253c0272f959cf1be76a39ffe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af220eecb8d39448631995d4f6577501244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212be03aea5fefadaa9991da684c206245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ce1dddf24ac75c84615ceee0da56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32238c029bc8865e3f3dacdf36e3ac65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e366c7ad141a08b9aa5f4754701cbe6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5e658aff02436ee758cbfea3b915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273489fd3633e6a54a83d9d5a38b9c8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c5f4aa41e3931ac020e5dccd1b4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bfdb046267a5c174cabbc982786c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66ac15038a0c9a0b0d52662073ea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edf6d68bbf7cfe8ab90bb2b4c0d117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4db0ab58910389a32f58cc85fd5e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea391e0c45500bdc25e3e1bb9c8cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e455a92c2b5569c62a05d29c733a526257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c7f9efe09fcd81d1691192d7e0f90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcf8a0aab84407dfd2f04f02f52464259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af513f2733ad4578de0f10de2b70941260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48195e0ee535cceec98a1ba0d3e0e3df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2eb0e3c33e59c26245aeeba3432d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462e1711383f049548e5a95316ae210263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5496cf799769b9bc362e7c9503cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fae916cf767c1f08501cf44ed7d00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235474db14958c4e9199b8a2d710b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34592c76875667421d1a01dc28fbe6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621280d9d06d8d46645ea2050a025f96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e0ac61fac83268ac8e4aa39c41adb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b701877cc239d2010e486fe25a49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a2454311773c90a6541077fc1fbce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc760c712f18cd79ae48b8c2e20f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6231617395d7b79e376af4a416918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2459f47034a16f92d738107b2416c03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f2f863f15545ef3917ec16df2b933275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f388ce1726442a04d48b649d30c8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2671b886134506cbdec0d2d2a4294277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769633c23313f164159c5a8138828ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea633a519134f77835d161d939aef41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a441440c83a9e781c5530bb8ecc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a135ae5a28ec57857da3a442720328c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a790fc52a0832c123e4b5878cf13e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aecca696087c37542601662ef78e4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ddae721ccc6036f5445c6208f899e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f2b130d4cb06e344a1b196cb67a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb877039a06080383ba8e977c63115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3279f483cfc1ed294c3a7275b14f40a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209eb4dc9dbe5460575c33828ffeca7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8274dd417cca2eb0f9430f4b60889f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0815175eca8a9c6296a3a7a9d62c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e94aba9e792cc867770700fad7e69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d64f7e94fee7b27f843c6fd2ce45f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2b8ae97ab257769aa95239710773b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a67a7fa6240634adfaaf24ad71aeb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d1e9834ec2672b30c2bc76ae1ef4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efffb6f9fe88a8cda460f9615bd0999296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a878d1710d4bc3ebc5d43c7faa344297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb4756354ccd8fc9d30f9a4332874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5f466b7da6531b383b9f2a816af9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb3d8d6e04f58e45f695f885dddfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70198f6e16a22676385b9ea6685f0468301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e989a037ef2e6231cb4169b1c624e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795c76da43db25aed4a34f4c9f20e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b17d755a6c274e7b4c757c91fa59c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75af448630d48e62b622f983248b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc90e87ea2ef356f3dfc40b13032fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12d4b08d2433df992cd9c4534158e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8033ea17c9ea2becb6fa9f8ca8dab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b21f256e54cf57030f750c25d9b77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee76e3db8c730d53d579d2129a8e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d80fcdd08152daa9b5de5bc9d8b1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a74fb18545653cd94e5f92d0b5737312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021626ca45b75645a9102b5f90837373313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43514435095010f5b14bc8e05fe9cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4cfde03244155639bc149722a420c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ce50888328b06532a8ce7c6be010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fda64f682a635eed1e53c7db302c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77a5790a6d3295b271995a780851c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f1dc7ab413306fa184a772a69820319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad7dd6502d5966ff92210b23d85f60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d250924b1954f4654794622b08878321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b886ff9b2cb4586e393822827bcad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad3d087e4275480cdb3dbe15aff02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d2af33f27643f8dabe64f465fd8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e5176c6fcbf72d3a29bc9f0dc87f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942c3f5232eaa91f7b407ec57ee9dd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94234e149b5f89b299b30606e09a48b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75ceba977189cce8cd9c82977ad15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581193fc475a06c1732c15952de8dae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a8f3944ec5c07874248a30aa137b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2205137e869693515e36604ce65f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503898202676c14a2c9b2e3d680bbeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311780f73882b84b2e070dbeed1d08f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b198b24584146547e53134d2e7d115e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604321edb7f43c65c7a3f234a002ae7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e31a7e5259b224f4e1fe3dbf95f718336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1d3a9f195a796987ca9a9d31515f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c85a1036a69841d621fb2c07178e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d837cebdd9dd7a678238b8d02ad57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb32fbc850e7e9e2eb3e71b04babb73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9fffc2d46b7c0f8afa434518c2452341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2c542775fc154da0d32a1241cc0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5c9c816ffa31c57c482b599128e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea07fe99e33d39b3f98d78574010b2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d927668769ef79b46c222a34d7520345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653708b690b4e7d89e4a4227d026de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffb538d7096185bbbeb987794dced7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc455ce59e5002b213543f6a67317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba016f35a929f1ff5dd3120d44ac5b65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb6a22b3aaec812f73d117963d5b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849a06566ebe587baedc9746f39047351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063228cd796f42face5f8c8df372099352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e430b012f3ad108943d130cb71cdb20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ce5daac4194413d421c5b04d4bdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1c4c9cb89ce840a0ee4e04439a6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48632c11fa7452e8bebdebd2538140356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52abb8ccdb10a1ba3416dee011d9306357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56fd22e68c108b553d8b0e836e35e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a486b55bc789bc1100b2f45489790359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7df922cb7a2e645471950e0f4bbfaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b861a95628a5d0e521112c7e9716201361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9ddc4dfa89127709867eb818600e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd9289ed7a1759beccf2c5bec7f1f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a092dbc0ac138824282d6e4bb6f2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2002b61ab1d7823805067410525de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa137056b4ec9d9b340feef4433c5a2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ab560406cb46c0dfd683e3645b96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0f730afd5d94b400ebfb79732c2b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c9f56d00daffecf72accd0dc033e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be1ae888ce7475ae7a29e7d414d700370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4b51fd75062768f2da0726c36ef5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af402588051631782eea0bae8eaed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74100d325ff35f66607fb4660987ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e80660b34043fd72adaa8de50e7d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a530fcff9ffb9cd2b6394a27d003330375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e5f4781be5ea0ccf0d8024710f026376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc606d60a4c188707aaca7be4a4e0a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f65d5febb006427d856fbecd65c08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda2ea81e0965a883933f3ed0bd62c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b8ad8c1437fda3dd4a1311861aa3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdde8b0b5fb56ac8cac550126cb6272381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce0f93e49fdf75032d903faf68e6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd82c4897d2f72a7ed67784a0bf61cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f98bf296a6e884823cd9a3ef7c92e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed2bc2c691395465c2bd97f186467385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a9214146e4926d6bd2250e8ad3ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e1bfede96e1a0364a372ef3e8ccb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776291465ace33dc09198e71ddfc8fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6053f60bcd1908bd540364f39722629389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8dac8484ba671be8800705964060390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead26933fb37b4b0012dba2dadfe3d02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef6c6208632351d00f6b3fa096f4fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d3d285f7c32c1e1f0a444b218e4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ba15cabc42b9c90f2598c0d59a69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d51662da5bc6c50d1706cd7daed52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cec3e8fc97e727a6fb83be81af7930396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bce3328f8e1bd1524844964e62ee7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de31b8d7c5f97d3d9f7e1838c49e4af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c33b11b6c1313772e2b15f6a443f40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bffffa2e6e6720cc7f88d02a80f965400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ca433fd043112d03c7d36eaf1f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c029aaa895ad373fd27d1e3d71e64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76234b9c2a79c8f09b9e62eca8c53403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170516dcabfa79c70c4921a251a841d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb6161fabd61a5eef87c44d56dc193405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faa1c7c94bb4cc48eb54fdc4348458406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaca734eb46c942d5f52dc8fb870d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607f1579bc7da61f95183586169f76d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f04489a2025c8cf2b7f6bdde5c18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bc38cda493333a768375b301065f4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d145d738214590e328dd00fd9ccab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6c42f269fd385c54bf56c451e308412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0247496d6bf1e202ed7f44ed17387413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a19986b63a318f3e5ef1c2054acd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10efa7b4f74ba96dc3d66c8f30ee04b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f7f8102f29f946a7e8f46c74a22e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4104253ea79e0d7539131260bcbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26458a18f86622feee6d75daf10dc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec5dc7e7127c78ffab876e106afbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b1d2633e3ce9483e3b37c8e95db7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24cf924a84a791ca503a59d5fb04d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc644c361a8eca5550503aed192e64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a98f8baa9e39f7c270fa5e0de08489423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b0e1c55066e8a44fb22a64d99f0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75eabbc5868582d712f39737ad7fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7abad7c1583bedfb9a4861b98fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb4e1b4596a84fa2fbede219062bae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ff990aca38aa4f72838ae9baec0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4707f7958976e88aaf4646c07ce3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62584eb99154dc9aa0be3eaa417d6b5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4226bb5a5724985292cfd98da40c11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961995efdb39244c73ddb40fc8f64652432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366007d00a76505b771d6a81cd99ee41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a995e14c65edbeeef65be40efb62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a56fde25f9595af632ae3edfc9173435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c21c2f9507d5ccc37fb48ee6b1e7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f6f02bf13e5d837bb4f2b5d43261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee4e1eea9c20198b397834930b327438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edc6da66c7ed24a23f7970faa1a499439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2d2a06de4e1225d3f72344c8f28e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49a82e9b76c577e119f35bb4d0f79f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad4c5c49eb4ffccc478836825564c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f67f7990adb21dfc154e500f4836443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aaeb18b0b7812f408bbea16bd15d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f43e05e0ddcce775b3cbe02bf6103445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269caf6bfa0690f51c63c4786d264be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0f126fb5b250e2b4306aa8ae7d4c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca517f14d855a457bf595d69172d0af0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead190581bb0f6fcaf3b4b8ee8ae8b7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd34a5085f445306f25b1c37c31608a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f9c9b048982bb22f14136503ce5f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904905e1b3f240062edbfff3f504523452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a059c68824e81590d841bf659a384453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3f50af1281640770f734413ed477e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8380400f05e0a1e6977b7fb8e4e8dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77416f51747de156abd729bbadba1c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdfa978a7488508f856161580d4995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cffe4ffd0c76315e27239464ad463458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd7be82da96c44a648c0ac44978ddf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070018a7f56d334e527d9cb076848622460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86dd84231d729021b906739601caf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca6117c874b855df80f2e2819f30fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7416ff858f5ee3a72686b79a992a249463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bacc7a86e2f7bb6dc537b30f9f0324464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4f50b207c2f1d6109f56cd55e97f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83c4cd40ff1f49c34b684eaafe7fbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f750d6744dba5298b7f8082ce433b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879efcfddd21d8f4747e088620625599468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710fa86c7d8bb7af08c5e66c85644f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b99b742e629ae95ba1db7ecbe380470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053f61641fb01f2c47c0c491c73bb98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1792b62e3df6b2b75615b420d0ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7346ecf6b8b51b568eca048088d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8f073c95a91632b5af64ea6a4c840474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c70fbe56a0e0e27979f233d2b2e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd59cad5d739c86b3c157bf09a69f0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3a800f3126fb39514e48dcc936003477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3756f9150e1d111d170a1747b154c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861a69c9b16d17407f9feff1ae0edad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5678f0f49776d2c5d9c4bbf95d88f7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5269dcb6672c46a88de15f6f3521e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad14be620bc8f4b76aa2a0e3b1fcff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e83f623d3e8878586d118792cc7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bb9abfcbb77226eebf8838aef91e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992563c9b1cde2705853736191a2c6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d53ff473bb38ec1f3fd3a0955ad321486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02125934797c41cadfe8ffe00cbb7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090150f9def65818cc2800f405d1b04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcbb4dc3b8967555a4f704cdb90950489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb23453e7ff15d0b659b1fdc95830c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb66d77fa9e56dec643020f39b488491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ede2e4e746813a286a5d69e4ad1a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b0175906417afb70bfc9475a4a2f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850fd376ddeec1a309972eff005d5f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b666885f092465d61cd7207a30533495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccc7939ed3f1d813704feae49ace98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4e11d46283d749a35d5e6dde864f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64d44924db60c55b0d1095544090bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d38407f99748090ac1b1d958892bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd83c64ce44d6c14cf7aa7047c325a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460097b52ee57d73c9f4e2b59b1b95dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43caada8833353ddc09245b50a9fc02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986df99728a9d01f7d50109d9b6ba77a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0c2b9a6b77b198ac7a6e88e9e40e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d6f127f78306370fec2390948b686505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ea0522c80f48f9293e5d4dfffd956506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901769d2dbc7ecbe21b4e32dd78e226507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c595f71354f79f53772bd3433457508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e032fe614a454b71a2668e8b49c5c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d2eb661d80c30aacc11a11f5b1ceb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af82bdda8e64bb78f6bec860e28c66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8428b37a24319f198456c8ef75448f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b724bb088c87495bd62409cb6e562513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d710bc5bf3a34d3cff53d838c18e05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da17f3033dfaa4e1b1713210cfdd1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd970e841c57a587d646c8f0cf252516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdb6872a9643966a23c1ab80223707517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5ef12e10824324aa92e57231b0a66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b5663aa054fed2c7da4a069a5954519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e4bcd247e11522f8d3bbd17d77fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a89ff2cf5ab67179cac559ce4da1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643c2fab08250f7f87d816a25e9f44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04de635d9ea833ac5f154ad1b3a2df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3924d2acec0e11421d489df853249524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae6679a751cd284a7cc9c5a64dd069525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88374e7b70293c2339cb87be3859cd73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6897c68785976569a210a90a18816527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976925c7c8a15dfc803bbf0d7806d5d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b697ac3026bfc633668e7ba0af44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ade4313a1c1c4f11db0f9653fd784530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07160f29a8c7d788026ded9ed2edca80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c012e7daea4126cc1a9acd6826d5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d55481e6167ed85393d3bc2782debf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f56e91229bd97e8be427831f732f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14913a96e64b85a42c1735be652262f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb621fc4e18f7ae4ea40c7a8962ddc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6fd97c94bb903affda6f999ec3ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296dc7fad53694ff01044ddf01a0cc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bbfa248ff3c120668d7841741a0e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf647f83c32d95a4499fd9a7f799021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981dd600486fbcbc851a4630e923563541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d61b847ef4d088f9e088e60d1d9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1638e140f9f2cc37c2132e28e55b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e10b746363d60d280191d4a7ca70a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac632583f6e32ae1afdffe5c831786c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d288abc9be8d436497cd894741f7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158040644fefff6952b4e48bca6af859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9f9f466c548754795b2def1331009548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0adc6bd9451250ae162de037d996aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c064d3a8d42d7158eeacf0e74baf63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b74f24d6048f0f0c390469a553d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd3d4bfc9b85e47919b9ce5a2e627552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4979b05d342a40af66d537861e87ec6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ca76f79c9ce066922d7e9c25bb10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5937cbdfa9ad57b006273208c20f86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b099ef4188595681a009d5f538f1b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b27f13a01497f8c3aa911e7eb04bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ddd32028f48367e7e6c963bf5b5fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86e2b451dd2c2d58f6a2548d1ae7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a0e74cfab016a73d4fed5c9c6946560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cf30493718670be631101825b69e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac6e1435e5cba4a23cce0e3b3d8ff7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeee5374ba243a5d0026cf1e890e8f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c79ffd102544691a0185410928733564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67258f0172096ffe91dde8136b8a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2abbfcf078c2e6f94bc6631f7053e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691d4c14f1577fa3df501f010dc87dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f487c244d4927e664c19f0b4749af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b6a87faa5cbd3ba87ca70e573144a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a7b878ce65eea6f911027f5625c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada091db30000f0b8e8de68ac8f489571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1de561d8154e32d3c14ee1433a71a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23a6a5e97a8229c0f11112cdc944c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2b01fe4a23cb3c0de1f0ceb262f85574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc42bab391aca2eea013e8829d1b4b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264cd015e3fa502ac6c65a80b797248576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c912b0ee5a68dc98cc2a38ef2aac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6eef8b816a8469444173759750afbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2160922856a798b3e98a71259e5486579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522ec87223222fa814beea54925993580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1d6d15152707dc74b3ecead604b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb99fbe8d44de812f4812f68fc3ff5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c2a3040f14cf0e4dbc7dc0ea0e53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d116db782d4a4a32485128d8afb43a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6b933949d145ad79f6dbee34d15f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9f47ccbb0848b0233e0a81e23b4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbd0d58591b7f9b9ae6d39bef32a5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7698dd34e99730b31056bda11928e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c8ed861d4988d85dbe8f56324349589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a716a08350352462a1b86cc06c9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4cb60690d0c7aa9f27508c3d0708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0cdf0a071310de3eba5b02538a674592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3146a377a5dbc4b9e9bfe50f7ac172593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea1ce582d4a554fe0507760f035666594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d1a638f9222a719dd2e840ddd11b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702b7bd603217c56d322eb2877acedc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bcebeb1d2d2a2921afac608e7d1a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee953f4513f2967fc9fba876f74150f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be61127b7064d79d0cad36439c9359599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a5550c39e02fbe983429e49621278600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5f3bba3f0430a651c2752d37c2117601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a4fe5474cf03696305f06f9406ece602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84abd13936c734f6e0ea295b9e129f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5c671f3f8f5c9b6642c07dc6e8c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe792228a00950fcb3941d9f1aa8651605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a5aa02f8ce67a7c4a28e5bb3a43af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99e9d255dc4811bf8d0aa5b017fab5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fc957c641d1792d8a236942cc2e31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279f4c86a4323c518237175d536198609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9bd886c99ae7117f1cf7b98455db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc84077d5f2c0d3e511bb1a9a1351611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c66eb4fe065bfb927181feb74397a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795130aa3abbbb9ee048bf2161f9881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d89feed4c898d111fd6363403776b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028e54ac3ab2e5cb42e411bc145ffd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9783af4554aa3fa1f0520dd19dae1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec919b682efc93140ed8a33ce460c281617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab67a4b798f4274b168f08e00bf089618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbebde2a3667c9d5e4c72380d69d27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ac67cee75755e2e1369467324e545620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a59864cb0c6e53d497b0d4b846ed4a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b4325f52b7293a446465d1b593f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a96f6455f11cd8248a1ba2a5d22bec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d210e7543609722ca8aa59d79e3882624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f87856dcbebefa7d2eb2a40f3eefb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a06bd4fe1dbe6627d2b0aea23bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16962b6699a73d45f4c8241625e87c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271b122475815255029aa1a0f89a9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778058bc9bc70fa5f72dce01384303ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de3446bc80cf63d16710ffe4b49a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a414edea20d081fb0eabc1a0b4977631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fdbb06afa39aa6415af78d5792ade632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011aded6cc8f98d8dbd95708296f96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ad5134f59b9121e4acbb03df99c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e138408c4973ec12f7a18af19a8a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583af6298f480b2e898c675426032b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c6fb30d3b4cb022d5aade92945a35637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54467d7184412daa7a2375f21ac5c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b227504634b7fcdfbc21a42922d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfb714aacf9ba25ffe215347f1168640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce918fd3e07d9dce36ac1b313d113e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f3acc704219369485c57bd930d1f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331109920a853cc7a41576d557e8aca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67043eef32d000170b3f233d2429b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08002c88c38f470d476d495bf53d8ecd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f4ee9a77be048d5a31e7b9454a5d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3f34f7ef0d62626a35f8ddb2f4b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022f082740726cd1728df3b4bbfa3ff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc9e48e56fefddcf3455f14e24ef6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94999a9ce7ad80fa5f7530966172520d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce7d31c107a2074c93978b96375b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22f96f3ad36bcf7c934e47ab50aeee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff5eb08dca7a44b5b1e62097dce2af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663722458c9e996fd8ec76e722ea7a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a877a908d0705a2c4b4ee4df2783b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd285cba4eb60551861495b70fd6e91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0efbfbd0c742bf2ce94cdbb5d59dea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f590485fa99c47ed6540d6a5ea575b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f8cae9be99f170b182a9ae2cb2d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c61e08080ac82ed378e57cd08e709660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636640623afe525c8341b7a9c078eb28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd31c9f8ff56552272452a692f553c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69f0661314e9fe2f502c44952df7e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af05f5fa5d2bba7885a4c8f978b1ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ae97d974119370155e3ec862c155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12ccacf9a2ad5b39b22bec6723a4eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f6afad4240d89af8c3c5d7354825c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60948125d85b13ad8ca43de55729c66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283fd6f7da69eeb2bc8f26449b6ae4f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be559c0326f2e064cf70cbeb888405670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abed5deb979e78d975bf63d1aed31be671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c1fd73294dfa53e62181033a7963c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5470c6467ca6cea30bfa1f8b0ac23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82af669345560aac9c2e292596571674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1fcb2f6398c1399c8496f31befe7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ac0d4a3b5dd900ad1b928aacca8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f240a9ed9c2f4d15309790af0871677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf2dbd8718a581711ea6714b50d8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf0450b12c00c46fcdbe7d6f3dacd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33971c70b6542225bdbab59286c37495680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc088f1918e5d9cd8e66a4bf91dfa51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255377b6c26be54fd2f78db85b984f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d30c6de610b9ff0f2c5d7ac3111ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b5b055e899ecd06501526b49baa79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f88c18c02d3f1c05b6f6fc544dbb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b81ad9717df87ccb6e9249db9f0e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561570aeb1d68afad7abd0beb7f5faa3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ae5c6947b59866fe71b91da688e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433681c3dd0a9f590d051bbfef6bbd96689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9dbe04699104a607cbfdcd020aa34690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff0afe0746174f5c9825e582ae1c3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe1fc35db55d78d89e941d729efca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2846d5515800bc711d08f30d18b25d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b046332e8e59d27ce7ef0c22412e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c9614324553658f25e8bf0b8dd57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c09114902d5eb242faba0bdee3c2f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8b29dda98bdf41e76cb565062e2de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544189ac9bb48c68efaa802e8cb31d2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cf616c0bfa80e1898ab2b2b1a2bfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4207eab1acc1399c49744eca35ed2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4252643f4ee43b8c69623bc7d403a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041c559f35c02d5f258b4e1191e6d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c00e04a9e3683a96f744c3afaa85b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e577b7f4bfbf44f1d9c9d71d1b4f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071fb8f4564b8bb03da2d4479ad5672705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6ad19133f93a2153a059d923e0889706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083d7c22c6afb62456396d8fbfe0335707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e926bf953672e310ecd6bb93a2a9a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8adec0c5cd6200d41628665661fbc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa16648f4cfbf6dc635a6119525e5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290aff229b3e1b56e4f801aeb032fc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7841793799b5fb700fa0cff92ce36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908b1d1d81a56a3f1de3c045f81927d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c114136f3be000e68ac79b07771febb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa3bcaa97b8a1cf05e35c32168b045715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61188db06b7e8c93011a92313729d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d40e66f85da2afe7d7793a3cb7c30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916253d2dad0fc8f27f1fdeec35906aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f19169faa1e7fe5ddcc3e81b9784d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7534ea04fcd914ce88218171d181720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f530a8fc268ddb3af404e802074529721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5d0eecec6ea369cc69f130fa13aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ea1c3a689b833b1a74873f91eea3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5460bfb335ea881402f8044110a48e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21a118e546512abc7dc24eda88547a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e1fb5f0ec582654c1eb344fd897c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac581eb104761984a4f9062b93a159727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5ef97aa16ecd67a6b5e7cab30f86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e057a2bcf262963064e4f3e4fade729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0eacc3040dd933f626152866779dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f281266216aee46ef86c3c952b90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f455bdc0826f6c45c78d6dcfbe7a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1670f8199ae0fcc0dac54ed28921d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e0a6231b55a9b2f56212f728b22f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da268b4548ec0a0d6ff995138c9b660735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2bca8657fc2abf47e0f063e8d55c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f9af6bb872521b3ee102227deceb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f879489554610d7170778a14ae3dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb163000a35b11f1fedacd9a2cb4907739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7670e71f5a4fada6774fab545edc99a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fdc252330ad426e628611740be6c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ac17ea585d4fa7db3eb4698fc565f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11eccbd14da90c294bb9a6dbfe2f4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1395ffc199e4dacdb8b40022ef7d507744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac438b5c654f1375f6d6468bf2b2c985745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe0a35aba15fa741ba91b11cf94cd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd1f5a3ca0e10e36074d333b21c90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadb93195cb1a9b60d2a4b5175f0246748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4491358f07e87ee28d3a36a045bee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda2bd20fa4f12f801dcd12a9c56e1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e07a2ff03ffd4782cc6a704e7509751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e426fd3b0a63e0472a3fc2545d36f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced0590db43e72761d0953dfdb135c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9d99a69e9ad2a19fcf54da6650dc2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026b97d15ef3bbd8680451a8d4202a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6725af417011c1300a22c668854c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc414dc552a63c89969bd016e0ec4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec136584eec5eb01e6c9eb147b4451d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523eb435eb9959b47c27f597ebe9686759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e3d7e8ce945020e31207d22848591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac5e5ec873b65d4160504205fcc4e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097400cb119c2a8967616beffd6d7353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4962ab241c931d5e5e1013ea795d8f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef7e8965c52ac320da4e8ffbe441d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19fba8e0b415733d96b1ffd12b8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158da2da27baf54946dbfeff7995b577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989459683fe24b91fd732ace087c89c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c73f50dcd8d10f5061a90fb71d56e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac382e90aa9517ca88471d5bf358b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba77c7b999c08af81cc1011f0f8e4ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98e8d1d38c5a52015f87f6766216d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493069ef9101985c98c57d1e5f3be4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6032e4e36472807b9b0bebe461d41b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533425e8956a5420210d263fce5188015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e18e2829159a2a4b6f50c5790f1dcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f910ec2a6ed0e366e0425b1407f8d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658a64ea636600f634973eddb9f308218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858cddfc072020f24df817258c9b6a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbddb89aa093247ce90b164a2f6f5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0fc9a36193670acedf1f04a2bfa1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f89ca907c5447b004d124320e1c2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3248e1243fbd1e1563a05d8d7f25eb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec2508f817a3fecc4f8d69f3d6b0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80c93fe8cc7dd33771024de119a0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee521e8e2fac93130e4e6acb368b4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9e52fcd3e5016c58d45a785e9c41d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162383521c41273e098ed35d682a8b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f614b89bd4e936b32c67422bf3c5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e465c91fbdd83cfc94566b8f5d5ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c650bc2948dbf3e0e0f22330f961a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405acce8688ad79f13e7fdf2cae9d93932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b4cd469aacb11f7cdf0d57960113533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f4efb6696cfe908a8fc2dd7f09ba334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a334701be4de5c8d436e8818ead9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81264fac12df3f8d00d2bf706eb7d05336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb490a847e3fb661d6898dff6cb7ee3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bafceb64145f449d7b7d813fae0e1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec6942e2f49d69b983495abaf0c50339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82011a81c3a6e934d5590146fb3f6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b3c24c7484077192325ef93c989641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd7bd56ee4074e1d7e0c7f58cf4c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e33ddd0aec090d370b8d06e197501f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14884ad26ebaab9be591867bea5f08a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeaab485c2a4cdfa85cd1723c239f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5efa8afbae39ded057dd39e5324e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2d51b305d36e5778fdd7387965c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13322a4cb51f3a63504cb1c92d99ef8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2807b2df525aa1ab3cebbc6df1424549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07677ca6a082db9b14e6fe5b3bef750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242434ab4b51d391777b9f6faf9d51051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f83a699dbf8a6b438f0c00027644a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce10418e2281548a7514dc888d8070053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0da51a3d0721ffa611f65acc4cddbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dc6137bb2caf98134ef7b6fa3f0d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df874c0ad7d6e4205af70d9910ad1fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1b2ecc77f51e8e7b256f7c8b09a2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ee8069dbc68d53b17905f0063707b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f043d2fb9cc4f09bc7cec97e0ae8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef60bbe97ab53a1a004ece58f43a2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678af76acb7def09667d4e958ed9d3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85017ebd595ffec4b9027227fec7b3b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da9883ee135044be31cad4683f21cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b2533398176682d933679cead8e7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f3f3fbc8f4618ff8bb8a87d0312c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088daeaaca0fcd6cc8f897cadbf11cde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ea4f8362ec10911dc502e182bf3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b83910699e73f3e97a2423fe4cefe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c84470ff26ec025a217b8cba3bf09269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdfba4a6e795612b237628c50b4ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47b56a923a9229646ab6d8b8973bf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c98584d11d8fa6808e8e67d058ce6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2730fb5da2cf2bbacb1e756f8790173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2cac298cd700bd6eed7d2e7d9398474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a128f24e6655bc54fc445a3a168475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2363aa8005cbd24f78a0df52bd49a6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e8c7bb7f83448938790ce3a890ccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33105a7fad4826384fdcce340e732a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62270e9793efde8d957498878b4fc09279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493678d7f48d08b38a5b7a2ea274fb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6962ddfd5d9b6359aee8327a73e8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753fc75fcf9ee8a543fc35a581ac13482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f696ea9d42fa4a2a4f53fa5d1985083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f7c4cc8386f590e8b676af611f08484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90c2aa664a76b20b64511e23aba03785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c2092c7c78abd1c27617ec590f70086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3781f8670314f18add88ea262ece8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7c9ad9c20328a3879705efe78284088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026ace5f17ad1a19631dc725852efdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7818f320ba783a298a5bf175e1ae890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558cded20c60e94d0b2713d48304da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fc55964f4843c7f21b26eed7f27392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed57161285a24ee3646f32f18d59ac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ce74f2235e2986782f55d419931294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4203444f1540df2a51fd30516ea66e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa51fe009696eee30ff92b7871845596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490594251f44bde9e6a7e5bdb0be8be097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f7c2c18cde9acc7d78edcbd260aec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e98854856655cbb97e5b7abe13f4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f2cee1f083c8bb89bb5448f546142100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e8ef8c1f34bddb087e0509012789101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa1d23f66cb107a0d5c81acd1bf6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b7054124fcee9983fd49d2f8452b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfce4c8ba9fd54edd42fce7b7f45428104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71b15b4785e66a9af14345cfc39c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b117be66fd9914010de44cc137f54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a7dff181e35c617354d0fd89bca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8427c332285db2d5fdf8a1caa8394108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415e795e6b3056e4d709da2787db783109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8670cf0727669ee32bb904ee0e21764110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c800d5d89a9b125fef6e15176301ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f316b9633676d3a9c088889064154e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4469309967491a0621b6831737aa7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b8dcecda55b02152e83563ffbe6ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b7c9200efd93390ebd71443856ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb96c20a6750c26e7dfb569407f57bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d36e587871643cc9e1ec9a215472e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cabf84ecba305272122de3aee9ce2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3bf54010fd03f522534739b844d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0ca0b47f28c0dab16ab3a29647495120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304b712547aa1237745eb897bc15e42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa743764686c1d90b0a5a237c0bc7a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb232ea3cfe755c640349f7bf9d36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044639e5f997f0bea20f867d5d007860124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b377898231c6a705bc822a0d7d8bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ba6f3213eb16f4425bbf6611f3a75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761b184a10308f0f0ec2e4dadd994e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd7c244f2356775da8615a6ea95ca5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb576491902d6675cb08b103ab4346129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d0599821b3beb71b33679af9c59c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a915f97ab7f560eeea71eb1098600c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3f0324b0ac47b47b337fe96b77d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733f38645237eda4ffdf3d6333767ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfcae1d2bd8b943f742e0caaf0e826134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339456505327bbc11d861edc331c373135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778e7d90930787b1f368c919ede666136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bad04c6bfe509f313dfdfa4b92caa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa727288c284e961a4c696b5402389138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85d123b2d042148afe081d1d83f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd08dc2f177ec8ff46f2b6bc12490a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdd97bd60768936dc7db9acd08f352141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da866c6ef60604473e83d46f6340b71b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fed766a658bfb38fbbd61bc501b30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef2287a99c19deb1b62f7514080cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a0f32d0b3becd0a6151f6bb3098a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9bc1ddbdc0f593d642aad24b9353d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe004c9a602eff1a5cadaff7158a10b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac9fadd588d282122126c6137fa55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e11c27c839f3b82d49d4fbf069dce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2511e8572e93e6a21d13005b526fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae24cd2dd37fa73cee5feecc62682151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb8a25ad021c57c50dfcacbd37e03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef70a7a3c80c36da50a0dd6c6d1b240153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642266f116e2f372d989d1cf29aac8bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601aeae7f6016d0c6d65997ecaa0516155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9c8dafcc9a27b1265ee62741704d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81c200690c0aa95add7492110dac63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdd9f68f3f882f4f4f1b43e68de5a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6953ad239594b7c0eee4101fec376c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b1cb7a5144710e0759d7144915076160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d9f671e212ce54262ed232713366c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8ae75aaaf41a871934c3d46a226a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00162adaa0b4366a130774a9843d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc281a5864f766b884f6e14117436c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f99b5cc0d97b620c20b868687a5e67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3737c41af40597e9d63dbb6701114d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c03db8e423d3edd3a9a01d0e9005e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d82217a2853fb7063984a77e5f48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2795846308e48497bf4a3a962d979169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6662740a18f5b51be3468eae5d92d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085646df6a272178c46a9eb31772ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf66ea8e62696aeb00ecbf8cf677ba4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11988bac28fee1968324fed5976ec85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f289aa0110eda623347789cf535ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5235d164d9a58e6d515c6c57fab16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a9f77875ac8bdb628af880a34b039176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee33596e4972ce66edbd2219122952a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d427b486dd427ff4c9da5b6d940369178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfc6e4bc44206f33f74226ad93a8bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b80587ac23693b05f465bf94e7dae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbbba7c42da7b745641ca5f300bf7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e95f94a9e886db97e91466680b557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef395563ecc499dcb89df79fe79dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edde3730f4c87a1d3409f5affa2caf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20f653eec7d50e62642c8b92629929185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc1f8521612891b0557a5cc80d8810186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbbfc009ad22ce386ac1cce024c45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc091b117f5c66ddc30ec7efee241b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed581ad2cafbb73ac915d25aeb18dd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa16db4c2ddff1ef5b2e6928056f6c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b847a684e8a80f3665728d7234613191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0f36e305f2492f893e52c072612c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003e9767b67bc582ce83faa8ec6541c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419652502c46606209cbcbfa849b4f17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c0c662bfaa253c57da46b223a9134195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dfea8c72e788b9f9da1c322f98334196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98821af935b901785f5d5042cddc453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b2b9da74d4ed032582a55b7e69ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514eec3b5f1e9c3296c51f0cc02310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd80a3dff75bf7ec98633aca117c87b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebaaed69f543ed09ac3c1c1b09d013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d779ce663571af6342e8a8f5a46f18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bcc94d6e5ca7ecdc347a5148dc7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033398051866f3317fe4a05c742ed9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2229ade1ff404f34e5a7e8b2c5a434f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9ab48cfd21f6faa61729a9584c1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3888ac1d057fb4afe9ed9bc5b96cee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260c17d7ffee451126f7b1efb57d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe2968a9eb5562bdc527e9db2c940209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b7156f377578a31a2080a8f85643210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f423a191690262ed831c0874462214211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79177ac39701497bb96eaef8ca1bd703212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f2511bf9e7143dc4ceddffbb7b18d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf779523fe2f6b78ad66603c05e9d7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e5328fcdda62680a4a27b47994f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e05af8f9781f3161c7845d8084271216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3cdd563306ea63638799e1de98491217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cb806b3a1b1fb9551b9e8fb27327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12498ea3f58ee7add0feafba7dcdf903219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed2977a633dc59e8601e00722ff450220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bafcae3828f44b1c514831f57cffde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce2eaf4ca9541ee4b39b7172f12d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448b2345a5cfbc371a36083e85d203223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d01970cc1a718128a559c192bb26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bb1d2de4fadd4b78d864df3cec6b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ec97cd7ed6b75f880f5324ed4e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d61ec2d897a27f5f3e76e337ba518227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6725139a5502333b4a766e540a435228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8279fa70365ee972bb22595e4995229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0fb053b3d7d9ffa727134e779a8c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8985420b55df338ed6facd2394964231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917b590f41325f8b8d9c76473b2b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017dab40a21bc399de9c5779843ec7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a34ab084b745bf689c98424ba3d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fe2c47ccff454625d569e6166c1ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb36caace46b4ce3a3e98f735a9772236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86509fc34621f47ef04e441df1c17510237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce676f89e78f61ae21f468d8df3d2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e3fbc30ddd1abcd70a1ae116a631239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f32121721ffa07b68a6a11ddfee05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c930601c6a4525d8525d6b5a8967241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe53d1bcdaa5761db13487565800f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a85579d899628c5f0b44035cb3387243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b68dc25855a240933bef885300dc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde4c99d88ac5467c25075d478c9ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d77f78b4becf3c41582e6f7da0e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796476a25800ac821f16a07c637fd31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ecf5834d9c02caed64b961c6974e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a57620be9a345f4f9c2f78cc1b0d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e323992f2b58784a5e40065f25bdf3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3464c1da5599a733605b7dc1e0a583251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7fab264e86ad254bb571247dbae1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f355e4368869681b4bb1e128a70074253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f92cd6fbf52d714e1b883f4ffc72e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd138e0f5fabe9e11c929f207f66afd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2fb1678656a1f6243bcf11168a573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d6c3b47f69d311048ee05bb32d25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb23005ddb5b7419c4d1f68006c31a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d32d90543eb979fd2ab2a756a260259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0aedd0e90b9af6d47c6f34bfa6f2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828729ddd29241a75183653a1667d32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4046a8762f8e3815458eab9ca3e22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ba199105d8bf747068b0b279342b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce7c3bf1c5f848fd8ef1bd11103f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad0a918b3136ad785e6c0b2dfbeea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501d48b78b5d76f69dfec8f1dce9ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4acb6477444dd19bf657ebae7a101f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c2add4d84d89451b43d6eae5d5d01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b84ece8c2a3e0a33747b66cbb67f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3beb61f0a4d24d80056505cae74b9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0788b9b71918bface10ef62ced5cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baefdd3e5d3fc2b285c1107540925ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672c8461207c076ba491d73bd9b3a83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c49745bb3038e137021c683ea7bb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f4b4d9db47df322c8cf41521164a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7640541fe0a1ab4afcd7b61a963493d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8633b1f1f181438bc937b3bfb5f5880277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008874bbc8d04885a98806475ac3b9b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf05c9022894e2b78961189c9e3e042279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b18847541affe99871ff3112689910280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fccfb47b90b8e6185fbf3cef38fe9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63312f264ca41d8bd25f28ce0c7d15a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75711e7377f8b4f6e55f3c1cd3b68588283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de251805d8b42986c3fd4b7beb252284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091675a2dc5016e805bac171a43812c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca20a135b68b34a2c4712b4774507e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c172b2ef74a195a4f3ba2aef27811c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f7712ab43c5f822bfc93b4409cd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb7526bf93f4ace0c805e1ef1ad5fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138866f966879aad993da28b7ef3648290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f19679dcb746205822ece055016c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a84b8f9506ade2459d9cc89a19a770292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7638ebb9e994d1e7187113cf622431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da8b54f11ca0d5a2e60c7cd60b081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb51e72ddb7dfc1f9c5054f3e756b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48613d6f34355e104792adb9074928296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dce3a0f80b854e112ec929a23ac76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1724a821725795dbaa5dc3623e389298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7e74bee3f3dd480027b3aa215935299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf598e2b5355a9eac7b0a23c393cdd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189821d87daa9a924694baea9c42e96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753986c5503e8efc208ad22445d69470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339a7d83ae42c23ddabffef9eaea3b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a63d5c2143e7139963a70a1558c24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355aec518403214cab0977e0baad369305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efdd208d5e2361721b9194ebedf82e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d0a0493d607a0e4a62e9ea23b43e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45ab7183b78b029ccf90837d3a2e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb6d1dae1e7f6530ca867e6ebbbef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5cfdb812dd6f2790dafb4e4ca29e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e37da7b0f863cca6a0e2cedff211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d945291b9590297b92b028787c88f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb1527392712b030fa32209c8f9fe4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa666fba6459c0ea6bed92546c39e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e97b13421da98093b170172765b8a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d70ba433ceb20814a2159cc4cb3435316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927969fb19d3007a1ad67ce5dcb1323317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a223af2eae04b89b4fcee70bf397dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cfbdee4506025701cad86581a1bb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b05f68f373768590d78e2d16c96aed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e3eab82d93fdf1a66552f3ed88806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5171acbd7673b191017fac1ee1ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c700a3db191056840b7ca41eeb9b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205eafb2be6968acdfc807782fa1dfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024735b041f6f167ee37cd46f2bc0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ee116cc1508b189343b2165179640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a7186d1765ebb81b8c4603dd02aed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09091fd215cf32e5573bdc763462e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29857823a33d11355ff0acae13da19b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e84a19e300548ff2f38af34f9574a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7f9f3e5b3e36c281f46cc617d6266331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b9249197444692fe5772a38fae25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b29cab244a427e97da6a11fc12e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41906a830b8f2f79f6ea95836220bc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71880fb1a2eae29a33cdb810f5525a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e8afb7226d4f619ae091a7fa1add336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfc33a53101e6ff72077608cbd58c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c302b38f9864ffa7ca39a3887c74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4abd70e491894a4a7080a5752822b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e33ccdfb33b0f874c2d434e663a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ccf3fa9fa566b6b0b707cde3917e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fade77adf373afa74aced6e1efb51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a2d1d7d42e09c953848387dc2db85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf3d04ad06821a71694c22410301a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6f8f55c3b53e5ccc03e63b176944a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6995555799b4e5b8fc2ee07b6bf7c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160fc93dab9b6e3e1fd95041617cbe5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ffac163733a618e9d58aca246a6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff1976bacf6c1d1f7aebbc775c49f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970cd265ce8a062fc71452b1674b81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ff01ee400625c8e61a94f654b5d23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99c70c3b82461c46f1e97957eafea4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787a758d94fbf9b9c9db142b3e787b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294093f3075f1ff0d7592dbf0be790a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc3cdd938df4cabc0c3d8e7e5a7cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453b99f1a9679a0144535eb6b73f0e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b622549f8c649ca2f46dbc7ef7bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569881d1a8c4e1867cf5b3289441b554358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751cb7c90563988b7b15258935aaf7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c1d9e967749d2912555ee57d126ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e643549fbaee958cafb87e638a1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c2f609892a232eb04f81a344e8a88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf772b721eada26b80cf494d39e036363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb95f5c67a76125b8b63744aada83f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2c756b5a33e72dbeee0e37f32426365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ae621d3363d22763c17821acf90bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f83a6488695d98751a47b1f60eed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b2ccf4b4054ef31970d4b1e41eef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf85b06f1346cf035eb2779c84b00f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf56fbfa945c97ac63fe00df3cd68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834fdd0587535b97f6b7680cc40d35d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e2494a33bf10f9dab6ce2d59a2e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9b941700a4510667a04561ba31b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e5906cefb400e7b85c8081c0d0936374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df555295e0b2f8276008cec6a4130df5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63361baa1db140afd76f82094987c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2cd77524b1f7bc76a4b482c63a919377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991841faf1ba99c9041c38d307c75d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f492503df09f1ac2ee5d912bacb8479379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602afb20b354b1919b9795e9c57d49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d62b1f4911e0f22186e7aad0c1c130381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5966b8ed7210f5b44492b709df82b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c2eb23004bfe996fa422fbbf2ba29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7a8c3da7f0861868fbbff5c5acbf3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5f77121957d493bb7f1c897c1584c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d555859384aa31d70ad3ebddb86b23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705caf2bc546dda10173faa8f2e763387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf41dcadb33447b667212aa04483e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7d343e1fc5f0833a928bf1bbde52f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74042952b7b8c0d72c374ed574cc114390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099321062170252a58d173ad123f715391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359b8d30b7b24e071f436b718ef734392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3559d324210a57f837a279ab478b68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f891d87d7f90e25c563183cd00cbcd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21495152cbe21f638b5e36cc2cb4e65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95348b6cb0343e03b8ae4ebbd77f70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab630b6a339715aaf305cfa599d4fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40e460fdf53a21b79340e1ad761e81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb9397d49a8da555659ade1e12c60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b8e80c2fac98a8d46a815e18f0bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421e848d68567eaf9b28b8a24689d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4cce9e421594fb327a1bd8fd2f84d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d708f1cf4793b303be88578665cfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec762c146ab2daa5bd44707c40602f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49756d7268124ba63ed5cb4f208168405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f769ce352da299e60d0f3c126a5334c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1debcc1eb31c4758e495542cd0f106407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f24a5844ea96c62dc43e794219b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cda47fdf5f52b6c29df0ff95e8ccd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d74b5307fe312d4e684fb2cdf838a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50073d7dd39b1f2ef946f9f9054aefa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681a8734fd335043ac420e1bdabf60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6ea05d1ceac5e78edc3716b34fa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f231dc33a2b82d980e0b704aa3edd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5595e9963cc27a586c0cfdc2d057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d5c9b146ea34c08a006fb20326d45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26422f9a17d32fab34b459b629d018417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688b017e0c8f6171969cc2997a01ed1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebb8c33d19e043afecbb8fa5fa1097419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9157f3d05fac423b32e989840ae11f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f427456be5333cb0f8f28eb5dd445a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a55cef73f700b89d91499eeeed67c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61910d74538f0d6d8301043ae6b347d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3641ea92f8b90f7598acf4d599d884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593d8ad6181651f7552f8c52b60302425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bcd4d26b6c313f476a94edb166205426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82832f36f4399fd371f9cd4e6d6b83d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82814de051a7c7c96d2a857930760428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b2a592625cfda6a67e0f9c8b568c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d06db699afe30381f98aa388161285430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8d6cfb04ce81ae2482af5ceb32ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca851905b2e310ab06825e5eb4cf75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057184b52c4deb4041f3ff4280110a4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980430a5c18bde8de8c4b9b540a50cb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e6ff144596d14dad3330542ac5bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b591e04c05d9e8d742ed2aace843c78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474b617bebd57de4649f85067ddeca3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e41c266ea901ca1dae34ce6fa66ef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509893a3b3bfc9efb59c9a9ee19ff54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2edabd51344cc6415503925a760e74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cef031a3c09567d84697c91cf93fcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b1911ec76003665b1852360847b7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e841521af2439c428e256de1f6b69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b16f62dc849cffe190a48a6fd201444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49798317f115cc7b9c696b02eb32907445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d58a100444e07b36bf079e2fa6de446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2dd624f3ba1121f47883e39776018447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9ca2c56b4123ac3b4c480e08956c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f8d56ac015570f6ab08dff9a9d326449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a244fd947a1c7ce9a2a0d6ff0354f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628c15bfa9662abdaad91ef77fe04f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32811afef91931b8f6cabcf57a093a93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c8bfb0b7ad9de2ec3caed201d826453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f09b56027c8ea6eb362e0cd1eaf8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959226a390631041f112f29ba46a4f86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6e87ce2aa01491d5f313cb3e2141456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df2f123d613084cb8e5aee7c76706457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a46e30ba8d381158944a1e6bcd5cde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f4594ef434d920f19c128e4eaf54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c39fa18cd957f7689e27825f11dd49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8a2598ddbaf3009cf030ff1e7013b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec598cb53ead5410ca227ac1dcac0628462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ac4a0e24ee06080c8cc944df9755463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f2c82977a058ea433ddd49289895d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e991221f63277d0e9cf8bfc07e556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffa7867716715ec5f7fca4d0bfa81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b02acdc6fbc4ce75561ebc6e1e81b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b48966800903ec895f607710804b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9661c41769798b63dd084b70376253469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e1d79eb637f4b7ed337cb8972ac0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c1867ce3f71c47f5b9269defed8e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d81355dd0e24d3c49d25ffca48fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59becb458516295865413c8090f52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f927238302938bcf6a6e3d8c79110a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492a62eb1f5e4423fb20f7cea371cab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd2a74bd97e2c7af0453de542b955e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347b4b5ae19e5cace4a2e380c0163f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b66c37c331326b152953c4e17760478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c65731a54a56a2410596a9494cfd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7669279a3d58e84505794cc90cb657480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d86d331d26efb4c88985b21fcd96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed4ef6bba40d157ae848090dcb9dc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8a1c646c654914eb1074f73e4512483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65101e76b832eb7f3b9a16eae9a0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fed0b7165e214a2bdb8bd725a1c25f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a150c7904df13fdc21679a6f76b5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130db96d5c64696097f5bbe65d8fb417487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc267e6be044eefcef392dec5818db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9716be7c932b73f10189d638dd97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba7c211d637e687486de70188c3467490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6813932d515123fd8245d5540ba68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3a8d4d7da7597c3fcc40c9432d40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc656f18272c9da3e341804a5be67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd34d25da0d5e79f6d65c6869151fd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965dc607bc87f5032d158667776c3bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37784d9e24f4c62dd3215c9ad39079c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fadb5253a86920a9a04c1c730109497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544e4162d91d2ef406022c71529641498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a138653ea64fe300c15f1233fe91ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12896e392179ac22ead6d737ed150942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b55e4069b09608465d420938c3d0c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6027cce44bc82b7db8b5746bb520f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3d52a36cd960afec75481c9da780503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664362e1c58b1aa7c4139400318b7d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc41a264b80d27b1a41b9de6ca9a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d7674902c1576dd83a13452da6b2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4959cbe2726024b2ba8abf5eb131c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c47422e5461a80ec8c60e346ed98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c27f6dc928759016cceee7e36b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52702f706a7f0bf6bec1bdf309e415ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505f03d60ed80ea63ea450466267066511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3609ea715e14c415b4645ddd846c11d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c544cc19d15dbdffd91e1e7ffed51d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314626b92e40d201ff82b8639ff9af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba015fa4383ae62d0dcc1b1a143b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3ba620a4fa8eecfafbc57ad09ad9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59572ee0fd3c024fa87028a4347d4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03ef448d9c8dc9d8e3221fa48691f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6238b625b36d62aa62fd07c9018d3fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6c1868d95550a783c2f014dc1e92b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abadfe59cc8c2fe6147db9b449f6ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba94d54fef612704a47a4d8de1e5e5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5074ee0f73c6de481f1f50e01327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ec735515235c3ad20b1fd835852a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737f33d75ff97c67465c58699ea7bf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45c44a2e32b9ade1b1d0040bb1317f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc489ae6d1e241ab61440fae2ccd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3250d0305513ad590af5fb010d3986528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c66cbef614a533dce99435ac60a08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919f95f87c945eb991ab5ef1064f83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5701b258afd63553331d4c07f0863f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14337893c18c1e7629548372cba80fc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1402d70684a94c34eb7de29b4a049dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc1ff7212e9ab40ec7e183ed0a9467534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa721af878dbd1e98d271de82dc79f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a6148cb7ceb8243f284204ab475f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9aa93ca6902098e8504b2856ac21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e3c0370044007ace7367851008adf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d359115bef18c01a8d3e7b019e4b56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad51536dedbfff0c08779cb5ccf1477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca44923a0673bf2c993118c91eeb7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c031d56812bf2b8894cbf98a9033542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a9c938f368df4baadd0fcaeaa742d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9296db6bb2319c05aba49dd4361b80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81861757b737eee7f8b2150656dadc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859df45ecffbcd34abad9d40819b8d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973c4cf313a32d482157360807e113547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779771da910763256448f773d20e591548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cb36155efbc29cbaf80e78c1f5db5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7f3bbb5c9d5b02f7fba26d7a059ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab27075a6d294df739ffa8be021fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e936ce3eb84669236f5f63621191552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a3a0476fc7c37daffe2561ade30f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d890d4932b802b20e6b59603e5c7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011c7914535bd64097aff456a22681d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d0135ff644eb24e1a1739edeca0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573063ab1a98dc6c1999c38f8aaba72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e81a6625ae46e4dd81d0dc6276e2e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c234d6fb24c8930883bbbf82edd556559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32425a92174e0b82f103c055ad71aa7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c85b4df59bb7975d4508cad866d71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb95cd0fa008e504d354aa0aaf6bde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46a31636f4516a8195015ac3b793e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8831b8c6a75b4843127799b090dacf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc25e626119edf51d69de0ca539227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7d52149a819162aaa5f398ba1a8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792f5c5dc0cfdd397d97258599f1c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd58b90172a31b8ca5740888a7bc86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c50ed265f0a8f290d05aa9ad2be24569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e135a7eaebb6bfe06aac177fe7dda3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c5cc3e034329347a2d0e5b3c27158571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92705df0da87e6f7f2e9c561ae44f7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6099be4c17addf4fc17b55c9a12c77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d52a7e00a5cbd5a8275f140054922574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b20fd5d1da26199456e23a3c2ab5cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4f39366375e7af2c196e947d46f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387b0b87721785f9d299421f6e94e2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fabf2b2e2c99f413886b5a6ce06c71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a3331d048d701f32a2b8bf97008ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a709ae098e67b738f95bc0e34e755580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3133e7335391938ed045cb87c46650581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e298f7acc2d89552d80dde6c6d8dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1fce0eb85cc38f0059669e2e30f86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c499bdd179b0d91885482d608087584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8feddaff826fb2001da7dcbcca76d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a4abdf9da994c293a95f2aae94c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f55182efb914604293c7e11c0b15587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16412f14e8bd6fadc8bd24711f2d74b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5ca8c42577e7a9214d18fd51234af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87864707581a990b7c7554fdb25be6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7782ed42b70097776e8c52a6cef22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fda2dec69ef2be06dadd8324acece592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a04298a50d1153cc22c2eb34759be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc686e5fe311efe3fe0e1ee517caa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9056ec49c7c103bb7f3b7ef3b62d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa80d8dc0c3d325906575aac553c12b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4813bc13f7972d054a5e5be8078645b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3914ce9db44596919e4ce7f7383e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63074d2c6bce4ba4658d36a53f1db9a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e598ce77060c3bc6c90d97a591e7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3332639da1ce878fb70aa0a2f014b19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c6ca9018a5db065babbe2720ae5a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937ecfd82543753c2a88ee16e3efcbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9724217ada53397c62bcee19a5d4f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd1b1fa6a75b33907bc4dbb0c8dc8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a402907dfdad0327bad9b7788da685606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12418822fc5384ee75f92425a64120b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf90e64afcdaa8b42ff66ccb22d7c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1371798b3110f8b07fcb0a5d777b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2b20bb0e49a0934c016596139e531610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200161d27b4f2b77691dfb8173410c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1dbc997c75c46ff99e63ac61feb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c24713f4c7c1f3cca9cfad55578c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeea209deac0f203e17983300a8310614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555f487f7c3a7ebfefc622ad6ddc653615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800afda83839f1922b676617361d8792616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580dc4407b12faf2f399a2ea3effc72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef406af4d0a87d42f3ae63b21b19d2b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fce9cbb59f37e7ea7004360c8e8a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a585e91c33e1f31a628734303e342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ab90121e337f3e36d82d35b7cbab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a7f397a04d4f389815b50edce15b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c1ecba6263be557816a433251f82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91007e1308dd3bb6df4902b2528872624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfddd3d1ed8e30fa3ff40e20d3c50f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40c23775e8505c314deb338b08bf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73888d87b097cdb1f3515ac65e50c1f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f311c4e50bd99de997bfa5e80815628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa30b163d91247787aceb05a0226b93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291109fd7113b0e2cdac9147a5282f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40629ec2248de63591e2b7483298b60c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62075c81933ce3dcaaf8102706d8acc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3214e468d508b88870146077eecff72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc395f3cb324b978feb3d9772e493682634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22b1db7aa07e016c732455196c7aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0208944d264e1a64b05323a34eb6cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1bbbb6ea09428943ac9369558df52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca77d435bff1fa2638adaafb13e66d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f59ba5047c1d7ff197724160c8e979639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95c91cdd1fe93b97671d8d343085c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02152b83ee32656c8370d054f3c37d56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74ca4c8a7cc5ea4304c919ec1459d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de3cea1ac8576dc90a4b46f8272b6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf78140f4fdd83d03d6d3d83eba2df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0f1f9c5178a51b614e764f6e8ea9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac25cd301b85d3ea48a4955e3a85ac9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f982c1c34c2c9404b7299e9c0fae4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195a8e1059f503b44a7fb036ec92f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebaa3b4cbdbf027c38ef22228a7da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5111029ac54bc320a17d46606f5b33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c42525ca5744c7e0883678202deb91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bee43496777a2d4f8849b67a353fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba083f62def785de70b7fe64a242278653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5e32da7147ec88db3bae9b6e1e882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40231e135d09c4db5991fa3ef0285db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1968bc3a48554d5d5a1241e712cdf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749500f808cb313168ee273f22ca2204657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ed74fd4bc05dfee68bb25762610d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c793bbd446d0241682758e65618094d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc49ed19440fdd71d572b3da19f169660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34bd546bc8fc0a20feb8322fbc7fd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e6d9658fa86a97d77aa4e1c3ca42b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803a5d7483a63fc87757b5aa628f405663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d700be727161a5111cf9e2732d33f58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eafdfd88a34a5c19b0be25a1cc18b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1906b31a8c164c55d2b273f45b92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e90eb67a5092ae9a88af6fe05c9607667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920563cc37fdf935e372f86927a67cf1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a43eb75985a8a4b6cb0376fd30c7c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcb612bbcf941ebe192ab2c0658226670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc300ae1f8f52c4e53d87f5c8a8520671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa65e85eb9c046ecfcc7089d1250bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fcc12ebf755020af8ddd27b9c682e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb734c91191f3dc4f6557438b0c8cd35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544b2b71aa8e6dc5f490749204143c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a63c1f753f6395388bfe0f1412e5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ed09e05863be1c64d8e6647fe448e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe72070d144288ff6252bf7688a2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c8e69f208cfa08038063fd7a59344679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b29675692a8cc1b2cc6a3f92262d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4723c3369b6bf77393650c4a8db681681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83d5ff793ad4f2f4f3abb9e75683e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f6cdd33bd4b784dce51f38fdc0298683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2cdeca41a452b32d1e6d96764789c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c4c4d41fc7e8cb22016a8b642afa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fc5c4e96a581dfc7383d749876ab5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6fe2e6d588d28fb2393e75541033687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b96ac41b65ee8bb8caf4a3261ff59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652b0de7a3c4b109f67aa44018c73cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa415349ed205c5b23613e4b85b0ea2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadd2815b14504465b98c8d7bb4ac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bf1a11ec4809615b444235e48433a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb1de0e5f45b102a6034c335c0a96a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aece9e1fe1b6532a29e99227b5fdc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e27a0705f2568c12c6c39297714856695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43b057b100e1a7410095ca11957bd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d654d717b7c8a7c64eae60347c4e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b235459267c575f72e6c02494886698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916b4d312a65dd4fd435b76bff2696699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948cf349412bfcd8d41640a2ae521d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71faeac0fde3023622a18d389b14594701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7eb8482ee01492f14957417cfcca7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84642a827743204e27d6f8045a1c4a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892809364fea6c62fbeea6a42d8c370b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757cfb787e329650983623fb18938f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e57b741b0035fe9b91a793ff3d0e67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93317b31cda603bd29cb324cb7d6992707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204ddd3ee6903cd8242bac32c71be5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488470ebf8b3368e8839684acc09f2f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4acffc748cdda16e53ed60956d40a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c19f4a7593e6a6b88faa28d14f4959711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844ed17f28159ce9332bf38fc88a941712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df97f448b3d11dd019ca268ed68d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4eaa6d370ae874c1d0d40d1bbb59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a930ed6f1f1683aae93c3c6d1c45b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c4044d601052617175b8d348e19da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8c51809780c2dbddb1a7d85fa2f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22145ffc2311329ecb3972bd6eef5f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ecea2767f6399e0ca221898326a7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa55223d4e214e8b743aa34e12215d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fe166de1d3a7c51b52b275581bd58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5990b003def9df0ed4de1ebed91083e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8966994537c8404a21768223afe96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f47ecffb8de8c8ae9599a7e8abcf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a78fbfa97cc34aedfdfa49bc141378725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4bcbd56c5337622f6a03a372306bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d8d09c8e4573eead5765237ed1532727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d60dec50625533f6b326edc50d4b6f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de47fe472740a7266149cd8d039acad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f96f57149c52f9cf92609f12a582f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b69b2da64fc6fe338d5ec0be65c9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3716ba68764ebfbf1ae874966ea80c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0feba30e9095a4c275684271132c5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390dcf2a349e3021293b5421aa58d38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e515b90860525fd812012dd7d48b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650876b646419fc00d30a90c3eb49c59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d42cf065956a0288883b2a01a7554737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd3e5bb36b3e74a2fb269097feb4e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50d8c8f324111cacf12ef79f548198739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486422c5f92b2f69932aa3b3470efff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84276b2869d24141df083c8f49212741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ec276ee4ffd72985accbcb595a18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5044e311aeaa094a0d32485ea4a02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2825fdc5ed8cb2f2332fda338da5cd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36a85e5a98c4de5a6906ecb21662e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1784141830b9f3eda0522ce75846c6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ebbd4eb54a61e5a4b96cbca73934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6fd2e5c9861541d5a8a164d9653b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15902f68fd6e1b45598548975f1bcf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01369bc657ee202660a0f3e3a4fb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15feb35b9257f46625afc00975fa392751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028991478019a5635e444a536b886c15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f5f07e87b47ba2d2d6f6462053f2f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>