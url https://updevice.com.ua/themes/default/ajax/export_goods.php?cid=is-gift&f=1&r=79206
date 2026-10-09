--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b908af98a381332e2eaef59da538db21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefa775e4cc73945ac65ec2048382a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff03d7ca790cdfa7a55f318e320d343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dd824e4334c9efc645d9666f099d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac467041195dc15c344af268a9ed85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfaec4477431309a5304c891cb19fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3707f98887e910612f680a7af757c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910153c09c8c6b9dcd7b2a20b1e943258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29556d6cc3a0b100896a3b9ae25fb0889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6496b439d39f51cd4da8c2b485da5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c6ab54d23051d130133692657322511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335adb8c55b3a0eb84c4b7a18b4426012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07522a7f2f1a9f5b905ac37bd45eb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2dd44edd016efb9956a3b38237b7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0e9312944e24800b5644050f741715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab6c494aa06ef977cd773188f30d5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587970be4d775d226bb03eac5a10943317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaee0cee167cd432f96a862bbaadbe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65f2c1ffc8928b2a37059385cc709b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1665917ad9c7fb76fd0d7f932b27e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689a07f5d9194fea73054da8215591a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25453450f91e9819766ab59a2eaddd6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0d5d7ffe029ff2e7edb65709c947d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dafed1d176bdab9a6bcf0b15c31fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c73500d3efb07395c52a855a78b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe28887489bbff5fa366cd5a4064f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037ed4e7cef3547aace5aa99b090cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385940a307caa83f434e2f938427b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635ce4428d4d3ad7825b30f1412fa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea05a4d07f3a85f074dc0b7dc43a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542707a0fc2b48372ec9e76e220fda0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806adfd9ad29be1e9d8d47a3a3ebad532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d1d4c640edd8625a4acb84f8de4d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec2854ee8b7584ff922015cc195eef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c887b7fad19da9e220095ca83cc1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e6d0e062ac69f6d4f08deeed750936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f1a6c5f7a323c966ea728ce66368937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ee09409b7b5f48e83af6c3e51cd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0c41ea85ac0f539a6e4e04e3a09039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00c31d66e1a8010a4e46d41c62a21540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49572f42371acc34e5e7bdd98bb46241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377513d60eb4ce9138e894637019231542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8829d83703b445e2daf080db5d533ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de6106bd1c8deee8f656f3565adb744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1ad79be80afa429515c8ec21fccf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a618080e1c7b4a8ba182ada2ef59346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f985a44201ad6dbbe4651c19af83e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63aee15f346437253026297d8fa5a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626f9c2e880b4691cbdf2b476575c8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da6cb31cb0a0ab76dd029063c4c2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664b7da2707bbecaf1627c40ef488e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714f37c02b1bedcb2e2c5d2f60b53a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a188a10e621fb89aa63a0992743f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ab46753121a2a0cbc73ede523effd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877de0af5dd4e63d91a3e2c46e2f926355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaeffa832812027d97d40be1cd0bd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d8958049cdcd8f9e4d0fe2a780c4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdcd0629444a5a3cccb07f6603ddfc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ea88966d53d44f6edb8f58bb2ce0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ddd73033f2f29296aff83b41bb18860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0cac5db133818ceeaddf0e6caad9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9d4f9d2fd90c9f76e9c151836e0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a35b80eaa4f96e9e28e2f256804c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05060c192e92bd8ed95b40c7b4374c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d4cff5f9b03756f6d35cd4c1614aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e177341fbb66a7d6d82aa8b497a78b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980e9073997dc6fa6aef852798884f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ce1c4c5b2b364b353ebf250b1674c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f4b3ffa13227df7acab89ef686d8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada2b3f4dc5f083683077bc1a672bd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b410c411a700c931ad374146d117a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668556c5bd02e2502bc50e6432ce083772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24fa7174608c28d9f42db4e3bdd7ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01d28bce1bfb718cf7de30789921874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005a9cf37d0f4e607b01359fa4ea8c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae04e190749803dc53c417631edc9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ed462d9d86ee1ea3db8347e4d20dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3013cd30c6fb4bce5f5892d2b151a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df12316422eca4467a7314cbb076c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95645481877134423fe74ea735daf5c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a052a05c943fc504febeec4db227481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfde4f453cd3e3b50b36f2514d427582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69959cb4c908c9c770ab42ded84cc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be999d13af1bad38a4fbbf4b94d7d7d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b4154bc11bf9090ca05a83784735085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372c445b5c8c58d9158c2e82ddc7e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224f51ec26fcbaf96752f4555439c2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120132d9c9983276194f366b394e125b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d4679836cba69769ce4289e7540089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393efe710acd4d27dd819f74d1a9796190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be1c2b38a5ea8eb98309e2ecfe402291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f65c05deaab28115cd18dc11017ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa76599ec890fb08d575de798672f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6600f8d171b182e2e1f3685ea8ec7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa4d0d94783b12161fef84a13ff31395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81b19a13c33177ceeec5b05f3267b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83af27bb1e67b3bc33ab81bce539997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240a58b5a8fd20de93e44ae27c7b6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8283d1706a49d81fb1d9bf6f3156a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cebe00b4f35c3fa9ab3e9fbc866602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cbe9e8031897bb4ff0adde845f025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efd0754958ec2d0b85cfad6f6175f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80ae41e8a398143bfedcdad832c694103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677543958f0802067a5e90ac62357e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaf585e60d29e56acbe7babd4d69a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cd3794db8c6a0de00607a95367d40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b523aa534d8742afa9fdae497f1a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309404f3bd75722fc24bfe425365400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902b244d750f0160e8a14c7eb9201d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b07b2dca2ace223d91d732cc9d4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da72a417fb6ff348849ea5417f19a92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d7bd3e34976c003b477e84dd93025112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fcb3817e713bd6b841c616b2a8e1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f05bc49e33489a3a5911f5affd225114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b72b05482fb4bcba04d1c6727588115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6c8674e72cd31bd74fa18f8986bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2ba27a7946060deaf7fd99af9df51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67cb1f01eddffa2bb1267691bcf02a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c99a2d0f045ff6ce43083697993434119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1d35f65a228078500bdebf1baa68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec8f4de8df0eb44b3dddb8b51344b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc921d0339ec9aa6ff3d0dce942d72e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb389aeec0e421265e77b843b15201123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac38a859e5964a29092336f0153c04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd1d6ee9a6935078252d711594b890125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ae2d2eb112c89961c59b3d39b727126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec150fbd228c96bfe9c23c2810f9de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef12fef3503f5a76ad92306985f694128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0294683e31b9af90e1f8550a842c100129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7d74d6e2452979acb3d4214d5f2f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2893d4e7a4352c7ba0ed7971bdb525131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efe5e28ee09593de0e2d81e2991449132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7364291cb9d7797eb312d069d83e2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb459e31192a00270a3f55b2446fa2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8db8a47a15634f55a35f119fca5a36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bee36f8f49f99f97aa79d6b8909d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe501b6a54184f260140e286f7ca01e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd36b450308471ffe37ceb50d5b7d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bf48aff9ff13c9dd934395e04861e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de4be8c54896e70c243301fb8d6afc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c53d65b30ec1b15a4020ea4debffca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68497c9c15f581b12307189cab08835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33da494b5ec1728eac87296eb35a2ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92f1d8fb197a9c7f034f914c0eeaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489354eab03bd6ebf6524a35d790212145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a1a935ba1181e852c395b3abd6153146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46444c927ce77bf1a28681c003a2f71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51e4882e60899cd85080aaf5c25aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60413b2e7f2f37a11dc50b1ae92d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df136bea7b0fe33dbca5260cb58f402150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7321308d85df74466aedd241f1a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac70938e73dd645984e53d0e05b71d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd315a23d8a8426cbd99002d35bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52a0b75f8998d143320fa851d3208a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd9734632f98ed2806de674f85e53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676b10302846ccc9f6ed04651d99cdf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a2d566c6b8e3892f6ff93aff5a901157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3ec3124625495d7991157b467ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d7045ed2e4a85da362acdf1a813f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ff045e3ea06e3295916667e4ed79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d456d92296a799caa1105c5237b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55be607ba5a99d1f8ef257fa2f996a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75401276fbff9b57839cc7a8dc7ae4f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9e3f6e6f2478b51d496d859993168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b961a474db1e6063dddb2ee4829b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b8ebaf2c560d4dea2fa112fea7b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f590dd5327e5efc494227603d9686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1f3e2ee593ab1578953250922d49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a5c3859c5eadd191625b03856f850169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc92af5ef66b918e6e80525a4d66b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3d237bd86335780b3ad6628a7906171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bc6d8c190d0aeaf7d3c5891a266c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980800aa0d2f7129d9637c4b0dde9aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9063ef4e91c436445089e38b79dd8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531cfe2afa74cd819988e0ef3633b53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c824574397fd947096c9de449efac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409964007865cd3a5112f116bcd9f47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c87e10d31f374341e834f66ab885178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baeea0596f45c3f956f7426960183f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629a0ff3967808da738dee39bd4ff91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5e6ec7071cd011ca083bacd42209a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36744eed1cf2d3291cc56cf3fe62384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe9a6be13fbaa8d4441b553a65045183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ffc050894fb63ee003242a3d8f98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393318f674e8487608eb038bf488c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c630f9514c5b6ab73b22ab91c8eba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704a376fe0cf3413525fc7a77a2049187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477af390a738d64dffc0669d4f624e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285be21bb33ee928d4900501662b7ab7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cccc7b1f7bd43cfe35db172ab4d4b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28f448bedf58940d64d6dc56cd669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c4193212e0fd932ad0b80ff82909e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7048852aca46330162db4c026f8e0f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4ea54f28dd50b1a62bb3eceb0b40d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19207d64201cd1a3050873d9cff34e4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bcd79f11de3992f41229880c277e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2383f3103f50fe8a4acbf0d4ed564a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d94de9ad3f6cd63057fc5330cfc1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b264d3db0c1eb7e164143a85c494e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c2d3d285d9896f388e52a90a7fc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464e045371bacb101f72e8b18c6befb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74016c887551ec6daea822b5d79b8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867c1584c2a8e106b537106dc629a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178647ab6ce8b5803e8d47423bf38450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24223cbd5103e59ac24d5b0ee0b56e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326383de9889f81fb7a3f8c6d11954e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733147d5ade2fee2371695067cb35685207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e895f19d74b804f4abc50cc79abe317208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ced9002a73464126d289a470d62090209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b14a764d129c17c11cae1d52bd72b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396289ecb86801fdea2e2fe952e90d59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2ac1429ed16768ee2f4c2331ce55b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2005c1c5ec038d4343da56ed3e8fdea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5728249fe3479a985af0b072d716af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb6f3ab2c085e08ea4d8d078dabcee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a322db057e1bc77b6b297ac94642c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ba04b9a839ad1946a3451912db3d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257874cc8ab57a91bc68dd80f13084c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bc8f6a15e9bf76c80e78ebbbb4beb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494113943ea24c04c70500fbed80bf20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae233e43e2e5e75cb2acdca7efec11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dae0eb57a47e37cc33cb29059ea44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e292cb2d6c91b71f5ff4f58392c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1e7c52617783a617755e784909756224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f95443f2e673b6acac40fd8b2238225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e804221756879fde0e57d1162f59d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd03145a6cd85273161adbcf37c92c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7748f8ea32b41474e2930594617a28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41ef96f01140f5a64674e3d50cfe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51f26488cf81322a3f280c13ecdb18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b43e31c990b7a23b03d7d2963d806231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9027ff47a41aab4041e36ba7121d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe704d6b6c9a0a55ccdc2a9797220233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9b2b346f6c42635b57d106b4df2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679a460e0283ef52f9cbe78d9065bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99e115817da4b10862155d63c03908236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05debba9474caa1326de15ebd78fcf98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379401b6be225b4579abf115f1a7701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353fc09b4bd214174c86b68419d392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cceaa8225049177a1d149f8a28c38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23f40340357076825aef5c6a06b8ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b96093bd3ef0347cb1402a7b20fa22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce820a69e93b34d0cd4b169dc0aa272243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c8c75d73d96d4b1748563fce61a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d194488364bd109517c5f834fc0ebb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68313ce7ab525398838eef5ded1ebf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f0c399db8a301ab6c6c0198c9bfa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a576b4f224cff02d552f27e6066932248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d449dba2403c8e197efb64ce560e77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7ccae3ad4b7febc48041b70b29855250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccb017d1a6f025e1f27c5b4e442bef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514ac5a6af4328c198d047c688e3481252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51d671a9685efebedcfd45198a26d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0f2e9a6f5d5bc764582e1214cc921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd8f915c58699a8b38d83821281c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa2c5a04a5c811bb50ce958145d16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c5626ae7762e2e67776a8b9c9f7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371db58611b2fd619e4a8d53e0fbc4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0a189915d587d7ed6414ef039b65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70405e2141768d14853d2862786060b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf266b269d5fef5125b28d454f1c8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9775f393b5c63c62ce776bd37a6cb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70741142ea3f37ce6a854089e4dd8461263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020800522dc1bcc39ccc7a5532c9711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb2f3f110cfd893e6443bf8a4dad2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01303795a1ba01a4086a79fcbd99df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86110f9b4b53edc4f4c51b9ba2e5dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d730e29daed53b79e8ac2a653d410268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159bb627659bdc645610d8cbbca448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64c5a130ef79310f8e0d0dd8cb5049270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9af88740f74a74cb9ebf9dc965ea10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aba9775bf8afed015b3f12f8c0e59d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6adcb21e935f711240d0d060bfd22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7d942844d8a0b55566e0b9b20eb55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb214ae62ce38077599a3b97adea9aa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df93865b45d7cfdef64b31e7ba8656276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce16e8f04184c0815872ccf39dfa75a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255fb07428684baee6933a1e2e1078d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a20c9699154c85b316e6e36eca2e6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d5d756ef5e419fe1b31d8c6081eaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504fc075c2a4b90ddac117c17013a81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42a5225b3d0552b0b7bc0a0455421e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7148a31dd15fea78e80de9700aad59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe28c80cc149742a35021346b563504284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2092b869c4026c17dfa8494210c33d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c56a877572423af7a635fe4bca89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19661cf54f848229df7f75e6dd110e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb566447bbe8d755becbd77043361c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a9075f978fb1ca917782d78ff4a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f4086eb53b6c0c0b51ce7401bc2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cef43cec9ec79733a5b40b7ceefd42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25551b0cdcf18d34b7b6160037361b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fb6bb76594bebc14e5b665fa264b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438033fc00959955936a4439f1b7590294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64871f44600405e35b9ee5a94e5a9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162efd935f272d54dc4bde0269aa33cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fb2f83ebc8c0973e6960d0b3ba709297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a076b2f28a03af4d248155994f47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416874d656a1e362eb2b21590ce3399299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a63f7cc194016172b27d072a859c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8d13368ad8116b8ff62f31d939d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7debbb6d0caecee29ae8ce39013218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176ea51fb2ee55a557f874bc14bd975303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b666d227cb24cfe6cf0b71d906e81a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f942e49c02a220a60500ae3fee5bf4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140b1533e4f70015590c1c27c1d54d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f834c3782c1692fd89519c765281777307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c98f89e0bdd6cec421f0e9343a96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef1498965ac51fcba2c1206eeb3da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978b11c5155ccf6f71cacbd82aceb91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4289c0fbb2615635439809cc3c57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85495a85da66e1169e0ceff7c89e19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d483dfbe5e78c39659bc70185fbaa3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4145c182d47894e88bba281e4a1c69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1825c5ae1616cbf4b97aa26adec421315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa353f3e611b9041f1630e57be14ab02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1c4b629ceceda58575cb3de0ecc32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d157b5ef95f17881ffd8d612cb5dfb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16a8fcf9b6c905fc899df790d60d0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eb18bd7411b7d57224211509427c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91360bba1369c7e626a3261dc5fb28dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf779a3e786cb487d80cca377ae5da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39436b8ef1b9af9fc8f3a2e30f79e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c981111c3e3b32c52ba6ab3e81e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb38ff287a528d1cf61f8051fa048c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1eec3b06952d32c88ccb7da5d4ede2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0bc034ea60ab56b3cf8454c636bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58847bc39c35ead911ee607da581edcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cfa92941ecf43614263198b2b2eed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead6f1a30f1532e7bc89f3b35a03b8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304e043aeb2cb9f10ed88615b76000331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17144dfc355199ebc29ca4f9526f5e92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6952af6d846a2e05f2015b1c91c603333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfbd7617ac50911a9df80e55ba8591334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e1cf36c0bdbfa99b275d677256bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08957108c554f52d8fb1c8317fb19ae0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc878c196a572163ce96780b0d58266337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a876079c28587eef38e8db3fe05a50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf28f051fe86f00f9a80ec151a5c9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67eb355a00f46f946b6b9950e065b62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b754d5999f9060501007e35b0aa495341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c680022f2c966192622591bded22af8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c4d902383385b236cab86550cfdc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49fc281c9ddf936f8a5d257c8d1880344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68259c8438e216b175d84968a64f6d3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1caa86a0538ad1592be67fd73f598346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd185f5ee6736cd1a7c47eb9b3e1f7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78651f03aa49e7d33838a548b0bcc6ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752580a721152386981dae9c0b55abfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d82b8cc80fe0f7d162db8ad7cfa8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe653f2f907437a08cbf14396eaa82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc520fb2885f1a6b36940c64e73d5c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2ce2b45514da3d37e95151a91c008353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0c19b136bb42e8940be60324ac53a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898472a8269b1bf2a23b7b5d9f8bcf85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de395b1131b735fddd34f49897dd37c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45537b59e7e9b210796d3d60c61e40357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9784c9e68b05c4d07d4d9047e9f998b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7db301fe9a6540dad9d607c2de487359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40a279aa610b1655471825e3f3796360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822a0039e9ad4914582340d98f1c40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45fa6369bfb11eaff0bcc49aa00783362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371e002be929779900678f23d303e87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e0f2ce2c2dd78aa429fc2f9f2895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5c8fc7ea9811b40844e7666fd443c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a11eb8932948bba33113b3a889d936366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c5611bef0179301b1bc3a44133979367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82811b3373468c9eafc4c5eebf8235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d48114ce4d68dc3b59d63910d5c32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8bfb066a2df87877e085ac3be377370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bffb88615014fb7925ae800e59f3db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d08069bda01db7f1c2c96575f0bc5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2936f3bcb4496d29fbb34d07ef6443373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351d41421f96e8198cf63dc23877a57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71995e493cd60d3a1f4c92b1b21b23e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a89cbb8f73776147881b4c6d3cd446376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e7fa6c5ed1b25c5d9fa67b80c2b9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a1075b2f31145878e8e749d5e109378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862610390377e698552ff793bd0ab3b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cfe9932374da15490e84203245186380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c1b6005cdd12766d6407b0b959fc1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0918d148973ad957371cf6372183bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4805da8be4445c4aa7a73bb92c86b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594f894fe3cab466426704d251f171384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f921f5a1c50456ea996654102a0a82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ebdcf2443521eeac8c785ef2d0160386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89207a95a132fef2e7522c7561c3bfce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d809f23577c294978cd1e5a6a2ca0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f724d01d392cb17b1c5ec6227f1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8508da6f22d7365af154df74bfa5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73ba40d13a8f1e0aa210b60cea279d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdc4232ab88e70bd06b2530b3fb65c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4e3ecbbe38052267983eb4d63d9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbe474656b9d0e2558f306b77e0c0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0db2210d37946c5fa40b1429e8360395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ff516e874ba00932a689830e98b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117fb1c2d498320ab18680fecb3099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946773f09aab3250f0a22a53a4814a4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223d8bd728ee7bd5b501bde7afd4f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004ffa4bcb0cbb9d3be5529e1038cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808daa5331763cd46a1bdc32954f49c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c2de2a72e41c3786293d42685379d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc000920fb2408e7b739d9422db0b77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008184d39b64eff678e65ba8e119c39a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965fba577e9eb821b093e4439e4720405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5559e172a57fa610710b129d9dfa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8803551a74f6f4078639ebd4576a9c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193135f2337c043979d8cdde5d93908408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927a95c260524770845ce9611a9d25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc47c2d858c59dc115c1298c67f622b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26423da37bbf353f1343f06b04081976411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079f0f94100794542695ba228c9943412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d159a3a8017d235d9eef5f3907c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963edfd4a5271892406bf17d3849f292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe01d6a435921441fc4c5427d578b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bf3313a66d9056cc6adeacb1c2d47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f408e395874c62f8efc4991f34974cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa774cd7ab00c90d5ef2440514eaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1114a23b97ca90c019a41dcb09aa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4332c36b49a98dd3d9e22f24233d085420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27486a37d0a910074c0ed9c663bebc30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11e0967f750f76b1109c5636017bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428afb75a3b42a9b07616c97c3ffa71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052385e52fa8ed1cc4329f23d2d1fc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd1a4494c4173f8369339b603683ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245cb26f2c834429843fff171b20d68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27880c08d911aac414687ac6790994c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689b11b92fca04a6e01ba55fd68bdd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f21b8b90e24cf7bf9f8ffc5858c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75e2ebf57b8c3ad97ee56a5945968430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce1a586e64407a86498bb9cb27bf6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e0d06f96acbfda16294a07e8becd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684535905ffbaa42b8d4bf5dbcbe3e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c342aa8e6f8599e02016c59288f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b714a8b9eb78003ce59c44cb3b9b6e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f128ac154bff8bf467796f90e3b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0fb47316a883b9e2351121c88927b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c7eb4440f7e6fc69edc26065814e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239dbd20eabf563f06c3855b13aac9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c102b39c509f7d87fcf811bc2232e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d110e74e0de8df9df130e8d4e9b74a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c295c4da96e91979e921c48e3826495442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c02bcb912bd7fdeb6daa715d69e47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3bebaf4bc6b6ee5a8723c5311d595444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92087c7103d09d0b534b25b3a45d45f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21967fb5686cd368128a1428b92c77b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5518e6883153c9b6382f26ab4132b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ccca2d34fecf69d541da6e1605cb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde2d1f1f3ed93e1d30f7d982224990449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739b2282595c9994a52dcfa38089bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b436665547a18a70b9330e16e9d7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c418aa2e1645bb373c5cc7c30382452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1a7c927cc40e7411c6c9a4c7e917453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f4c3e128c842259ec4974adec71d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18759ff17126181d41bc17f371cb13cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2a9070abbe3d67b28638576691ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9e3c793fd14751a9f5cdfd92a017457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06cb17e31c685a1433a905dc455b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54f6fe2fb58903073c0ac1a619f2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb23dc634c9a74b35dd6007fcd4939460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e6564bd99e668c4ddd38138865281461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233649f6435862e54041035da9ab5b73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc9b3a0eccab7d11b37b5caf043f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d74c0361dd6293603d4686de20a05d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd514f31e135bd8cb360ceb5a01661e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ebe14bd8c1cd7c80caec988e4a682466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ff59351e9518ba004ff990777540467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cb8776c462c72a2b14ad667f0f3d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c766a0e96d6d441def31aa02765f1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fcb7fabd11664b2a54f0ce135cb6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daad72e2a6711b00d4fdeacf56017b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d922bd27fd737ea3f2642de8d090472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e49a6d3233bfb4ce487cb97815487473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49724dbab6e6f29bde5e491b82268a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529dee880d0a7640eb889d292e89306475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93c9f1f93c2d53747f03210ca099a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d29c5618f5d5b6ce6aabe3462a6ed0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29982d5b576e7fcc4da58fe6dc2638478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41537b2c1ccc628dcfc9bd6072659479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4e21f10859def9c301415616026a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73a9ee4505cc07ae8f6037b0cb6aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e27438ee6a1f2146ab683c0220cda4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dd35d847aebfee121d82661bc1950483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c7711a21268e6873c1cd35bb8ebd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaba158117ce0ae716bf38708d55ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3dddbe5f832f6c5f0ba8f28b8d004486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b989efcdc54f3f4f840d5ab203850a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c0a7a89a443910f418d0a462d343c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82e51d2f3eb1f79730fe4cda68009e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c900c767369860b001d3ad1058c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41d22f2c700b7258b833d6420ccca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dcb0ef6bba240d66a9a0680e6a4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28886b04d5d588499027d8432a442105493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4d69ca9d32ee90374ac5a62a9726494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651228e02765f2e009991b3e7f13a62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51341697e561d92b6ab43862cf04e58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03a14083f0e8ccbf6afd5599095f86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68051f366322495d2d5b4ad6277ddc9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9006088c4c2a2fb2aa087eafb8177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa98e103d2dfbc1d3251a3f5310ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df7e661c3cd2607c08e9fad12cec47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882967f0ad2c882a4d6a3dbad374c1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85a2b8fbc4d2de928e745912449a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fb2400aaf22a41ad7461886347f32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb159e9cab955c6c0af5c9d776f08275505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b8da6c98a5482e9a6dc61b6c09871506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec10602801906be11dc87937fcaad1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d63e0be9456acab00c33b8269d732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f16c231a8d08a04b8a8f0272f451509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de85bc5f765549a5ae4c4ddaeb20a58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ed96d354794ada746d54e31d90e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734233bd4e98a625ec7b10f4f5c5ddc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad381c4c3f72e560e5e2fb600e1f4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda26d585c111ad6f5d458c077c539514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56c42b2804ccaf56e4ea1e78779ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da1ba467e59c1b6b0a573781b6b073516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d52fbfb5e8db86b511a4c5a73a55a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3dca0634c7d0587c0f247b8948f94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477e2ed6b09bcb842cd6f1a607438b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2675544a1f33bd7fe735a4dc2db08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903ffd10dd9563a6d96ef8cdca59ff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd85c847672dd927b08cbf663c9268522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df2a7dd9fcfdd84e03759548cdcb20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9125488549166d3acbb8666b7dac56f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30f3e54b28ecfcd25f2d917c50a21b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd30548eb045f2060ba7992ae671b9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e0dfe9b430dc691a0516835397d37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f700ac2d90738f843ce0c44f5f47ecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d013056626569936c25acb67b025529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe37c48a857501acd299f6a157547530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b81e052b1722129c997f4cf210002531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780ab03206ff18f2f751e530811bc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f63a136d193af9a5a47e999fbbad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e22fd95493c0f4950afcb1089ec6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777b4f6e1d427fd9eac6f3020ebd92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38065eba734d7dca1a03db2ea8bf33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54e0d965ca2f89f766f0ce49e3962a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4af70d84a996611cd7485fc7a5cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027430993da47fa073fd60d718ef7299539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1408e702bad032a9ea4c3e9395ca1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b158f2f13850a3ffeacd6406d057e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc97a20e7cadf0186c91ee6e026b76542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92de1aef9819b7298d0ca58bdbeb58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a0a6a98e220cd1293053e3c4a4e71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb11123f8e5ba2f3060a0ef7ecb19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ddf53ca3e810aa07a05837c631b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973960aa735d7d7951b21fc83231fb45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e105f435d4e160fe0a36087ed873fed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b74c1d3630de8dd3a1beeb58e98de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b206c34dbf8ca6d6ad418abe0d2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc4ced55271018f518a2e3326776c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cf49787c68454a52d5caacb60e5c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841cb375af76edf3b1a9c578561511c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b3e2269e20913472944310da71ef9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3489a54273cb495b72838ad01b847b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdca85ccf708d80390b365104be543d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb96068c594bf3ed8655af6fd62e17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771932dbc978e4f346c7b4d9027941e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446bc9c5b1b8c9ed92f072fab0f08dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c5b9e1c58eb08c76a7d17f253593560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a27945b1e8c5beb75a49f83e9df982561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0b60b246bf6552aae2c436b09064562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043525fd820b1403054c151a44abdad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a788d7dbb8ff69f781d9af5587075b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a5b4a13eed1589efee77b956c350565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331f1e4087a5717c25a9ddb1103a7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0936a31a67ea942821b326c337d42a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463e1f65349c41fa379764236619aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d577af5af667c0ce5e72932fb70b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580ee5eae79732e309db60b4fc7022570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5232028c4a44d07bc129ce8847b773571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02911d14a7eec24dd145d4e06ac611572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb38704c73c9fe83e08ebab999e6635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfecaea263d724e5fb31aa7e3f3156574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858e48d7fe65b4e9c27da3d7cf3c322575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b83b8ef54287ef3e8114d42413f310576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbcba7e4a43b24cb00ccb124d9be54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d176073d281215509782b7035a5c16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75176ff3ff9bb11c236fe273c541ce8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e8f7700cc6b8b7c67a710890face580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47bef7c1da9f4548be364bb8a93c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b88c16b8a68d790a1b43cdbb395f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d96d0fef72868aa6b15d83e3c6f7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf6b8ee2617ed685267b01e4ca58e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f8af46b1981451b53caebd4ae849585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a8ab53d41e3e60913b2b7d76a631f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1bf41d00890701e35d5fbcf74ab14587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03474db666e54e35ca7ceda7e6023c2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d5c592e571603d80fd3473d27a467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce957bae2108616a3746551afc9755a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090d2bfdfbd2b84b5985ec3484df4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ab897e9bd859c36e130b1c89a3b94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370c19a65bfd5422fa69e05833fa53593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e3d924d43765cb870619aef705c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb59bbbfed16d87eae1bf3b17b32d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78374f3a55b7ff234d1e3c958b73aa50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23851039bf83c194841dbc06e68c5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad273463f773bbbfc6b8a6b305d95182598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da544bb2e2681d20233e2930dfae16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7e5129f2eea6d996ff8c7fecc21fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f70bcb6062510f0f715dc54f4e144601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5fddda2b070e979a65f0d2fb3a194602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eaefd62fca9e33885bd50426dd7dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e765b9e00100acb7f0b8394dc494d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd52d497d040b20d571bcba63cf1e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256264bf9fa26828423b19b1b23d899606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b97eb637506fe326d4ac157d559f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a0845c57da0af42b670861151499608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa55448936092c4967960d26aba96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05198863850970f1f376e973e1d84b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633332a477b106c65fff7b3d313481b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39a2dea70345cded179d9cc0cf029612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b2aedc8053a6a7773672f82c65bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a7510199453ebb931f33f44d9c31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de399cb303d639b0aa13ca3e9ecefc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b46a6c4ad0caa780953ee5dccca924616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b7785119ada83efbad6a2feb97d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142d24c5cdc4db8718005a451d10a52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ac3b297e36a50d5edfbcea68036a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d3fb390f9a2ac8b2d873030e1fa45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1246b71eee650375b4a7b277b1b1e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b202f63751c6253c6d988c86fdde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0010ccd62c58fdd782d07933b7107623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70330307ec54f1d4a9dad02eb71499624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a79fe52546a2bbda5cb78a9b3a186625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c089730378fcf21c3e2aea0b06aeea1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a508b9c2268c16a7f43e90e14dace4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974bf55aeaa6a3a661c80ae26f5d983628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65c9452c3d6dbe18737cb538cfa94f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32a285b47d3ef950ef306674bcaf7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c78afe51e7497e7b6b2575b5b372631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360fd2cf224d68ce650c2815a5ea57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c221060fdc932db899f8b2d31294633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7c90d78ee3605f455409fdd0d52c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ee05ac12152d5617b1b6ec12cd26635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ff53d6924f7e7cff5b5e0882c1f86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5f86fb2e525bc77e06769544bb65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e720b924bee6917e078f69c0951289638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c64cb46db650732ae17adb198b05a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de95d9f59d12121c6624da72da6db77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225a4c55d9264664a0e7a00f20b40e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645848e285517673ce838648d59a5aef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0871dea1f06fcd408c75f9f2e37e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aed4a986627c3f30c2e1123d15d33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e9f957e62ae0f9987ce5d0aefe81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7dac47e8875e90b1128203a29f84f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22251b8cfc9a42cc577ca6bd42927fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5504930b522d05c9f39e359e42cc5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92956db2f854d67707b7beb8ff5c90fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554fefb6cfc0c120d26f393ac992dba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd8bf18704225ea1e8969f594f385651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986b6d31882fa443714920a03e524c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e99efb3adab239676322c9a4f51b20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2007ffd92647dd7130e61a616c3b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148a0d4a6da1a8d63df48f03c9e024a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c348287d5ccef8eab86a2e9bdadf534656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe79eb956e83c893af18bae606daf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a2a1b1006d8d3f9ebe768829cb72658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a183db3de5f80d678c55b5c49fd24f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4f4b36f564309d517a9e6389223a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f605aafa475985a52ac8f760784891661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0db98dad663070a14c93263e5d586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decbc5c97f2cbab6873ecde0657249d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbf237b98081124a31621c1eb1860c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee84b102b9ce0b59813c650b510f96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910cfa67e9fb11cf152a95e5adc680b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827580650df4515b3b155da86e40737c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fac939d185dd53b65f3203e2a6318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd3b3cfdab21fe1e101b1343b828db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e5576bb0059cfbc3ba418f068ec21670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1bb1ca34117e7782d8b2a420f94e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66188a02606821878d186ec708d059ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc0882021cc3761650c187885e854673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0100e9ac035e6a5ecc4e05e3ac4863674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b66a3c0df6c126b065dc842a41a87a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d659ddec52bfeea90527f95bcde0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c69630f8a4d075e2f53e8da84afef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946730b061f23542e1b545f233fede4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bed785a766bad4fc90d9f66679bf7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133417caeb901d2ddef1fa46ea74224680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad701710d8ef5a77559f98ec6f5ac5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2eacdb825b074cd0673d536248738682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20128aaa67b77b8d7f3fb9739e9c2c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef53d09d5e55f76f1401cab2229a57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35cfc0ea48997ffc758e995e066c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d52c13965dd43ea838d21b769d256686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c802e8b8bb4b96cbb392b48e55723687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399e0452dc394d0a0dabfb4c7ec2d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778994c143caf3de74f50508644ca8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404be7b8f611388d4790cdaa82026b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8745077f3bf95a44ed21ccb6351832691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b097b7801f9969208fd2524a4ad39692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a4da3ea9ebcaa17d19da3d6b4b47d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745aede7057497ccc9a613367e3949694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b4e83fa55359013bbf7a67f892cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3561da32adeed496c03fcdf0aba42dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731925a1573209ff2b647feb5a0f46fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fd2c551c7ca6e36e77b802741b6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a5b55c4305247e2bc93e495be7f8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358a4953860b550bad101b1047015e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dc84db000df4d354ff0e6b7e2beaa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c4751fee2e9dd67cd9f0da745e1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c52566ad94ec6c7a4e2efb90499bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912249a287970c37ef2c0f81824e99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382854f93b4f06ad533c1a6c31ceef2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de7738e91100e6138db559ce5fb97c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52079f4b36414410db488efe416563707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a2cc77c8e5807e374c8db8c914c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c666a149f4057c964882f04d014f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d733c6ddd19311ed5ff2d2d691caa9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b2a597cd9d6bc90a4e734783e1414711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c458b60a082c62acf2a729833c457712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbc232d93067802c0498da16561d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14237ef547185ecad574c055a1362f12714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3902e6d93de527f5ec332324df459715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d282e8417965bbf0e62e546022e13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505b3878793dc99d15afe5388cb3203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062de90cc54299550985f98be572fa0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaafea440a261a1ab6cb5ef541b4ea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae2f1f011ee0d6527d1cb74c0ad7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f8bde224339c4bb3523583438c03721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569954c2b535df41099d59552d6c8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c35d3e89e1d0e51a80715f68f8552723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5915f6e5def62bbb3fcacae9c5f3245724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646824d4f89d895de7a4159e34ae2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd5670a877024fa5be21da953674b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4bd1d84586a196b42f31e30865d91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd5199d07609809e3f74af5afcc6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f79b9df43d123e34f771cff1e6da85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cded09768245447c492aaf818393e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f292455a6bdd85f26c1e3ddf461d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55326a37155fbc9ffc4bb920bce1611732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520d482b41926c46848139f68395e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ffb52cdde49492ef1f5ffedd4ef9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f100faa390f0802a359038aa0ecd7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97a8164a26e95fc281fcc0c7dfdd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a40750f6733a03ee6320535942642b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d6e15a19a93aa9068ddaedda6d38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481f4db69bd0a23ffb8e353ecd48eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396357bbfb59fe6ee5f025b645ae4a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca266c5d61f35a976599f20ac9e1f3a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feccdddf5a212d01c4ce0e7454dbf97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597419d5abeb9ec40bc6640a5006772743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b2ff324df31087f7a86281ca0e54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5819d25d43fa0d202e0a9e567f37e35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da71d9546ada40250020b10d583cdc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d745ac4e37cdf5da69b1d3996f6f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3e03df0d87f875cdf953014d650aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe060ad671043e5b293f73099b66e72749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978eb6f450f75365a17a2c7abb44a30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4224adbf40452a53861c9acec05447f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7378b710601131b14358a4f8706f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03244d5ba841bb2a5c3d373a654ee1af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c99365d572209c8b168f3e6f2472f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b4f46d3eca77050aae30a5f493346755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50d61f12f5dd3af76cb479b53c3d9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13e960c232699ba6f273478b1ec71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa897a763560e765a356b23f208c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67ad54a5d51a75e79fb0264377767759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710cd26a15cacfeca3e7c4824be27301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90a9cd8f2810267f7700605638df22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8839d13d36ab8007ea642a55c0b153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e1c6ca523073fba3eeb26f52e8bfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16fa6dc00f12bf25e88b77ea3c32c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e72c91b82225282c1de00b849d3036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b974af04218a3360aca5dda6aa8007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4dcdf735519e5a8378a3df0a9f8c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed854a046e7acd03f971bbe83be8399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f4b8d7564059de566fbb4c0ee12510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d053e9011fd95b88bef96efbf11d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb27f09b4d29b0e1d8ae78a5701c6ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084154941110d52d5f9fdda6a5dbcb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83948ed059d327538980799d089a50f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d049474d77c7d35a51b989511563815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873504af783a22a13bbf4a105d6876616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da52e7de1549d2039814c74ecf36b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267162131f8fe8307512c5a401e7a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e65fe62a6177e8587ba802649f698819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cdc3bbc09aabd94031774ed2df38620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827cf98e03e4385fe3c4fbf56945d1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041e077246c754b41251b68db2a95622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90957df16b52562c2906a275dbd03a0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be25c2af66b780b54f288dc8e9d83824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f170c9536ca0d28579a63381884b6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363ad2498cb17553bbb8541b264853726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36509389edb58976545a9352853a427127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a5eba268e2d5e53925b450d131e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e98dbc5dec21b6085d7de9e8ccc1fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047641f13c391efdbf04d112ebe6ef330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dee71355b86028229f5289a263037c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a99e562dbe63670f91b75df7f10732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90cee8f4398afdf2a1f70846f5292233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df67f2fac72342954752fd65e1894834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8a9f4082c31b550b720daddaa6ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb97f37428a4b382367f3a9dec9bdfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0317c2df7c1be45c6009b4c5fa54437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db1b902242ce354e323d2ac1f6bd2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76661975af66afff6daec063cb2b9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406ffa3c68c3862431d850df696d23940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789f0463876c0dadc9f3cc87d96726e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb0e09c6bed817347d50621bc6386142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914b8da96ccf796906b5ce7bc68d82b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a022b9a4302ab09ee8d488dcdb2a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b998a34c56a2a0f3f9f741d113b1c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36555e198215c55cea8910fae16286ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6105c1f395ccc4346b82a78c00028547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd15ee4ea13b37f4fa1f7b402536c0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d60652e62e1ce8e3d1796337121ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134fc26bd774ac9976a1abe627a3fd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b597bb35a15fe8f25529a349008b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6445d095bbb2a0a6fd9fcd94b6ef8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4daf8181a81d9433150945c5ba2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220be4f197a753eb4e93e1714b6261454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab33ee31b49976200170c0011d4de755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f201599ccc457bd25214f9b87d19756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c614c8d0af6745e3446a82c8863ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f349721f2e399ed0a6fb30b29ef858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e451334d562a55982763d783f56ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a104320c3596eeaa1251f39a41d0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58a7177bc9fc459d5575b871f2f2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ea86ba9b03a12ffdc98bd1349d0e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcac3ec14f9b8f0fd8b106c1e05e6e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed844a5c57ec664eea61b9fa2172a1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa397c659e6a2f43fcb7645dcd355daf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430d716e17fda3a967e0e365f07997466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c66fc8d9c4ada2d66ed7088c6ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0e510b9898dcf040e560d6c251af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a617dfe900b0e99d4e4fe5536db0ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5f1ad73a3d24409a5ee6896248da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab44b930c8d94ea4ded03f4266d1db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1939ff31596fd2a39179d9c5f8af472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b679b5e0be6bb44f05d6c90a491173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ca1719b45c18af3c732360174db5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c47aedb134048cd2857009a0aaf0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadd72df1b08ccb995ecae3f1e969dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4c24858938b516842cbd4594e35277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805fd53fa82f379ad15110f7e3d0bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0c305dd92193be3bbf4eee33ca6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d124ed37862fc633120c0b4d9f8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9cbe1f6150451f630eedcba70b28381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78087ec90845b82bab630745339832ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861025358dd4e18de4848cebddf3c3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3624777e4767fda9028d5f38f73984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b1bb00ce0d1b2e2b13b683eb3bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405a924fd9d9bbb69b183f10b020e4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ab6ba688d7f47f29062cd72aa001887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb650b2a13d54faea16ed02a0beb21e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d932bbd071531411b1851bea9bcf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94583f1aaa63df6f8f2bdfd65b7713e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea44af7cd3dc540eb549ce56a5b91391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d61bf42b31ae64633a136c0c6d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7099887e28251567108e0bcbc7be54893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca98e11a1a7f1bb241630344f0c9d9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263055ab97c6949364341fa3cf2e168f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575a177f4b848c7a9b2772d9113b75596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507ebfa205ab1cf873856a808cfc55d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e0642f9664454e75e50a90ddc76b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553bbe2c3ae0ba5850683ea8544925999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3ddc5a24669a27d16561af5308e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b0c9de4bbee0ccb33197056830269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ded76a36a03ca85d95f53c15fe271102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837e6c51e3c910bdf5229ad8efd488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9222ed874247bda2bebf90f90333beb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eea0fdc0011a3afa096015c99eb1e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095960a9a3256f817f081d29cdb40d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d406270277fe7ef8e97ca69778626c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d55041d26d6b2c103aa406d72c8b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8729845df9d59855cac515fb4f4342109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a60a5473aca65a9d4ee1eb47f96f5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d47434541d59d50c2c8afd3aff4a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049dd0ecf9572eed214b68fea58e105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed131d9a22ab5b588cf65f9156a53ddd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce937e78e1e9524b133457ea103277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f7b15205042302d5b31d026321dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01494912c19962123de9dec1ffd10a05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eca0a885f6d7ac7391c0f2e25d914117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f068391c41a74eebb4ed6393a3f3a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a8fb98b67395a46e182726f5159fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c67f6ae5dceb08248d22be7f03607e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920729d3dc9f62ffb359531dce071fb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7b6c7d3b88183b9c8d3d92de957e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701dc89f5df5fc5f142c2c7e6cff7f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51178a3b5d0a9d490d9e702ee5f7c81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df27bd9bcc64bb49fc937d513b5517125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382d37e05323916f88324b63221bfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9a1ecfb50bb0fb9253eccf4e49dbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f34d79ae6c32a223c6dad3e1d746b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2dd4cecc24ca084c29b505dcff805129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a483b85924fc1d6ab1dc81e9a44440b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1347d847e81c15ff321fae135212131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967998c58657714100a0096eb2396109132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adae217e4b2cd6829c4e2d389c9a16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a46eabb5733f91e03950fe5f2fb92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ac5e303c0ca843fc107dc472e41b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e9d8bd7dbb5bd6df320b255c29b49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e7237bec8bfc7f68130fc52af7336137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf886da8c1a65b0f8ad973c531ac0d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556be33eea56c1c2813405219382b18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e20efb5ba3c61c7557a81c5cc1a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9377bca66aeb2234ba69f7ff603a582141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd19750087707670aaf7ee8835e9de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacd65b0a7a99fc83bc1ec95473a3a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d59341d55403211daf92c67e5dcec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3887b083b5776944ded87b5c0c2f86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffeb57cca347f11b69a6f29cae4839146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7e25d827cfcd9105ea4c3130dda9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc427421fb594b25c49bad07f3f58a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ddf03782e7f5a7bb1e56b34d7857149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45210bf83a9240cc04972581f3850a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b32e7bb204fec08113a17cd50588151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a85fc0dec1be3c358744486c46d5be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f8d834ba352b2242a2e2346af987153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15bbaf843ee44a081cbf2cf504642e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23102131696c9af69b6ff5b5d331f432155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a99abada0cd1d408ca2821727834d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221f3ff1bc9a61b12909d2ca46daebe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179400c650623b0cb6630da59181cd2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785b2d818ec1fe5ec144c22629d77f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522cb19596b2d2dd0359553b2d67ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a5a1721a34ba60bb5bf414f746fd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e5c4f948efe9f435db8bc9f994c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58efe4aacd87a1d1241e4d539a2840163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278094548bb249fa3d8f1ad7b6b9d90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c35f05f2f7bc345597645bd68686ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc4e89e952d5dd5ed2b50c3654dedf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfeaf1693b9540f6e66fcb5940c9ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fff059e093acc0002c4d86d8704eb8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627cb6ebcb7b846050d2f99983c7065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99978d9e1ceafc7152e2db64cfc73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a6c4179b37cb38521200396661f85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d665953bdc3a9975e0f8c8a2bbe0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1918c64bb78213daddfe6b419c7aa3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b5fb9f5cade1f3b01059d7ab5d4ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bec2d59bebd9fbeac6bccfc780fb89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ef16fc50ddc9938fc6095d997850c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ebe5b0d64db7a401cf83cab5de96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a44a66b332233954dfb3cace036f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbba804c0de97e8ac5c014240d593179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0c7935b79f9e08efa3b4b2c45833a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e0cbd466f706a69e5fb6876e72ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d6c298c3b989986a65f9ac56302ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b2a02e583699995cbb22dd99c7de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c763bfaeb5b6dffa96a1ff0dd0336184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c6f5be874c9ac9f8b7829c020bb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a18dacdfa53a91e0f3ffe3a47461186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e61524d4d263ca6a0d9ac7ef553e95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fff20bd8c0e6f1c4f9ba47f32e021188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c58a1e31c2f4bde7f3bc14fbb051cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb20fd1a8cf0dd9f20dbd484e4d5c27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfba1531d01080df7f94436e7f82b56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367ed8940df0534fbf589e24594bc6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5886dd4f94eac6d3517029db707dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635931da672b63ece7cd625b7a0c582c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc719e938e6ebe830c6709ba7832b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811ffa7f036630da6c9d15eab053d33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338612bfd59635b7d64bcec60c8438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474eeb41b3d28d96b57feb231a91590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a9b23300f9aedfd3868adf2c6020199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d09be4013345e03c54d447342e598200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54bca589c332878578909d1ad3209d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd501ca024b0f2d2a53b237cf8cdea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8786259492ba0459cd9442b8f67ccc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0c2e971d83363ef71e5122894119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e34c07b599953beb0f95f905da2c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feb94f2cf41885ac116aff17fdf471206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121b24e889c438a100a62244e71f08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f46bd19363edd6e2c5a1002f6d49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5917eee2a69916a131d8bca95d4073209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1a82b072a8f77fe4845b04fc051ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db613a286d3693ea4710b6a2cd72687211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cea849d0ea55fe6a216e736640f09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f834d7dd7791547270fc4f7e69e5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142713a7bab83979f50f6cc86d5e5d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0dbe50b29d6f6ef473687f6d0397215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b855b416b7d72bda95e897d008bb81216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e024742fa573efa6a2e8e65f6c228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec98a5b66f0d38ec915cee22d8bf8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1deb0a05cdf3ccfdf3b4ab0a40c1bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c733d5d5d428d3da4b088759e1b33b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae4c39ef2a290e0f4090c3714a0e97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac434c98113cd9ddff6ca9d5ed6ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f52aec7dcbacd256fdbf93af5a88f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ba3d401bd87e5a3184660e8b13e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f3eef829b78d71f63363984492d7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2487e106df6f7cc3e52fa880c79b14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d30fdd9f241194bf08c6eb8f31235227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebca1378ec03498d96443761cfa1ea9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0779711bbbc2bfa9dd41ff5e1a08cf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516db79eaf0e98c91bd889620e355481230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0629fce3431e9ba34cca57aa8c68008231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f588676e88270158403b196fe38d19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f622eb054b88ef1ae2139665a13d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962dd7edb23a79747afc4105494ee3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99146f7ad7f33edb898474b9c098c94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1844f80d55ede459c81af9e4cd97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef9d731a6918f1c651e9baca5c225a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78427637fa1bea8172c5bea347ae167d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5917ed71603876d65ac2909268ed2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410daad0cb43239bcc262aeb532111fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f55b4179c4177e42d18d1b5560d68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe086441922b04d61531cafb62cc8db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a39ba9ec8da51db11a3d735c834ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca88c768d2911560d153e80a4619903244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11f8b55e01e993fb3b09b8677312e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d97d114062a6a5260aecfcef3577246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66568eb8e2ec11d809f3ffb25b99c07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45482f56d3cc167d790d2a44a1d06f6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72116fd70a3f91b02d77b6f92233bce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef0681a3dc10530ecefb3d205a45c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c995de754b91b91d46a01e8ca62c92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce64c0c02982b210a5f67f2d3f4d8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055d36294adccdc9e86054313d4242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9b112291fe0659188323614df9567254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7fdd22a0b37edfe4c7aeba9f28616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b692ccc06d85341aca79f7890bb04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f54a36431e4dd57de10c0b7cf714ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef6c8c1ab8303ec43eccfb4cd0a66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55180a39140995ead377068e457c915259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9519f2ed76acb904d7e2dc4cee9f020260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c1c104574acd7dfdd1a8e56638376261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715de06d743265542f2cef4a5e1131262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23532e86fae1cd043a7191f6be0d0682263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb14ae7f0bd634d4638d1a73edfcdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae9377db9e4bcf16131c6188385102265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2494a483a7ee00c64575274e4962b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581b3baccba7bb3f9c2dc2dfdf3875267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b42745fd238553c68941ce902bad6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dfd951ad8eaa97f64ef0633a73ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a37a5cfa01f076641a2d1474baff1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610afdad177b989116c85868c1869662271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169f087e181c4ec55058cc02cb25df8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb8c1ce282881bb3e510eda03c0be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c9657a87cfb4a94877f1a4d19a1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b59b07bc8443bdf7d4593499187ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b490002763a6ba91238e66a2204a6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce7c7ecf5334e45d4ac8fe7a8fa87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ad3f2d6851f856c01ca2139c7512278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b086cc47a2ee19c1e7baa3e0c04c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb60a036a9c4ddab9952de2363cab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46fbad9c73ad64b8c74a965bb16d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e018da6b38e3858a2662f1d71462c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098ba9734690e39c4b2dec0820949f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d080a3f2f2f36094870a11e0e1323284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9f34c844587599d85c9a48543326c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfb7defb3b91e9aaf8cb61f2338264286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e1ced084d4f21ad2fb2ae06bd477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3160a86d7c08870b98fae8f0ae6e42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2d3f6e9d8094f60771dbcbe512ead289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb321c55abc6a8e2ad6ff5c3eeec784290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461eff6c50ffa3a6ed2a2271208d783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105f9163008ce724886e2c08b732e18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b96d40f5a736fb98cd32a756fdcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babad285e35209866722a31d122647b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7b9f165c2a380428deff7e64e2669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d56d911e00a9b9fb4903e8d78531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3611a44f8222c563bb901c455001ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d189004355a7f4eef73fb5943893298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f8e9f6abad09bcf7a81a6ceb560f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca318f0f8ea92b5e92c39a61ca71e43e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bed963bef1de4113c2fc67135598c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8580d54f836162938cdf3aa945e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04153d17f735e487c70ec8a21dfb04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c5b6a404401b667e23f2ce177793304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da103872533600adb0d8857b6eeb2dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e204c4fb27d11ff4cc618d7714699306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104949c5d0fae8c68322717adebf52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c606d59c5b8da44a92dab4d373f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fc9198bee56e4c8a3d8ceca5fc7a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d635f7fd61f8d4c1fc419d0135199310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f5847cb48f98fe565bceb76e5627b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebabc650715921add349cad8d406e69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e11b4a0b3702d8efed100c961796a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c2b7a0cb458fd83bae5e657cf8d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0f325a32e85ed9b786ed9a8d713b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46e5f58face3baa09825e5e6e8ebd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacec6c478897c3202a50b3e37d28cc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18510df16f110e01a8d4398def0e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70de35e6202d017ddf0024dcccc18ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058f0253baa7bcfbce58a845da2a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776401a02de941cf0a9e34df603bc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759830ce6a6e2d9233fa8e48c5d5efc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27389d477ab5220f9df5194ee047674323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e7ee94a94c55a3f28b56ade9c6a46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba93f68009483595bc2cd44dc88b508325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4609d277d9ca68e2e9fb1f791f07a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248236f2a958835d3e8bcf619d8b3e95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d122b06388cbf74a7b1656db44b76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21000c51570e3c9fabbec21a991c3c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55d475b39a88cb4b3ef81d3082a987330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c5781394c08ede2c16fadcc20a58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67242dc660daf98ded0f25c2032c7dfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a6a66be7aaa81c958a216b4f421a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cffaec1cecdc526a2d1bc3c1174fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3a47cb5030bb225530e914644cbf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce845aff63dedd1ef816701b6bc98ec1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58498698b77ccd3b5b099a45d145cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a950210da91b548a74ae167f97faf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdebb7f406d3fd3792a12334920da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997adb6fe116c4272de9e734b13812340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c09c71d8eb37f609f824d1cb2b9db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef9632f85399645b80fd5e98cda74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9850d64af1ed7d083048de349ade637343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7bac717ca7fc0f57d40828ddcb00e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cac8dcb1ff1fe1e8737a1241469b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38357bab6e46330d284201ec5ba0f233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e131e123e26a43d87e2aa7014af118347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e291e37af01011ee68a9f452785f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1571666ac41e95ae9879e2aad95bf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b4ad779d091ad7cef632069e39e30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42d07fb61a63b1d2d32fd8576f26c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e71cf98acdffc9a3b892f7f7007dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad38be46e070e69afffef6be6753c21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b079ed1b769d98e97af1403d5c8457a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ce4171bc3322d69189a4931477fcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc408d4d1f87efaab8bf4ef9e2eb8d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed4021af46c731eb36e15fe203105357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce0be7006af12358794ccac040f0f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d85aa0a47a031462815c3faeb84e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b466ac80e62f9a257b1b5d2548434df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a798f19108edab178cf5070aea85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7efd7e4708f7a86480e5edd0ad6b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07685fc3f77d72c71b3bb9b5f3e7b641363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c226981cd17efa461bbfd38163b036364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58184f2923e6e4698a0d436acb6f993365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45387ee58c44d71ef7b2df8eedfa0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5831309584d980758051b27d7b92a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ee07e1b30feb555e3311ba7079a9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27778a1f4df4a5bb903d7c5e3d58384369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d6780f626cb77a5127d97ce52a79d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac34840b6f26b692410fd2d066b0df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202b5fdc355f8a7eb95fc0bda609353372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698b1172c10b97b7f07013a2dea693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e08ae90d15d1f56cc5dea1e3e08636374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0641ace76a41154557837209952683375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ad9aee4b9eb953c55e6070712b9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88cfe89097f9c75cd4c4a07d41bb7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051651e72b9603c6b7411c5d86631b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded361f80643ba63e211b2101902f75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b594ba65681c8c6293facff8b2e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ff578164b809bbb045d16ff57efb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521c50acfe767696d4b9fc42b3d5948382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f45414569098b2e63c6b05de1c98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12962404b2cb0531d4a9392731bd0e09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f068135f0feb3eedb74282ae98454b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc70baeb0539e5ce0cb72cfe5ad381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d6b15a151b423a107e6723894ba0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7bdc2579f64c1a681bd417bea72fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b39d3968c7e286ddff0547a8e63835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9037c3866914b165ad13468cf9312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cebfd210be7ca3a03090641796cd42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80290e8bd3d39dc59337efcc3003a01a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52b2d3eaf074093a55177264e4c381393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7679a55edb554d4d0c8a7eb5971ca1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f4b67acb4add2a342df4eb24fcd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b50a37475744385a68d2f5603637396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c315abb364ffab803a2cf30bc324bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00440ffb29feebbba7793091af8b1d16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c8967552e184ce232bf55e4000863399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d33798ae1e119906bc78c998d327a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c0c20c73b6fbdd1d34a57f6e2f09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c1ca6790a4031e68bdfdc18fe3f42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5a889888b79566c54af89d1324ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418fe52e4ff858302fe0187a26aa6db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997544a2b120370854ae899a5b4cd59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467d337a1545a7d628fd426516d928406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92d65c676d6686e6d4d240c18c8ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a60daac5ec178601616372fb19fa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c944e3244f7731ed8fa3dd6418bebc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118471a9c8dbc7fc22a0ccd7c1e5f3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b72070c5ae85cb83a47ce2e07fdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53153f34b8e0f9e885c3495a33f73a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71e331d0c3ca0c9da8724f7509cc84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05451da82fc6216ccf9933030232b36b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9104c4fd26248b48059e748f156c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b7e26f5bd243d942ec282fb0e318416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b422e066e98d358c6c5b1146dea3a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36d0a983302e0b65ccbeaea38e536c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089151bdfb432c883b30b4a5b7d9c64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62705f2177351888c3827633faa900a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9094c49e1e6103e362f1871690af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1a64d4239cf4434cd4e28893a671e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914bdafeff75d41b22fba730ea370fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d4375e2da0db7c10e4eb4c05be96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9d57c3a33c3c524711ac1b3c309b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3a10f786e083c1e5a3f053b19885e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848fc9cd26f31e15a8f4cbfd166d99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8cbff92b673896b7fb7865076fb64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19d88c68bb2ece1e72eedb39918e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc92d0804660b2557c2dc58440aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b056ca1a544557f0526e666d4e279e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d0d7eab9f75ae79c61830dabd29f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ac6b87ebcaa1cf0302f74cc24f4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7de5fb2a8892422935193c49bbea5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b54c8b90ea448eef1356098a82ca5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d979a022aaa3143f1d19b0b887b12e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b54b520ce2209c678aa9da00c6195437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dacee892803ead1ac7bb31af7df09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b14b051c47167e9d718c6343b60033439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705f3a17bc38a285f919bdca896d01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853369e1adda5d71811c37dd65711e9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ef304c3c30a616eedb82f153ed5ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b68304dc5bd91ae1197f456f7199cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af8ae6c222ef44725cf5d9409ff4da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a159d57ce5813bd023acb2ebb79510445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64352c5cd3b1062c7e17938122729400446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da05b9c3b97b50201e65c0a9635c58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664036ba79a1c82c9ca1194f570a9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d034f42d25c5ed64fb5f85a2542f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082309037d0fffd28fcb7ffaf727cd29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dbbbea8bc75dedcbe46403330ba0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb478a9cce74671316f772acee45fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076883069d39e30fad19667d566fdf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055b1e21a6e26962e0be65ec192ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb5914fd53763420a9d5513c445b43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a94a1363686340375e15b8622d4ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245c9ad9322e679f8044ce92f30c73457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67de4fc0ef45ef427eac0413a068d90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668e5a2b4dae271787844032086727c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5244142b29607c6ccaa6b05e99430460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b832b0465b3d11e82eb1c62437e39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff7caa485876fb669714f3d71a608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6c921c826159edf6fde9fbdba9f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1496cf1148273ec19869252dc9a49c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55898a81c3078fdac061a9106a2fb70e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d9d3d073a3b3fa41b2b80dfd6e93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69806e6b39a2b4ae27927c6510998d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4c93e563b53e0f6560c9cf559eb0d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0a77903a95e5b2f3f23c83a69065e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad266fb676f5ff54ff08b3a98d3b632470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9804483ed9c5d6bcfe718617fe791471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6862f41589db29fa7adf7cf0081e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9879c9ec361f20478d2ff4bf38aab6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b98724fcde7305cf8a807bd12062a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8a97e412ec5ecc7cf8973df9b140475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97d51d37b165dc928c76c0ac4751e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af377922e5689a689e87fbc5f32eec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076262f9e3dd5579d100701d3a745a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edca5de61292d3281a93300630150f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d4fb0c54572aec3656605422f791d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e022b6ec504efd7ba470dd1279033fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7c736fc1ea6ee2263d72bdc5fdd7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb191a70b0f0576af00aff7d0b071f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe11d4e517aad7b95bae2e1c15a5234484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788e26f1529daa39b9e690ed3920233485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675b3cf177e40da05c7cb7c355bb09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317830dd74bb29d6739e67580a1bd4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072956c72a24938c7b89b66007ed4e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92becb121d53b992a1e5d80d3a2ecf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e747d53646aa5907510a8c6d5d0a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009dfa6ec9471b4bc892a84883c253d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af171cb5c5745a2168de39db984dd19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d91edc15e895c40c69d47f989d0f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d9beb5808711e43eab33c9cfedee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced9259285acc40370f993446dd9fe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929771cdc9f156e0bbbd5985f6a84a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc30985ad878980644fa4c1d714d52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ed0347b63f6028595dbdbfc3e822498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcad3b0e5dc3b6324f30f23c8696ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49969c55a3f036d5a1fd5c5fdbe9fb9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d90c777a86616c425b912da1daba3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e02b0cc5ec0d7e9f5bf8618d37e2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2767b9ae91d805089674d967e775c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632545ed3b5be357cafa3c4b7df4b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f734615532410720046a63de0f4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b63980f355f7cc791ce1c6809f985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81e3ed261802802e54a9a01a10fb6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a58c24570c61813abd8f14cd6ecce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69056449759cd9d233028eee39847f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b3febc442f05042339b2a61e7c98d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59af976fa1b8635de49175dc0579de0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b63ad94b2f4a79620bba95981ec68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9afb35a51b41ae8d7e0ce44f99171513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aba8dd71a2d8f7202d9db04121ce6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a1ede44a6d3fbba059abb4c56686f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5d149faa082c5d18107db656f4e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d34835f2940f7fb15274e6787a4ba1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f3300c11371d1cb196ffa36883f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7a1e03e1d1ae5257d7242622a3fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae4d4a44c193215f35da488a50fdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa8114cbfd0eea5edb3260c15e7dc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba712d1de21a9c9d95468c0164d622522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e46647cdfc20b5dd9bbef5337224523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51fa0b6adbc43e4ed3982894cab3ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448606942d504d761f6a04780e367f43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a305f02c36dcee9447cd7cdd23eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d9c89f6f1d15f3c53d1252dd0339e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ebdaa6d18af464349208d1de7c67d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb9bfdcd8fa64430dfdf2ac40e2a67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e518264673b07d3ea8175e3264e9153530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecd000f86ed23d864c4a9881dc1af4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d99110ea14ee18af973ce12f8ed7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f26f00962fe6794c87edaf8935cfd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238e588ae13a293f8ea2c24bc3993d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb610b903eb2b51b59f22fbd939922fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71770787388fc3a09249f9a04d7cea95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17ab2137f09e93d1bc9e2353d07fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5de85185958bc4431de2563559c0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926940aa2f731f7d360982ebc9908a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032848ee3597267dbb7182375f4afa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b8d9916d8421ae055da7c030c49c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ad0d2ff95382431bf2494e1a68589542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc01de5d6cdba84232c0d1bc02ba7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390631bdaf22eaa119c94ba27b2d57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545ecdef67e13e4ac5fb949aeaf0b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629b892117081514bde20a40cd7b320546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d0a8834db8a1f1a80aa8f18e16ec8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8d9773fb12953966c4b653de0f57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7c0ab2ebfdeac750d969d955056f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcd5b93d3db97e9f1d8fa838062023550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6ade14bb1fb572a224d9e4a61f798551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43ccb90f7e73d43bce4254468ed1a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478cf6fb02e95424e2bc5f93858cdd1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d2e35de90d44200d4102270254c10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c234eb838aa9baf2cc6507da298e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdb69901df416d1916db2ba84ac3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b9e11a71fe97664a81d8c14b8d6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089db9fbb3f8c4a63c42f56979572a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1236e516b5b60ee341dc18b74df18559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f4177584a6667d5372db7a9659027560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525145c346e39cdb7615a974f2967c82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ac8d05b6247586df3f6b82c6da235562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c399cf93d8bd8c073cdacfed42af1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229efbac412fd1316c716b82653a63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49d3e23467b766978dc7045214a591565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e68e81f8c8d10b576a605cf6a04faa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6274ce058d2cd0b821bd3cb693fe1c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda0ff9c84031b344c250f9a07911a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9d00a0599a157edf1f43248550a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a00f8bbe8d6e600822b1beadabb09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e9c64a8c4c41c253b930ad2a8db4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a2f28b18262fdc908c5e817766cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90b4fe4d358d897344b1b075ff760573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542242e4cec496999df2d822ea19baf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128ddd1994ee14923113f1f996f8670575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98834a3a0697aacf385332c9c01211576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea98eb071b936b485e5ad51b6be81d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8f9d3bece2096049c2a86f6c26f56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8bef56a76e6d68dc068d913e656a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699a119d4a1e442c0eb25bbd2b5650f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04241e9c78ab8ece14d5113e3f8634c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342ae92e6039e153295d5435829c715582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55293c5922c160c244b16dc787cfa6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a372e36a675df42c18119fa017c0e22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008deca8518722ed99d3daa22d7c848585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b98405885ddd2b6aa27bb9186c4f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015de6a4b9576b2a88624cf8feb7da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9caafcfd806385c3b221a5824cc69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55383d5b93eb97d466f64f965fb80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc262c73a45193da86032ca2b3c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b44811c48bd423224443c52fc4af81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ab354eb8c63b02435d613831835a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f592bc6c306dc411a3ea55914100d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a393d0a59bb62586bfbf6c13b2035bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228410e5f1fade07a3900769eb874c6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5bd67a22dc551f8c33181264f61a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b056d1902fde5dffdea19077de08597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede266edf6952301d50d234baf7729598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2d290935a6dfc63040f09798e1bee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89138d41a06eff9216091667d35c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32292ace0dfb6fdc81b8e3053a19bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac018ec83be6e1177d926ca73bc217602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e443c5ebff1b4eb6b3aa943998caed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4539d6cfd88e967cf6cf95a029fd1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2a565baf7e51763410de84113225f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e77bc7df2d5b55320c70c0f965a19b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ef469ea8534909115738a3be06a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c67df66e186930794bee403f86da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a28ce8739c72e4907450fe87c60a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6382829e6ee69a09e130ee1a01b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75019762f01f27828f94ccfb1bf6478d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82131e4925ad2cd682750e05d794de4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de10d44ab86d1589a6e5feaaa99f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62105557bd08ad768e602f9c03156b04614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29838d7d8f4919a9928cc828840d2a97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11bdfc34123f09b5a10be255714dac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355984ae80ffa7e831367b56ad37958e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45f63e9c3df17253410f132c7526f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826721d09172124d29806aa10a1ca36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd351e408866319d332c8d1e4ba372620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead42d7f9b2bf0e2478f8daf5f4b819c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a400b1de36a05c4583b3c759d7cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dea5e5855b9bd1c08fa5ecc57b6a09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85f141aa4fd2d7b1559d12aa2c9f0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f07dc0550d6d4f535d8716754496a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d090138194bfaa975c062c52f2c00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248661bdcc33a9be66169d2e3c4550c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f9d807c2680aa9fea19c3e8f8dd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0431322d3b69c49a49528a15c5409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46212873ede13f70209e4b39fdc3894630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0074af569e2fd0d0e92337e4428c95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559e3ce0098b8b66da71cd823e72cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f4ec01396790045c75d156bdb7cd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4020f76e7b4071b74a5276e7e4209634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce06de6bb1dbd7bb51c049242c389635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c346a7de59a8f672dc1a127d3089636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63ada6922cf88feca42d589351a8b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5875c04ecd7151e850b2e84a732fdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba7b2085408ea06dabf22dfc147ca9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800c1a3d155bc3f7751bf0020779b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80371cd7fc2e6e451485197eddf0c2c0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7348c391f663e2166d0cc5433e4c80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a271207c4a293d53a53228e5c6f4bfc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5c99b329c59300d44fc0e1e373894644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc950b90f9cfcbd5c496a8a4ec528d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032bedeb95bb3523171399ca662bb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960126d0b3d2bffb659d76742a5a9297647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c60faf0dff88bd0664396dcf93268648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b94c2b160c1fd4daa504aa024620649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9731fd398b93736804382294833122650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2acf253b35f42e726d6ef19e8951e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03b473bf82a44ebaff39fef3f71b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b7005341ec55f8d2e877fa01c92d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825fcffcb1f7e0de93fe4c2692d127654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ee8a2f5518c98fa9dbe41b71ad2ab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c152da8d9f569c79c800a3548cca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bf4b7c483e9d826b9dc7a59d84fa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5795bea7c84d532e5ce6f62526e6bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786ff7c6baca260021c4939f10cdef3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b15613d148449fbeb032728f5ccc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fbc3407810aef1e6b4b4998b3b88f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3dcbc89f9f3b33975088b5fd6fad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31c0efc2b30230f9b8b1da07a43fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0c5b111fac0157c7ffd49e6a518e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be518d2123cd1947594a98b57d40df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05cfb46ddcfd6ef38738936429f599666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f53d81357acf1d2000e09a9247e8d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700087e8b61823968ad151853fe1299668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83976ece34df3b5f8f0493cb75921489669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5926c4bfd315cb0643cb910c43e61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d13e96e452aad55570a6212d140fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50305bd6cd80d221e3a94acebe18c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b829bdbd584dce864496f563eca82e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b20626e99f0fdd70b5d0f7f7d834674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3481aa3d7424724d6dd22b29b49d6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d7164c28c5fc9fb64cfb353435077676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5e386194c56564d5d6675cba8c5d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e8d10e8efba0b2338dee4eb204d07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1f419e51ab665b7f42f762ad7eafc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73487c9e49d4c1e395072d25041e6e95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bdc757e47f5552d3dbc41714e3a75681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d207480d3fcaf65d13a65f47039d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689fbeb4cc2dcd97f270bff6728979683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ad5877bfa1a8662265b29eaa4314684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fc618395fc4626ab94a806718e9bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba1ea5143ec2f557e9dea4c54f3090686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a324005f67df204b72f741ab95450d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5f014374eba44827c18e862c2eb8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e81f3ff9a33fad7d2e451f5c048f0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e8e192a1ccaf6d40991dd9a437e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32672118014a048e95e3795a5ed304a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4594467fdd1f7810ec8b11a2ef022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd776c850e4be5573beddc2c60036693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9df75161559011357097593eec426694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360aa0c1ccb8a1cfb121fccfbe62ac36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b991e98d2364be7b24c0c93dfc844696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958303a2e086c148d38595e7dc2032697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f9bfdf030d18e437cf1f4f73cc2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c029b17b261846411d8de0133f0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb16bbf2e1bd2eb237c37e1ef52ec98700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc503bf9c372d513127b764beef71701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8309def4929d064552f46cc57e868a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922b191b42f270c8e3894ba5a114fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2318cc80ec32372b4fd28fc23c895b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a2c724fce637f486aa081b88298ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01ade641247e5243adf5b8e2febf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436f74654ef273e51975706db28b40e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f593e5f6938196a916dea265d766708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f06e84cfda4208749fa8abebec181709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065adbda56e0bfc7c91e29283e15129710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2a23a2df76570ca03d7850a7ca81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d7f0257231bd9e194e6af6659035712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8405465d35bbbbc1154176cd30ff660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278adff6db9444087c87c62474d36b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb432fd2ed54f1d936d66a000b657643715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97289dad6ef2f5e41e7c0c60b1582a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93970bb9c070e620fb905d9d91778a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ec153125a94f3b9b2a05b30d3c579718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c28559d9a363e4cade770ac319224f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92d2d190dd2b55179df4a3c0d6811720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc24d830f85210055ecda5426872964721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3f0720bc36ac718d7f3e997ac6081722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fa0daae88fa7ae98fa272a35acb32723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751c11aa494de2b9bf8e6560b8f55de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6bbfe982c20caec877e439457c090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1e9cfb55a17a2cd21ad83eb4900f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e07e10ef46ac15e0405538b61e01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6c789e51a3789d82abb869dbce62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9f927b4bb8ef78574b96f8e54c12f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa8e167c9cc4b2befb33b375b4105730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826205fa24a40e388ad7391e6032a944731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9eea5b5c46850c156ce767142a869732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60fc90143573df408d79751442675b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b71d407667a44b694e3de05cabf53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c8d421821421c714f22fc1453870f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe1e379a972124bd98e358e63fcf7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ee1d9bd9cb0b63ea9d60ffd18bf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbda57f68260be148126166c23c837738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624675e77cb834824e7225c22f5b177739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e97f083a743cd02f032f49bb03227740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00cdfca9f022631f11b6d44635cdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc4bbba502ba5d51e80bcbcaae5e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ddf2dc6fe5584bbad3848066b7462743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a50a3fb84feede2d79118b9e0bd48f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cfa12037163fb3cb7d8be57dc91a6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009726cd27068f4dba47e86cbc2ff91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e387c1494372f1d9c02513f477583747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db681fe4006ec26455567ada4ff91a47748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c70789a08fd8f0d2349a68426ef0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dae2d0a97292f355539072546e16f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0891a2c58042cdfff1e61550327a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6defc7fa9e3d07d75727728e7899f14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a6a603ad36d75b8bde666b5ada12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc5396e5c3c59e05e348f816d231a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaaa64c26dea684c8153e6b40ece74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c1091ab1ab8936e23da0bf7f132a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59dba59e9e19bd9a47d34595efd5e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b384e1a855a9b471916aaf4cf029a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff864ef4b7618a719106b03c034af8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>