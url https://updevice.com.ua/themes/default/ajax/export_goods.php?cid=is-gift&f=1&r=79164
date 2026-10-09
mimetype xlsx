--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c464fb4963391d58de3d2794f9b3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94ea0045ead517038afec7090f7b4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ab352680efece95a4668fd7b85cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c0e3e4f2dfd59cec184222da9da94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242bca36d37cd6c410ea41b7702562e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd07e6f837f5e683a40a644cdd9e8a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2766cae2d05799256f4ff5ac91b737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a28d5005efa576fb0cbec9c6a724a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516eeafad347ea09f069ad8c7e9d5739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2d1ab8e0afe33784b310e77ceca010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbd49cf1f317ffa6b3dc79bb2c3b5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989c9c067355b8b70abb2f07e36a3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8fdcca459883e1c800097c002e5a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc994856f536d4f15a3b692b32dc8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da731deb2ba936bb04bf070148c7b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5cf5d253d576428178ce2347c3ca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f572977c170ff02320958ebee14817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad52839366d0c1cb78ef15808fa7fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c112cf90c9a068f29b36a59123af4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677eece664ceeb308f60aa3036a9481420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eb88dfcb51979a455f9d1e4ec93d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a57ced82aecb58057ad8faae836ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae628eef2a65d37fbca93071ccec323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6515f78f48ef701398f061bdc2f57224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bad2180c1ebe6a54f71bf0765e2b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c02aac2f445565516023107b9b46626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a5a211dcc734ae0b04a4bc070dd6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112d57a32fa16d96e3a7999f1eec9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa49f2b674e909870400743507f932429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd474c1f01ce3f69f545a11c31b2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5bad70f1e8ce3e012c335054a5e8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7ae8c4a621fd8593105246c5d55a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a556e2c433a8e20d1c952f450fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7bf4ce3b8c9826e98675e3e287c5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353b1c109a57893c97e38e8a35565c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83989b8e7615ff9b7dc0f62c6eadb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe036d0915a5e9201e5c9d0b6277e6d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b50b52fd42b90aae47ca790fd842b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed929d135dd1af35821b774fecf664d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538caeb6d9f78dbfba277995b6a465440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29d21fac3acc36bf3df8bc2c10146241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67b456dc7fdfda70e20746f8b9a53042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c4e79f19baf6a4dc854a0a0f22f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38c1792495755e853300269c0831544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab74562bd0ce78af104be5823db1c7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e1f16e0c32a68aa4c1ebdb659ca1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5a30ed7d5f181c71e66d5bce809947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0209660a60a83da2f0ef9514f3ac06b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72495e72e3ff1bfc8c899da002fc6f5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfc9532c2ae33d1005d03c60bcb9b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcbe23948bf0ede44cbeca99f54c1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bb8cb5292a82d791a33be384bc33452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636fd4100768974bf818317f6f619353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b75e5b9876057e9a9066698412705154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d353c54139754a78aa5f7c16014a1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe5b67af3e799f1e86ccc56d0af52d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e78f5262913983a498eca88f7f72457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b96bbfef4e562bd0f9878d3c894c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fea864fd05f867990861b6a16fa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc9df45d1d079a96d1a9f37c2b7bf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c4687616a9f21f1bf1d8ed8c826c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e955b92e0d4dca2fe0d0a05ad65a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5149dc736483c4b4019a2a92fdebcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761601331472d162e07617787fe7492264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101549f2726a0c71369af3c9aeb3a6a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7cb10b0e0819cd99da9c3f07d46266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939f3b2272f7a3ff80f00db212cec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e05260ff1c28b59d1ec867ebe67468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0f13b73e1cfef3ea44ddd227f5da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ef9fb90dc8718b3e642dc7270a6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac002576ac4307920611bcf377a8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed983ea6c265edde36a18314ca3a7f7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989718716e23bb930c62245e92de5b5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763744da53b786d9f41142081e6bef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c06b065d5db5e76454482e78024575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f751093385d21c5001a829abafc6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb9f0003f8463f00a026984372ca3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee95127422208e2d77929a6a8f8316278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9917d3c3951d4f80a21d7ca11b2dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4474876834e3daa558d13bfefc3a1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc0937022dca83a16ef24bad685b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5d12892624bfd323bb37a0a6327f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0cff4fd9cc06b7338d9e637dcad483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459726c4811b947f3c6fe0d17c3fa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132b4eca43d0557bdfed23e7eb6f37f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a79fb14ae62d4f9c55c8e7207c50a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a1aebe1dd05ae548605526c81b87a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c723f9827bd7b9dcb81346b36bf6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a3eb2b0578addf3fd8481a2d4841889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eceae6c1ece84b8262c60c5eea80f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c5cc6e2d54113028fb75d01f87d8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a0028d71bc8984ab7c96e484c8f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f418c900f9af26fecde0690d429893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1df15b714e23b616f04d4e7cab63294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17307278e4e5a47e33552c09cf20b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952cc2ffec24db8a097cdd877cec1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a0be8caddec352d0991d1c38384d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f0a0847674ea0f49369d87aef86c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178ed8f85329805f6685693b8a338599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2917cf5bb38ba65d9c0462575907100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a0b6adf1f5642d85743a171435f6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bbdfd6306b97e88c13ab9d8b0f636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57bf99d64382f13366756cad8b3df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11cc297d157c061b27ecc311147e4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa8a17f74457924f1de3b6a5af088105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a608eaf77e9615a2a6718f4ea479519106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10e00e16c8ccc4a8a66a8f2cedfb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0e6514e953ac42bc412c1c390643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a4e4ac008d1c33fd35c444c469be4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab524d0aa021bd3787c7fc34f2ec3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879885952d095472bfc4f40a1b5a5dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e32a665c7e02ce7c1c5436818d08a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24ddfdfca7d820d98e60085993ce7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e81a04595e4959d0c69f6855f7701c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b4a4f758ba4ca4657628149c16d8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457c55d2162b0cb9a006f69405df0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378497be21ff77eecf99d7939af3ead117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50023ec3cc19f39f7d58023689cee322118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede95c036587ca1a8020e340648eb09b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0bcc66ed9cb0f99194c34f985a39b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048574fcdc3dc81a9bec8f43df92d648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc395e5cba5a54a8fe811751c793df9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07d97d9bb60eae635ad1d1fcce0df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6e9bcb69988b637bb30703ca8ba60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c9ed8c92f2c9653faf3207e35ee2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658d6ced4cd0c67c40c6a872b00b18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5edba0f3503bbb4e86bf064c1b4783127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb6b337f2a27a057fa5c0e8b4d50e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeebd61e08e2b088ef1cca97d4d4bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a6be071efdd06771f65b65a2364c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6c68acb8aff90a26e76f0c8d5791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36468f406c8b0c528dbc817781d0f200132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e5c7255862d991524b08d58d04ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd72f00ce5fa23bf558b840c7348b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2defbc21a5341f54473927f980cba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b349c4055496ef792a45ebb1342e9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c5342f30cf880a83ab77555d1bd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95cef4f93d68a5b56269eb106db1f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3cd20a5d15cf8705c6691849d7b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d4a339f3531e6fe859c515422d14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c988808ea8ce933aae11b4a649f412141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37a0fa0bd7b190f47910e2a7ce9872142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80520032b8c4fe9aec5247663caa840a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9ab63ae36f676e63e157fdb8c9bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832af454e6dd3362401656b69bc479e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39c03e0ddac8a65aec8792e8710cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b50b3c5c11450a3b0bc2062c989d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e54bbb0c69ba3b28c888c87926e4fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f117bb37234a1f00510e99ee44d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655384dd5f60b530c4155678b89b9994150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58920317177afafbcb296b28c93125151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3083bb7c5b547be9b91ca3480cdfbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad20273752f75af0d8cfc1ba5f2af6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce07474afd0c79630ad53fdda6b146154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063d7b75c6160eada98c346d30a0eaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e4d26b7ca5c170071fdafeb3d5874156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06c4e86142bd384421b78b1f57965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db2dfc70d8987e29c2b07a1d57aca3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c09d30553a0762c6d6d6411620c5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078314df0f5343d9da70490f84bf41c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cc2af4df7709fb1b5fb33387e3ded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa894d743677c523da824bf5c1a466162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d4996abcde96b44e6cbe8522125f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9085cd1dc4d314691d6de3fb31270164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fb9d459813acc14ada76f08ab559165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd338dd5e17023eeb43ae5e29cce13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451776e89715231ccb34b2ec1d0d0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c5804d76991f08a58f9db0c255eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5009e95cde5c76ce2fbb4c048a79f69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7213b66d73853f29b28907b2d663c6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc47ecf326d0e6dd8d89a03db48448171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a4dc0146b7c388408b1f0f0c36cbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6a0475adcdf53b32b28e60a6445a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aefc8f7876a24bd8a05e9fb76e276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c80c542c3428fad193531fca9f1867175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4517e37787563b0dc0fe866d99af7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a0896c9cca5922419c000f1022e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13992f0b2e6c88cc3f83318323edd6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfc800090e5081334881ae8005360c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09f34c95bb2a4d4a452c86e2c1331180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289109d07c7eb12a72327bfa5148a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330402033e54aa7fd6ccbdae1a00588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d72bc95913be2817db5ff5433ef2fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024c12d1fc3dae1f7d6a14505b88d5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f492dd8ed860c3d429983d207575b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528126eb46a1f17ebf399c1ab879f161186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a2385f2199648994eae6eba303a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578a2c940397f2f6c8309c7cdd1cd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5106fd436fd68fd36e8f4f4f45836189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547769f91cd0a3e5b279a11a1a10f76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01cd0e363f873bb7eabbb4249558b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f3ef144fef9f84647e2150a3710b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac689717544014943a840cf94648a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70eb1820570f309cd059b408a44c7de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798033d8bef84274fbcd397e95e762b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdfb331c94f64dd8c4d0dc325d5b2b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385931286a49b4e48d09d7f5d620086197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741be88aff0d811c223a9ff34ea6e26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f666a693b3a967674838b681019d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a2981dd608021a42c8378ef7e3332200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05cc6de5cbe9ca04065b8b0eaad03c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6af26fcb46f30cd30118a68218c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d50f45e3dd399b9939ef3974175465203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e912bb04c47bcc49dc0373a5d26f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e808aee9fbd02adf20781f9d9a2dc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433a9d307ca3e7b01bd4ecd01f4b7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df48e015c1c3f9c8aa3de62a36390207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2231e3766d945c75548a239ca9d1e7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe1fa3f579e8d7abc737d8fd6e329209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c47c247b2f53621a488fd7a2134d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091dfb20a4ef3b4ad54d7b5b8e26b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34ddbd34b4631514a0cb9cc571cf0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f957ac528898a48e6dcf545e8b86dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbfb4b0cb8d5a72f2d41e0e348910c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d7cb685912ae78f7dc95edf72274215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b0a4bf475a6a92da6031927390972216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407e012addf5cb32f5ec32c57a7db31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b9a347dfc9d93676533120ed945e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff344d7f7c8e0c534b767ba467e8481c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f047cf669e3eec9f62d3996d1231e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc5815ecd1e092792f60ca5bc3003a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781cd281351713455934b12513fc466222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe674bd368339647e3316156852a769223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a53031cdd84843afe3d4e2fd7e03224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c73aeb48e91004550be8784e3b7b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66844cc5fb771d1a10d21399ec657be1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa670f40f053d920d34574762417f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9230fb736347d8a86f8e946b590f703228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693355c6d9db42e68ecb836f8e813ded229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f490c0c7541bcd86280c7e20f6e1f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ddf6d147db251cea023890bdff36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6bbba9097b837e69ae02c7509bd88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2d5e54e1cd71dfc33824cb326a05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b8ce9c320a43e41d41b082fb2dbe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45aba5bcf2c4739bc1dc0188a941de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11444be9482e072eb351afc707d3aedc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872835a077745b1870989c0d8a5f2a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2a0f731fc1b562cdf107bafebc4d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa39073e99331cc149256931513b63239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d69ffcb489f4feca67c5eee928697240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873160ee6036426bead866ddc4b0069241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6542b4b39375fc2e7fe4484e1f4417242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be5860c91feb04253a945a73a93f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6cd4c3f93e0fc6a0a112526483a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2e1c8900a563bac1fb8f615e61c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0db4936e689fded68b7311653a058246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba713c37b49363a89ed3399c973991a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb29ee7be6e8c97f3507ef5cc9a35a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82931178c22263f836be93c8fa5fd3c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b4141f747339c18a60b73f0a8331250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ccfdb0fad45fdf839da0bab1ffca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3d69ff1528c66992373411a94b88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200d8e9455ac43bff71414acb0e5d5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207269f7076bc039b9f06e5a533ff218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f221e7baea4c38c4c4d512073a1fa59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115edb44d929b572ea3434cf80738e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87e0801237986b295e907bc4d7224b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b0393aa5beb5eb2f0ec735b82803258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efae537158e9cfbf638846922c968f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a9cd14c491b28689c0fe21cb3bb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb8f76166a52953615911742af4dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216246e040ee1373ed4682981e8d8d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927689bea98aca10a0f2d8a7966c2722263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657767066ead4c9b77bb428c57637ab5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e71b00ad64dd9ac687c797be1d0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85058f9375e063e8e78dfa2e5ba94041266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423fdb350ec8ade54dbfb8403eb7dd9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b6bccf1eb2b21c47d9ab6f632ec70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c351bfdd96b72b97eb38c0f1ceda6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafb1a00bdb990f47a57362229e3ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5012b21cd7dd4ae731f06d2f5a1827271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2235b5ac30715b2307146d667a9933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51e3cfc1641701a70b3b092c4db3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8a33d7bf3e6f48f18b288f1b853c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4188d51a3c515189307386e847b477275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a8b4c13775301b38473097e12566276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecf4057247371d757656db4c05a0e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f0075c0f48e95a501661d20b9179278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1440f674442ff0aaad1852e3535a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a83bf0d3b608b996a175cdce81ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d28bd858df452b522f48298bd4cff6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e6c60d1ed00f7d14b800f49f1842282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86296951b06151ab8038e35c08db420a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839f776c23f4f7747ecc57205944dd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38157fa60572bcb72bae0a258f3ff948285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72775004aa822ce4f7661ea9a1a4366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490feaa518eb91c7f5dde5d88a02ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725335dc4471f7f9af1ec3249595421d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c584c0ba5014bdd5e4a77cc82d738c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc9ec33f3c448b84113b1d746dd49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef5e3f90dc06cbf90689e5ac34e31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257f8c74ef3f2862aa3b9474ac4e43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84d14a50c9013f84e9dc38c015aca5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa98913a9271b5efceb4442dbaff43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a38d4232ab4bbc06bf57dfa08c967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be958c726a2c4399ec5f12811596f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34fb5b41bdbc66f6aeedf619bd0b3d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d884e3956f863daab0b596c31921f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a185673cd44fcb6c1d601a33b7340d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d0f2baeaec48ef9a52f382fa442c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29101faa5091b49347a43b4e59b4427301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20f74b92be97713bd080188dec503302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a21fca5aec1d004ebb0a6cbe0b923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319e82568142106e68d045d45c0a09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15860182154cf4c821ee8d18380f043305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d9497a6b4f88108b7a56d7623cee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba276b89ed16218b9ede8b9bb17e89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311795768061be2be3558e8c0189bf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5aa523fe0a3ca20bf52cf257e1acd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe15090d6ac5dbc80b27a0f1493156310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810f64d0425952e36ec081cb61bff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0d2a3e739ab273d12510339598374312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10ebb1816134923773161b0d8f207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ff063c68896818823c51785b3653314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a7b8000474e2e7f152da0b8f29ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad2cac8e603cba1fdd6e2d8977727316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a04d2547393fd414cc6da2c44fd27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea08482e938951f7caf9ef34d2fa7a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bf3534cbe60ecda2f895f26c9caca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f51cb97dd744c8ec4eeb8da1c8a70b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc7c541040268d2c0bae9405068092321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ded4cce3f12bfabf7fc6b7b757c4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbc76f60e368ca54569c065b1c5b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4edc96ba63a03fa64f642a164e3e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae1e9fb116b2363d4cd18e8d0399e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffc1045c12983d30cd51e14744e01a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ebc574a2397f7cce30f0110e9b4ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6243b01ac691bbf5aa2a54fdf58ce9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3bdb92406cd97a4737bf78f87341b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a2dcef5c69f6321b694880ba90029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eca4d887e4f1009769e56205c70ed8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae60362144a535871508b3e7414e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1683b13e92e77fabaeb7500bfbfc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc2012e0d9af6e8f74387f0327d6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f02080b5c94292084588526057d5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee06adb9cb6882263dfbba8a55446cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51222b97275020c680e60432a19705337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20638d91517f3201e424b87d7afaa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a51bacf533a67be4b77259f7b946f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0142fb5b5b6767a9a2f997b5a1386340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fb62bede99d668c0d3eed9c7b290e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eba350a2953c18057c78903d10476342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21860e2967af3b1caa4cf78c9d0b5b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d5b64325dd5a91439093d1067d3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1379858a8bd57dbda05632e0d1a887f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f13ec4f1166c85217a8c173d7a137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d9a038451058d86ab3ab26509ba2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e85178cc6170b34d1d991d9be605348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9daa79a1640ad5650309ddd0d9c152349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91029fcb4cdac75495fd6827294404350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40543312b8aeca184f177127a35ca41b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d1915a1fb1ed62c7bcc2e75c0b84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4cde17ba814782b0369a7c4b6adf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3bb178974da76dc122a5c527f8cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8df9fbe154b70f2a658f835d01d80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6471a62a6114258bd53e05f6af0a4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f9c3b18c14e0f2c628cc143f6057357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce996ea5a2af0729faeca2ac3e2cbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982120457ea8924bedfc06fa1cbc34be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d407a6b7eeb6deb4498cfcedb42f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58043eade2be2f883e8f3d4c090b62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f895de2f9943db9e72544ffdf3af5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3896b4bb8576f47a1e3ec2836d73c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18962a9c94400286add7c9efe6a6d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc30f62d9d7b2705e38df01f4b269e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c8e75d002380714cdd0136190cbe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2682b559dd016c21d20355d14774fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d5fed2e69282b082e2ec6aff0904368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8618ee515c1b86ab7879031a506d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb7bec8e36727103240e32a95e5267370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca3639cacd9b4855732f74caab2156371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead48de8943e7bca8185bf9244ba0d39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac794c9fc05f2f52b9a7e33577e680373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91511bfd4df954e2fb8b1575ad78a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2742c01425c3afb8cae6f9b11944375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba2cc697f4341257b79b90521131f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a74a52e54ad7fefd837d097712bb8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28834df138c1648eec923000f9e7ca69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75883a4f20df5818dc4bb38a1683d4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cd430d192bcd95996a3d38c4f11fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb9ac0d799ee0a57355d4952f5d66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4429513b9fce6fe1d06511d379c812382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d99b9b752e8bc0a7817a5aa6085b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1d9167ae46005c45196903b33a0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb75b905691c6c35fae8576eb706c0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b426d5a02b0e8cee901f1480e5bb7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f148bbe1773721c3fc42ad60726b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56b3417c2c64a3add31470ef18fda2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf7d31feacf7582d7167286de00ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407f0a1dac245fdadf45d4c49c0c91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d05b61db5aa508f09b38449ac3b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1cb2ebe4453491d1d31a3c232860d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35ce3c57935cf38def1b7218a0e76d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26259ffa79acbd2f5a4f9ce0677b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725542ea28872b2032af547fbb2786ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455afa58263eb75536f2d1ec50187ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547db42b8470dfd570b7657b9f41382e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afad2082d22d36b6f9340a4175968a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbc1138a1e15a5f0afaf3134ec88f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae8a2dfe2aaf95f6311c266ed4ddcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf942dafa7d71705fc45a2e98e08d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139291459a76c65316d4f89fd6fe828402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e2e4599bb4283945ab633855e271d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd278efe39d4ef118c7d56b04c79a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0e4ba0d2226db9a4a76d09235abc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54c9e515f9e05732438d8f5182330406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207d8eb6dc81b182ffea897e3394fe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436cfe6605b6b2972f6e6deb034b8d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c699d80415c6dadd67a6bb4e6dde79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8419d2a9974a26bc6b16cdeb9c0a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab93569a6ce2b3c99340ae8e05fb943411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4668f6efe77ad9a1524ba7a683096412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f840a8558d1493cff1ef61715a982f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55932c8564194338458eac4ad650644e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d7c7197d6cbfc31051df829c61f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1243ba24d2e9bdbc07f6b62ff8488f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b50fc9ae12f701f19c6b87a08f162417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9baa3a803b8776a48fe175e75430e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e3cf3352dc1d8d02334e95ada5dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca817d2c3c453c48ac9f7188b1233bb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6100744a9378b57843146c1292b38a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74672ab21967c63e808501226dfa1990422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f19e8b947885c758acf49026417a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112de1d6a0c54cf6f6a2e546232461f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b25fbd255688cbfccdfe9603a8fee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba39f3760d40a983375e5cff7a1d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ccc29518da211b70ecb364c2b2ed4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc551fc3caf88ca88fbf944f92eca73a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe5aa6467044bf856e848bd43b59d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d63b7a3a1f0b2f715abdb9efbdc1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18da391d7db995322baaecd5bad3b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a733ebbef089db05e9428b3ab3208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9276ac5c18ed6937f551026e0abef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e271aac305873483327feb355d37507434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81849b91f926f1657ecd5ff3206d209435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cfb555b083e59ae70c566b1d0e209436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba149b1fa147d4129fd4733612f0d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf76450097e3c491f9a951e6a40f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f19922bc678e5022c52e60f863e014439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938db2d68db4e62091c9e02c762d30b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f78a5dd85626f985c91a5ef77078d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d678cb438606d80a6f68904944d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956adf58051ec14180352a1721dc765443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0985f3e5bba9d37608a7ce90e1901ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0dc3222cba31871f1afa2824c2f41445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b472a39ccbd2250ad50dccc237418f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f68eb8fca551a5a577b0a5e8c580f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3495268a8526af5e7e2bfa63993b6ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d488f4f8efa38bd88583e4cd5908c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6953afcd3e3e76823c0fc32475d30e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3cdf709376d0a9b57527ccc60742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebdfa36678d586509f2922067e05d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75629695447568e399648cb16c6a656d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c67756c1dfc893623d60782fc1c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1952f618ea7e98e1082944e179d0cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a970d3141ae63cc573e689d5d9caf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d50d67069eafb3a7f1cf2361a0de50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab61f73556ff00642b49d6ab758d367458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f24110c2f2b274df81de33285a052b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8a9234602b395cce57e0f9076c129460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632da8cb5d0a6f08da86703ad09ee3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf339f1a491bf4ac45750e48b6a7ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3392354a816f1f299c44e7ac6b838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df5bb343b08033d2144f186f68ca90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5cf8b275d02e0e6291d598cee3a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cbcc35c1a1b3ac2c73678317f1a97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa2aa00aac0b172254502c7a58707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69184c83950045d0fca1bca8ac662e47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a8240afc89fdf7ee71ff938c31cce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9388ec2c2e8abba326bad9f249c842470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94954853672099ecd71a8d7f729902ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55f4d98d587bb147e44e818e0e71de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70e8a7f09884692bd6742615cf497473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae5b309a7489467676e6513fffe4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c19d5d0bdc0425d3e970c3c6e7f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e099d1e5d1d49f74ab99a6848ce51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681acf979bb0a1a5a80e5021641ee4d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0af661f522e08eb22e164e9ab65ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39456098ac4da8ccfde2a5b59460e2f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63024948539d81a02ce8ac7b2b5758480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71717386ea0f4947f7f4c458964fab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb60ad63a6799a4cb88b41050805c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d89e1155fb7e3c0720cad8a36aae42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a381786a312457e026c2bab23b0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c293e23ce1eef78c93c45b836e64e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6d2b2a260d80f722d88f8c5124960486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad5dbaa9a2dd99d630b90e352dbe85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba616d550dc4e200d0a0a79e7708327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72618d4d66ed8e48584e5ba68a70beb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41c7182f0a58812e1c121ce4118d88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b3ef6e5a79b407ad8320f95ed35a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe8cc99a931d467d3b3dac1d54531492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e05619d669bef8b7486d094db0a16b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a2470f6abfa2e7b989f68007e77ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ce80b079e9980c278522e26f264d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd37863330063c4f6584678341c0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6ecad2084668d241bf14f974fb86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb68a26114a08b120fbc5281ec88c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd46b322972f48528bbd4c0720b0f7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d559e818dcfbbadc9582f2b7db9cf79500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e13e7278188e1bb0d80ecd34ad59d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2efc1ace0b5ae7936fd6f25000e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceae0a0c31d7b1e78d2a8fb72dcf9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e196e4153c10b35d52bf6841e1e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05edfede511fae4b495c9b7196c1697505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406334daaaac05edccb85b575cbd99c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6577066ccd9d25f9b1190b1728053507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5df9a5330470a69cd36010b69fa4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6591cf093eed7a9f16c746f0e415c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45a0f7e70e065f2b69a3d1339a367510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13776c82f72235fe66154a05e8c751511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1854e448535e55ea6aaa477ef298de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b868ac55718929076a788e2b49168513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5908a750df11a992d295d727ea2e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614f522ca5e6b736886abbb3bec0a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b765e40d5ffe9ff4977dc81b6f542516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717b8c3fe54abfc9ac38f599fed03a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a99991f27b01e1972b76d5baeb14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f204ca3da64ac05d1222e380a28a91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43773078bd49cfcc30572b7a7e1ba8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705945e6b10aa5cf4a6bd33a3025289521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f918ed97c7c2b1e31303c6d9f0be4f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a99a97dfc2223b633a1d0df8f416523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae871592f41d85a39b2bd60278f5a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce0267e2d18cdf771fc45ce5c2d35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6524b723fb87cfc49a9fb4757d607526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1133b751d321119bd9c8a7902f6b4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ff6f6f646ef0f8ea92cb49c56f0d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2cc9a1d611adca26560c77832ec3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e945c375a98758929cbb9f2caf756530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700f113edf362ee58ae8181d562b106531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2690e33cd2913cc7d75704869de5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da168e14520e7a7624f98d4ede97964533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3bbeb596b4c908d697993d75df57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097828dd01125c2947aa1dc6f341c5e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d11ebe4d4d3474611681cdcb2c683536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36060b30d9d13c5745b03acf42fe5a95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe452eab76ee8532ff1eb51d8dff40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f867598607a88c4c9de3e3be8a2fbb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a02861275ff409a076e86868462b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8eb59443793be66ab867714f529fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4298b4071123b81a962280025e177542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a127b72b16021bd09ec5df110eadca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b15b98c3ccad2cd93e3e6ec56624c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cf1f907a9992eacf2db15f726bbd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4bb9f50d940efedac4d563661629b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47e80b184c5b833fc45398794cdba5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c100baf23b9d14840fbdf13aae32c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681dbdbb361fa4105ddae0b461c6bff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341ad016b8a7b6ad1f7d0dac5461171550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c72a846f6b2f466ca09d321489072551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25d8cdf06d4092b13f3ac4561e3cad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181a7c56102e5b1796f2f1977b090a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bfdb008be03045da18f9aa66adfd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b8faccc8956ccdddb7fffc876ce03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd8fa1e7266f6519cbea4bcab0bf7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ed745a5187aa70afd8d1f937cda8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bd6df5f6f43e03c564bffde2b0b75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1681a28a63975dcf63dc882df2e9db559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90981f1a0978cf733c5f3e38923cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c71c201f1cd530daf8044f1244df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b587cad054b26c107926736cc49dbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c5392d8bf260a0d75e5c600bf4ef3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819b03b21230f9874eabfcb3c7bb1ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaddb79d285327f7d309ba9432314e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539665b61d5e06dbb064a8b43e75c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88890255ebcc8b826e8e4d104c53ff0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08366e95f2f2ed28118ab81311d0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6eaa10e5674b0a0f7fae9b7ba386569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045826bb90421b7c19aca2e5121a9ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5e3293249227952e74d96449e3ce1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b70cbdc2893d4af1208da2deb3d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c66d405148f73e550c24013584ef8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b2028b2a476217a8c68341508cf3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa07da171dcfe52abe666b88d41bf4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540943a5f2080672cb1d48ef85f1ceeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961ff6ad1b27e3a5f902fb931e41610577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52684e3867a0b5178deb406955023231578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d901500838d1b6b7c58b5f9aee7384579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4989f59f005cd4d41eb14eaf90b07c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245413608e510208c63d72e481346a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44a9813aac52464136387deb332596582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27639f898d98e599398bc12c3e6bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a63ea2dd6a1ab59ff834f74916326584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5738f415f0dcd4f9855f43a1ee3b35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ee6fda746e201590408a416f5769586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ee52cc831a6dfcf6101f03e27502587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbda4c4277da997fc7425a7ace742588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf2163903baf5a86b50c1b8fc8f7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60459d2206791e3015dba21cd71cc4f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cbc275c3d22fb5e2d29a887a53a2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f3065f5c0d65fe08a9be97e25763b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6d104bf976cc54e2a2d85037fe211593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97fa67a576cc0065f5410898b120d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d908d17e8fa53839b89353c2a96785f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81f44f75467991a46b53295003b9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26338059e94267551637784308e9ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de4e59e1ffc8b3ed58c3fe1fd5ccf7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f4ec47a3ed56b47c09f356a38b31d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981a0f3751a271906274dc898425fb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbdfebbd338094b419016af44dda1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e71e726051cdcfb091a1ca51526247602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4444ef3bfdbe7dbf0237e0dc8ec71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddc59dd3f0e10925d5874137567e8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32390dc197ef2d85895588ec85927fb5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cf9ce10f5d0b22c655d033540cb4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28c32a7d71dad58f370f96fef28b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36411be6ee5bd256c7b11ee8a25e3c2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23af5ccc0977646d223929af9300ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3567d22be27ff0ef88ea5e89b2636610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c851ad28e9a5790b73b2fec11aa5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd83f82c15d3d4502d38ae00704c503612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d575abbf5e05cb1dcc823406f3d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa13359e0231f0d0853c3f3c847cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a480b8d416a35c4515a3b6062856c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf72147dd9b680e6b8430b277199b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6e540ae264465a87494e878d2e3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5bd8c72e8029d1b78a656037dfd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a1f95c14e35beb8e217e77daf2c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95823d9ce6f824de0bde6b3ac7b5ad36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264066e37a6268858cba31fb7e26855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f82e5cb56b406dfb5c0ecad4be42a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e68373d51583d098004d5f1ec4142623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b560630f1d1ada098b265de2ca863c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69208ed196e248322b885ae23202132625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e63a62282de6eeed5e219a7057545626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbd71f99ae17a0c74f2de939242cc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485f8b976841f0d5f549b3b6f17dbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbadd3e0f3a19a145b31dcdd1ebb86a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868045a5b98a05be59c0fb7386fd4f4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016559f4822c688118baf7afdf6670631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62e2c5f24e4d8b6dec400a35e584e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5f2c3c2267a4683c5484d13df8aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ad91b2d1b22ace58cd95f03e4dea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae500c397fff745b8e040165cf5e0f8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9729b0732996ce1651b8977b101482b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7022af5dbd34337035a2944f6cc687637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f264cf2382e0f342ed3a34fec06a3c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85349214b31259dd9b984bc54d61072e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392f81213a9dc2d5ce7d4ea4bc0c00e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b7414ccd534bae96f757ceb95047641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e02924ed1ae252e1071b87cd0677642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00bb88d38b460eac15a9fb05b06609643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43cf5b71b9238379db1b81d51f29b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0c75b398f28ef66e5732b745e58dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eecb3154d570194cb8542e4955e75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c687f3db5a20e82202e4a680b62f64d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fda3369a981dea665aab55b6a7d63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8853317e7a6b995dee50b6461b7cd46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e0f392c9d330b5fd5b9983f49bf86650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6bf0cb879e5650041bbb8741a1042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d813cf7cc6d3a7ae8c74c74e7756b7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a2058e4d908155b83bc5b52b6e42c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d2003aafdd0d856ceaf6931723afd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9031d689a72d49673caac7cc683fbc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e9bf0a71aa2e9cf0ebdc23b24d48d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2c2d4aa972f6ca9644fc206575357657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943817c864e47c5d34d5eb5b5eed5e4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935291cd8afbb214ef6b3b57907db48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2333ec0e140856df1b8de3bc466c44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbc846a60e3f6be3a6c0492580fc49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211f690b9e3c7b87b343e4a80f429b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a196c1b775677977927d2add1a9bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0e5f2b227b50cb106cd553b1e0790664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b300eb96aea5f73646d7f3face9f64a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef669fd27f8312602181ef258691b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6893453b3c6c129b7f2cfe21bf6561667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240f0162f3b5c6736c35eabec02de6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b22d0963a866d4ea7b172d876cbfb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a04bf7fedab2feb4c8d1f74f1781d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321559bb71c6bdc139ce3f6671316ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61482ef07cc9480945186aa81189836672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940eb62d6f81c28cac45b914a3ebe9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6f141d77ab75c5c4b7ff1b6eb5eff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ab5f0a1082f8f8e5befb96c1cd759675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e72d4173117e9b16f6d47a7f49a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bef4542eb74c6d3ce6a8ec3c8bb354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea60a75bd8642b3340f5a9d8a5685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac5fd92e523f2c24f593d02a57b0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88d0196d53302a70f5ff4cb2646cfa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b5914d056b2f3c11de95cc0f08fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78328bb53d383473569fbf7e52cae332682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b5d402b35d08c18504ae1cf4aef8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d798ce1c24ea70d3cb79dc703758684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62cf6343b1e2883eb9bb4db0853787685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23719d2b4b72c06d6b00d71b01f71c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d70abb2f3c89df851f217f887cadf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e52e285a7688c7a536bd472a2ded3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ef89966ffe4207d5edacb2347589c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3d3234d6f03ecfaa4a651f418b74d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a09f8bee9a7f0562259cc4c9bc71d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e02bde451d18f5928895035a8b421692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd26fc6393a44da5a616d04b71dd83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc05ccf879c09603ba5bd9881b00347694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3f216bdc840c34a12dda07316f987695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045e517afc92e67fe906f566d98bf1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5ef1a070af383e463c7ed59d828e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf50b67dd394e04cfbb18834de1951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6aadc3c730648d0e55f64ccf8e0f5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd1bababf499873b2ffab59270272700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70531d0760e12d834391c1c674ae018701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d346e42cfa275abe2f78529926b44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2841e706aa970dcff959fdd03435d09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ff219b4d7c71190b2a1fe36ff724704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf828aa0325777adde72a97bd2c9ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6195efd920c42b3bbb26de48cdff6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557f68b89023d626a076ef8b3f27a14707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0a4700a7f6748e65be8b0fda923cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8997b34360f150e4ba151c317887a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577fb90c7d242734364ba7e7da686dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df2213c722b64693dbe3646e7850ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f935edf320ed5c565ce6f2f7abda712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df408d80cbc55c0c86308a3e380c419f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f707222ddbf0468ddc5be36ac1d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d935adeaf9e59073735eaff940236715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd6f98ab397dc35940e53beace2c05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6040f5fa74d65b673efc9546fac9511717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f71438fecfc007373cb3b42bba7d34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c71b6086d7aab8a3744b7428288e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92583e5cb4e31a8fa02be0475ff7b21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6738280302fa1ff591cf6466437a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdb691473be5cfc2817bed697706f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af23861a5d29294e45763073ce5fa4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c43d77a57e6a11dcc7e23da58e38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc647ee7b4f1affe4d5db3b95591cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db16c7b6310e091ea44c41af273e27726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625ebc5e083daddc181076e13cd45ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf338d523999899a8d7d0c34301029728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339fd24e20608637246c94b9c988721729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f0913709d4e319f457b873139c920730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee56add84645c224fbfc2ea1b2763731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cbb3d4656af20c97ff168c70b4532732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e122ece43b30559ccd87260ba682db8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca4d413dc17b47f4ecd57d61424649734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484aaadaacec37257517e809a9eef1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a9cf55cfbdad303cb31586341df19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d5460ab66cb550ba7c216177d38d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc745accf21d0dce29e4b8b14b363b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622259dca553b96e82f74e63cbecb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c4e99418ffbd350eb0c66884b5b1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f3c662d7e24fcbb8db9eeb8877d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08656746b36ef05a56d25d2afeba4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd091642333ab5168dd1d35a3a817743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13575bcbba01a7e3d2adb406644555e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217823efb3fa338f0ae4bb9e2449c4e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa0c7167e8b13d5375ff3940a4c9f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f526caa99fd6ef10bb87cc0d00ef1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329715d86e57d6960c3be94bb4e835748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2bac405b32be8c8218951a2ae2d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826878a62e718fcffd46fac89f6a99b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79905ebeeb33cb4530dae4689cae5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ccae61237af262716c118fe245014752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2eab3a08f591066ed24ba81f498af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c981cd3066e627e332fe9c14f225a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac3a0d629e70e1748996beaa91e96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d5c6338ed60195b378b75bd8e975756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b11c536204cb4ffed7a6d4dc93afa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c1c1ee4c42983ab29d5ed6d9aa204758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e096d0dcc725f409e325a4b2a679fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb48d48d1296329f42212e572891d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb7769fae8c9b4cf5ede539e809232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5211a4b514ea4a0089173d5fb91723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc61349a964649bd340e55c3d565524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf992f64e0950b84c480c683a305b26d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b92bc389e19f908a99355dc8d2b3406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb845924eea5a2b00191c29674b027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997f6f9c93457654e0bb99ea44eb3a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8efb731c964d5a82899a0cb7bc6fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7010c4b3551242ebd3875337f34a81a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ef057249d7795c5a76a4e9e72b36711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382f10644159d064b6b73e18be25e7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954049fa0d5447b270690730d075fe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08eb775bb2a92e51c02a5e4395d7cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224382bee2f65b9d636a8caf65e8acbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a3d1d0f5c4125dfbf60e57f3c347216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541cf820c3485bb23badf9e5368983117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed41245acd13a5fb09e8b1fc323e9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477f4591a95a484111ba7daac3448419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7afe0dbd780fc4f2111d110758ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b881783ab2ba89956400f378275e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c14e82a94446b249ce60c4d46b5b4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0348ec28dddb04a181da7ecb3595d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0a8e280f06b003b73eace5d0f702c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a203d29ac18c2b5e5b56686028a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386d2a3e02362032fa5b66c4f8e40626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d97bb77b6252916b124b942f52f2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488d66fe96cc65ec2e20bf2a20473228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc844eb22bea9eedae64f9001b7e049629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925e5cd8698f50537db1775e358fce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832ee70e338e8d42aa6a4bb4e17c1db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3d7b162d118d2537323d32a8dcdac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471870c2f9590c9ce348d0e5c915fbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6991fad9561feb374139f08920675b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241b6bd826d8e95a839cbe25996b3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f72b787eded38d02db3f9c6f6abdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fffd7f6b9e0b6198b173b5dfd314a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12904346844806968c83c759d0458938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e18952a0998bcfdeb506418779c2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2979283217892a2ea6b9e032b5f80b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f250b976825899418152b44ac4c014741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2291f87541b6ecfa6ff48bac7e4557f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f94071093602b9036ff2d21a68c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0867e6a40f99a1deb8aa56405cb43b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552292048d76c12cce0b165f3ea5f46145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcd9d8522a1c3da9bb72c6b3102e1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204309d6d90b3f027b88a6b470eb7cae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb41a2d12e9faf61bfa8cc2a904f3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad20298aa8c54d24a4c385e3c4e73349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4f9f29b3195b918daf20f9ef25ab850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b7e91eb48f42a6254c08d2ce8295c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87635d08c15350a68ac302f29fd813e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec99269c07022676d332599c696048f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540be7b15cdf12936659968b4a439554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acb0b1f2bc0a67c40b707a0b8c880855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaea1debffa4842f6c30554d5f3a4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41e73300ae38734d0be319fafb953157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedecab9f13d0e59355441a7b88c76e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae09c97776c009b3e8201f59d654e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1016d55b91e4fdf36f9aca16df7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3076be0428128f136bf41a595ccc461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24252a00854e13647f5eab4bea3b0b4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa0e1807173f1837fa6a181d7274b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15b46fdce8b1e6d5e1ccbe13b8a47164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b4cde34aeb986d105a32906934ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6624db91c499f7462c05d42ade244266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268b1f2d016d829d43c516996914fa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47cf403ec9e8cda88bcb5b323bba3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575d356fd2d2b39fb275a176baf2e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95086a17f2590d6ea04f0e22e875a4a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369b5a8622849d6cfc2bf13ccc405ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ef17a229c63c0ef7048f9e828a15472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6b2c79bdd34d63db33e13dc7979373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417b51c827b1635b21420d4cb7220174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b02e49490cddb18d1b22b92084859075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa51de58a33392451342ce443af9e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705389a5300f62fe49e8162c245bcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf3a5918656d38d98193ec254df7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b31daf6ecb19756c6a2424bc1641e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871d1a5ce70c32b90df2bbb319e341680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf1c87e2640230322df1135997e3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9365e56b163c2882a3a7693a1f84a5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0561ed801f388b2874bf76062a949083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1d508d051c3faf0013304590c267984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb4138786524290e4060a56f56baac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdb13c5db35e7e019113e68bb0aab186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772e4ed0e16396a9eddbbe80025fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e32fc3a61b748898fc847a9c0452f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f09f12644a6d034572431d668eb9a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51798cbed04e73501103bb46cb71c98f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d7986ea0a338dc3955cebd1a85b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effc3d8407abc914eda296a6748b14292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f6184a962688dbeb55d327af8f4b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752c59c13e171c13281e208f17a82f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa676b2c480b70882ae007fc08b18dc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d298adb76538211850d10621310af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718726b2a4c50ef0c31576d125cfe0cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952eb3cb1848751b6f6418adafb86e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa787cfbe6c8984bc525fab6ec4dd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4391c351ac4b0f48f4cffeb2341d304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f34601ca7f7892cb83a9b416716cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705248c5ad94a8ee365f6e61e1cd2b50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e243beb064a76b69b944c66fe97c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ff50ec32d0d411fff40c95284dbe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97547ca36e5d30830bcbc20252214eaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5998424d6ad7af78f616f386e633bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5136b61d6cea84e6d906dc28ba0c2ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a83b23ea8c3ac2c26bf217b599aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493d78a01b9d871d792d73febe60fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36356e4c336d21cdf9d9edb46a0325b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aeb9320b6d96d941cd1695709abdf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefbf4b0874b426d9a104492b7bdfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b70b38b7695b891d14721018afd2c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8daa7e67acf95956252341eb5b860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa34d9956e6bd1a0128bb3ea9062b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dcce9848f7981cfb976b28edb48fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f012c72191f1b0e8fe1117cabd5385117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7fdcef4a5e2e095f9a26d5d04268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f56a0ab7e6e3282150eafab0439c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9478d22aa07c9b5509922253f595120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4047bd27a2d5fa16543f2838a87877121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e11ab0ba28a3d57f22e787c418e33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0538b4a1d824a672d2312ac85698d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e97fdd91b875bf7c575a7005e7ce8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dcf21b32b17b0dda37570cd5a3684125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a33caf063dfd97f657ae7e6da58ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7254fe5d398f452e98ba682ef718d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b528754013a6b9515e25d443b3a7ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633882e00d5d483498aa94f0a27e7f3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76333fa3765d4573a4d9d24cd590cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640aa4f9e33915f428a0a04fa285cd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48381d4962bf875f2ab4ca801f72c978132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d4eb4a5c0be734910895008463a19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d11e0ccc09b73009063c43b531951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf04e782fffd8264ad0d366b23eed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9104d749965233ec7f71aa4ec80d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522592e41d18e15eeda83b22c0c840137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663efc6d5f4df021e7176a5d437962b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9818b2dc4b70b34cf21742e6d8a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cb4b5a4b4f4b0bfa940ab9c73f59e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f08861f30036d509d9476766ab379141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0c6dfb1301abb2437937d0dde063142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f8f5be9f9790e782eb9ae1b1cdf8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c701025d9b51a2c3f60c49ef288a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2610352b5027c21a742a6b967d8dc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04158d6575e71725eecf343c02eb4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7d11c53ec292c531980d15b2a1cd5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d377874c21b29e65d00dba13ae76d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb235d1c7d9eb0a07370b6714c24bcb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2194766eca8bc077a6b02129e8ed4ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22f647bf306a4de8fa325d06b8f2cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ef7b77be34b31d578843624cedf3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a06135c18c2bac3d8815a5245d473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33320a834a67bfadca62f3e9045eefb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62410e67043ae24ee23138d77658f4f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b36afb39fde34da6660dbb3caee33a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa07486af24366133d416e97ae319e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274bf5a1e217a4589f34f03036f0b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5dcd697966d8edd9345a32fa6c48a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75747d858c17287e6579f0e605d0c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf372db4dedc07890369e58947218903161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c24927bee379d20d598f0530c7c66162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd98acfcc12fc8109d03c1772343f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16905734807da285db68893f8abd7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfc396da62cc1326f8a53472f3be90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430391307f259ef23c4b7c2803218c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109208758bdaba44c293f89b59536f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae147126a8e4b946e70ef7e72a7f1e71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5135621bd131c53e2232f490ed98dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ac7088b6d943c5f3546c1e93424e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff4e9a3e841581b2906c6ae4577ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd05970483874d80199307a54fa5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8973b75a153c096f605982abd6d47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bd70652b94cfe1a34765dbef4e1f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe23c2f1edd783714d8c505be2d7329175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e69402a83bd0cf0151e4ea2b9c8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f6bc42895c92c8af8f4692388e9aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd40779ee687d5b1d913c8f9ba425178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc62183f8bb720f50a62ffc2203ba9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5b23f44cc7708d0a894e9787e0e8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2882b446f0a7342485b9a420eb73d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ec64b122c75c0e12af5fb0cce4d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96a80f908b9a9d5fc7d7e2f3910d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506182960f9a5a418d06e5cc7a52a520184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab84dc2e7b0e31751a10cad8d26315185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65efa251b163d2dfd7c3864176b32c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dcc2b64649ed22116ba0a9a4e3b7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3653725ac136192363846ecba2751e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6d57afa02b17a892579cf99b18cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a5e4ca024da53b2d05056f82d8574190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609446d41167fdb5048356f088185ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bb08476d23592da38f1f8db7ff40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2712a02aa1d176345b5889c5ac8b12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79becfd1a5143e41708496dfb3170d77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee683d385b300a35d46a6f9a05d85f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5cba1fb6ec023d3ce12acf7c24751196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1143f494589dd54879aa2d7827aec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe552e04f9188230718eeea2ec330e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84a5dc23b153bade44c3bca4aa152e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed97db6ff2eae7d88dbb5f70dccae9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c88efdad17dfb205a3b6b82ff4aba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482f87693533c4a6876b8574b6e82f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c338f073f858afae0ecbf4d37ebd1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b7a868285c0821fc48010b3644779204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4759a43cb6c518d783d2e36b9b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f66c52788a49b6f55d775f22b41c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813381718d1011e378cc3bf4e0b9e292207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cfe1c6a1655444847418321ef5702208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716d172d18c8bffdcfbb6bb69a5d837209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ba9e4e3868739653ebf7b0ab4182210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9749f2e57be89277f28df73580a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c85effe34cf5937d12b8f103d7640f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99dee09d71d75536797358faeb401213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c55ff3ab4a93a73a3677657ed12b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bd73acfdc39bec395495208b26b30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109c01d5b66069643beefcd28c2b011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ffac9c63780043c021c2a5f826275217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a3ced305c2cb4a3f2a84596acf869218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ac51ec2c9c5ef0ed839c47e5122e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffd04b7e7b6c4f184e7643e0638c3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3377e0e8e3476928c8762541747a4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29d7a8f6b455f89c8174003969aae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53dea9796d58f2670e61bd719b55a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a76f293bf90d0efee6d659544bfab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc4d3171c79c78583df2b68956937225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e4a301652d7b4d32f7836000501a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29af8bfe114ee62a106e140ef812e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d464a4cbf3fc1d4642658b00388dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb70d96ba0847339c529bc1d32c7e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70a5ccd4ea25264450d1fe22fa556230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80aa2fb99698bfcbd44dc22f87b612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188bb02328280ad83e48b9c8124a0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06440dff3e6b3043820fb1c8d337889233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3d26c4931ca9fef7c1203ccc12df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572138a67523136f51181f04d414772235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c9e36f89e92715f1e4dc51dabbae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28494223d75ae3999aa277bb4e96c9be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6ef89e93871240121ca579845bf8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6cf9049c3cc06dc1a1d01536af0d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4c15f21f7f21887cb2f2cef426322240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673797fe4f8da291a79f1a79a17a38a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d48ffd580bb485d5a6c5a0ebefc60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6290610ec716b6ee47b84c70e5e57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae7fb8fa5d126b04561abfce75262f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed1b879480f3d21dd80b02b0e22a1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a8c04617b6989c850a79a94ec93f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf12b4ae192da6f6bfb204eb7ee2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50818fa7b2e69a86ea25c237a5b719248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398715195afc5dec37334d91cccd77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8bab67808a098f6fc0afcc6dfd0a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadad73914a1413b6d4c91491eaaa59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c45d603007637ae5cc6d30243508e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101c5d0b6a9df6496115d2839096be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08090952b23ab6c7fdf7d30e767430a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37b06a1855f348beecca118b7f0fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968c9b3b98c4aea34f8f63c8f87d39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b02df7c0a249b4d1c99f3f209af0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5384f24574c7fbf4a3c4492504eda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a7a13525c520c4c7278de3c43ace9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432f5bb940d5385ca3b55ee79d8f7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfacf11f4f167d2241a5890674e0a06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a09a81736161fe3d5135b4bfe82797262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27b1c028b5eedd9c38566e887d234d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4e6a013b02f35558171308c31c12a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42381ae8897b3d1327c6f56f063d79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7532a9af92685d356674c3c59e4b47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc5fdb210491cb7f5923114f19bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8946ae99d1736c09e830b5efd5a64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d2ab4c02b20371041de680460d99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cbff4afa8bf44aa4be437f10d638f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944528079be20e4d4dd81b7b7dcb217271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee568974370dd76b790c7ad6b1810c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655084356bbf209dbc266a272d53d1a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354faf96295542ed584217fa86cf2bb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b73fddbc918c64153691477057db6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45957ef5e2c227185040f5a56b0aa26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab371d6a44787210d8c4a9dded3142277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468c27b7b46dc656cf165d8e9e54ee3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15e210d3c35367c552a3bf946d7e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affe3425b3557312a51bd8deebd0473280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1248795bdc6adec81756f969ebecfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee165fbfb477a83d1dfa0481fb47f34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280417e7c4e9a4ea3f3961b6350fe528283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3742c0394a1272f6e42c4a63f547b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641a251cd8b81d6272b71996569aab5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aabdc4bb86e53c4a379514432ebdfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab8db12e8b972c07e19bb4475c4bf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c5f2bfcb9511242779e2fed16eb85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ed7e7b6e61c78dd3249ac2e8d897289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b1a3c7e2c874bac7bad37aacc5640290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa06f2028a101882d32e90b8f82be3a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f14a7061c77c639acc48bb89ed95c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d223dab8d7dcc4a6328bff7e6dffa05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1683214f9c5690f33b314eb2f69ee9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff647f446b4517b2fa0382c73da20c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb886f07c60e15c4d0e31c20071bccfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e3257dca988f71d31dc86348d28d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ee32ded6486947c46264c3ad04cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd38d98965cc9b5aea62e59a9c2d6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a63d8d6d78f0a94f1fc21185601760300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1912acec53deec55b5c887564ced38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857183957f42a23ec5366a2a293be36a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb034475a2077d3ceb6e71c55c09e140303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310636793f373498c7e92c5c0d19b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89413802c58184696d607b0b3512b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591422293b8d718e3540099bdf0507306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8295a505e247b6074d2758447c27e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4c0d6ea463f38db9c6ffeb791449308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d31e14111704bfdf8ffd1618bd76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf2df187fe6345afeb5489cad4bfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07d3a847dcc8d5617d81800a09121c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee8ef4153b847bddd2816078c1147c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553128ec1a3320f1988ab0d744d895313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7016a649582cc663b7fe6c516077b86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbc03e2d1d2e2215ba45b71b61309315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1a45d92efd56d17217628747eabe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c33daa3c16b4a9f70d21abbb9dc6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0061e83f3d00f5473929070bc00c62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79260aac2873572b0233b6b9623dfb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79c37e2b0ee9faf80c39a45d66718c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222b3e6f562a2b3891f98fc3a18834321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0006e3bbc683130ccdccb41803985a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b416ceb54f3fb299dc7b70c68843323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129f8d2aa59bf179d5d80998cdef454324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6fa08d7dff0a8e07785ff645c3b44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e98bf029d0d2468ad595b6c6f5ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539659fae659da1e1b126690c24eb592327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917395b9aeb61bde7a9c538c1d0d1b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935691bcf269c3cc19b9d16bb6ca174c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e239585eb776ab18697db00d1c57a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735a8b97c62641616dc787d1e05cce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4508508697ff113acd2037140b443332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545624867068add1fb525d76b773e71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2451e500c21c3534ebdb6ccae88a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9bf4f89602ce97f9c0155cd63a819335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff130528b5d35fa05b24fd6454f1ae9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef14bab4a3ac6c45ad615f23004cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4e305afa790b116718dfd3a8542fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864ea39b3b682b49e8b5bbf1ca66d0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbb5f509265d434922a55a11a184a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad657cc809f336e4d784eafad3c10a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db95b4d5738eb63d978f41cd82b628342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6b59883e7a5bedfff061e7b70d238343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1779c55f34c59508fc804e439665c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72526b29ecb5e95572568e580f0d8f3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4210997c4567243fd3ec9208598688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b91f24f7fe142782355facc9e74819347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cd090041802f1df40112ef4310fa8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985457850a1887e1bfad79c1bc530394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3007c7ad378b99c5bbf318a4fbceb85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b834c767bb1d82c43c68a429fde41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec76d5faa48b0db06188c3b771a83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064717d4f8c077950368039489072e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f9244073c6fb64e952bc629b3d3b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c023771a60b767d6a2a4df4d175d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe1c6210f7fda485347637ffe9c93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be294e17f2f048ee006e08fb641543b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48675f741f1589889da5dd75c11e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d0dc554f9b04295954af07ecbc8e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56dd93bc8236ca6057d1ef0b4823c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f34850798a4d9903f39d99cb126a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b65b942812877ea4efca08e9ed56f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c329cc786073a58a07524e438cb91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d77fd77c7d51a1ed090c34aeaf08b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b131849041200cbf935391cbf0361e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83fcb70913d87de3619e4d7236c19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2592d8372b323627278e94546a8bee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e731935be2b649cb59874da912b6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb81192cb8487fe1e12cedd4cd0cb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb6ac560f1c2376f383a397ac15e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e08fc24a253ed34b294f6ca196308371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71665f5652f28ff8a63c5a6801e81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02497850d8bbba7f7e2e9f860f62c7e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf60482573fd12b43e2c4c0990bc3d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659c9e9a39120c6055b2484b95e830375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f73fd54250318bd9797b3da571646376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55ea4901ec572d1cc743b3cdebc7af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a686e4ec119e1984869a2e0611e5529378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d49f65d66acf0473415c567642538379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ecd812c87ee48f64eae86d2dad00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11c6ad4d5c3e5fe897b2f863739803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8f41135275201317a95ab98b7c3f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45cd988d5720f010df1304e17a9c71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f415815c4f05630b02a6dc141115d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6f159bc317b9ffd15088d4f4082d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301aad17104bdcb5372a11de74ba1fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4b55d5afd7f3aaae6195a932576d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27c4e6f6111384eadfc341d648530388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b03c4b0b427f68c092a47ec33adfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c652e47594c7ff98a9c2484d11f861390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048f5ed833db64c3a308fb487079830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456ea5956539986824ecb277a686cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b0ee52077b50d41c77c4862bfe400393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a4871d0471e0acf31feafa434bf9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f941b4d6431ecfee745ea303a20b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77055f74a9165866943a219f13505d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b36f6e145c1950cdf3cbfbc3e3616397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cfbe3e9c60c6b9ac085e1ee95d8cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1be894c48dd85575d82f203b267108399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c784ab55f5296b198ff32c65d55dc45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db068872f4a2853fcdc06450d303e99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac39a02b46810c2b6bc3b5da49813a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1cb6e989578f71351c09051aa878403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded36961b40c449b460889b738c7ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d2b4fcd02248be4fc3b80b5bd07a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122ae25398a20b8768a517ecc7137b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f38159c4add709b88aa46dc800f33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3265514eaa8d87945a9f85bb3d6273408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06069ccfcfcab67dcfcbbbc6b64c354a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c04ac9da40d980f521b70d0593e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d15008dea69a8f23d9fa10e9e1757411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef488730f10736cc4e3150a0ef13cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92e8bc4c763faad5013303055fb60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d49aea20138aa2eafe35903e4531414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18fb2d550c5bef9b539e16aaee5ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232293ac1fcf6e23ec44bad0c80d711416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f375cf99e93cfb3d09827279f1ed6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc5972d2c01ca07e44e854af35e01b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7c53bc17ee3c3df86dee71531561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e774b64e361c4eb55840930b60623420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517055304f07ec983fc645dbbeee958421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96c5fd7479aec7bf534b106e4b2eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4909b2c7dc101f19b0219f5e4d98cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c24e5db34ef1e2d02dbabf86d79e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aa187e714aed5301addb405ea18ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74ba502d9f8aba4dcafb2c80ea39f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645191186c785d3585c093a4cbfb44e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79745f27ad00f445ce2293fab68788f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f229c0066fa671151981379a8e97485429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e959123a0ffbf3f45495fe78ffa85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691808ffcae0fcdc1143d96253335f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf040dc2a605a2c584bd25cf8a46fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19460503e35cb2ecc3fbf2b9e36bbb0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768911a8a66aeae6a47d175efcf70da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78720bf24b276aba44026231696b161c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2aba679d1bd0a69440e46d1e402c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ee24016ceb9267182af516115ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6a582d99d7cfd393e9efabf6500c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d21f7abf32f025ff12fcd948f45f15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12869dc2950dc7133e0c99d86543c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718278cb604da0eb6cead82e5aac839e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ebd49323f52a040ab1cf4bbbfecfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3b9974bb3873cdf51c964ad44eb10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff801fa2c21e298a60aed13fb9263444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bff2bb4bbbd9b293187f21e470ac92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6850e67e029ad601360ef0e6d07f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9cad6573447eb3763dd8ef2bd842c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a3187c11ad6b65a538a2b00ec412a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde85c15038ac67f26979c6b123e691f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971af106442c3705a6bd7d81540b9b64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f61cdf2bb040c8633b0bc99ed185451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651ac7ac1dc5bc295603434ea27ebf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffacce7ec3057425a2ccc4f320ff8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafec18fef69d2953cec0e70b5abeab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe577f0a4ccf991bfd5b1f3c343b236455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a63ca7993f310473153c4a894296456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32176baa25c87546876fff46fa1f56aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff00c7bcc704f780f54b7436b341a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341970ffca73788efd9e3d97bd9c69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd238754b3b54e8ee98aa15bfe395eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87296cd332ad3b8c026b749a35f72984461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7260a995ef8cb9cc3b8c2e893810034462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199af75992bf5e859fe11004763f5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2204707567ed7229513154aae004f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eaa6564192404cce93ad604d88a47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781260c350f9de42a38245f4ec8a9688466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efacec333a4c7702c486a3640c2122467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35ccf4dd00dfcca68070845cded292468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b687dcc8c0c341593cf207786390469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46acf0503db03d2b9edfb7649e51079470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab11d06e49abeeca159fc99535001471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b97cf4f159e5fbd2de0292c31afd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a588cac14beb0a554df97e5f24371c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ae4d5778c1347dacd384a78b1cf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11a909b68719ff56fccf7b7376f5a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650071b162670f1891c9f78bcc246a25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bee9eb479cce6e34d1ddc66ff38de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d742b45ecd3129612dc30a5d2539478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dd42332395df758a2bd593ee058c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0700793a4e047e161b1836a77a9d49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36837cf5dcc4da0342d92750d57530c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be523641a7884df1d637c1a69466e83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bea680d413ff30454b1d079845f3d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd3bcd489ed25e197698ff5dcefbae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9295ea4835c035b2630241f5de8da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31508d7afe6dd9123aff1567b12387a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fe4789e7e6cbae5ae2893da8c64a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2e809ed011df5968e4576404a1a81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27f446e8f2902f8c6d0741c1033ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff72ed2693d75ade22e0f32fef4501490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05764f635d6fb5256153c95774a1670d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db050c0771bb6be76a4701298fc40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566189df6b0abc5e9ed12fe6890ee3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8de31db8bca4bfc1f1443d04d5b8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57dc571c6c3af54291d07882aae814495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89976782cace379bd886a3289e7220ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243fff5a7609107a8208af26113ff4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986240a8726a269e82797bb83bc80ce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991936b4b48121081449837d407e60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488f9eb4c9e198e7bba5cf5693f462500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41281d4641a2fd40390c0e174573dfa0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99563829d8cf085f604af8a0ff90bf8f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873c65df592d43da790a432b33eb30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da24102fef8023dd3f385ff2b5bea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60133552be472c4ec99a2ccdfeef3bc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44398e2a3e400d381c48e0279a6f2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca6177bdd0378f8fdc0ae049e83be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d248a38c46c78473b9d33847c9e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140593c92a0e024042b8ffed046ae83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1486be112fbbccdd11c704d56bb7dde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9a82f1f1b3bc46819a990debc008511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b7e2327fcf874041f7967c5ad53d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172a195e61690fb436b1ff33b795f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd5b66b7fbf14ef46168043d09a68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c023f0081911c233e96aeb4c062597515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092edbf73e1134d828fb9579b8bac501516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16257a5c720ed1583fbcc6e08bbd343517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a830514544c6a1f9efd57311f162518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5eb30cfe84eec07252a22ab8f570e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8006aaeeaf3134708bb8156f095b44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304447052a3be5a2ae51ce27da7b0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a015cc4dae5c83e044372fb6fe608522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f474464551589be2b43db86020ea0b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443c3320eb862aa6b9c7310f5fc88da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5460d684af2fbc7d1e772ae9e5573525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443f1864470e0d7e260f946839ba21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c61c074a0cc76b82ad97acd78ee9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298a5790e24dfcc64a84f70e12288c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1debd739925cad1210db026be0ab09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e3e22ec878a4022c805fb7026006f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed3b5b4d27224d6c1d9e3fef4189a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287062d487b54898b52a8a786647b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7b675a9911faea13c92d7032fd64c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a6dfb64c3784f5124c1790b4aa0a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b98e48fc2ad7b84831efe2ea15236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d403e117035078199dfd4cdcc52fad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbedd5c820f6666c671bfa52f49a67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f0d5edeec60043ca2f1c2f60f0045538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d069de0eb61355ee99984b696a4ec4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23bafb2f422755b9d0da381679fba1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb75223e4d8f7a0a6b04b073fe9813541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673cb0147d7c7c9d7f3cdba606c528f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8bd66ce1d3414e4e73ff70e0cf7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202ced25b3e6b6053f5d5b9089c8ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f445f4a53e65ae021797239ad9f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5c709744c30c8b516a99a5629a87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74cd388753b1dce3fc5942e53b8df0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c2de445aefe2c9ebc2cc9857561b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e5f0702ee4bfb5ad3207216b115c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8bed947e24b7e2aba2f20231cae6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a6019f77f04a5240c0d677683d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871e1e932bb181cfaa78a7ceecfe8d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e996b2280edc627d05e630d10173553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b985fa78ec96f69e4aaa3787086cb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87223c04bad805aca7dc2145654494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9b1c17dbdac8f705055a5b9dd2b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c809ddbd0cdf16f7a7389f0e7f4dab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60cc3af57f4cdd5ca465977bd880bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e41bf262d5e334c00975260a9866559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6103691a561c91f07b65cd97c0eee2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b51015e64b7ffcd70fba2cc54a52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91b6a2b368bc3d1f3938a41086b0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ec312eba6fc9aed263f7befb91fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbeb648fc1918f4e81f07fe9f06a99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c94ef804cf7d20778a5b8d89ab976565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467f0acc6c4286ab2ac6051db029de9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caabae75affd6b1a88ae9bc7b6e048567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68bac1b73eacbc35b61beac14f5095568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992f3974262ea53545eef1145e6ed52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7089d0ee94b4fbc9530280f4f4566570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceddce70fe733f631f070883d465fc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547d220b1d3dc61c1654f1f039a42b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8deea1a7685fdf90596651788d0e56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e278620b8f839e055ceb45213e42a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013ded539726698411766eaa35761b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b85c193a9b78e3f53cb09d52fc76576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9b1f993d6ba6f49ad194ba6869c11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c56cc74aa05a15875e065322586404578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c92a93f18c11bba669db318040118579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5a2c791a774806a8fd171bdfaa4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb280418a3123ad9c309f5d34b983ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506cccf68144ff99fbe52a5f6eb8b56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b283c7cef45e1c3b8af6a55095e1c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa85369992b12344e7b84d79f1b383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf848e9e6f0e160b1e5f8b64d154e15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69ce38f3ddd92a3438a813a56922df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2603afeb3d8b29818ac79510ffbde2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0dad1711f0618d69f92b5593b787d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9cbecc83f3d7ca1a12a46f3b7b3e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b1ef1faeeca95423fbaa6385a9488590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48cad28d7571e5808185f85c013a76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d3238ac10f04b91ca6809ef29d0d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e23589c62d1896ce06f21776590c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff728c3754052895e6d179585472c95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b9f95d64fe497c5bc4f4d0fe8832f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18411a17220f3319b350e823f7d67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9d21d59458f8133d0a53d3492955b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e867f45fcbcf055e279894a7f0111598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d727e10cb7251a4664423a24fc058599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181137a6753a218a5482d2d2e19fd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f10fedb6839f0d8e0bd169cfbbac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a1b66a374ee58eaeff39b78b2a7b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425a3fe40c2567330348a90c22aeb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404f46db42db44696180e8ec3fd4ab0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321f92fb6f8768f32a68d730781b225605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f7369b0166dd0d64b629cd8761480606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2e7999bf2c5553384ca4b3678734607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65be6316615d4af4608180fc517564608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d43f10a030620148a957207abb72f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db61ae7acb4bd6c9b5594fa9218cc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c77e3b6d0a4546225a9442c76579611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61b9d6efce4b50bf176b8287021ad2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed11fd31db8d79d066498c80cda5c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a758d276e6f766804c3c6f82ee0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4599c2e69d74230e66d5b25ccc5c168615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5824a038693181f223d955fb8153f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab58f3d9a3ffa5b82898211c0f97f0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1554d3c81f7468dc1a085916f4b3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33a2a9a9145621c4a61b18a0c7598619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de708c83d7ccf3455549127921951620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b89a3a93c9e1395a57c9369918edc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5922049362d2aeacaf3cce81be898622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683d3c25f2baa8a5414e4b93ff53c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec74bbc33cded9b055444514f39e2e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085c60df00efe00869b3c06d1566c5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc96da73a2ec501da97b0880ff8609626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62371926c145196991c9abc09d5c4eb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb811e322334dee8456a7f72b63f8b90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241420ed520a9c7173815385478c0a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ccab7f585d2715e80c480d2ec294630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712a4391d6bc7403cb579bde3f5f79f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e6064eda592d83cdf080799312fd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a584274deaae03ac63fb2fddd03a54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361c40afb835cd2703b4638ef087f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0584eaa172c60bdd857215a5fdac222635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afca539e022bfb0bf7238365bab18d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4332b223e15a89722dea05800231808637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f7faed5e645a88d1dae4e931d63d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a6e384b347a68318c531e28d15b1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b51eab7097340b5952263be0ceeab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dd0a385221f4b32b0bbc544c4be1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465011e1ea1096b89298a43af412469a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9ee13cb2813cf3dbc0c225dd0388643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc948134df1117d76d6d6857576be6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b82e3267ddcf96a27f1c670bf082b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f89cd7dcfb0067ea2f9c1f1afa28e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9d878a23d15391badf21733eccea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695c0cf4ea3cdc4d5088d61f80b3aa0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b9fa0461d3dbf6baeddc88a87ccf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9200be552f094ee3a99230cf6359f1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7419978a1423091673543c5f4a68801651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ec16d0237ac152f6eca5d861e91c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2d4252e9348fff8adbe0844d9f5b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f56c382fd792040b4e414a066e556654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba1459777a71ba56ec61dc93e49f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2f7208de527b8fa5a6e3209b00e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e3049eddd3efaaca50e35bc24ffab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db12730b092656cb245375b07b70756658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1c1b7dcde659f4bb1166f9a20039659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cd74e7cdfb34eaa22705e03a62b09660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243978d523f7d1ba0289aacd0e668c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c707087f24400016134343387fe1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ba2fe0de7bba48eeac86f1ee5d7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9a58e664ac4ca53bcf65f7916c23c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d5f4747cdcc216d73e6ea37db605665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f979af2a09529029e41e4791f36e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2502a2c722b0e5fa5e19176e25d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ad566087445dfe6abef99556aebd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833b9e6a63c60fdacf84969ccce3b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28351bfe2879e57eb92f5cdb382ed0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc911a3d01e670b99c7ffdd97c02e20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c585656840b910a534afb92e830b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0db5a78cca68ec9e9634d48d1771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42070f201073ad5eaad10a06889cde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1fc16881e2563531214b7d7c09c6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492d6b0700acfcf62fb43c1a916d5ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754792b619f61c894c020cf324ac06c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9459c349ab8f684c7c5c03376e29904678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8415104bacfe0d8c449dc3f97290679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741ac62c1f3e2a8e3059f4c4311d44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d58ac3988f20984947d61281a3973681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b660287f83ddacd7c87f30cca9f745c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a139b4fddcd48f2e255e544ab8c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237d79e1d676b81aaeca189d2ac4a57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bbec2d865ec162115f331deff66b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df7968f745c4cbe3e82e31237f8199686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a04573bfd6812510c5182f7804f9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec812f55e7a29ef83126ee7f69ff2f95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36766815fa990d8b6aa8439e895fc6c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5bc65200f439483a72382b96ebcdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e61c96ce421c959934c7b55e8bc7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781633fdf9363bd55aaf0037b75754a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e2268b6543e45702a9514779fe79d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b367011c8b5cf7fb830f1e4387308d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d18c488339a0e7b1db318f75a8906695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120cb75151badd1f23878d55acafc64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3699a26fd93314367036ce32e0a1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29562f90bd7c25d5395b68489b680b60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9385546d9f3f1d9427b1d6500d2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a3a0d0185bc3e95b5637c2a9f859d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1574817e91ee29c228cb6d309ccb3d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af443a39ac349e5b59817b4dc6c2c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda21930febe3304b6edfb8085ed37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1becf1ec4ab28bcf9a859391d664704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8a4780d2b682c1fdf142b837c960705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2186b0974fe42be09cf341c5c0ae4e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf656b962bf397e4ed3d5d5d4286a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e56d43bf60b0265ae5d3a9a312447708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b632949fae8c550285e831b29c98e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd566bdb9f72fdbaa548ed61cb68f83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ead7b7250d0c28051beae5c6f1357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe145a04dd12fcc3309331e76833b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fff71d209d7732a9164631638e42f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a8aeefb936664f0afe357925ffd40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c9d3c0bf6c005c0a353a2bb98e786715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a87b35f9f0cb8bfb0e66a026fb17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b09497ffb1e8e298c7fb0ad409a390717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ed629785cdff408773e0ae335446718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cebcbf2522b3812b89807f6159ab37719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f8c69ab31460fa18d82b18aa56d39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022360ae29a54fa723c4603b38593287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449eebbae1c65260fb4825494837920722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c563635141225f30a2c4276554d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca2303d3f5ebbd2e1f59ec20e8d2e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c9cf98cdade769a4cb2d18cccbab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636ef24deef361a17da51725668c3a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f723bc62c0769a49a47b8f75b9b12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af54e7b226a2d82d6d04b94b182ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c2a43bfc3d98b90dbe5ebd6e230a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec89e79b7f78f34ba37d772927cb41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b102bf97bb90f5880b934b0ab60fc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c92a26d0b70033d416508a1ba7de3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40b5d83e3cf070eb5e22d64dc22991733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82f93b2d93279386fc3eb440af15a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab825284fffc933159d127a5b99636735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ec4117124eb0d670b582a72c1f69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaed05df94b3d1556fb95996b0c380737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc234fee149653afb5347b8a2eb35e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e36a2f918b1b147101ecb7a8c196f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b10786957ab52972f1562d082c8c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f0530d8c921a7c3a20b33d6e900e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee2a527cc9662ccee1bd085a8b26e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0e3d9a2e2d7efd3adc5e493fc989743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c4a78e56fc87fce2e3e438a0f042744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f4821f8ce466f8259823984cdecd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbf477969f69aa19196b41c0e23ce3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cfca1f1c9e59f61016fc9f42b7d4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574c6c0c772b09a47db508ca3a7f73748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ac50d9c70b6ea202c1677c85806c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d1290969bf9f6716a075700711df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da584857ec666817aba944706d6fa3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3085f34aa7b6a3f5b215a13f3ba72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604492e08fade7d7f68d00406b07d42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82dc0bf7145dfc6de939d3a7a80a8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58bbb2abace06a3f1880e250abbbeb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b164f23e1b6827f54bdc64ad6cea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abeb7207765d01fdc08f6b0af7fd32757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4af5fc2ec3869b54252904e61acd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e32bb1c045ce3c6abbfd0ae680ce759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>