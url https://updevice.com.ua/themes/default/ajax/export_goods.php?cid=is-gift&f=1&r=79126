--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def76a474f66283a351fdb1d56488a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d65a038818d49d466a22d86d2d9832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c2c5daead632106e186802af5bbe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2faa90c76f4d6c09f27616e44a574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b45dc2666b8c7c251147880214815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa7cf59dd8cc6c6f641fa1decc3576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49927912d7d73304d87485e5a556717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68187eb8b6528e26ed277f5ca61bf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22143c2bfd7e59a4a87e9ca453782a639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cfa4c7a73b2815745018e39068b7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4fd1dd91afe5fe815a0c48e63c07711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ece3134e43c5f2cbf71388287ad612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fb93751c9e4b9794c220cdf59434713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e830a6d8a305d6d38ed5e40da4c7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6438f8aefc0c2dcd06f5854cee0bd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ea65a6f68a70549393d10693368516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69457ec7f14740627a8ac23cb02d6b7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672075aa9b21fed5a1074c654e2f4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e229eb7096c5ee4d64276c24c7bb1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e8197e4a0c150806468a44bc231320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe45eb48b2ee0425bfa37fd4f61ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7fabb916ea6fa6ca657ea9e37cb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924606f1845dff91a8b23e21cb69d4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1bf9bc5cf71832dea20b2d7db3be624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475e9aeeb6dc28af2037015a6c4633d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0c64f770b0f6872628a089dd4d58026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe831f481ae30bcf396f8f0f26588ceb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a93555e18f103d387ab6584022c0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e54410e6667d0ad3e62f27125cdc0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da673bf227108b1d37ff9e2c5ee61b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87664331bfbf225553b63b15ba62abd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191ae2a4341fb2fee222be28eb9371c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceacdf90cc8795f36c1388a85aca9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6973eff089b148d4d13d7ea7964e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9868b74b200f272c91123d9eb39ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a016aec8a7cd2a16bf7cf3cbb16fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f0112ddc23324d6db688c9a5dce8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b8796aab57fd99c878f67931da0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba1b571cf6181acc34f9d1d308d17539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1af1acaebc2521dd9d2fc79eb682f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2babd60a5586f17c9b261fdbd08bd741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2510c79bbe3c4493d0ad564d24e86542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9160f44d6da94ec7b992bdbca168943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122003c18f58aef10f814f68358caa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52566f50f2b9b2cdc600a0002d5abb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a092d501818da1c4f8b4d1f11b1da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141ebeaf62afe0d5105e2385a8a94f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21a8cb6cb0bada28523f026c67ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e917d47f9f6e944c2f8132a1c51ef349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424401f769164db8eeeb0b4e99df7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac382607ccce6e07483ae0c963ae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c3e0c8f13f17c37c21b71331f31c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde32be102284edbf38027c7016ec253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6007f187324efe11eec98ab87ea3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2a321a27e64cf67f0ac55f8a4122c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140e680de0de6d68d5882aee775d0d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f07b18519d81cd0f1386d2de651f9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0d3ec1aca8137168df969902fe6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219a5bca928eccb5d5e9298eb4f8c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163846431641ef6fee944baad139a4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351455d90acd4ab26a1a8fc055b6623a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68da44173493095c9fcc9e313d77a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695729336ee8e55a49c308cfcc5d2f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff38bcc0768100c2164d30fcbc0f6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b59c51936ab9447249048f8bca7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a1d8b86fb68d85b161d5ed5312d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e83d266f34cad88d2d51cce0bbaa5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b3119ed706f4f1b8b2113cee137e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb3dd16a47c6acfb26fb309902a39469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348de49aab76bca59330a4db618849570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598cebde67ac8b9a7a34f89c4976cbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f32654cd73e221c783eea18effcbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7555f873959012c6d6e30c0480f72373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2afc4ef4b3d90a79c43b11925c5d3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c30afa2a559593ae21a4a2d15cec3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba6382be8880133649eee8b117970c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae56315fd7b34012754e5fc06e944077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523499ab92edc8470a4bd15a1172913278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5cc49a6330ab66f9c08a8e077e26479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504035d6d2cf1c9176b7ad71a70a80c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce03796d71b4883301511249e153a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6ff0329fd3e5a5c4b6cf0d665f59e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd9c61db2df7291ec4ce3503971a7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38803775f4476fbb994747a8a648134a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b5d54a08d1feec072ed44fdf5de285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4a228d061b46a37a2517f7a82d29486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb0b2ca8e5ffe37c1c51086c952e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd910a8522b920cb036c60746b374bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f5f0cd46f9d2bdb2b3cec28f4ae0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80a47619ca7ae290e4cea4920a9db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c38edce42af937b1344958254bc4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af0065c377ff105a09989c6d9453492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569412b0e1ed3c0709ac7fb8a007f7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191974e4b4fbef9b306e879afb58071394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82413667dd1b74927473e5cd50bd4b3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730a174e3edd0dded2074acecdbc9f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3eec2fa1d1be6474b60ca4fad4bf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e556b74889ecdf03e235479e39075498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e765d5b3142090da6aaff4fda7f1c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e17bd670ada78d318c837c5fc27f06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427bac4644f496a4d6e7f62b1ae2ba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70feb20b8f94ba8bcbdb89e5c24ccbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6535bc0398e46cf4cb801e502d3b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64429f8ff0bbff685c35b9124cfe38c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586fa2fe0f57395f1fb44b0dae35820105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97164cf83ddc5c82f2f27cc153a2f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b662b48a4c443c9bf5d94e88c374107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae500b7341d97bc9950487ea49a551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09853cc9c2a3ec31a08da2f63eb58808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65094600a3b58409ad9ef21721d09d49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b923525a3f5af95f033c764d8299eac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b77f16643a9efe76286b5b1518f13c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03dcbcfad7ffde2ca3df596b4a3fee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff375da044b9fdceab688d162b8b062114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71414d8dd16b52e23630921837ff88ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df38ebc442625b98af912bb22552ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380647e2a0f3347e6723990339a594cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851412f4cd0d932a44fd659806d1b0ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c384f3bb8f417353bf9a735f91d69c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f25d6cfacd7c820c865c6af69a85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4207113a949cd1c3787e32e27f65ace121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c202c924de0802519c0289fd559455122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50100d6f31ba41fdeffd10dcb87bba9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cc61e338b6c0ac67d057747626ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909b295c786c9accf9a24a304613dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183f9bcafae94b2f6d1b51460835e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ccc9bb45b5eed623d0d224ce61679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8d7bc73d71c004ab48e47b88be3a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d462aed27333c6e68b8ca7b57d8bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbdd77e17294447097ad8ef5a79825130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81a29393ce29bf376bf526a9784af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce911145385db7c7c5d133ed4dce66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219adafa75f4e898deaa7bbd19dbfaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb40cf45d7ec42f02c16a4b6ca416a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eafd47bb3d05b3da99f7abe67e30b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33762ffe38b86e5b7750c3e665c51f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c3ec6c6ebb5c9b5ca1e8f6bf0e62b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d09d6d3d19d1b0f568442c5300cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc825f1f2090313c18e14969f7b2c2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01df523149ee917b5d86bbc553d325a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bdd23719b075cc84a92d4f63da3bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebde3ae0ec673a202681cdcd25d572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cf2b56fe497d311b84e6c3c29fd10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f38cf0570d3d231f557134fe9c0f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207219ab8058118cd01ad12ff4c14ab0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0260ea76b91a8c7e756c415376f1fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03631c4ff3826bd85e71c9d2e36f539147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86282404fa8fe2d3ea849a4754c4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638660010a974fd6c646294bf5939cf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ae2ee9b0fc77578a4cb2e7d23df40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6d538c59169bf50f4f432bfe7d9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622737e1d69322dcd8e359f3ddd4cd83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea159b75c7f16438ec7fcf5b515286153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75e9eedc0da6cf46182f16a74f1cdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e909627873df33808f89dbc57921155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a4b55ef6a079a30c3004685554150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcc84193908aa17702299cf1de256e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df947b8519648b6dc42de42b240006158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962c529d08f5ea630294a5e3b4b677159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152489c9b40a7c726fab089998d09e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a19d71b9e50bd40e00436c4b94522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828a08b8e8058e520df81053648cf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f389f88b83f4783fd030b37440f684163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2367bc52cba386a98a7cb86e3631f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d724b3b1b1d8da2a78ae33fc07749165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a249884cceec7f8f97493fc593ec4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8a6e344a69668f6a3826a4d7655b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2d05a9e993e52990517a9610ca9b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d5d50f57da56467277a83558396d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af0e81a2c849ac0eed23e0369cb36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1e0647a74bb121fedc68dada02f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f6f09d479f1765163dc357e7b5fd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7685dcdcbed5562e3601c9971f39c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b322052c5d21a1dd0ba3cf3b8f65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c551ec8265d9bcf39f903b8fff92e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22144a8c312353844abf13cff1ebc790176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d5ddbbc512e783c115e518ad247db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c527244fcef47ace4afa5c50e41890178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d332f33aab3e79bd7076ff67d0438179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e45278dcec12b0bf69b603b7fdb35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5b68be922b50b6d91721268dfec4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006945485a3eb29f8b7fb1f97c5e86c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213e2904a9a1b41faec24d91c819d6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b391c75d062ffb3babe6774bd6732184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41278a8bd1c3131ca85787d1f3765174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425bb5268620210efe21bb5acb00735186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677b950b530716902d6629d1bc04ada187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3c042c00ee9c94e2902f41bdf230188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5355f588e2cb518d1ea545c35299146189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7701662b6e724179f2aaa7190d752ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a2cf1fb21f282625afbeff28760c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e859647fe70a2f7d34e4fe8eeae70ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d55deea5d4069de1c005a4c409bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c4f499158a96f89b12f77a125d5aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a393c311800f8cd7b51e0349a02304195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38048c74c0bcbf9415996377835d9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cea1e30c89215abfccc5bd3628256197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd2062417aee3b48ffc5a8efbd39b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7a934bba420d080dc4663a7ee14e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96bad8930eb0a341103dd893a7a24a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f12c74c6d660f7b1692938abe97059201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4be902650d725e1c7b408ee505dae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ea785b3a536489fb7aa0ae4a7c1d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270488e61685446943893752ceebc02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26af382681e0f264f9934a0245c528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420d4d4441528af9e0a124ca587ae9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960bd227cfb56661df05ef21a587fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729002dc438b3ee6fedca8a8961ff41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ffbcf6576118e9c94a2170b60bc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cbf54e6ea35628b2bdc9a9297bd5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9c0cbd16d83756c24bf8751eb4057211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923593213b60c57301f3dc0d44e4bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164eeeecb386b18d8ca41f90312997d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c47859f6e7da8a497aaa5849ec17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9979d85c750788a6ed3edb85cff74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0146e412d10ca9a9b5c9adb83849c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88a52455ada73046b14539490750c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069948cb5f691f3ce01db028fc4d72d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b489f9975dc68971ffda433840ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c733eed05ae518130f9ea647a39350220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2402930a7d70a60e2c5629110cb5eaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e891caa1b9e78644ee5a35c6c79280d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a9843d4ef07fde064387bd89a9c27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e9f09b6e78a5ac63b258866d525fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1f1c9f5ab7dbf624727b6904458e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c783e67c90f2b7513c6b5e5cae910c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcc8a63ed7d02fdffa39e179defa38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85ae60341a0d948b694e23255897f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae4bbe814fce3bdf9d0cc5bb16124229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa9516ab87d3c6e86b87f87ad828ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216253b5d2c728b80b47456e071da75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31f6dafcd8c1baabcbdd6294b44e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f8b6705fed058b030b17eb089483233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda9484958b05caf0abe58a8f6bfe82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04b4d2a60c0fea23a432a91bb33740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace705e9dddecf5bb7621f59abc30af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11438e98be33c36c138edff23ec8a46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3e7a8598a0433d1f5dceae06ac75a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ee289f543fef2cb7c42c3d3ab0ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef639cbb6eec8e2295c706e9ec1aa6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b6544b5e716fd67637a0cd8c80ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05037b9230951069b87de343b11efbe2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd3317ab17949a265ebc398101f4bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4efb00a58fae21bda57cf23b76cd97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288fbf22e9f7c50b34186be6eaada66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1ffb52960587e53a7471fbffe2e42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1f3a2145e7903678887d29d6317a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605adce51280e35631ae87f7ac7ea417248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c6984e0ef69cab99b2e740ac0869f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ddb2fca9d8d8325c34e79e4fe5ebe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec89911060063ed13a10daa18b9fbfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b491e947344b00cdb19090f5af03643252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe1d47cbcd98ecf0f8e3ab08ebe58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d20145e2dc185794e29e11be3b8da8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9fea89825672c6bdd568b3a4b8e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4442c5208f48201dc9dbbfab7535037256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0b5e6c950753f99ae06a53bb78965257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accdb3246fef487878b46e240be3dae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca54f0344ef81f7951926033c98e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee24576aa24d777d772cff069189188260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e61bee10190478fbe8c34360dc70b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da83a5940f28fa84010681531308b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aae90d5a85a7f3ccaed4149320be0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728822cc1443c449421b5c9f99c9fd26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077643c0214ea17c1200ee756c3c717265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602781d4c5ee586e6c0ff1f5893c0348266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2efa32755450a6a2fd65f361ab4564267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec159f22e404623605009c26d4561ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653e137823f362c9981ce8f117f04e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a8f1f8f306fce8435b7445e5f8007270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f034496ad25ba4aa5a6ee0afcb23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8105619adbf5352246e31e2d2669272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f982f6f9ac5dd4b72c7e09aea0bf7ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1cb5a5ea472ad2c0520ecf62c251f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aff3d650345a00cac7185e7c271c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599f038e5a5488ec919917563c8a646276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9ff28786256985696f3c52b86f34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693544da9e84edee3622541341a641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a99bd587945b128fdcad1da395679279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85584b1d056f7e5e0869c7ded57c7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22a3286edbdf9ac080b6a79537794281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d15c2c4e69855f676287bc99553bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3095e54514f72acf29bc52a76e99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25f078362c8807bcd59a02d3843f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fdaf6fb10f5b76ea7eecf64f3a59d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b88d3387b4ec30d083c0f9cdc4f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5bf614a6d1e5235c667bc11ae14ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43218f0783eece8783f19aa598ccad22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32a0313f173335f2e0f7fdcb044645289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66913e3df323a83cbbe4e9db160575a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b75d9f60f4f2ee6f85938c185d482291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6764119f01ec1f6ade317deb66518292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafab44fbbca9ddac183faf116edb7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0b47370a467d0d7713a83f73cbeba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b203a10e9b85499741ece53f30d17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81f4b87c571be8049c781f44a0d898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b09480f4183d355f61cabcdbac4b28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ef9a1c2f2b5a312c4347c14b91105298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a65fbb347ba0234713b2083b0bf33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c110e586015e687a904b2b7f2f7df1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ac0bec97776ab003fae9b7bcc3957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720554d958334fbc65ad1da11886cb34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692506b9960b9a98c9c3f077610d710303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9e1fd7d63e70d58c66c253104004304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3ab217e02e6a849b90ad68a45f270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a4e8e52b39702455d8e283bbd72d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432cedeefddc2a8a9b660b2d3295f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b08e9c53510f3610ff728f3c4bdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce08b59cbcd93c1178af455e6de69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f89fa1de1704077334d272ea1acca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940779aefd82e93b99506d1ad9cf84d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69be32dd5a4775fbada8a3d0f83d3a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e80089507c357a03d590411d0b6ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b0ffee8a0955460fe9dbdde5b78c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e835fcb7d13052cbe25946ad3fd677c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964ab3cad6967780035310b837d06a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391696463057ecc03c0a29accba1137317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303973933725d0facc6b4a7003206c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b0d2e2de8d6cbe26ae154e12d23b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdcb20ccd4dcb16013da8b77b34996320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171672210964ba260d8636c1b935bbac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106d3df4c1e010708132532bfea6cf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dfb16c632fabe9b4c9de0f06720b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581366d6071c1fea55be05cef212fd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e14733262d1a5eb617ea928fed763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65a48bd8fbbea651347b89b6cb733c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d50ae7fcd18aba507af1a9a4042d6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff3cba2839acaf152a4d095507cb57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402fb466d4ef9311c1c98d0df39f50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f3cb4c4eceb668083a62dda172827330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba697ed9d54c47a03edd4488f76e67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715366349b276515995257fc9733a1bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d515e3dbe4b26b24e263b899e8c4fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd371ad10193aad47101dac85527f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d0e1c7679780fe4a91e677b1e3046335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558dd8e2dfa4a777a17f120c88946bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c21774440d0472a6d1da98ba0e3c77337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7590c8470d453818da63aed26d082bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a9ba46eab41e506a9c396796c9c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4170e2c1c60333c484d95300d2304340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ddf19a12d202ca155e92a56380048341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6407256facb953a83ff77dad65861cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7b9723de3a278b477faca4dfc5486343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e20bdbd8e6e388814e2189ec96f49a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035cc5e14a7ff1165a933d2bbaafae6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868e5aa283e3b35a9be37dffe0e684346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff5644c7919a33e11c3a06f4fa2641347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86547623c8914043e39aa846eacec1cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16df7fbd97f062b525cbc33fe73abb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c14b2b042b383511c9ee03e0b0d137350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68912889dbedf6d8a79e74fa68ba1cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b48dbb04094f6912268022a4d245c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a037d6fd0d8c29d79fbe4d41aa31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf1b06a10c148cbeb32a3e22977be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325c69a220524ad9ffe1461669afe2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fd757edac831ab1e849129b579c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae22d0e49847136626267dcf2e196357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab71a4747f766c89224b3bb249b4be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bea7acf982b4f7a4f2e00cd2abc60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af432682ecfc0a3614853684efc30f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd102e7c63a82865b586951658dea4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849665192ce68dd668c2714977c2f43362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc555f31bdb6f8f273e9b3cd9e3be44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3496c2cfd03a1effc4c53ea9c3c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f52a04177d9e2d42e2575a64bf5339365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc4a247dcadd844d9cc010b9247cca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf52d934a73c21eb5cf5fcf678323d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba68fbe077a0a611b42d7f498c807c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882aecb0882c7c96b589fa93ff65327369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a2f3e2a14d3bd20c975326ee82a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcd149fb9b0fbb2f341320fa05aea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd1ca28eae87858510d6c086e1b4bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1196e1f09367bc200931b4981609373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153e6127e8be2928d8741699c2e93a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a2debcc4f1cc67a7d3ee29220d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bd8c3f18fb68a3fcab51495382a42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aabee9694ee952b71418cf56b89d61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5357db589d295d4d2003471a32d06af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9c6225a1ed5c7a15a0d161a72dd2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd573663e32d23db5b50ff26f5ae46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b63c27aac3b07795c275b755b5b10d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab065a9edb2c20f86faf3f5e0c3aff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5b0b29f2fafbf685f3cb2f87db446383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47c28b8ae121f183e2dcfd7d7e807f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a074a53dfdc2730a36058086f578385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be813d7cbf177bc5706863a66f72b1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f701dbf29a560f5cee353fd7f8e5d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f67e4fbccd8393a541ec61ac8ad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21897e6d02f828eec7c40cf001d465f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b60719f6304cf2fc20ff2a074829390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514bb35073024bacb71939013fa183e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d60ef378008c634cbadb0655bb65dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb97edd6dffee1ddbb2388b8074975393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607a19e78f84f23822854445dbe9c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a10ad5c37399aaee3431212b2133ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1433c43e1150f0c487ef85d46bc6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e27f09510e43f1c0c1f2b6759e2f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df6e19d04ba957b56df1bb2d19675b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876792a9e55fda0b7000dad186bccd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488a6dc65eebe50d5c4532cc97c381400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e908df672ba6c9afef31750386a84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14585d0f7cbecd1786b0a6f7f57c0da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d897cfbfa33f55007d2e0766046ce7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ad8c568a8fc219e1c92d02482cbd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b34727d85a5bdb58578aba432ddb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842332d1ac0e4bbe91d42dae586b33a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0243b2e27d77f8ac8334dc99ac95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb422b29b88eb6a2ee841f8e474d382c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db040e52916248a7553e3bc5332db22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d2eac42f538d225fd1a1e79d9880410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0468ca2e33f94f3002c06a14187e54e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28417f8179626fb36dd2088f1a6d4b1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b08bead2610699a536c2cf66b2765413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9ea747965bc4b90f7443bb478ab90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9f62365d1faa0c9d3f6a989facc0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12abd5db927e954f3e082412d65da2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c173e48c95478b0d3bdeb6ec89928a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537f4b0613bf14df3064e69233540dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990edaa5c808b3ff6dd8217c1aaccca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439747c9696024361f22bec9fe67763420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67785ece436f6b994a5c1e7c1c9bf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f386956d4919a998c744868cf0d267422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826a63fe734ce092c0839b650c4a081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2886b8541444899148ba9f5d2039e9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8e53181dd0e9398e79e322830010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e2c82e7ceb209e97a68ed9e1d8ba3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20983eb1505edef778c0dc6fe0e1755a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f89b8ba57910ad332d1e7e761f70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b00c4cb2089b4324cb7bceb0e682429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cacb0db09bf07182b12cbdd15a2817430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600125b7208dddf582919f22d352313e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed84bd7711155956eeb9d8580f287d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d3808df27165519e1c0902a83172433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921952eb6430c63b33072375aa98b531434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a52ffa1245dcca36396f729f34a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a781c3ceecf46049fe9f60828068ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcd64550dd199afe5cf33a76c3539e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa24060527833d1f555ed846de32515438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388bf150e9e6449c53bbac4ab54b13c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b00021b9619f9291259631c5070622440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ee04efe818d55e1e9405e6bd62735441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2b8c132df65fa6fe79e2b56120d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0d4f3aa2047dbff37d261ee12c0b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be812e9ab328e7ec7b84353777a3bf04444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86977f3e72480bca6b02bf49bc1e3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ffc85528ce1bd61a41822a70d9311446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e805dcf2af9ad18b2e6e3e53c496c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63361c3c6ecfbd560e943d4b9edb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe111af01de8a2b115b50e029aac939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7efb604a2664664ed7b36d968ad79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb489bb755ac7baf2361f9a067ed4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080339b6551e4f718588c960e367c91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84045d55c18fca2252fc70ce0f16c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3204d87493abcecbad2506eafcae4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8d4c15163aff7b6fe2bc1bbce742e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2a39860e43437fdb715cfc497492456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1082b9ac94ccbc9c5c784cac5e1484457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e632992b7a92d53e3dd0c38c870e62d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6ee540a5a0b047a8e0e947f01ad59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc9c2c98b1596c5e8538f12e96bfc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6dc4cc7cd24e6463b181ccfb9c4cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f8abb3a694e12405c0e927adc48d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7d43b559a783a15a7c299870b9c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f259713165ea10274f1bcd1ef3aa2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51826b0187a2212970e3b6694ad29848465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e951ffc39bbf00de0cfeb41484aa3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd46a638a8689ee9f37b39db310d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b6f46d3215b1cad773aa075defe07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04471e4105b84b764a4a36ba694a5182469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3eaea5fef8d7c1028f15c5de9c561470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7dbb0848e48429286d702fb3cde2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5706be264ff630ec68431e2205a89a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2faa8d14f13112331da613829e657473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74341529fa36d0fd51361e4bf4655b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b27104be467f5e568c19381757fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef629de42a5ca1a954262825c6f674e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10ce2e38261dd8146e347e4ac88c4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd42f4bde35864c81515340b5c80a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30df285e6d7a15725e64e552d767449479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9248b9545d6bbb14bbcaf7fc6311b0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129eaf096f5fe038258a82fea14070d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6baf31578ffaada88b8dab9fcaf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91e1f3df313ac634fcffcc92f4aaf5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0330e16dae27566d174d0d8beccc10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd049903e029ceb7b1c26a4092709485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d07c8d6a4a06c10ccdee338052d67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef73d52e26f50d06ecf39bdc24d65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f5ff424d0a8dc6f4b0f3462cdf76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2310081b813776780a57eca4f3ebf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b9508a055abd6f69e58adcf16d29c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50babda392cb30fe2b0efd393e2e41dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3625b7cad0972bc299824474c59fe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da61daa10592b8188afcb16f6cb4ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290b24c9a4f33ca4b22f644313e3ed4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84a930ebd9534f32d2522030efd689495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d147b4a262d86ce8ae778960f905d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019b3358a6e9942f027c99fce5c5de6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287acc8a0a6c3283e01241b8c3587e87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e02ab3b7448733e15e841e26e8f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033db539275e1a51b5d72d2316f1b40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f7e66232ee7336745c6f822ba148e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30c12a8aa531431959f09225d2ecc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31273c5cca91c8a80c98e68a977f7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576ce78028139051f55b70ffbfb447504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2fe16fd2b6d8c46b47b472e133586505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3cb12047383eee5d04c6164b0f75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d4fc6f670df36e26acf163d3369e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce40173a5c307daa3bcb15f141423e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd818e682f585310302292c3d4fdf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fe4a1d72810ebf9faeca02a4312f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9557debe01d7a4e2684c56930f2e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42953332efb8236e7e556df124b522512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff72e2badec132f5ded02702414750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91200883b5960f3589768865f6f0a0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b12d548543f227bdad47d0feaa966c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce328d17cbbb80619055a54e0c18d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1bf8b57db315077f4d720a64eac70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe470a3deac2773a42346717e3d2b1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92cfc6d6ba9caa3cf3ca479f947af1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bec6ba3a8c33d92e0244aadd3da1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477a5c25380e95615294cbc1bc96dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80638de60b07da0d78fd3c5c34cb322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e077f8e2ee0871a7c570bf93cb01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295eaf690eb1c259ebf5ce627177707524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f83f117a1eb07d926f6927f78192b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f950362704365deaf4b6bf944304d96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481581faa649ae3df48ec47b0007699f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d26e50528c2e669ced71d37eda04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d649147d0939bdab680770f7b51e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc3005e58cb893c7c1a04cae806d63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc697b96100922c586926f6f33028531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f6dc0311cdbfce380f6221f6a72b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd695aea87914ec83f3a5f9d4a6dde3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61271cf6bc9dfaea8ae2455a6377dba5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51756ff098c365a8c7673b97b8dcb77535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b45ef90d942dc76befbd28fbf00d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780eaa9ef00cae288d2f502fb55e3e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee550b7ec4302dbed77bd4433ab2bac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff2c4f666cb12b92af2f87553073c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7ed921e6c73a6a21317b41297e382540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221cc1761cd3f3b7695ae9b35e710ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c216a7c79f20afa62a2e92cb1636542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b24c03a15daf50a5efe268b184ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f09827fbf1412f1423640a309415b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36df798b3958ff4278d3be0709d6baa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4d0ae21cb3db51d6a156fee1fb154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea959f6f32a57513eff43d70361e01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249e3ad0615792b7b0f1f95567a9181548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482719f6668668d4ea0d2ea38749bcf0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419465ecd1b188fe34eb0035f74f90c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356b0e3f42a2a0c0436dcaaf9552b5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985d5a13fe10f57b186efdb6183482552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eccd51ef323754bc4a63de5807572d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47a78591622e5fb016956eb84f4064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db0e0f0ba7a9332a2c34e8c994b534555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06387dc651d8107811d2a78f13cc6d3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63cb278cdecc6cd70851b0a915040557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe178b3bc55a22364c37b90797cd1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb3a4678731804f9034fd9e8033fc0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50c9e0faa8aa3473b2661157277f85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107196ec04f9e1b41e5204cc476c2caf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a238459d6e201a373a219d5f99e27fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293af7f524c9ef7c0a8334f2300757563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9459afefa722b5fa5ab1dcc2eced8e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e70f90c8c6ef740225a6d5e70171565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455bc7d00f0aab9ca232fb952410bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05af9e6ab480bd2f1e4b726d0ee81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab1b052a46bf8a4979d8d6d4d3edd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ea1526be13d2fc2ab1fc87683c6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94a25c40b488f348f3989fd1b5d7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc649d16ad947711ea18ae5fbb3285d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6c46976ebbdaa8d7456455f20deb8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832f02f474b38f6e2683ce1ec6e1478573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30d789e593f79a5c3dde2eded1473574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdbdbbdba71bd16098b6673a82c761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d10337b71e5cb157fb21517d577e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a85379c2e1265859a0ada193efaa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e31f00ac590865465af88367e7fa2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c12114a78d01ccdd53ecc064623c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eb5a15ef55db73bef4f4b282c9b9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb72ccf0b567316613c9bef1793da1b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9094af3403e9af2d20a62d339261aba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126380b127595fdbadc3888d82786ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e139d9900450fd06417d1029a9b44a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d225bfc688250cb20087ae596f951e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113370ecaec7278e31f8e481c0d15430586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c090cde940104c6676df8cac3a44e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a107078c4e9046eda52805945be899588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3cbcff2c22ba1b3bf42638052030b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef8327569044eea7f14764429340a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34fe6c33d6e749e9d256ba9117e190591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799732feccaa1746a177f7e822e3e6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1330f1db1cbc0e58407aceb2bd7169593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69e3eb5fc0a37abad150845f2d7c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b35ae0175464032dcf35053e1b74e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e28a68d22e6e6958bc758f91e487ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475ae8513f912ed1e1baa041fccb73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520bb903978af6ccf982072a0f4bb4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a5dde3b60dd4ca335352274e3ae01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa21767364611db2ab67a006834629600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62f5d1349b47ae25bf393f79f69e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36910835c99091e8f63b9c700467309602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4356b9ad70010feb6d96ea95673b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4cdf6ac8e54b4850122609b64b3d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed3c77b03d2e2a7a774364107b4e91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad941975991b186db207a99a73fd2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092153a1dd3807c32c7bfa71a2e1356607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994579c1cc5b8de08b476df13bcc6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e137b4e0fd2412b8df78b844a12d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be587377a1aa54b360dd133fd1968e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958b8ef7bfcea42d7bb23406677c59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca8a5552ac08966186a4d0fa09bf4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eec12ed1502341bca55573b251b28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a90d5aea405e4db8c68f60ea405b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a0b2ca6c28fba9d1ba529241840bb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4448e953ef4c9ee139f8671b6b9a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf493cf32531c2a859721784dd8781d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd030a95ea6af20c55a4934d002096b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc36aed71e5c0fe5d250cee34a1318619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7f5334017c74d3c4d8bb29e57bfce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301bdb46595911278b9b4afd737d7ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b1a4c634246df565d1633701db655622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ea43f777c3ed8d1a6201261105d58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd2f926da3116402624d75773b10c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6e2832916a04768a1cd50d55b01c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99503bca5d01b6b5e788be820bec6738626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ffaf0cc9e63d537868b533a596876627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3dd4ebad1cec89e4a96aeda505fb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058db1ab0d0d415db49284a9eb58fc1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0317c0f19c610d83eb558a40669c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b9cbddb79c14fe0d66b20ebe492c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33458523676322afe2aed35fe7ae5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e75b1240e5f2887fc350c741ebf1fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf429bb23f993701d5d4eae02d84d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4708d735d1258c2286a0c0c57be45f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1995d3f121c49b5b2918b1e1a6b01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4abbb0a057c9e0b819c864b8c4d22b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5959a1714ff5ee5bf434c75db5387f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be9d50a0d350fab0fb6a6edaca1e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a7a438aeb8977c19b76d7d1da364640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227143bf9bb6785141fd4262a97d5f6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbfcf6087c1991054d1a5396d0aa3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f6430158b4e85e7426f40dd85f264643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa109307135edbfadb40b8b01fb6de2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773b24c0826299d13441005de981446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd6e428790dd9f585054d48f03c7e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838505b93afeb96553dc659e3c6aeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8224614cef322f60309529773a0b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76533d8a5806e5860d7d61e3159d22cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465116ce62ef044369effe9816eafb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a9fb0ff263bdb51333195ab0a2590651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a1ddcfb21d739f082368ceedb1b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a787f435b2f90a97c31634e2f3f22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67d26c8f4e7f4f9de451db17325d4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3264e3e857c32db7b5b1e497ecb1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aafbd25491181b2f06ea7f42c9e2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578cbf137c37d08a51a8866859d7699657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afa8bf00f8c5f2f1039f24fd4be426658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ddf8757c285ba748dc7d9de9958ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd14389500297f6b621fd4cdba0c36a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b8931e44b9f757328711ee525dd43661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05767b5a39957b93ac35cb923e1051662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83d27854bc4a6754aa3b88600523b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b426669519d62334b91afecd14256c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde9a29d28080e780c2a4c8f568a43f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe38f8c69a9664daf30e01afdd3a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb46f1c0f8a23c938e082b9dc48bc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7b33f5a0a643df5bbfb5d6a697fc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d589d6b9d8a00d545aa42fe40fc7fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06d67f3a357d9bf206ca71c693ada670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71b1e30335e276cd1d55efe0f48af0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948025c5ca87b35667db335b1bb1207672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266118ab514b943646acd18917de631f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab0d106be69158972dbf76d0b14d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef19184d115e8f484a308e06aa661675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76ab774d44b4b44a0e67c13117703c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84288b32a0f1b7856e621c8f04d756e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb3cf12fc2b60e1633fdcb9520e4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35952a5ed41f57df06968edfdc2120dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23e52b60d34cbd4eea688763fba4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667c5c1adc6f2d606e06b2d61013fe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5633a7b76871fe6ddd37c16b030a79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e73de058b3ced6a262ff20cbbbe5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeee15115072d31aafd20d18643706684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c020a90edd8d0f377ec78322781436685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bab437ff326243afbf510d49c5a0cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e933ed204adf55c35e52532b6faab83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a24ad548f006e321387106f9e1f1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd55e1b1241f98537e65266fd31356689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a0c9ed20f8933279b28cb3f939aa5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749573f248604fc6957f605d81a2964691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e1f160f4815762cd4b3239e287643692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7468c4aa6909f6dd56bf914c0771d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d2e34fcdbe95269e3eed68d764842694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca746b9ce54f591e2df5ec30e049d18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbfa44b844dc3759bb5d661af45ab1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde57746eb05000e2ec9febd8d5c2a50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e38f3f9896940122a9aa83555fd47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50db7390be42e98e95ef342d025e12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c453590e451edc9d9c6a04c1526fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6e6680de112fc4510c3f4a0c2c0e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1ab4008a7903e5fbe0fb6dc256461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b32a89ca5efe45d9238a93273b0e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf855fdbf2c6dfa57a0377c8422d4c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112a8f0eea1a558e8cbc84d743cce7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb171c98947353330179bb28b36469706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f5d4031f3e1cf164b8c25a52c1dbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d65f7354e48552af49e1ec10879852708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da1b1fb8a61e048ff712b8337a5769709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d03e4103db31aadae5f70d1e5ebe6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717428b39ce08325f85e27234e4aca98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9af5ae79eabaa367a97958a77216712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440853b2beca3352eec7528730c517713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd94e8cc2fda2b210446378f5ed5ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeeaf5cc8336b6fc69350a3dda26f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef6aaa7e499dc499e985fdf76a2770716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824728d1b10f6ae9e2853bc300e5fd9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce873daa34f1260beeb77ef705bd06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a08860c3f8c3b5930844c9a8546842719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c793bb2ebee5ec40e9227c380c53ae1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e896a36eee36402b5637960ece08721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00de936a8cf76dae7f2aa00fe4aa9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa4b13fb69ecc979a310273e12716b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b964dcf7872f1526b45c635d5e413e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1fc9a9fd24aba22f8cc28c4f399dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a9165ba09e2ec295cd4ba7cfcf327726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398284d49b368a105bd8393a9a35b90a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f095772c1daafbd0aaeaefa0a568728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80645949667919c03ce69837ad59d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c981b416d778a498cfe1fbf63f53eec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303574949418d9d8c5451657e32e4b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca08041132c21a94de2ccf11c70ae2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c765cc0430f238ad4aaf353c743e15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe62702d5eb72f7d88fa41c41b5a69e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae04767037d162eadc1642f140d3fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e033ebc8cef68456502ee630f82502736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af2a01393790db686863eefeb7921d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806ea7e58cf5affdda4d414b19529c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2035bb16111c287e2957ac45103e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae06c7e9f453f5b84856d5fb395578d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3da9ebddd8c60c300427d55c5937f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b67b3ae82b6ebfff9693026376ab8c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8c0ead68466b3bcff6a5736b975fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc634df912cb26169617cbf02b4054b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab8b717a7700393083469f0c4f218c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780517f7666c106237ec142fde04ce2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd8ab19a2999219cc982f929e773ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337e15384b14995920bcd7bdcb9d29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30c0c76c398ade1b1545a4d852b47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df024e3d92ab1ad5ed00f2e9f385ab6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c8bacf4c5db6f0f25f3bcac222f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2366b5db1bc5eac643b121cd706c00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1cbf7e77e77bc02a43b79edb86306753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088ff5ea0ed815ae32731a8e8b3dd1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4f30dee75fb809e9a2c361d58594755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf738a68b0aada308c73bada7a88b87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1d39e6cedd68d1c7358806085734c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b2e2d7cb45639182e6638a1207949758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e622ef9c3d8164376b5d5bcf4697f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479446ac4bb6210643b271ef91a8cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c4378e6a619b60060b12b310f5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36a01968c6ec112c19f003d6f806683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a21b73bedf86401553dec26827e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e8011509472d287ca0f2b20a463145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af09469934e0b527a1cf8b717ffffb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e06c5dab56e743be53bd13babc5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ddecc5d1881cbc5ae6f06b5209938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017a23fc85438b21bbb3349da5a0a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212dfebd9b6dc94d2a41809206fbaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf82aec5c466d3f6ebb4fb46af606711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917b2ce7dfc252b0639af742e82b7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a755f87e433e697d5ce8ae5782b3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d09a570c1535d31590ed80814545914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c2026e61d42a84766c4139c6ac3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb57f6e27a33219f1e85143bb5836216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a9d25b5ce9e473d8e7569b3372e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751485e6b26e0f50ed8ac36c1f52842018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc61169fb9baa8d159b434b7dac93019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafbb0d009d890e95bbe9961a4d2f5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e6785a33ded62c989ac9bbe4b3b4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa112c296be29d41e91d6414efb8a6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2f1e01c70094777264c06f3a8d6f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257499208577084e3664fe84510834024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a8fb49e92288e9b11d6884dbf5ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffa5e794ee1ffa3a018c874536f49726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f50af8786bfe0fc1bec3a2ef14bf9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd2e6309b85585c68d248ebb638bd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384582c14149157e3668d7efda78b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af684ab73f442ea636300e182fbdef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336760577c90321aab7c21aa8a25f2d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ff65a9323737dd0e1b3dfd526e05532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4696eef5c7698d651e055ab52c2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfbb30f6aed03c557ab9174e49cf8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c87df8f1b9afe999f97d635ffc13735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574adeda044f3cc43881bb546568c8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e4275014fac0a826146c67ec83dc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159188dd619c331fc362c4e7fe6d48db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a09313b9ac1d3aad6e9f40e6f7da7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78392ddb1b1f814f7caf21c5c6760940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51decc986148154be64fa79d69a4ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce10124a0666159fb1a3326b0bf7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1540d1b7f7f40f62af29b4aac92d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fc0e9694fe606cefbdc1f732816144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8259958695bcd272511f8a683f506f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1dbdab2f9399c19c4ed42797d2a7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5387a3c9f55e546c71ea6ea670de747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcfe981055abbcefca0187aac0873448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5acaadf7a039daaf59f978546675349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc092a86d0d9e8712b44211657233d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747a2ea69e04812c99c00a62bb2c12451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71e955049b6b17ea675f0b4d57af052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342c934f5ee5dd72142ca957c3ca9bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1112a6bb5fadd9cced7360d079726854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7669231bee3a8ac6bbbb35f03c9169755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90070e1fc55e63823f97ba24ccd4a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453798a3916c6d8e4e41a056fb6d3cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ed054f24b7d714e232abef196c4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205abeda4f24b54024ade83607e74bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad394fccc91e4cf89cafc38d5b613a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c929704dfb4e158e7c05f7bca6ab7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf8bc9411dcd9ad4b717ee61300d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f134869ae3752b2bdb4ed5d0fe64a3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddbd27fcad601ce3bbfe07304df75b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b397da3d6cbdffb62d7583055370e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29ce6564feb32f62491b024772b5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f26af831078456b37a702062d661567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78ceb59c4291a81631a35d68f69f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802043c63d0de833620b390155b18869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc684c4c0f30db746a65a7cd5d778970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b43d0ae963c8e6a6ac3b1e3cd118e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867c7098792990adac5d74e7d9acf2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6d8e1169cd2cc4dea20eda4bc1a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b1eafb915bec236f1e6aa90952f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580bdee662715c7f912d632cca6a7bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26553f12ccf5e4b8141416b88b710e6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44524f4336dcb57b2079ae089c0ad9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e4ba9fc35f7fa5e67416f2addbe9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d956c70f5bf819621878121e7eb9ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4342ec41cc94a41e34028a12b8355c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e3e2ab6949465716776bf71040d5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1934668f9852a3c23ea3a5335705d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd0523637dcefb621fe0ac988d5f9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd4ed6f3852e443e766f909588fa084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127eac6eed24211f28eefd444c6bcb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b94899cf487dac7a2be2713f492986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210f76aff95db52fdd53acf3174514687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce353c1123481d7077e12af30ca0088888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a7bd418f1c71de06469ead00d743c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07f74271298e2ca493126fe99577a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc507b9e6226379e5d290cc415ee552891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f41ef1929ca674a6900a8afd8679e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880019842001aa5f756981cbd23c8db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dda7223c6963c65549e6be475c47b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34db7cc41151f105d9956d6a27b15895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce0da32d9fb74b635b47f8d849e5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93435ba849573e3621093aca558cd75697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c5f3371edffb6bc92b1d42ba1dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29505dfb18d64bf5bc93ab72646fc74799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40236ce5ce1d455c4e6c0d528c2470100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af6da15f2e44df1bf77fc7339c7182101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bbcdf83f6dd7dd87be9eb14fddddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f49bacb3b4896337863fe12ceeb0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f17767b2e8e4c47a3bcf675e11d79c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a907ae580db4c860731c35a27883f85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a1831fd3e270f8d7c0b13d83c2e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f60f868896983e4410f3c9eaccb6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7a459427e7320fd204d76a7a8abc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640729f25cc1e11fe2c3a297133952b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d6911bf432219d5709c1c4cf2dfee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544ad356b986f0715e21ec0d56abacb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba8c578e1f950b2ffcd0175c0f497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258d5f2416596b14475d87c4cac2f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d22769b507bf7a75f6a88bf6440a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac23acfe674e762b21842b35ab80144115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4f56d4030e58efd2de92f08d8e85d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba319efbcc252f0b08c47886d445bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2da3ce4800ece775aee9f6eaf8e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe08e41b5b73de8a1bca244c791f56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6458998f317c13e4d28fae2e067d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c67ebff4c243309dfa2b0bd43327f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fbad5470e01b34ff370dd0d66fab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e88c597e730ab3cdf8a55e5fb525123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d85bbc451125339e6b97e63509f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb547a6d773f9df9bd698f3ea7fc8a8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a267a2357a91478f8dcbaaf8e3c3206126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601468cffd0fac8bce0d86037c70090127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d818e961db946ce6fb830a2c5dafd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef7109ed3b65fc5db9bcc6d4948eb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df76034ee7d8a2a84c205b5d1d0d706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a6c8ab9232c4131826a9138dd010a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc191b205daa51544b23c569e47b6a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5021304be1e512eee180add97bdcc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451638891181e3ce270c5b032faec430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b0bdbdfa85615891347ca9370e432135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6613048c435192c1acdc58c496c24e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff847d7a45cb07c6775ce3db5fd4b8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9b1c7e03ff3b678aa128f2049769d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d94423237a7db1adfd4e3a7f24ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ace5ddedf1f45ea28fdf4d3a07072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f9ede8a08515825813ce8b7e705e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca340fdbe62d782d5f4f4d4f34f2e75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28dfdf5e2ca01ca9c699aee0b9af2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f848fae2497263f1f1ca493e30ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d03a6f3a1d10ea16fc819a649100b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b72a2326383d679f74140e23d8834146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a39a1b3022b815fa9564753b181f1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebe0dd81f6f2cb91ea5f4d258425e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb77dfa0cb174c4cce1aab8e3edcefc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf01d097c9b7ab8aa40ac09b92d48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6ead4a0cfc1a7e9c32422fa8cf63b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8743c5b490ba9013e208ec96db0de9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08804f3745506daddea87d81d3d91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f37c6087bf10a9fa2274fb54871b39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15668b9a237543e8f87c362b0cc2388155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fd245f017c0ebefe4aa5e0bd0dce1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b558bfb22860421deea02a390ddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c63f9c09732213ff987a57a5b1ed2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b8cbad1eac2f9168f79f7336d40a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8fb88ae5561fac30f1519ec9c03e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c1229bcdd0f7034ed27858726488161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560d31d664cd821eaaaedb014fca22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ab9732df6d18616668145a6d72f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde813ad641d699d4ab45f25e1f2738164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086d6437da6163a87c5c8f6bbad5cd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc01daf2ceb730fd9ad5361c495c282166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b29c322d07396e4b0437d612e6c78c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657886d600a171ad52741b9cce4035b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409294c415c3f707bb1687c131d032169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c871c84007f3930f889ed488688f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d07b16fe2bd70066c7f96de1c80ce7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635df4a12d4c5f6fb7a5734f4b560a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92545443f7b26f35049773c26cea09e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66628a7134ca8de20fc2bbfc747a9ea6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5294a89b9f800e2b5d9be95ae99c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d881592daadbf2842cb82547b419b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611d9267d4f1180ecb5970661f2499177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eaa28a0fd461c124992b097fa7ae0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fb996ee869228f1bf30c7a727cbeb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb65aeeba4183fd57c6e23a75f2e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b2b50e0fa94e57dc444a89189029181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6561d419f5fff0f144f6b338588729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fa244d492a8edee788843590516a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1fb379a28c46279edf84567622bc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f87075cac3dd014095ddddf52b9f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dc242235c9250c11fbdcdcaf6c543186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bdbdf8d4a68c865eb5a70fab2b9d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877810a0a5b2b425b199cf8454be5e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c151cd9d833943b3ba4c5d8f3bfbb50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a3a7090e5e163461aa0f1efadbf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd0005931e6855d35e12c323dc97c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559c7f18b718e2e615ba31f75dfebd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0ec00044ca2d48685ee6a79920c16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f118fb0bcd5c7b344fe08dbb8f767c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a495d1bbf6d80b2c3ce94dd9f003bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab8b4c19e031684ee6769e6975989196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1c3fc826fb6f77ccb6ee866f7f3d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a646ecef88eb7bb1844176a5edf3b04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d8f30007c01395b1aec4067afd0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ab43559652971f5de6516c881d4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219f38806fa6ca0cca8c4d8ea0815f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0737876dcd7bdcedc8bea23409a2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca32a979986cda763ef8154ea549f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2857100a0af4f71aec9b2729cfc258204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c22cf73d6730eed5d8c6bef0b748205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd92b40ed982a00dd426a27dc15b76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09266f7f8aedf791a29333d4ccb6773c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9a66db7175c10e978cd2158070e60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3947c46220a81619927af5e839c6cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da108a94b40e6963997c866e4ec034b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a8c4e4fe8cdc96237ebd5ed7cafa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd062131d41354651d8db2751f4b8d0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6f5f899a9f2c761b93ff34dfc7d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3718a4a1ecccbab869a12f0855585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee927f7e501ff36b5a3ebfc9b8a72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e0d825ceba386bf168fdb5e3b4d22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68490dab86195f1bc22f4862672cff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3f0333b5a9d9965351d14e9e2391218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607739a34c5a4f4cf00d7a458c967fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c671f9298497ddf25cc36f075d3de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083821cae03446ef34953c94844b95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593827bc535466a054da863547e7452222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1793f996c3121c54d1f78d4559d99223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e258b60306cda109c4ac3d08c92c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bff40d3603add4c3f74f849b13c2d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed81125bc08dbe4b0b12ef9f3eeb48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87274cf33ed746aafb11812653f289c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f36ebd9e1958c880cd8653acb9c64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f06b104d49a4ca3dfc327b01aa1a7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d1d43a8d6a1f74641806d5b9624a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f574ef5fc2aebb4a45fad858c1f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d43b18598a91b07b9c2f29fcfd69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f53eece2c7f79bf007c84e51d0ffa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8156ac71a405976d9013ab80faa9256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6486cfcb290a273b06610b301877e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ac5ad113b04e81b03a4296c281476236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b9cda051b435ddefc8c3d2dea1384237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd205ee71359caca3fd418ae4a32c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc8ef1643ec200d2d81c35cb9e9862239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458e5534f5ac73ad50166c9d3cdced8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa89bd666680bcf41c0575cbe52d00d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298b2a6d3921488b4c444709f8ef15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43920f993883fe098b3f69988c234243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0874b16e8b6ea6cd39da1a24226c85244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11cf3d6f047e459bc48ff74e5c4fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0d7bd761b890bb13736083680ec9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abb88847df440ff5cf746f267beab7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b7c526c37f3f2cf8342b544d2cfbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22714fa2fff88335b417858f32a0324249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb18841cbc2877deb68f8f73f00aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd779d8fbc9d6f4cc6ae4b01865d7550251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eaab13c4837753caf096556573d20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc761807414a228b12380cc09f8c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb202d554e94bf055b2fef67fa9347d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84665edbced850d8e91cbe9536a191255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fa4cfb05755a38e15c8bed71ed26d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbb42193be41518415f17c505ba3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59ea6993827ce6ac8416bfd163cbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702936d0e364791cc6324d0ccec9467259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d78291cdbe1b22e688fe5130c7f98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06db59cdd68da0c9d755be41f1a83a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ef31b1a147a5b197e81a20655c17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f3626415804bef6ff1f9f81096b73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a29a75560e993c6801ed7cab766e4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccf84baad41aa10a2236097552957265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683709f3377a7bb1e70c00946911bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc61b39b4713092af54aa12fde6ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4f94ab64bf79247175b14d8b56ad1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84648d02874c6e20e49bb6916949b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959903d5c62a51b08c1f318b1370a45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cede3c9658a584677d405fb40e99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedb3a4f655bb73966b998ab849ab20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c03e1e61bd591cdc382fdff3a659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61bd345cb41874c0a4e8135f9cc8da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763123cc04c3f0daf21ebcc20c22f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6c0ef0215474950df60727c967be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e54c8b4b985e6583bcd849088beb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e9157dbf9a05791efc055b4ef8294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd68c801dca30c2bc0cfd5151662e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a08604899fca20e10eb7cab7aba54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296d764e9e08f266b0f0cf3d09c7302281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5d3183e9269967f2e6fb8d2a6367282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50713fe306b9aacdf30bd18052687f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f55bf06c786b0620eb15fd0fe251284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f7d5a4b2625ad4124782271910964285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4512ac3238bec06d620af06f618b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78002b4a26b754922829fa9d6f3f5de0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7847e9a2b742edeec7dacb9f8858288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc7474252c35bc8a7fe09680d018b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c551e44917789564017ff9be8a9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e590269d4060b173778b7df6e36916291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3ad69bbd6e5312fd98101444b855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec53bc9195de4d6ef5e9123dc6cf91d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226232e3eeaeaa6541012dfb411a633294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded7ac5b027e588079ea2878f948c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2a1f494fc897697543e21114fbf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657c3332db5d11fe2bef73528b7f03297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de495422de2ee8cba3184677ac120a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e46422e5372660276a04ece8b3ec1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd640ee38b9f27a3cf3f412cf0f44d77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184bf9f248974d5af6d79f7a41d39d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b698240953de2431feb826ae7f8a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc848b515bf6c1c803f4331b46bd99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb50c6c0a9f3e3b88b9fd08bcedb83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88b7b039db7b677e0a203b30f07a50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af1ccbdffd4c769292fbcc8e286738306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa47858bc9f3ee87faca9de2688fe3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb93dbdb0b7ee28327c904b817a5eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e5a3c8ee38db287f988686f686e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7471474f81b36a7791da67ef4b24480310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911afc93621c8e359ad0abab4939ac0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b6e7078ee0a55fd1df0396d58bb48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c75f8f359885be3b5b965e83493c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f808258189636c10a7983bbd9e9f19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e410e9eb67a95b11cc3bd967ac71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1031131bb2431988a12180fc731d22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cdbecc35404a5dc8655428175b14d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818a67b865be3c19fec299023ca74a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa655ced6086ade33740e3e92f7926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416bb7618ae43dce3a6517681794d4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df588daeaf54e872e0188077fa1562321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a65bfd57d591f50ae2221272ef8a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08ffbc00d59aa96d61f4ba48147022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924aa3bd23efdbfcc72ee42a86ca997324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9778e3e58aab43c54128d31182c013325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc97054c4345c8851e528c3864ee87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f3a61e7a6004b514d17bf4cee965327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d09e8cd5b87ea7b9b125e713813296328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4c04e5dd1f4d3859618199003639329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4301a424baacd19505947650ed5d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e3a2af20c193b912f9ee03934e71c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55b82a78eb631105394304c0e834e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24464b4aafe73f9dc97666ca652b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6d404a27898dd3f0200d48944a5f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c699c70878ee5f8e11ae1e24a1bd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ec64fcd54c87db310c3652957edb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a40a6d95e1cc9c3b9226ad34a09c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cced71a896841d62b0d017692e14c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5251e054b421fd3ab116037e8d4cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe23e6a58a69201e71a71c98dc5f767340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a567f30eb398a7ba3675cd6a4b70b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba70a96853bad1c78f393c68535244342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b72537cff431a83903e899e21fcb79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867a83a99af013e4b1edeb65b813df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121cbbdf8a8796c001ade0770c43698345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d624c03a5c0c9478f0e8f66c783c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c787bfa86b6bd1fa34a2c76ba6844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2c550ad9e285d00f7843404adf954348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398326e159ff14eb861e648f931d4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df1c5de87535570396df45dbecc5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6616a73d69b4fa993d0d7e4853c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610bcec96aa819b5e259a5f68f14883352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8ff286565724376797897eb40bfe7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f8052ae534cefa489bb0d4abeef8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ee8fb574549d6ecdcf36ae2af489a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e84c420de281527f08791cb9d9d0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0181b0d9ef1144c154fc6f6be96ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c15cfb558a92dc3445b8cf870b06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774980a90a4e2f44a5095b9550a9619359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b788fbb5d2f14828a5bb81319d9b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028a734dab32486fa7d2626ecbe671361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0c937a46a2254ceb47f1585f310fa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172b34cdcdec97b43441b83286ed45c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d391a6d387b22bc6cfc6814d89a1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971d15beb6e81d9de474cad7ae64200365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197f48287c10dd4ea0f498ae6d1b60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adfe7f71b61073e8228f829a1c2171367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520f1b0694b2fe197df6cd3b5624dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057217e15f108569d78557b890a57bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de47c3b4282262b1ca17f34ffd5abe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358813c08d5625d04180415a6c9498c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dbb7cd82777b57a593c2a7270200b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ce7dc9eb6025e0f24f0e3f232cff4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d76bf5b7e94767d49eb4e7594aa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d26a3defcc7bdf50745f40f6ef600375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe073a7dbf6ad5c0aa834d31147a07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0023c25df50e7158790da62746d54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438358dff8303be414e29d29037cf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae1cf4b515102267d268dfcdf503eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e7a275ae0f9b9c2699c7e9fb312b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832ded1d5400237f1db43d818b83a3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b161c9ef18a98980f3680f460c576382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd0af27c7c3cd37386425c00d8fe7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645b6df1fb7b240eba2b1317b1b75cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fa7e35912577b05800871da7c3617385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53c2dfe8fff66f8f1547802550225386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbd8beb06325a374018eec08a727ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46116716ed01db8d9f0ddc70aee607df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca166e91d0a1e07709c9b7ee492afb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2fa0b4924f152f3166d100fcce75f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97c5e280f7ef155ac00931dfbb4f04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e656fed28e5940136f1fad982aa51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d956b0b9f830b1525157dcfb17da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ca5411aadf245d790a358df5cbae4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ba73c8d2abe0e4e4d01c15cde4d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce363e95c36387cbfa192487fd5ba0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e9a46fb7284e8b7cd770071d9502397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb665f2e76c2f6012666cdda565cd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce67f80815f6f8b5733a9d3ec337a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cedc5edab5c1d61cbe6bfea62a3a0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2a7d7b2d401be1b30ff6ccdd9694d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714256b34c244e7b77cd4790c78bd192402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fa6e8697b62c8d7b6c1c89ad0256f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483e892383f3a8b7ec3fccb1bd6582404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c060f6096bc7f6994ce27f5e6080b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc682742e1eb9137fd78d67503ae0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33052f6dc7ca3d75f4072c4c64b43f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23965dcaa7c4e0300902d0b17b9790bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0fdfe1573a467ad3ebaad258dea6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb206fe0dce786132d1f2feb779665d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e9fdab3e83a8acc7de4bc59724915411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610eae362d583cdbc0c95ea6f7c6dbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8b6361b6570f5d3cb9c8b4840a0d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486db636165aa1544554549e6284d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bad212a1ee83d1199fd093e64c7e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8e9c3db1c9dc1d03370c0fe7f719416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a35e8dec881e00cc5eef1ce30966e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa79c6e696c27674c255f4e59d37437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa391a9eeaf50c25c3f97b9825104419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517dd044a96a167b3b577fce17cd76a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446844cd6958795696a34352e74f423421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735bcf9c66fa1a350403671fc05bd21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6dbd76289019777995821d31cf136423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be029d2cb9282696b38edc68fc65d262424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fd4176c94599c3fea5ba98d34e94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9387f05c4618e2b26eb70eca73860426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339da05235035b1084e00d548c017a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6092fbb9cad71b9756f6151d9938e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc42254cc001303aaec5f4ecbdb5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5ded1d6ac14083e2e984be5ffa87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fd33bfc1cf4e9d84a3a6b133585a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696f5172302b375c57853493b1fe571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd71d0d1b78ec15a16f79babc938f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa6748b9fbc1e08dde401f7cee98c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce039b04f9b88df90bbaad99aa4b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b22f367825fa496225e02a071e5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70798db0ae46d943c3451efd5844747437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff762a3ddae4b8067fa21c1919c879b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269416929a62952a81af3b91d53a27f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb7def70730308e44899bdefd17d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a85b6c19f9a801f5882edb563090c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948a4b69cec1a6717a595aa4ed0c8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54ed34f114efe8b8b47f675749b66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b6839fd7103f904349bf339dce73d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278b7ef236dcc94bf1398ad93e4b794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bec2a52e04dc6b3b8777db4823a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498cbbe0076077e626903c8b10371b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a52beb6cf5822b40207193a81bc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba44f285ab074b58269b8679dfbbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066f07c66b4bb2d90345e43bcb9904450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabc5ba8deffda595e4754f8b0e87f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e24aaaac45c76575ed88bec98ebe73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5392edbe790b0a48c1c75b57fd5b716453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738af27d0dc69e0811eb12bf2b6f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9373fa45a81173c68b4ea79837c9f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471da3000bb4065935284be49061491456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8542f71f21f0a628be2f8d71f6d46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034bde69a1f39c7b54054e99647f6cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d3b23734eadafacc2a3f8e2de66aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b2c71ae57b03e5841c198b920597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd40d1dcd0ee7cf1893fcffcefce5ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c9b3d3058d4b7d329bbabeaedb6fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bf0466fc52e1a54303d9626d1afc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c11ecfa28201c7f8691d7e3420e68d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0250f81b3d08338f66a8c74d8a6fdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383a98079a5e00fe326eb8e7906874f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ccf3b99c4a00def6e66b022da173467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb0f95e0b7e57478504cb48788883468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a9b207b12dce4a266bc9d1c1eef4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5b730f10c389bdde0909bebaa6293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d641213cc56ddb914da56824677532471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fad21913e473d85f6082dbd3bfd6b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c11e7d5b2b70f54c38eade1f3fcc2c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe0dd39a9df79caa3f7f5e7dc8176e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1c87087ff5c03dd3e911831979b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decd839f6d5acfde1c2de62244a081476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e453745d671da90bb48300e023e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53af57f5c78b1e7114226b873abc4e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a4783dc9be3bcca24395afa69bf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351b74bbecd377ec01673e315a0f09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf64fdb7ae92d4085408382aac9a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce00797523575302718602ffb2e50d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364c67720dcde37176a89f74210f56d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306fac836b6183afa24e5db4ea0f8d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd234f43ec56378be3d7bd5865a9668f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1fe4345795401c86f39213cb27cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4d58a4f18e5c99ed2ca3247d2344b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f44c67d743f3bfcaca591c9a08c851488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d0c65f8499cf6ed5d5502377351b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0852e9d3b5e70e4b05a23b9cf0d073490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95cc1c0af8ff3fb3aeaa394244c1de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5a72e3d0eda4742e0a7764a545025492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105181d9c03d4bdbaf6f40e45f1592493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff158baac1ab57a37ea832873dc791494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6389050596b4721dbd513f19d3720c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919159f8cb61f74eac90a959becf2fed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3edd065ccee216e2a1e6bab363e95a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc82f621164364f3611aee402ddbfb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ceaf88faf9689831578089aa774f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059107f81ae6bf7ea015ba4e7098a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586eb3fd0cf3abaaa78a9511021e3df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f73d23a69d9c18e63a9661a08479b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b4c945ef951cf735f112eb04a2019503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f2d3bd1153c1cca960de19271baef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c24eb33804bb5c77fd277fffc3b86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206c86e42c75dc10e2f869e1b045025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9491c15e6f42be43f030586c08db4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a8146b2f49cf6f4f9dc20a35e88d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f75a7e0621cbb584803e1b412c179509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13ead3785f602a02d23e7e21a9e8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905e6ec8ffa811fe505511c1a42fb51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb0d4fdbced8c4c947a3d1c3215b4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededdf7a974407a1aba0917c1c019e3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb8b16fff246e5b4d9807c6e24e0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5373623b542b7b93caca3cde62acc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1266a1fdeedad2fbb3db84f344d07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe65aaa46406eb8c46e8a5266eb553517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256abb4e1739a3f11d317f37deb4b8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975d39d1cb765d88960f36616a3f67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73246fae84a50f0d083f197b3abc5c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c407d79943dba1911c6a412044e4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73792a65077592929ad0d417ee1a007522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb61b513e52a48276eae1f3936e30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f653cde028ce6481ccece4bcc044524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c826069f5e373c2301b9f2773a867525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd01cb907ab22dc10f123e227f2db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486072d8e36259aa7975415177cccc65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3c00dbd8b1b70704aacbbd3db74ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485aaeca2ae92db31ddef3ebb7982a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265407e22b8625d49fe4837e017c8352530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e02a2b5fdeaa3146a41f3fbc923f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9962f70fbd4f3dd422c90ca2464c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410965199094e829591b44dc793aa02d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b16da7f5330729aa1390b5d1c9dc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d590929a25d86955040e55373e89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5558afce8c7aa1cd91cdad45918e1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379307d119f40ae615c2c78531bc4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ff67b7247959a759b94094676dde5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0966aacba89371e03597fb4cf77c3c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7a0496116cd2c52a0e390a18440d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3202fa802eca0efcb75b9f2259602541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34904a58f3f0af8e52c6a15b88d848542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb16da16faf4676c8ba3c2a491e9e44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b61470b0dbc2e3095705dc28f3732544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1a015a9aabb8360e4aa645541ec78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138e3aa1a6c709f28180c53f33b7429546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b82139359ce917d631024bf878093547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0faadeb27277877da4f6ed7e210ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0bab362e8f394741f6d4cd2220f17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2d28e43797337d377e88628b5dfad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb15697bc35d3ee4c1dd187004bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a1d8cbedc28d6c4076e552b3254d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14fae259fc54ca29d712be3827bdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7b8bccad8c758d84785c53704d980554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fafd4e4e592ec44ff30e740403efd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a990aa792539e8d871efaad0b84052e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e73888f37f53b5f3c8a99b7aaed94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dd5983c28fc8eaadfb5d4cad21e5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e55594aba5ac6104d59a5e290ab35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b56f0cab2d428f99d8b4d3ac3b9fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5101b51a3c0f3146bab3c46cb1b48a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9739e1f6aacd6de201aa9577e7c81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d72025675fc37f8e69b321bb27814563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb21a2b30e7b9bcb534a4fe0b0b0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a0e5616044c44921e90f25f08d68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38108136e5d40a85bc05eb9575f7c7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251abd2a4c279f4a32488866ad80aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c38be799b04e69d375326ccd3288568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4498b684a7a9279fb1a85b57f821ae2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acea327327373ce44e0c6b10d65608570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b52cdc22ebefe1e574ad819c1327e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3454540b517fa14161cad93f52545e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be1d0dc486d62a96997295dd00878573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049e16c28bca4bf74a658cf0c44829574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f878eb5d0e09f32143166499b006575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc07cb40ca8be7ec21a858a8b92d55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8022300468f99c169665917a01549577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a690f91bb8b146f8abca0c700642578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1d5ebe9819f41a0e05dc15c98b17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2c0e202d52f64672dc73d6fa45ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2b45e0626feeacd6f6d2d975148d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43e9630d17357324ba8fd822c4775582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc46dab9b90ce47bac4fed6d71a080583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9b84f4a9d48168c2086cf80079254584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0cecda9df752f45dd68d1198795da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a12ee12514cc41d1bec80c7876e88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea0a317db3feb363e6233661937ea1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214f7297adb4bc50390aa995efe6ca0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b9c07ca1c4055358e017a2e9535f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8dffd01a42eff17e7f97aec41ee84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78202d98073d83edcd2283c377187b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf094b2958ef1c002f61507f86d3037592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b06b9960a4c19ea822f7a153470d19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb9163cefe15a59926c9d5f15f5a76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176ec29154013ff09c8d54eba19aef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f36b9c4f2a72bd4563666f8e409d12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d508a5c75ce46f335bac7b0c30573d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88068331ad67b9819b20fadcf4a01a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a67fb56e69dee3010724a19317c5ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c31a9bda9b98b8bc719cf0fd9f5c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496eec1f8c3e7672adc63c88dd1b9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7740c36846d11d0135af64bfe239f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f10cbfe676d4456069f11f4801b71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03693120ee3df50f3365b7a2f90b1ebb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f29c83e2d21cd806d400e5f7d679c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1fd540a3baf2ba16688151e600243606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce475951bae80433ce0d6ffa2bfdcf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e3c4a429dd30ee0f2fa319d1f7d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74441f2f077967c8ed7c01a293c565f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b3423d8d334518dc563a384c9fff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c50b10d964111de61230e2e512799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc73225e9d015bc08826f873e1df7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45015421760a3c90c6b50c26f51405613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b61c257c37e8706fda8ccd45cd8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1277d08626d77d225e29c36890c196615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aebf7d7b1efcd1c27558c21767bb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90a1fb122be609c7c70303c4fde03d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1fde127b818d2544c458851d8780e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446c6fbb14e0f9b1faeeafe71bac52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c26710584881245779fbe4f80c648620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81128ecc117e114dd76dd77d2e3dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f6eaf7a2e6add870c7dab951ec7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8540abe4ee4626ad3841698437fa9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7db3694907e603c7dc30ba5b54c0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c772868af5f51f40cadc2c250b320625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb5089c18cb3d81450d7ab42473653626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30da63da7b25394a5869ec855da8af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0546278062fac05c957190c899b195628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9ee8755f614efe7804e19b16ce0a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0ecf1b285b1ebcfb27ef023564a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eec4e888eefd1f975d546e2665120631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930091785bae6ee90ee0e615e6d96a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553895cd7c68b6b62357347cd0f254633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c06eb3dd074d2a54be01227440df5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419815114712479ce080dc6e2e84dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e56b1d731dc56d95a4ffdbd8a3933636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dfde02e7aa204741557a3f75bf4ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ff949cd7d00bb4e004f6fbadbd75b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772c382994951b527a01c5a45de23e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88300337a12a7b575e4b3f90564e6708640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae26897095ea53edb721d3fd71b09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8913c5efe332ad1a062f568e1fe46b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b84eb0ca719c5ba4e410de9f1e5b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285d75a5a4fd897613b022fb258cf2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80bda11930ba1253d6a6a233319fd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40a13e0fb17d59e7cf4b156ca6284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4176dd19c2d31664f34d0f2ab990647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf414bc04b8fa777c3ff30f24d9859648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf758009f5a323e65ef54ec1200654649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd1c5921c923d0edc50c97d213df4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6869d23609f9816f4c314997cc34ef2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f22683ab0f64e441b8bd85d26131e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf5bac28ccccaa783e554adbe4d0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61c152f66448691864ea1141c05b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fcd10f2a49a855b5e913a31fd179e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031e7663ff300dbf88c2bac00401ee0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba90c45ca11af35ce9e4fb02ab0c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6bae0e4c0cd84e2be6cc287700517658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b316a6a9c88f0d8de448f3874fcf7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeb78b8b0bbd92482269bcc71ebd41660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1579c670710efe7640261147cdaf2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe76bb0e7e94e25b5455916e033c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d3d4d62447efb450225d693becbd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb54ef420b18b86803f8351e2856b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a622b6be1bdceba2d81fe082c86a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d9344738be9c635a1fd978f7df57c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823fbc4fdfb75a1c8f31a2d6a841da5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d8bf0e9691660f9327b919b484936668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626a2fbbb35923d21263da7a4aba11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d330ba5f24144cfd292d9bd53834b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf3f4b456f1eacbcd6f32d328127f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51266f302b768bbf96be6a1e8393f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb54efe8bfa80689cae8f0a163854a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dafda68ee1032daac0544110a09b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24d4a9ae8998e50e57722cbaa8abe4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c178f87ef2b591a2134118e4b9dc6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64cdb4ea0ca34fa5caab07ce6fda5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a4ccc9b587951e4641e4c8eb33eb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e282524c6ddf4d31a779a1af6ae39b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02fac4b962847f62684b9706e9595a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28babf4978e797eaa7b5ee259d7e8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7b61723c50a26a7341e0563af3677682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6805be7b58ce8524328b7fd39432879683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a47ecd328430d0cd340c6561b80c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2faca35db248ea77a5b7875beb1fc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7d8dfc5a77bb69ed883269f581af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c762d681df256cf3cb73b3a2a820687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd5fecc439dda5a4755149491d8464688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9c741a78501b3b7118382824dd77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f470e544514c806bb8af64cd296520690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f6941e44eae2e0635ed5f9cb44420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b2dadf67095cf60d83a77f670c2b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c235ad037cf3ff062c68939eba1ea97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a891b7faf9689b0dc450ffbb106749694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845f589c9796d637795722c4a787299695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882704d52193e6d72c4a8cd5a78f374696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047c35f1c82d1e38b82d3bec5707964697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39c9bb4b948a39b35107a2166edf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6681fe972f0beb9ef14c1b6f562e9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7652d06afea51960afa555fd2e90862700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269347c549f111e8507155eba1c8bf01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e7b7eee94e705c8c6ed28598c8227702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5730942169d7d0435398d66f8002703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfec7e0b0ae926a8fccbc8fc91f967f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c92336cf65511883552b2e130146a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a3b14db7dc9d222111cbd5af54d53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eab739c4b48f1bcbd0ed391bf3750b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4c38bd586c7aaa86868b7eb7fc9b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0f385a06ab52a8521090f9e51fc06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c3c57cc97af91699f6aef5a3c1f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c0cb4bb4482755c01a448d2e9717b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087b0ad43674688759852b11d65c79d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc95ddd8b8fc46442e539c3028582e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ca72e8366c7e174d3172f0e0ad1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806dabdef9a083500cdeca169680ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869f265139944eced42026e6141ae96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838d72c257b5501f39024cfcf8063b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ab8eabb66f711b33e2184b0aa0d45718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc25f3989dce78a6679e7b0590938719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c090f26b857c44e03efd0ef7638fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf9cc764ad0ee626d0e55243c6d78e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd1211305d710c99fb26e98e534e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ef40e98ad5bd777ce978c2c9594f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9cf34f23e0a2e543e6ddfe2c76ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16d99e03763d96f689ef08af6c83ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c78cebcb198b178ce14c9ce0552082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c28b7dab5eb5eca0073009bc5589df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62305bb870d1e9e73c93c465635629a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51824c09c26eebab776822f9bf612251729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb624a8c0b3681dfd97f651c2a7f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ff5995e68d7e6333025d5f9c7caca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7dc4d56959855c528b761bb3e3e34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ed43394c196c3c7e2b57c8a74547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ba652dca7297c33af56c1e5fb0526734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddf6646b0254ecfecd5f607f2b9130735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8aa522d10200e630d9bd48c9f593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c9069ff22f2bc6209037dadd451d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddce6ceacef55ae2bb362a4aa9143c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a45ec08807f5f1fe9671e00979299739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131e864dd1d3e73de40363ad586dd46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2646d7997432de9a93df6ed5c8b0dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432090a83ed9e8d5c35bcee62d6ee65742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c09a4ec0ba06c399bc926df5408ba7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0afeb89568667f43345daa6b6a708a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714d39c42ecf3cc7b78081f7a838e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a40a3c125969ac94042347b6738d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30737a7beff50aa17ee4658e20905077747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e779e8638deb4c25bf1513b5fc17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f0d561aa26134d1eeb4babe4f9ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a63168514af0b6c32cf79c94281b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a74ab9189e10dd98f819c23499d30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a20cfaf59336fb1ee118a9d5be2cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30a8a49351d10978caddd1e871c70c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a261abeba545db8857aa34f57d1e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a925495ac6ac30449a4af133013385f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71dd00dd888be60685abb00175f6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff37f718ce5ca0ecf6bc66414d0ed2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ef7209eb58241561cef7a250428d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d99302ac71b6d4112efc0c678adca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>