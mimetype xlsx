--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e179b5ee766b1a658139b2bf985726f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517e7206ebd21f23348c6fe52e60482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461438b90c37902d8e6433a0c3beff63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703387c0fae933f08b1fca9e9d22bc7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd992cbbd8d849f650342066373095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae43fb89989e43ca1f172f3c4c6046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857ecb46564a541f6173b4b2497a8b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f7e45eb37c397092c6a6492f776af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0a1433fa5930417b788b6ec6e82b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94d44a6a9bd10186d4bddcd7a5a5ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5bbfd9854f8886d4c73f851d9e5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78028c9571d6e1a242fa6a8304f12212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aabd5c2b307fb70f90718d2ac39fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33100efd0eb5905d7a6b37e8c0ec40114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a487d725547c6f32e0374d9233a8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3a566c71e8529b091274f5ff39cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffce74d144ebed70acaa45f5341e3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf770efa515ae9d394267988cbd4969418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a2822b389a920180892feb2a344ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adae552a5bd3017171f85237f6745b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372626e89867ea267381618d23d3b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749392e6d88a1babe46a8338422ba0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad8ce1773c3f7744cb1f06e528a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ee6a352a6603080f1d584fd0ee8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f968c9b3ed7f49c853fb2a4eb02e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d95ed761b66dfcb2949c67d3a2b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872c19dd59548fd674e0ea6e213021b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a01b12096f6a9dc7aba359978377528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d866fef3e1a2c046fd74316b1b2b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f2935bd04fac95b9f6b831fa1b43030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65e086fd12889c0d68a7dd1a8e555531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e2932d17d4fabf3d62e2a6beb2c4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ea914b2b1a3f5a6622d6ed6cdda733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7916b572f36d7f9165b0892ee1bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853eacf7639b9215d34439550ee1bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a7b72403c67410a1dbc846b2653636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dff54fd1f3e2789fdfc2eb57e9f4a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f31749a5772390fbf01f79a54b70038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2f2baa77514686c4f434281f32abc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b052e9a10b5f612b39897c3c2439840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d6d78e5baee846adf81c6187a35341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fc4e23451f09bb58f18e3c833d10d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b1825179a0191f7f3c4d1841e4e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c36dbe4ef89368f2eeaf82be9d70a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c647da1f87190e44daec5b682b0ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f00d03be3c7f1da69caedad0e949146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f31f821db872d370e274b0585a54d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4524ab820c746cdf07001fed0c836248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1438646c1d588b6f0505b1a539065d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b92184cb4bc898060cd61517d800b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09e2bcc939591f880ee8e070c58d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed5de351543f395be83909c4fecdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a27fdade2e24d18330c7273186f3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf942ad2863977ea6de0de82c0828054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880e6580ab397f0414ab0ef877cf8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4fe5593a5a496cf545a6df4d8809a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcbb8b438f2c3635b00cf21a5982ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d5195b7c018e782cc77b8ad5997358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213958213960f1d8b4b77684a31a36c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db14c65bd25cc49b7fe22d8e481d6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50720ae2e275d72b55a5600b974d37f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a012b53c7179b8e7ad4162f68849d5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e62e35ff69b244c599d80b64069963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479540be7ca5540e733172119aec6d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f30e56c599d03e00c7f522fa2de1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade286c859c4bc67d472fcd1a0ca72f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b01b02e4b0220cf82bdb0bcb8b8b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73d03a5baa2b19aad0bcb4bda436668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd857926d20e39f89fb477c4e5130c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28efd023fd443546eae75c1c5c50b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71600e2a7f366aa2135173fb0747468a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6538f495a6023d0abd5ee7122f58472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8cc2eec01e869f353bcbc086771a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620965691fe905b76ef97a7c27ea97c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc7185ef3a2d4089c8a7ce5b99c2be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8471d35984a00da7f3c1c72cb1ef6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb565fbae0e15f1efc7d31115d8f72677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f61f986e4d18b8d7acff95c72db11878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae59e5e17f90ade1a99ef35360a3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473e687e1545d1802c3eb4a82ab6d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b6a7d3e72daed40a9a132d547459781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2af893bac2196917d12ccf9735fed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ba94d2adc56dd543937238fbd328d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729963f0fe80058503bb2008d0c6af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63bbe2eb0ada1b63d6d0f45142ab6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b5fa41a55ccac7d702e2f94a1ab9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b43673bc254edcb6d694ca3e401f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f31022ca82c6ebc984efaf6993f0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6745f268e22a5165fe856537a5a4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794cd80dc9946b27a4fb5b881aa133890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbeb643b6883ddfb639db245f7c77891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0a43e0751e776fe34aba74d3881192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1471c6c55f19874d0e54319fcb3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25721fa928382017aa53c8f552c1b4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8447b35498b91f765859381f90db495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314d5e4cca13ee8a64f8a6556528c3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4b528c7397121fd592310172901597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c71dc1a3fb5b9c94384e0170eb56d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8efa0c98a0f6a851b698ebf0e26999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40feb81a9f57db9b38e411f7657850100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad654300d32f5dd5f22dbe5ba815bcb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc53b4e7b3acece50d47958508257b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be4b90d75bfa55b08696a56b9be56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ca8b328df4d410b84af6c8bfd81f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722292835b4b95d846cc2f21e4c81821105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b39cf2f62ed7aca8301af1e49256d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7df859910ab50aab46e2b858afdfc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47c369c23ecc0baf2d1761f0dcffc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf57df015b1c4b0fb964666c3afc335109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27077d8ee47adfc7a8daa04160e93fc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecff928c6cfaf80e64bdc4cbb3b12a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec9cd0e812fa624810f315934745a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe0df41f3e9c3bc46093bc5ae5267113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae482c07aa5a7a74cf9f728e89eb136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a570127f758733b28f2987dde363fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafddbc87a0328fd0deea3ee9315c77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb02822e71cdd8293148ae34bb4d6e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283abc19bc70ac63493b65770957dec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f60fd5004dca473b566c5414438f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77076320dbb2fd9615243da346cc8378120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc3726568a589cc26b8c62f2c2948121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f09121895e9e1dcb4a50b81d5c8128122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817121f7a50d891e5be01ce637f7d48a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7aac78bda27c912789aa5cf75149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c02dfdb73d3c6fc285476922453dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422600153bed744092bd9b90a63414dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f479d37bd7d86336e101cc52cc9858127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f346425bed691f7517922b196595128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506fa61fb944030211b734b52d2c7e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7d8722c0adc6d2951a15ddcbeafc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be47f8899d0b16e584a3c02d4cb00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd28eba6637102983d4653d11bc86f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c721426fe22ea1a2816af6cb185245133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309a80dfe78770da939152a01adc62d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231ce73a19aff621ac405f3d0e6d7a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb6a6eab1d6b0c9a19f26b23bfa448136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee3cdfafacfe982ba2c4f368021f0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0afa884d189096eeb5e4bd18ab1615138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc379a146f91e809cde6c181d66243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292d527da5e800c2bfcca06edde2ac9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738bd29ba9a71c06a74379c695c28d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e20d386981f2142d7d60ee16ad60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a29af4d42e2581e3fa9ae5adfd6ef9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685faaaa3ae236f3d006901f56ab5cd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26f3bf1fc6301ad431cd31e5e8cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0af34322a45996d3d6a1acaac0b3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8da344d824a96523a4df9ceea978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04f13e6a874e88016b982eceb345ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16586f18c13d6c42752af88ac2fd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c87befdc15283fd30e367addeb84de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffbd655896ac23a6e39f60ae0b632151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c037e18e5d943c776ad09738ab98b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ccaa629393ea15d53d40ce64e87b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de5bf8ef616572c697027544a2787154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66f151c5b7b20d87b01643d2f495b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae1a67be63ae5d80eea86818d9624156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67725ebf72468bfb051185e04659c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e63e31cccdb017f64c875c78d08e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87c49c877cb321516fcc217452151159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63234420ff54b487c5cab9ee8f906fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0c4f0eab055080ea15c627ef8c8ce161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74d274be828f7c67dccb43025fd0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664c1345bf0b643212b1edd0aa90828163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3fd2e2011a228f181f8a79fc1a40b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e572b4ac54d92102af86f13a0f4615165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04675182804e785ba5ced613f2106cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f590441034e4c5c228c1e02389b699a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2150a36ce9f83b19a422a30b83a5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc297b62f7f3b26438f83cda6620189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94def21d4b48d1ab048d0da1b513b3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa487ec4d167e4365d49c48a9049423171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ca070e5999c5dcd88dfa4f30a6ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50998fbfc24efa66ad972804671753173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d6d673ea806ab7252d47c90157d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d348f45d72c61a13502abdf69bf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c686385958bd16b4258401a4a70df5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128857e95df08cc4cccb23148cd5f9a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f75ec244474fc9891d886a0aadf745178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708d17b5a6f707cc97401a3b4be7e73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0571eb143cb8dbc7c0adfbe4ce2cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d1b630259fdd1b3dda5101d70d79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3505b2ee4e413988122073f3566ec9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fdbafb3bb9307bc5c4df764e4e75b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94bab9bc0ade2a2caa106a4cda09e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d27c2a1080413f3adf9e9ae74cc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663598999e78a92e6d29b20b3f79ee2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48691557a527072598c2cec91b8771d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e965d17e111df684b7f7047d944d7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d2b0d0bfbf816796a05d17fd34f9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73d616b04b0cae4cb7b86e36f96352190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85adb42c91e3f503c762a04ecc0dc20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb57d131db88f88e9087b29874ceb44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7f0861da3ac73452c7a1b654e07e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c47a197d8eaf36419fbbb58ce8353194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdeb0f82a548b49d2d7cc3596aaa8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf267cc2a7b98713bb5e6b47f740de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c1180b3537a5fec987e19df01e14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329aa0c3639544a020ea23529a077cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b947b3a66f42021742bc663526149199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33bc323f7e0fe23ca302aff504f049200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed21a5c1dfc3ac7ad922db8dd4759201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55b4193f387d67eb53af29c0039294202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a8d19d9826b1a31f20e271cd02d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e93b7170c6defe106020f0ffbb053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224acb15c91bba4a6eaccf2421817e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5bc43d5fe9165385db84a0b15134206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f74172e7828bd7130e4f09449e0d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6be1319e0ca4179ab12ab8bab49b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088f642b1c8bbb6e3d279b8e9080e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1d39003d0d8d472e95ffd64d6e9c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b554ab6f65f64e59d20853abf9ed54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b55aef2e03bb0314550d446d57541e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5039f76949d8e51e91df561d2dcaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda7d06db0903703080d81a888b36c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122308fca074ac26147a9c9f75c055a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89774e86cb623027638f539718393a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fca4ff7e148d7899971d570e1df3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe12b551dfaabb9c5a98444511a597218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef4c23e8ed1fc8e5383302866a8588219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b2399fb7e9fd69733a7d939daa19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567274565f7906f26b006d31054a9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e229c5bf8e1eb4aa858e99086f420222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a466d44135811074b5d4ce2a7a8fef6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf0152caf69d53717d5862abea577224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a50afe68dd4874051b91b63f46be87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858bf2555fe4938bb572b98aaad3eca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e41c9b957e3cb8f6597e60a1b79e0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed03a37425b63e0ead766d19f325f58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7287e05f5390c78cd944941f8c0def229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d95bdbbe0abc6ec721388ea52b395230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5da6c6621ec87b8bf01dd6fefb46c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57b670f11f65a9c1bfb22ba9da68a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db06b54760f2e0c162f6e8cf5fb50de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058424b350bfa6ffe20ff6ad71d00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26e279ab21bfd0f85cd7232290ed95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b033635436e4e9e28d3fa9e608b316c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a195a82ba75aca555ce976701d9e564237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce74dcb78635bb3d6fdf7cba37b965238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732194edfeb607deed662be1f1b5e117239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791590adaeaf88d3cb58a12367efd3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab6ff0bd2d03277507dc41626ad02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec3672c31c1f390f257e5fdb7b6af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694045222023c52ea069a5d31a1ef3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e6a67547e34d28abd6b46069a8c80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4286e5ff77e9544461bc27131d62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0ec7e46b4e9bd438829fea4fa064246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ab4dabc07bebd518d87c18973a9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f8e1bc036e8937a15d4f613993571248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326b7a2c2e54c87a22621d9f751a9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ec16bcae63fd6f51eaf21867ab563250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4d2a1ddbf4ef3b0c4d31a999e3b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4aef7a6277acd7c796c8d87b186a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b775010f1007802cf9bc6a64f00c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede30851129abda04f92002efd68db2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133cfc896ab241059e43fe7ed403267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e470de8b7e3247067c3d485e2fd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fd6f93f50083f4504fe94c0b717d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728887f365eb4922c47cf7d47f8559d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b2359047afc663afaf55d80cbb147259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d30d3e01128af07aea83ce07e3e8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eafede724054b86a32b6c53fd92dce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406459d4b66116a9174b97ca54537616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e87086c34f581960cd430c8b7d63a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baef47582e893b05e318206256508f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa5c4f2d4f747b88c30fb9e0c09841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d97d984eea85bdf0a39fb5eea138b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfbe9933717b70a99f7c98c97d1cee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552dea256d1ea11d92d4d2dc3afaf9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e5ed2815c8035f96e47d52057e87269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca52836ff8e10385b84c99003d3854270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f6db0d9edb45aa9f5b9dafd40bc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b0dcfb03f55e650cd1f054de0d43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a3ebf8ed9022f426b1d46cd7c0487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb287e1985f6c8fe17fc3c67eefa79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116f3a07e2d037170c8477db807e510275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b9a136644bff2a52d01710b42ce6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea8fbbfe3940e3ccccc2da7f4d29c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08d64d27b9c2b71736a2af6fb9bb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ace964f49f3e026d150c3ef48b6d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edeeb234b0c9d0e63b7d491d51a204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04d6485d38755a08d09253ae2184c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0016480ae9a8ca460012b476fde4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bd168cb8615dcc396b881817dac3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3452b8156fa2e2793c96b0c0e20f7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72e05540509638ea0936d8960c8c31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a155314be504bcffe77079c5a15280286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b20f7c769be7d9d8d36fb135fec10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0445addc1f9cfc1e1f7493b3968a64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542c584675329ec3df20d478bb22c09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6092e3b8ebdd95299614fe10c0b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e71a62cca13ec37e1e9e25def6da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc1f33e4c42a60577027be58b2a282292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3685a4b664f04dacef1a8cae10b26e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2592dfd2353f42b1b96c83e472bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1a68b54709927481970951e1f10a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a022c63425e4e257262e904bcd3c296296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc34d2750f43d7883de1e212aabb7c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa251776babab389e6dca1291364a657298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed89fc2d320efc896099d89d2722466299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff13fe5c4095c53a08d024c67eabc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f388d05cfd2a46c40e701d05a7f337301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee59bd8099abccfe7df84edf84217a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b7ad9e975b14a2010285f0b4c473a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c2f8b14a3b3b75aeefbd6216519e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba8830077b6171a3b49505ca039c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da178ca60938a72e6b02583e41eca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52dd6e0ea12018ab98ce94c81f3edb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66224015dd4d31e5e6227ee5e3cbc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d62f9b6e9aee2c496c9095f5118c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e38a1fe80fe72b5450bd64efa2417310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084b91012af2ac573558a86127bbad7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa8dcc2ffa2e9987e4d1867ddf7881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1745afbdcd02c8492bf89f69feb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cdd64a7bf9340069f2df701472ce7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd6c8223ee7c09b2317c2d12728733315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd42fba11ba8267f75eec8100a7b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b41ebe6744fcb2d8e94c19364ca3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d388a012302f3a59d7b571c0a0b45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11e6487ef9a29faf62dad944f2dc95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc385d9145ae29116586bf8c0939e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b106cc6ee5781e958ef1300bd161851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a86ed1f2e12461d12af9435e55307c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24b3cd326beb34c164f520c8f2972a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd24b35dd3ed65148231fcac708ceb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff175df61d81a3c64a45c40a2b4c1cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bbbf062935ac73337c5784c407f9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd719a23eee950813dde8a15eedf6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b4e51f3995102862198b65b5b7989328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033976ccf7d847e8cf2b5c2c8068b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d49107cb8f286067b652c02937f3b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8122a1cd017f90842d92427992c0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26115271c09ed1e17cd78a532896ab8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1742343c1f5f5e000e1421455053a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89c77fee1aa0880ef3de22d5d2db19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20736c44ad49799a0272926a26ba522d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3fc3f9de83a17ceeb21c3184ea7bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede4aafb6ee90b312fd32554a2dc89a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4348f913d1a2c0f33e9a506c590ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8460145f2971493a9aff8f4551c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ccc3e99809cf5d807b5f71b859f18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360f29f4d83eb1bcf9013f43995db86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186ade941a255c99ccf2572185c00b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9546afb6ac2c91dca579be8e7bcfa51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67aefc9f5b3d67c051e4a4b8cdaed47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c7d7df83b0d263480e059a6d15066345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd575f7d073d7e3cfffcb467b1374b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774e4b1e6e38ad40e9855ef4c1c0bfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45f5d4e7e9980b4bf516b2fdb6abfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d8dea18b471a039a9264174a2824349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c677f5697c00682b34f9a9cfc41ad2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee20c1e72e031914efe3019940af15c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a8424d5d06153e6fb58c32a49adb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea64c30bf831ca0313e15638f1db579353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d2a5f2f39617e0bc90298e50c7696354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506901c1b7af9c43304d0cbe1b111df8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa6caea473c7de66085dcb260afa5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8aa5530491cbf1a20baa04f1cda6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdbf143916965999424306be8e8ea3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1eaff30443613c69d05550e0aa845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1575c947e99910d67655525c05c0f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d24d5d759fb7166b9dcbebfb60cd25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9828be6ec707e57acbe972f2d4a82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307be640cd4f04be4a1407fa1a74b8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b661ea2f37d21795c2918470a4b20a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d296aa0b32b42876ea864a1518b61df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a8170165f6409c0a69501b6a69b32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c77965552ed16acfc164d98ec6cc8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194391c4611d4476c360646bba613b56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0af9dc2993fabde4f7d8e0e106da47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb104d638aedb0e1fe2574cfae2b035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ba00cb3041d8f660bf5ebaa3c6fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b8c27307d3011eaa0b59452f72087372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781331c29a9583448d3b658d82702705373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21b322a2b077d326defb0b1cab6412374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549146001058da40fc2d331c20314d8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad81d870968c02feb5e196570d315b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52484af3ee8fc3f42bc8f9e0c2c267377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861918896c58ce3c77b6bfb28e0c430378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b385f225df92dce781ac4783a9ce1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34431985eb727d7ddb28ff625cdf9bab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049383f761dc5be205bae2b1bc6f09c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec7db6e4b3948ffc367edd21e2389382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f53545ca7ebbb894fb2ffc325bef3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3003232b19f8288179c92ad0af995cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733279ad422b04ab567fabb6f0f96f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7206dc1e331c7a1ec857a6a3e9088386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af072bf8a6e316fcd6fe91d9a893a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70929c5408712610e4961438a1b6fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22ba354aa8e3fb08a1fdd6dec6b2d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d970512fb3f7eb3b1dc9ccdc6501390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da89295bfa06f87a6e44ad1f02feb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f209edf09d8b59c7d0a79375eb01e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1be22acecefa3c53dc1b6d7269b478393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08659ae416ee5d89edda2e51664be21f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05ecf67659b25ac6912a5ec49af58c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29d21c58e298e573d2f14facdf32c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db9bdcae8d4af19a31950a4a1f2d08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013cd3b00f017b1a6e2b1e809c4900398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968b729dc9e76c312dd0ae3a98257c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb38aabb6e0cb0610161f357d686d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484fa2d224d580be3f90021736fa533401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642cea6931221d469f6d0d4be02d613402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad95fba065266685dd703b5a159a24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7f4ddea102495a6182b4d3aa0e70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781be784608a6ce71a876c0e241ce5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a42bf125b5a269bf8d3d8b346499406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e6fdfc3cf22a82038377eb4a1b305407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68add55c92d7f8658a53609b9e5907408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbad7215b0377f983b02e25d8194d9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c1096680dd6836f7f011daef447fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19339044d0b98cdb85f9c562b48d70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc32ba1927b764670d1f5a3e9c0dc14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bdb4d14da213c86cd01b7b36ffe9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb7d48215647b927ef17f9e6c26179414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7c88dac12217698951de817e062ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf3ca42ce05d351d1b73cfdbfb537416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbe7e4c913e1fb42487aa6eb2ae6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde438ad721d8e095fef8e7c0840f8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a054d21e44404a00655f1497d3b4691419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c7119fc4eee0dca413ded96d5b9c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267ab292f3cceb69b9cf22b4494bef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6e3c84ca9a765734ecda22f734ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae323b914a0d8b24c0af686264e288423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f51ec1c5857f0d1d0e1800ce899da8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec898b41950785decfc8ce8c11cd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be00df35730bc2fa0bcd464e7f009426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc25b231a0eae16a2d23b2062b01918427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2926c7fdb904a735ffb9d150f989c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fee7bbd4df89ea0be854cb741318429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7b9bed2442298045795e3778f47df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012c38ef63361e6b96fcc107f411698431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad7ab16a732befb4196daef34a0e6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4704c202225cd5f9279fdd095d74e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a97744b6c82b39fdb0120e80076a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5b30de6f2447a120cf73999ae7dda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd6d6ffd408500be8886c687a560c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3506b769c7c4a4fa76db08f4c0e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682786993db973404c1f4afccb7303438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd86477f388487db090b3171359e92d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafda6016eab6f8f85809f474441d00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c484230b2e10365b21a6fa9a97d44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9170a287ed95a96e8261a0b172bcd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e1fc50daf0b2fd61f3008d3b795e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11326e4cf29aecfbc8f6439290f8884b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ceaf391a04defc28254bb191084726445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebc339b3a5f65fb7ef7a05e855938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e30ee1758627f558c58af71235acc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19150ba3400fe5ae78dd9abe65c704f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb5afdaef0aa3d76b52e2d391f4d34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571033d895a20a99508fd3b7ba6b51a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674b1cfed3fda25aa2481a99b328db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39b46523877eaa675051ea00f2037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc090212e63bf12135f9fc0adf2e4c79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8cead90ac5c502177c3041e56638454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd615a4161c121155f01ee4dd7a6ccd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f0d98f1dbdebdb7d18f216050dae0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d194e50f7caa674d1d4a658463490b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28485b54c61283a9f412a96fcf95529c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c744582fde5c3c0ca977d516dea27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8a437b8c061d459000f385c36f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10075f0810772b00b6dc2d233b2eb96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6bcaca27a5f31693f87a406b72747462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a70d135f2945680aa153aea5fdba9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7cfa5f4a61ef8b411d69d7eec1c98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a68a606d9a483eface83c6e857ea6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b67ca0f4313e3943fbd0e1743746466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e51006e89f6df31fc5cfdd904f362467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6365119d9b0b049eb1560121b62c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d7cab055cad86789014f67219e49b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c96f8f30704f1252c29c61fe4701470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd42f7c3be0e0d228326dd95ecd49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452cc581802a128492b84fa51ab4539472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e09045fb13563b7d6c3410fad14a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832254532313c4d67e389b6866559c1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a4fa854e00c5ac391528f65dc5db5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409e034bdf61e6ffc8440f6a91b9626476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d727b70a3aa0d0d58e3dd864b282a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae839136d9d541507b73994ca5c71b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f113583a84198869710259ad387699b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf86ba971985c2b7b34a76f762269f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607ed99a07b5c3958d3286491b97e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedee7348a21a3b94402b9dbd86b1e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b3524a328f14763c9ca98bbf4a8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e113f68b3b69da7934aaa186231eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2eb250615f6cd0163a08e81dd865a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3be07f741dacbda750d50a8d8b4297486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4410159459a7973a075b405de20e1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749184f8008c4771b254e2b3430143f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8c0b6b336f7180e0a8e3ecbc8740489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fed2411c31704125dc96064c26b72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee376fe79b21e38311dcce61714917491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da677cb1fce3f0c2a212ef242113b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b427e8ea99f1805d0cb7c5ef20af5a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dce59441cfc6d5a7e49c9259bc07e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3751f584cbbe4b3d43ea2684b688495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea09f9aca991110ad1abbc2dbe06f9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f073a7a5bac79306f5de27d024bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752b9ab3e9ce6ef0a9b98ef50390022498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8d90747740d71b23f1ce73605e441499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716694c718907bccba84dc992eccb06c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c20ef40923b91c8102f89f97fb67f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ea27dcdb1132f292c8b8e8d4ef18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9cd0149d1f55b12e9b41fcdcbebe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73eaac6943a573b729b54a9e4c510a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85383f1da16b2501ef1cb6eeecc1836a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fbb8c2a5afeff6d32476c52e2c36e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2227518c1eb66bf762f89235bd4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6f39618509d99e2e9f9a8c3f606bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a05b11e3a5b67b087d06ebe4aed59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e59af9bbb94f9ba5a9a43ceae9e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41697e9f88eb0c7f1b86c25c024a849511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797617598a7fc3bf30f602e274246298512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad3759a0df08bc3709d1619dc5d3a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d1e6e4b4e86bf25679fde486ee020514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200b385d8809cf415d5ad4556e7354515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ece049b283f0ef37757d2a6ef6562516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c669c5164724f4c75599a77b2fd55d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee96f7127b48fc208c586b34995657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb6328b1c584df618845614b71a364519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0cbb3ae2c357e1f508ed27ff20200520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2adec6437979643de8985ef14724521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c6b2f992238873116b3982037bac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1701027c5a3452589669cf270093d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ab2ccf6e8f439d0f207eb7cded8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a3bfabce77f78dfc1aa9cb8e4fa4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ec51d8d194887f20f3868372bc40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd043cb271afa39366b913c778f6e25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c9f5f7851d7e73a8cf750c8bf2a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c6bcfc0c6011a8a0b2ec758637afe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30fa3f89464624f4ef3281dfc8a9d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf2866223e11f41eb10e2becad9891531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddde233e048b723ea1a1f61a22463532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574eb4f47935306c6ae413a7cfd078a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24eae651eb3217632e2d104cfc817534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e8b1cb1de972892c0b6eb9e0bce9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35036509f8f750c39168b70168aa7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f1db88a3bd8eeafa6b0ef404d23e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a546c1ba6483980bd1e1e594b0f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d35dee3ee54cb33d4d9387084f6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806f4eaed5675caabefd3e5ff012d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504a840d064a746dd0ae0de534dfe9f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44d4d4b636923ff9eb57a15ce1951f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d0d7ff0ad942e5cc23fdaae40c92d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123509e1481f30f566755a64a7aee430544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958561915a97746f76d0045b4cb6d3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a44deec9f2f4bcc465d609b699b46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c346525a4daedaa6edd5122dba87b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623503bf1c47f85ff6a7a2f0f6e0e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25871c69126a2f41647498b571bf3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b965806358d61000cbccf187b75044550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462648b1aa514cb924f7e3846aa1c77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b819139aecf4a09ac16fa106b9f22e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c046d501f2b924576a7474f85fda3d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab9bb2e80460e1cb79bc1958f78fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bdd5d2d60e0f46b2be0a54989360a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d219c61c4c35d7b0f25b91693e2754556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e5b3addd590e0d22cfd876301b0f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07afea1274aacd607d3d15013096b16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d7005e6b4dcb8524d7da1cdf795e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb550a4520b2848de5767772cd8d1a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c39bbd8add06cd6e70daa4f87324f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b75c7855ddb6f82d735dd9f517b68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56835e8a8b170cfe676fc5b6060eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95682dc409f9945694d9d825c3639564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d862b37930b76a0728347f3be632e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be4654b33fc36f1f6a84607d09edc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b4d2bdafeae457d4948b45810368567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e06aa2b177e19723e14448732e3ebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9bd2280792df2428c062acad8a60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193902c47e8520e9a6a385ec1d623d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdffc2bf655dfde52d27b0ef8641d65571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac304707138bc8adb2de132dcd455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156892c10a42a4d8981a0fcac5ccea43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8d201eb2a439df3d981b1dbab0236574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1945311ceac182f7a399b96f82d206575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba870cbef24e08d9b591158193c8ede576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49e0d83d528ee03f69033f8848498577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403d81010f2e16bcc80dd745707b6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4c592714186854e0c5da09de7e4bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f2e51ddc0ab7af263d8ea2e383211580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cd3779735d8ab9d79e1deadadb757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20fb8668d5231426908a2d4deaee5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2716d4ecb579ce0c1ecf26b70ce764583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7da4d6c38e9fa8d2b2e25ffcae5a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35b4dac5ee6aaaeae68147ef30a3d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05814e41d36dd054bfb1a928ffed403a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252b5796f694402f6a4d14c64a5fdb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41a84f9105629888884e3bb62f590b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb8fb5ddc108b9c6434020f99fbad2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560757ba449ce628bf8c6f7078f9ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2bf116bca3e238ab4faabbcc060b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d17a1279a400954380bf38d9a3fc61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754728c75695e71766a10030883e0b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8830d11f7326cd70b857caa040ae7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeac590d1c3c88b9ea04d08f4d3170595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041538ddef1864871f417242350d30e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8c5301b53e6a67868081e7dda0c80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de60684f47a478e0e11051dd74be5f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac51eaae3417bd3ecdc7c6379c835599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26104dfc7bc129c5bd7933c7ad0088d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d91887af7e26cc8f933c5c99560f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fbb44c813185ce0ea9fd25cee22c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449b5b170fd1d7790bc3246e7490ec6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d39deb0b49835fb8ec5b1bdb773f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af6da8a0f008b3d299e8c899761479605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f5b379488986c170c594fcd79883d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfa0d2e36f12300b96139500a085d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadd4c8681b038acd71dbb4932e22fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d81078be896106dadae86070277bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cff33ab866d05203500791873ead46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc174e06d996cc7530cc532d8bf7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc92b025f16f15f300d7eba1998372612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d763cf19e80d6fc18f1694e7a69eab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae760ce5e62d4fcd3fd5d5ea782538b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06e668dc48c4d65552c153fff89206615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae594b69b5f86e115c5cfd227aa0efdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c914e8c846ec22a0115d5395eafb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11425398d7001cae700e31144eb43b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099032b52195a78ed94e1ee90855792619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458d3336ecd7e7cf8639d0830047a82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c672b4419074d4abc284ba1cf88c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbdc06a111e52d5bb25804e5a94461622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd27ba947de14d66cd0a1e1aa02be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b0f2eb09df61d91fb00a8e9748559624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f51ea8a2f7a63b5186c35f99f19da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff8ef1f993fde3401b5a11645eefbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dcf2447eb90f7aa15f11c02f34123627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a802f8bc1df6057c7ab1b359453b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b44c65d55de8e26c51cf7309f62a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090416038959eac46c301323e4c4b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e16d5b384f3689a57221fb2219cf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acf9ea5278246150367725559a177a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1b320e71e4d1c439733fcb81eecf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522736a9eaeda77ce6e78bd55b6d3e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9caeeaaed1de94a1cf440a1a014b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b0f243a5565b4b56277f99a1bd5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f733a245ec584b39d9632bf84e24d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e467292a8cfc7657f09eaecaf48d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752c125cb64e06afc8b418e4d556ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f0ab058fec14ace513a0aa885f4c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce2d99af02401af3480c5fe66c728641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b8b30123108c2442723e723da4ea2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729d61ee8a6be3ac43911b69da40fe8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553aeb6dde4d78f703d6e99e34f1cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1235a5db674afa583f0386931c75b81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868d28908e0439951b2e67a61f70f36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3611a30fc390989bc43c1a9989ff2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a0fbc72bfbd31eca6499db0935d73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6ed4e6a15969406e8c011c2900f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d6952e57563fabe7a092808d4a0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155d602e97d6d24c54f7889232b7485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953ca5387c45a5398dcab115956113652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf2cedfbce3040f5981deaac07a6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945456ecbba3d3c1abfc5a980d3bd3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c0cfe2d667b0473ce352972d1aec3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6226bd88e4f96206a51e57ad5aa85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1e7b6f8516c5ee820d6d410acd06e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85fd6212dcfc8576d4ce2efd12c3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503ce5967f0301065c3ea2760822f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24389c0ce1815186fc71edd9782d312b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabe84de93d7e4d20de1f318f478356661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8978239f24c2fa9fd29fd73056b7be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a119e6a43557c0cb6d2cdf6e4ca4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8730d097f663edd535224362043d63f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9523d200912c36521d9f4e8aaaaddc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968190d58cf10f39e0f2806739ba7d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b5147078e3c5ad67718dd1ccc1e6b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3f2697ab0f57775ece2771c63c7da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c09dc14287d6682e274a9b8edbbb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43129406c3abba4325eefbefc9e4e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58607483646ae4273d6e24ac16189562671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b680906f0fef369ecfc944094820e18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd2ffe205dc6d2fee17d3287118771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109997aebf999bb5b96b1e227a7f8cbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fde0251b4185e598accb2a2d81e0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d0b1ac41df7a047007ea0c7ae74ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285b0a3bb79f6a99ead4d8942c8164677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82597ee9eb55bc554f7667a0cc95b11f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cc3f3ea76e2a8b79166a3fe0e80ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47cb92ff78722b1f0bc184a24d813f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989bf3360dc4d215f95057be64a6788681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d752598428c87338e85afe9f2bc5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68595121142c99de5d00ff5332818ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d737b360cc4116708fcc17c87fe726b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a42d53fc852fe91bf58e658b90088685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a717f59c0ccecb58f8daca31ad0bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2017138aeddb0b8dcbcdad80dd7bbc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c27c2a04c9996b7bddf353f1e667e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106e8a8db45482efd3777f0d95840f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00037423af339851ba2a653530a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f1158a98270df064558f2f442a75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a4ba8e4cb100a700f9165ec7258a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe8440f5c0dd84692d947200c60e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991d7ebd52a7eba384e51128466359694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab77ddfd17fba42805cd3944dfd541b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458970486415d27c439852b947ed975696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac2f4cd9a4386cb9ac99e577c5501697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65088cc377c351dc460c87ccbaa857698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a782c71225290a1b07f172d0afb323699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00740031dd513e65cd17ed8694c9ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf18ce74be7e21907052176b13900a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63274545b00e4d387fd66e5436b18c17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aa0a347fba188ddd2a9c1c8db3e25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f574cda4880fff4a8250eb5e00150e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fb2d16f4870bebe3bf7bf8e0382d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eec739cf5f73d7433803c6ccde9748706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfaca32783f8abd6c1713030f93fee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de500ef66b6f1d7b72f97269ec42d21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab85f67be9b159af95e229521a3a2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba46ea361e014d49aceb957743e2c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b998ae6be1761d1bbab4372269962711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757182ff1106a0771b9f5fb09c96d5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9099023b90f75860764517ec1b78f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00b57ab5b6a333a8b4b84d45980bbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e990428723967d914e7d984bdb81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b835d3c3a2fd22a58040d13ad0baa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db3e52f1bdb0afab735f0ebfa25e5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af06eaf11f48bccd2063f2c9bc8ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681978a51748269d2ffd87e1de7acf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ecbc15eabfc60bd75bdda0cca95af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789ab76fadc4e48367b56e183719681721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08f1c030ad1d9b9324ff37c5a3787722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac80654358d7e8762309eaa0330ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6181c2f67c6b6add7f2f614634789724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40477cdf8bcd679faa9f3f2b81f6bb14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802909cb2a9fe6d87f21b53466a53e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7dd6f81df9c527b4e61742e8d3263727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29dd76879f8ed2fc2410cca2eafdb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254395e64f7158c745253ac515bfcd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184e651b2a254368a3d9eaf4fe1b6d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f7428b2c24219caa06894d3f5bfca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a0a4109305116d54793b3b1534fcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c07a8e088d3ed4f8960085ff69fcd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f015c7d384275e278c611c10084094734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f697904ad20e0341e4bf47e5cc90a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188a192112b53e6ea9ac22470f795a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11feefe0fc3b8ffb3cdac659a0fb17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ca442aae041a002dbd2d738520cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b64c2aff0bc25d05941436fb1d1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a454f6a9115e43f9fefdec8853b3eb8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac148cc63d2cf55039f2d649555ac9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f58163b29d684b69092a582d397b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadc887a0266cac90fe535fd3e83bf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e20071dadb15a795b1dae491d156744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c6f945b40826831415acfa8e7c1a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91e178da907d982219b1747a2806bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885aa5c7d392b9af7e33ecc0848adc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37859752e96d75c349073e4e818dcab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831370121415c4674f43ce32e987ba0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d21b811c74bd153ed28068e74154f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909533c54fc0e8e5e228a05429ca40751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824173900fc2a86a2979c23ac894af3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7023ec60d6942669417b6135e2bae88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d66c6790d1e4f8a1058a6b4eb6dba4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bda34f931145f694ecff5bbec14eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d5d237390e8c88882dcf11123b3b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dcbe64b39098198209db5ae3589bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d34c1c872a05b4e0df0581adb87c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d2f1b062bfdc823c41910c2fa7cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba33daee14c6a92349b950712c6db91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472de024dbb1e0dc30426e69dd4bf112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911d92ea798b8f3eeaec93f85c1fb693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4ecf01e34cfa128689fb612a22c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342176213b7285c9f02f3c83a13008225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0df9d8c4ef1f086721bce589b96246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199d645f9eac915e0bd58ecc31a74c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76263a3d6fbfde1cd482b03ca21a768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba3323ef6bd998fce5a0987d066a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c0c3469516a7e3ae8aefcf8a2b8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe616fe5d467c3878dc710951e256c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78f961231be8457509ef521c28e70012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e63386c77a039347d8d385dab8cb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e407a0f8c903a4a2189dee2de760fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2d37a1c99e1e499e78981eb34800515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c00e33b8b6d37ad35624edb66f9eb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5eeaebafbbd78e674322742b40b1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb8a3175d66dddfe578d60b2bf534518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93af4a3a092804c0bf059f83df72ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6a7cdaab3393f51cce2b8a6d65cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c64b34b4c7db6d6e662ad9c5c70421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6795a05695a775a6991c599e392422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb870390e081a0495faceb21ce554423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680918ee1a752057a26cd8446354abe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c13ef03cb5f2d51de1558a55a728c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5db7f1bbe5b218ee5cf6fd5b4900826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88846034e88c317e140a856d199982327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7dbf8a899c7ad30aa650b676c4ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cec1f8ec5b6db2398375458c9aaa6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be86f631baca6f8ad3ab1fe0d00f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea6687c389e963882acbcbde07281731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28ff1336702cbfe87a6d55e9b0e49132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73acb199d2b3b93a58b42ec910bdbad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ff14096c8a85e9b87b52384eef8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad15c07fb532dbb322fee5c61fa6fa935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ceb838ff174cb3a81fe146b49ef74f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1a1e7215c9e683e3fd9d3061928837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fd7bad52022063739ddea7c0150ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4ddd40be1cddac4fb3a5ba47e61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd0a27f1f3f57769d6ac3e573b04040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d9462124869ccb758f4c41f8ae6a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b750c1599968430989fcb26dd47a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2dc95b16a260750813ab9c3a3238743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62881f620254c32fa4f0b89ed9573b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d96170519a658754199426d441f5c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed0a4880e12631a533b4e9def55f8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723219417441d216de99b4c3c6b4da3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e7727fa4b9705ec987672f0cd03ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1eff72922fe64f7f2e1665bbd373749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cb089e235ee3b970d2072a33e1d6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1e14abf36015c76b6e9682dba290051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9e3f988275f1f33748ee4a9b847f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c483f7690759eb19dfc8d9887f83b3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4311cd80135ab8a800c1358e2b6b3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ec488bfc76d8e99ff9a82eb210f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249bb6e7eba6759b3256ed33c83f2de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a6f74113c3a8ebb55970a765144ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd0c9d7085e48fb83eae1e9d3b2b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1e58cc973ff73751be6eac88569de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf52bd0fe1279966326a6a21df100260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ec7b854153016794733bfa518a91261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1ec7e7ce3c6e5f33e91c1546690d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b7f68cfe8e3ae8963a47c3b2298b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b9d5297bb4a9f1ff66adbe36d34d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78abc8d05e541e3f0734629734019665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6755b59a341c70b2f59fe5a3695d7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440a79b09e97f429e1ac366b9d2ce667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1580037b033c19ac8423f03b9a9d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5556addd4ce9868a9c58477df1e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c774f2588a271607a81d71843177f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5ea346a012a0a7cbc19fe6806ce5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d20a3b56d54b1a8cf7934e31039c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801ab8e99571fb4a10f3bd63879f3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab72ce7cc819387df35429682bf33b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbb4dc7ded5a41a568fd1d5f0c313575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55446579ec955ab5454e0d388472f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c65339a9b3a07b7a5f3419566ff7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac13ce8a5459175829fea2b4fcd87b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c6d6115010cd70a4f47816f5663b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865d3cafe103258a698897755e16a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d46be7dd50c5995baa0ba3f1534d6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbfa94b3ebf48abb9d5e4369c3bfd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8e7ae972134a2fc5f2b32e1c9ea583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18e9413b3f2960c071d21f14b4aa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf718528d1aeca20a3119c253c455b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee856df9924a6729ad2c5354e59ed186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a42d1905cac66ea170bc2428a38587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1681c3e4aed4f564379219bc74b84788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb04b7d4eb4f3aad13ae2e8758b30a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19923cf900de20d3370d512680e7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88f12159d05ddd5c536e8cee5a1a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904e672761cb3fe823ed064eabf46c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f2c39d86985de75053cf3936cfdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229117b7fed3a45473a9e5104a6714094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef4612a483aeceb3e3ac7259ad632595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4d64327339fd60eec19c86a9fc48b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dfb2768116ce25dfc5ac51e5c61cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208077dddf080d86fb5553695341f71998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff06745aea4fed1a8eb8dbc29dd2b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade036ace20b8fb8d19ddd0487d4fdec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab8a63395335ff49edf5b24f9a001101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceb6641db86160c30d8f018735a9c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9853cfb42db5e97d4ff49189a3c5066103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc602dac8d1a1e24ab9c3a8241c55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8ccce9942b655f98f3e978b3b37f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e54aee3fb8bac8f21247340ce312106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1183bba1a2aa71472577c8155aeae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6fca2417ec8a3c0943f6a14c38998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a3b40e1b42cda78421b2fe08021f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad32e405c15e20b674c3b800304c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49219a8ba55ff9a33db615230394c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c622cee021432af9dfa43df7978aa6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648c2e10821b7b332c7019f47201c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aef8719709cb52545ee7f33d41e77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b799e59f3fee1f00621abad3a7b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71b0b63f40611f7d9f978d0249bea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f0792972275637df122296aeb37a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c089b9a11025f5b808e67aa4cfc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79273897c0cf81ed78dbf992c2027d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253443fb058c6369ee01faebe270f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd48c52cdfc2e4041ece2ed957389e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e362f81322b857191d34a8f0b3226fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2d4ed8d31571030bbfbe4db4e42cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f7b279ebe423aabc645a2119e8e95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e316c1ee06dd47316861839979295125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3106ff95cfa64c0f0190e4dc04ceba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b1a675e77c8697582f13c16f30af6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3f8aa54f81839b87b744cacedaf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253c4a9ca0ab2f5ac847936ec42817129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc02892650cb9a08268c841149ed455130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c858d04e39d62d798e0a74220cf92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c604590d67a93437852964cf08623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4470f47d72c045a0c65c95dd9f646c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549be7a0a3420d55364e085f8e6626c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c23cfcf12ac10441d9d82103487d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ecd842260e0aa2343a1b384ed3c6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192279a27a728e187053b6998f898a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbebbec369034ebc6bcfc9e425a053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0146ad193b8e5effe26c4da011df9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560118f30d65c416e8e69a10630d391f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f69e72e39cd353b3363afbc23b6233141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347d71de53ebbaabf8d5a8c99da1a78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9a6877910078795df52157b13e08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c87d3cebac088a89e056f2bdb9d06f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c5209ceebef9f83add89dec7bdc8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a58fc420967dd51e4b48785d9ad23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c47106c21af888288c9c484fc2039147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515009bac8ccb246e9f6117b57c86e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753a64b0ea71810fc92199e57c4e748149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2f988d4bf462e5c01a0a510fe0644150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e378f47b4bef0a6d15e34f737ff5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5fdb4695d3719b1be8fddac59c22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a594007493e5bbefc16cd333fb322153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749b56da39bcf3afa4fa037218b620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cfe8a8704cb463b6c4e2ac72a3e4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755522ff4400e83e33f2e43b527dae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7faada382b23db865cb7271b064e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10cdc6e3e47bcaa356cfa024f975ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca77c05b86d18bd58dba9dbfb8ae6a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b50d1a4aab86a759fe1dfbf89c54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ca9b228a5668ac89fe609a32fada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f3b43577dda71515e401b0b191172162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cf001e46d931a260d3c12ff456b0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d07275d5f86bb2116c49669c07fe6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d94318c88a3d502641e6c14d1bd07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949f3727cf46d2c6099af7b303ae3ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215264a26ed49558d2bbcab94243d0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11155dbeeb58929fa44400852635c4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2350d7b4067d67ee671b4b79f5fc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bde4583c78e9b6bc8a7f65f4b3eae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb08c01b905e32d1a363e28b6b32e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563379eec4b81ec712f5fb282e867d15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee0745122b61abf9e2ec966f9a5b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571cfaa54c665aeb7c22ffb83dea0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6dc701dfddff736a097ec0fb7f81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec207d52a1fc7a59568ff36b7241886176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1790a5d7f7618e037c376ac6a166f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce385e08517655ced989c231093dc943178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa07fb912accb33e205497b2d4494179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14f976871162d374c624e73d54de55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc1b75277b7813ca4d433be112f54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfff21f5029c636db8374a21e13d1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83223c689ca644e87881177c9b76d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61bece4cebc25e2efd8cf2780bfa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0d04970d5a0c8355914882db8b49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d563f13538b89b7b9ec48740e2b4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b2f337f059546294170737bd5c07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad71f4efb69644fada615807f97b0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426733cdebd9fc268e6af42edf755ebf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6f167a81911259ecb88a4256b5669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a10d7f8239492efb68f773add59722191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d8805637a217fc905d30fdbfcf041192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f556c30c2ff93693a3d69a60e338193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0b2d7ea0e897671cff13a93cad4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b72d0788904df087acbd9996bd1f41195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68451741048d84a073d9cf5ee41ff19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a903bf546f7303bd6572213b0430f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb27010cd8893424665ff05670dbd5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac4f0f233b307ea55b0964e26466c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ee2d11da87543539586b3c0f23260200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad19f46bea2e92f87971695ec71674201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8087300fe9c7b44d808df60385787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3bc37a8699430010f7e0475cc12f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467e97d6578b8c752f01b7f6f49e8a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076930655ae0163f6a8a043b610767d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f471e3e40b7676de02c50d35ac59f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a64a92af3a69393f6a2be12be41c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5340ddec5a723161f913a8e5351378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185891fb71493552bc6ef9c3d99f7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104565af95d4095f6d96a82c4472946f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff60b9d6ba12328b77f180d110ebef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437815965bda1201dae52065919ec6de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230a972ee48481325cb0f0f4434e88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1354d416a4cf966f4fcfcd00402e3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e08b81e1a4b199da09262fe89305a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6e512660bb0fb474b8a28ff004de0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886f9af95a7f5a05a97da9fae4aa22b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc18c6d7533c74e7ca68bc10d5680e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc764757683685a543dd493c3cfccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa80316ebe31b1bba1159b457125a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250866204aa709d95240d4179cbfa6fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6763a2750e959a71400b75a388c7f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63295e4e747f4672f9f517685563a574223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab26971dc8a39624cab53260ee77824224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9aa1fcc1dfe8929b37d007533498225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b919ab5aadb96ed2e63c5d1e68b6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d34b71efdb9d0ffd4e39f8d1d0797227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2165367f60ead1d1cd23c37e7e72a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6895726e1eb276c851399f6dc3ba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402f8dcb7cf6fa983c242b316ab3416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be56e8228c1eecb8ed3fdbc47567f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329dec47d9ef4e4f34cb0590e3da83c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed096c049ea76ac4aeae3a7bd10e30a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad53e24ebf9f18999ccf8fdf35152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090e9ace1022788c1dccffbdc350fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7f8afe44370d02ec2d46f86e8124b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658fbfecb3b2aa0f245b9787e1b30f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba2c104530dd1c3a8d168dedb56a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff79208bbe9f9af13f86b57d8d8b6d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aef70896a53071db5cd500d9b5789f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a21ed626d11595726317d8886d0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634227cb7b57b5a552f24077a3b29941242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9435cd4ebff49ba58d8908b1d7241243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5ebca94d088723479305b39b0e7a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60bf8cab3d73e42493b7edf67f79b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f110ef331ad4ea6dc5e140b1d376c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c030d950e66e1e08aa4fb9f12ca1bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eda1c03139a257f99c0574822e513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f81b7a22b22a0acca95baabfcfc8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415a5a96b05046c3e46b7f0e5fa911a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0b80f4eeb82138f5feee7866903d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c19ffd68c14b783a409c2d12fdfab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc3822b7f531710cd4d916ab8b3be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d4111c4bfb70758f3ef86fdedb6f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43200c205227fb38f3daf762a9d6f94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d49f896b49632c4c7f8e155bb6fbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c93c14f32254558376b1b3d927fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a43273860601d2500277ef7067410258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021e18caab115a0711629d260857d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38822608de5f32ee0e7b1a79b72dc7f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247625f17c5d20731c4a09ab49cd61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4c04ca639a733b0b2f0f6faf15e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39fdc098040598eb03fcbf7e47054a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cee3fae89586555c6239a6add86ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7986e78589bbf72204b6d1335bf76a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb2462d398fb03e393ee670ebd39a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f064d168cf5b56d44b9e91a254b1fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7493f2900db5a1c577d7061d444266268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486cd96a17300c2194abd93a6899f1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53c05d974d042cecb1d7e31b18e4ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0839c8b91029b12444815032cde7996271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e423c679fec399ade734a7334f493b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e247478b65faa9d1a78cd770b498d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259465e49723d3618f8148c29dc614274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626fd4f196b0a11b4d71ec6b72607b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab478e56c60ba6b60312bac2a42fbeeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548d0fd154ac281eedd2ab872b801f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8b4dd9a3bd58bd457c3557d0d07d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756234d8b3be7ebf4789a649cb7b237279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0d01970e25d6cf80f45dc40e98f70280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a058a20011bcdc335600ff7f0ce5fba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e2e3155a1a52204e38471523b38a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660030303f477ac29ce4da0dc68caba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f05a2257112258609eeeb2e1ad26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b361d290571c7353f01f886c05e8a51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca5e832fe0a816b00a901352128cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e0f6fd5559f3758038f1fa619da50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa181bb923de5acd40ca5c508f2c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ff2e33be354d41490e05271e718b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345ec88c00ade75ff9067d4bdb6344290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2e2750b434dd61a076e0f3b5fd2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103f2200a1826bcb94b1ea647531c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6363e54ae19acb923ccd8f3aa8984293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388410583ee2f5ca7d0bac31955d523b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd550f51851ec23e18aff09e057274295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f6fbc154fc0cd19fdf5effb48119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca83ece87f86812e5c1fb5ab279d41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c882ac1899f0281be758174e8762e5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc13580a8b16d844c7614a5cefee49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14908c6af2c5c379aa00f7f8e5b0033300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4361a9a38df312880ae1f3bba91968301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91ff2b271ba2f23aec31be1b44a988302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd553c5628b949ede628520bd50e8d9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3339292ef0a3fb76299be5dd4b4883304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b4fece4d7656e40810147946571d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226904056c3f52e32e065cb6bafd3db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dbadf3c33b278b5b5b4c508a240cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c509e288aa33b58f092439bac5b7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335d70379454fc2b474584e25a7023309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689cc571fc5a94c2a09111267f86626310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd806095317e044503185d3bebd4aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166a1b56c44aaa63a90980d0dcc910312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b186161a94ffc7af83d6c296bf195313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2ad90d43acad5997dca4056bf2f68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0506957bb7ddf18db7c79186de202315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9d53abe3c5ad33ae64fc7ac91eea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecff81697d90de233c7015a0d8c1cee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea25ce0b4c308ee9ce448f44dbc7f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da12f15a1c0bce231551c12b38a9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23696069eb0605baee01f37881f40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecd09889597f827d92d10eb904dc7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40665603991974536caa3a4e639366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d8dd3ca277263f405d93dce618a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bdd0a895b3a98a09407cbe3d604d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316299193f7e292d44c4497ce6c7db8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f4de3d3938a89843521bbf5d99f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01312823a3e78d519bc8c7e8da2c4829327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262fcc02c4be8b9a67ad7c25c5e03b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d7935d2eb0b8d8fb6c052142d4aee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54378769ee71b19e50381bc6db2537330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f6b38b8d1d9d1910bb4d93eccbc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ca9bc9ce0df3cf8215db947568a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6abfd5073c86342be0c2862533805333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a467603b9a012ef20e72f08e62eabf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34c4bdffe0eca5ccba4017a036b175335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e591e5bb209e040f571ed96e31a1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceedcd9ba33b544aedbc987c7e4f9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d59fb8dc2046edbc936a1005e32f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de123e747be2fb0e7cf51a3778c2b47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60dd5364462c1d40cb134e2544003b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c0547545f34609d20f302b5fb49f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34864310c474a7bb256979a3e44f4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaadabea900421f7d9471d2a4d1027343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a768312b2c2b72eae22b5fc0fc5964344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a56600e4c6da36a1c0d10cb5bb06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd37cad884c906c091b7a63c0e29e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645d208e6f71290f2817a35530f833347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3ce3bc348396cd39181a79c99e4b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011411f8822e9f3cf4996229bafda95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7615dd8c80a843255e7d2add70e6d72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f67f88c0f49dd409b2bd4bf5ecc99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fcad3621550626734490316a721f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589046ef4c1b037b7909926b0b0316b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9edd3edaa3f10cdf538e386b6fcfd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcee20f1f09098d113e5d5c3c2f2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274fe55ab6e4e7561d98947ef4dfb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683434e98d914dbee8c37990e3d89fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676393263877495419ebc9a0b666870358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9deaaa1ee8b2b7131ba46a7000add5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0c2e0faefd6a8b7db69f8c0c34e88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d96f10a9b69c52d1a3c8690a570b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b8071936308a281a3b98ba8830b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeeb362db7a40e1aa12fa73436323b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefe5edd8348b89e5d0fb2b4c32921364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0bbe1940d9d2d5e38347d0b5f0cb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a65f5f72bfdcb72b791db3a8d8a58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61809c66a344842bcd2c68a29fbe6c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd989c68a5a4af745689c68064e6eff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376245c3fe4bdd3ce83f1db23decf16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001b53529f2ffccbf82ae40928580f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea2e74b324c30777b3325d73de1559371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb23d7d092cfb23015714bb9f3c48f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a9e81f015f1bc8203b3ecbc5b3339373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f79f25ea5fcda8ccd08c900aa3c0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a7abad63ff5ae39741be39acb466375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89fc6559fa58c8a498bec8f0c85768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562eb3d5acf0c4cf61e06294ca9dd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5bb03903c07ea9377ea90ba59c48c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc119087a984177979da998aa719f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15501a5100afa4c394052a825122a733380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c8640c78ba488ca7577d3c434a4e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f842c38c4899f75d754cea0d28c87382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489713797df09edf67b5a0e255e042b1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5f35d1c551d2dd88fc642ecd1ebba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb126eac1671ab6eb8a06a8658484d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c0314efc9081817890417525f5dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d69442b8b8eb4eeec336e83a8d21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8f0ca187a27286a7056d19b3afe97388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7a2805c6762bf9bba8ef2cc116f0e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdd324da8e9c45d64636daa6247c41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef313fac9e62f3131e51218ac1aecb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a039a3f3f39befd6d8ac9e2b1ce1483392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff6e592cd46db13dbde89289df1fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e4202d99e1d5ecf66bc2bef7b60b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bfc2cd8c1fa95ac1ce86747bd51bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20eaf4f5d725e0784816f1c58ba8b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e391c5ec2b61a51080b90bcf1ebc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980f4b715e7ec416ef89da9ba18690398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77705fa2ec8f36e08bc7ad43164643ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e27fac70b786f95b276245dd1641400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182f770a85fd89fc750f7bdd09f22e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516effad45ea636699afd847a6bb4317402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1516a5a4bb2cc03ccf2385828098403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bccbb0fca3f1d078a800b1ec46980404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6cd0ffb3489527e5ab8b9f7819a86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f530573e2363db9bee0da3638961a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc43514defc715acbe03baff31f273407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c79b735155efd350c7368670b8ce7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cd6b8aac4e6f72c52b9ea80f1df7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a28efbe4ec78c273d646f5087e5ddf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b42ec85edba6549a9e56d53b3663c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7513180c5d8cedd62628fa1848c92f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d84160046fb75b5c58bbebb2a3fdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14485c54ad6556a26a8a955373d513414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97f43566bef1a983827e983662abe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b065c7f4c7eddeef6df6336f8e527de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441809ea229060b8c87719ca5470bfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bcc46284d8ee095daff77fc0ea5a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f022b1012881c7e2b5d3115184c9feb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf80c9dda85368bf1c75214e67b6423420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e725bf9a9a506f339b3253fa25e620421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb9ce73a176909f46012b0db4e0fd0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b0d0fb7df7d501be9f63a7117d35d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3f5f26a8fff8f52b97a0f27f22285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2654fe9fd72293fde4e5846bfbd9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937fe65ecaee1c1a7a1a2ce12b77dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5821cdaba62f2945d3ab5ceb4d0f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874fadacc85dc4f9e03c74414b3a08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7dcc3cc761dd0c50114bd9c09259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a08aba8a275457b3285c8c1f2ace6c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81f6d4b71c949b765d5056e55f9681431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a21029a4d53f60565577e94fa5a3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054d312bf16cfd6e39623d0a5c487d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70d50f97050cca5d400074d5b8f666434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5f248b6cbe12cff9ef63107e3525435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089ee3e57805daa79c82b29813afc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d10fb2640d760b5998818a870566b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb768e3affff470fd8288d9737e4e334438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33eb0b28f35be2c0038716dfc252f2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd7d671840e89180ddab12b3178115440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55361275ec5b344dcc74758aee6a0cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f4dfaf45b66776cfaeaad94949eab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672f7db39a0055f84e63b08aed4a67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a60c4d4227f06c54df807e6965e572444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527310ee55802e9004e8e605d5056d06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ec7ce45a825acdb0c89bf3b025f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdb535a7d1b5c1f9664ca8eedbd6f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d1e87a28feb66984f1354f8f7537448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e0b9edda0699e77ea557d1d00cd16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b145cf51f2a96b1037e0fa92e5ea7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574e9ba332e0496cae230ccdb84e526451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b76eea6dddbb3fd9a69cbeac9f865452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f1d8c27f269be15781049975d9cb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5e084c32395212649e150d17d07e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720590026347c98065da79da7129cca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0ec12553bf12089cd18fe7f8de26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dacd90a3f25d69f7c1774efebc707457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a222fb12446d3c5212104d14ec34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5299e0e7767e065e6e68fcc7b5a81d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d22e445c69fa1371eda4bf58810b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d4fcfaa63bc3c72c1e54d065357c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac8225d145be656d15cd3b3e6af8f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1806161c9b1c5b1749879dd61e27f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40db67871cf3e9e39184fedd825ef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a3fc69ce04cdfb6f991894da782b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eccb387a4d6ba538dc864a4c84c11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c368c495ce712a5351aa35a2b42cd48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a23513e80f9937f6cc4331ef9128468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eb0749214d2b55fb07ef8f1b6bb26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e0dd35ef5636030080be12f5e1b45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d95a2c769001036b667702665d29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32a951d4ede941be95ed92f3a809c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7e0000f3f11257ece452f28d1e5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88994a0d67cf30b814c51960fd68e3c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b2e8c056e0ef914676780f009de2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0b09049f693669e818e81079cce8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750528545680d84d30490c105d3b89ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf988cc0b1d3fe754b425c77100116478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccad3b90e3d26698b22839f964e0ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480abf1e89d7c788ac679825c89829d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082fe97c67e8a80312dbee2eee49b3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1683afc0806ffeac5a7efc6f22688482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1f3f8f2155fe4b7c81adce4247a6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661208026a52200e8cef0e8701fb80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca76ab398a1c08999d371a22b0e8e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff7eaa3b8db75264e60777fa1ee34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95624743718268c1ecc2157a265aaa47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2438e13e13ef23b1526e6d540961488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435906a2758aaf73e5352e166300535f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b81319bd37e63035ddcef12f15f678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2a0f4b816617ffce827f37b9871d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214f6d922cc6476f6a03f16d28be442492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263dbef38206148bbbc4251883c329493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2770d17c2143e5927c2f5ca10939872494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2530925767abfe3a2227877335ad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526da09721a73123ec09d98ad016268496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a94b667adab9fbf33c45c608393ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1265b8053df5920a54cb147a0d6501498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3904d744d302e4591749f625c54a2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cd3713aeb076b7a85a387738b9bfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1c6f3352cf49c4550686dcebb08c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1295515936bb6603d5bea92ae8557502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd55623e3e76d5ccc9a1568b00a503503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b7fbb3a2c8713b5bb86b4f3de006504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbebc2b46eb7a57b18d9a0628b034505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e777eb37049f4d8a82cf3b22a5c82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e92f7d0d9a6996fcd2e1a3c31b52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8af85223efbb7b5afb1247decc74c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a680107ddad6aa83623fa9e77311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330562488b2f98995ad8f95461754f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b284ffc674472a5ae33b669911f4d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4078a067bd9c8c1548a051ab8644dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbff9f6ce3e19d25eab67eed0d6958513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd38ef36bb14e30a83e68525bbea71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68565b42e7e6a7df35464ca34a35f47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d50be6eea4808b4baaa61dd17081516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3061b78d3fc34da88fad95e9eb13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65436719ec0f5ae14f9ee8b9cd0c08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caa53371a6ac07b59a6362ce14fa8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab9c71974878810a164e00280eb9ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe70f11bcf70582a568949c1ac395a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd27f6175a0a5ac770d0f30d34791522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab3180adf4c056598aa841a1b8a67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ac973445c48c51a6699fee2a2b736524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a3338852f46e1cbd1051b79651ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b61560710d5fa8ea1b3a136675589526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7192599e7c619ffdcf883bd4cfd000a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41194c9584af5b447a11efcc72e9e0e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298bb1943663439bc2b88bf4962f051529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044b4177bdfabed3ed001ac78271c4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364449e25e6d9cec7ddd4cf1efa9b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ee73a79a0371a23442e32a8cdbfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd59049e16358c0825ccffd4f724f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb0af40b3f913b60a51deea554cec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38ebad7b83b953ba0b99dc6e23771535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc299179b038aca93ebe81af974b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73ce20e4d0d0cbdb861d9c4a86aa6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954673328bfc034dea1e2b10b16f5508538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30dd3e057080dfc14665012f9fb0f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3a2f6f0d7e37fbf564b4ed5aba2d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fe150c635a3a04f071ff4b92073d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed086263f55bf1ae7fb1748c3a19cc24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07302a7803f8d5569455fc0a8061dd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c7afd396262cd96cb91954c8a61f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ecb5844a498377514c23cd6dc340545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f98920b9ce98a93c2ed4e00eab3a4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b204ad130fbf39833d17155bea9ec2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35567a8557d3f035393749455eea6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533792a9f83045b555f09d0c4121def7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d85551bdc0cbaec54ed71d3565c6b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0d5690824269c0e6cc68c8956852a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbfb5b425bcdaaee5df42881ade8b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4440691f631835c7441afe52230b06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af639e92f46052021a9bd056050243554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c434a760a448cb42743fd91ee6f05b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a4d9263987da5508d515481208c45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e54b7421821ee50e6a7e88a9ee774557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb34b1df142de94e9139d61b04e4e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa9978dc617d2dfd3aa835edfe455559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531aa7babfa7013783ecefea5c38a12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4177a3d24a0123c94ec910db23bca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e302abd28430e29b8236ab79267b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537708ca82fe3788d46977bf1f415c6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1b5649a9794a6f9fb1a5c158ba54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd8b01bd6ee0e55ccef7a0335b005c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391467319393a41d35fcd3a23e15fe72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b9789582bffd2c18e292343e06dc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33512baa8b7fec6d5fa8450611cb97d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fec9c23d7a318f71dca5522169675569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41c74a63644cd64b9057aa6e3d09b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318768952c40fac690b11e5a122052c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123c1504f1bf6f2373cd6d2a76c1a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2714f49655482258ca3a049c807da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ddbda3e972b3062a03a9745a2baf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a037cb553b01ddbdef4dc47b1bf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f4d73a979bf317b8925810d88c7ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29f189c63ab0dd1e069a33ddf5a258577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844e1a2f1131a3f7084d1bc247b728578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8b84ede477de531839c23b705f6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb29570865682fa0487dcd261facbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06deb60d262012ef97ec373f9058ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77422eff95189e269942f1ad7c2b01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346ad857801161ba155e5e2f739f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b83038c882dd2e7beaf5ebcab43e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05004d17f942a5b342d1dacbac9013e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd48d5668c8f946bde51220312f2e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec667c935a1bdc83e19c732c70064dab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249365b499e67143b215a7cae30978f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5f677627147e5ea8ed4c7ebbc6ff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac337cbbc77087fe5ad175db5c34281590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0efb1ce122af9a3f7242cc42740458591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7386762577b63f0356d391876cda3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb57f74d738061271b59218a836e8a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8f7932848fa629e2f0021d2c0abc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9afb111c3665123c44cbe9544d0e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc64fa793ac45a07ab2a08666aa7c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af5d287d29a61b3e05e7483973702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d619d7a89cd7eb6f312f08c3bcf22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e945e56f5203eb60826b5bff2113f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef341a0500024b6775dbe1b0811576c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d041c206876cc2eb36a2a3dec0834601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f097df3ae90ae068009e7bbf893c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd7de7885ba8b394752bd31748126603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe7a441171797bfc20d8a8d3f4f531604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02456804ff8b8ecdfd21851c44adff6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b68dca1066821dfe053ff4fc2c0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013207ce0e1345957608258e69146c67607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7cdadcb0ffc7ff808256a4da80894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f79ce006d87f9d707b101288b56c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a9839413af74343472d69b22f3bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff204dfe386fa628d6578d30c8b44f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d496fe3ae1cdc0c71ddd51c68a671ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c4ab33f858bc8cd58870d33cdd02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c762e3e6868713a09bee2dadf19074614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9728c5602aa01dec26f59d3fdce4c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d388cd94278bc9b4f57470ea5344616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972d72eaf561b670f3499f112b5f3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e8d3482e20b9e8e35b284aef29fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a47f832a2f0fc4803251b082f239619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae07545aa4c15a775b60963afd5f407620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e04b377c2b1aea699546a00bb240621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3776de7368110d9c2aeab25385d9722622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d33b17bc16f284c2513849587e60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee399461ca78555699e1d90b8aa83a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbe8b6d81326e96d98742905a06c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95555975399adbeda297acf309c437626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6eaf1d53032d9474cf13229595acd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e1e516d8bac02bde7da9675d074e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359a75ee3d29617f8991216c5d648f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9f8257f83548f850e90120d6c6cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c2c401c2a0fbccb35c08e1a2d202631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e652bc70d2af636254ca4a6f11ef43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9671ac3017286712d00c67d34adf37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80d7395fb84ad5fd53a7a05da58e8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ffbb2897965c76e09eab0999c356a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9cbed494111b02440143784c39534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85abdda425c243bc20d8f977a284a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1ef9a07288c0c4c8ceef3ae13f91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd27a60e586a3adcda1e452fbb05c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7561765c14b433347a31444a4baf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c152afecb882927b4f0471cdac3876641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d7f8a7428a4b20753af1e767fdfc4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e9b36e1953be7b583282a31b962a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04f25cf9825ec565adeecb6eba3267644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a430a198ccef1811829dd3886d2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe528e6dba5701ca0e94ba3094e372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f26e0aa191ed9430870f48065a5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942241deef9a347f0870a44a6276a32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8f8a3972ee74926adef355d7fc07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dadfcce19b560551ffe7ba331c323d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9156d2c9f97c196874bd7c04a932651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0cf9018cd25145c13e14def4fb76d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d44fc34924ce9d4873c5c37ccefc47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5ae0fbcb81d46d1a8e5aa80cf203654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767a4ae50247340457330a4192f6c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123025c7fc75b0f02441b4be1cc1edf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d6ee258ea32a4e327770524ff7599657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538640a3dcc1cd6d4158083f9057da5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68aa56d18adb7ea4f5080ed5596972659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825ea07db8f90cffcd5250aca683ca0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b843d7fdccac007fad4eaf6b79585d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d83bf05ac28d5d778cfc486347167662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c381476feabeb7cf30c723cd8daede4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625c2062aa085446f4b747d0ffcc01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5139c792d51238cd835d2e0feb897665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876073a71caa6362ebf98f72afdb2829666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d64be47ff1a615c664109b518f383667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74993ca5d84e19fd9945aa19ddc59e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc84ce8e23a3ae8f785686069c1ac3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98345347ef4fdf843470a048b120b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7750f2cb53bfd241ab2ce4441072ffc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be68a9c2bf78a14993688b75e7ead5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ce57794acc7c5129eda91882d51f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dee188b66ca3d5cf80f038342c490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edc72d866e65a5e83c951f72ace890675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c861b4281ed4278651b67048a647676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e958a3c0c4d07994350b15047efb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e92ee54e34f9902d4b13e6042e9d73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f25b2febca461e99720353c5cfc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea99f31d8ea301fc55786e6fc5fe0fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5e524ce0f56a77a7955b7ca1731a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca81af756e2466ce81f371e5930c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd664cdb698100b266075485689771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e57a9d9d128d870662576c1f2368b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd400cc40d8241eb21f6a48691f509685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f676a51dca18a4c03e2f56567259686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccedb485c97d756b22f526eae142c34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcca1055370c2f69ce8c09a0398075688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954d9a30ff33f456317e669de74e3e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4d9c73b7b51beb5a60803494d571f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540101537f58c1f365f94baf4b1098e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e71bc5c2488a477b23e50fd9f9b79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab710c8f345856f353d8c860ec25388693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17db63fa11f397eef0849dc8ae9ffcf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d20f22e1e62bd9128cb84ca50fbb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e7e3079608abac2640898e0e6a65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ae75c3da5757c314d8b261a446744697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8133294e5c6dd05a4e1f4473ff63ac6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7a0966c6daca5c6d2567f6df19ab1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5c52a53134443263ef030812cabfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2394d7a208ba449fdd0a2cf2c4df0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1e6fada8d106157394457c74e20b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20bfb63dd6af41c065fdd70f75d1e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37828e7c16023cc0ab4250bf0b0cfd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8480139a2f6253f3a00cd46b36a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a3548cdb6985040c2cc710e5114c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1b85478e31a681741f8cf9219d28e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102903ab675ecb7c671f4b3ab91f609708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610f32d291369301735b6ece922dacc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c0015d9e5f2eb89ca9c4adccf3d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a43cf484f2eb6fb1407ae09e454ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a11973242213e414f3ad2a572c2217712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d320f3b70b8f5d62018dd7bfd13d89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78cbb154caea07f6711d9f29a722c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e26eb76f62ffb2182dcf8e8d61c675715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ed0b71bea270f26a6a401031c971716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f575fa1b70f271924f36408cca0de7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc683952c2f19221a84d410d447d06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c937a37dc3add1827422d932cb34f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d145920666ae78252fdb6fd68bcfc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe965f549ba7f4bc6ebe95d6a588b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b462f217cd5a97aece56c22fe60e113722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f8bda12c7b07e65e82276d9566aed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6d75eed7ceac6de94b37761e5ab9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624691eac834837763ea15f879da4fcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb794fbda05592b72f6f323ddce4f06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91fe482536439bdf6156a2c5dc220727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a74cf4ea45623811581e83232cb9a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001959874bdec12433bbd301c296fd9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7c3e29ed981bc30a324ad25d2db7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2b8c415b13e52dec8e17d003fd69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a1ef8a724917a7108730e3b41e5a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b0e3a3ba5f41af7229ef2ba3f1ae4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f66f4e21a31626e7508fdd81eb66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dbc7bddef1eed8f136636d222cfcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee51dcdc125d47f48249b5d2c76534736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362aad510cb096f5753c7b1c138212b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269612bb1a0fc0efa0fc62ce71113f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e4b79bb30d977f72d60375fae746739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a9288067cd2bfbbba0fe28efc526e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc95d670459cf5239d1816430be4bd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447be23484f34b7897a3c4faa811647742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33410ecb0a6476f55d9a79a2cd9afa91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b509a5d0c021b2388aadc5e8bf6f6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a92ef46a59cb8ace119a17639e7d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef58208641ba585afdd8408e058f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a150f10996e4b7021923915353859f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9697182cc2bf81885dda954e6d1d06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c364a78162635e6bb367e5ac70d1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d8e13387e7f7d5980d10a05e0beb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e2c7dec6420de092a013b6157e2f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c254a6265729edf19a8a3b1d6c7b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a67e598b9cd3b80eff392042f4adf753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>