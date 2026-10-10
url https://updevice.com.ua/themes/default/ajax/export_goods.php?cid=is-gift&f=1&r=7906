--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ef9c892f883b40391be5e445e0d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1d2f6821c6958ec16f9b2c0c555e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dfeee8a2c18fdf837f1de59a676003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e575d5e2b3c83cc8c24b9fa13458dfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054cd3b645474af15efa4e7605c89995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867a91b0f5c5bc2b02b589f1ff029a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f625a421aece9026c403bc65b1dc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1971f699743eb13f645820f6cd8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f57fcb664d07163edc66f9a5446b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49467c50e1409396dd47ee1d12fd84810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe70db10f7e6e3acdecf54debd2c1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42217fbc6d75ff826c2b8a422d7e0dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987856367a97709ad6184b791fa2f25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da1814f7984642ffd6aeee23aeec914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2bc697da67812595120ad02f2bdd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547051a3174392b95eafc9306be8695916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e042fdddc99c20132e36aeab0c6e95317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25e0e1f6775f27058a4a095f4a58618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502a2e27a8bdf5671c11d7cc4eb2eb519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd44c0fcc341d433bd8889f86b2d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef5bcd4183b6733881efc3c467044c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1b637fb4f12ab49cb069758470bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a311580cc4309a84ef70e141efb991b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb5c2cd5470ca51e602d8a76998fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacafed373fd5f4996dcdfbe07becf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903ab5eb6d2ef6da576ca02a632f6f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1a49427a0e88969feff4fa43546527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149be6a4263536ac664500387610c4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166664bd2211710c83e1e2e75c86a9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5db430a31f60434ef5cb7d3232d03a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa91893aa943bcde44ea15848d159fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c15e0d9969bff73966ac0c3040036632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e7af375ac284354963a6802d8970333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9e6659a8cf4e2dd2c372b17a19c7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b2b1cc4ca0c41fcabeb0a2904f7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d73c4ea49d67ab43a03f5db2108dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc565e972500f7047bc1a312b377b5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dcfeb7339a3a9ce26e43f4d4e06fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4606557f0cc6869ff0d3fe18a8ca639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29619d600739d8a5b71258e0534c6bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd0da8c28f53702164d4b285e08d8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb36d9e5bd358b2451baf52b80c1bc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ab5ee943ebdbf5d5bb5a2417816243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939327d1c80dabfb46f36f569969b2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebc1f061869c4d216268b51518ad0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa64829bbc593efd705529779fc66046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1f5a06c11e8713b935f143693e34647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544a62ad823e3991519a71c6f704b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1833d2bb5baf2d9eebdb68ebc1ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b121020a1f0a2fd9180c3b7faed585450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd288e394d37a51c8bed16eff347c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a25b58dd19d4df6c7ea18a96ce6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f980355cbb3208ad1828f459b569053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331f49e697f49b7c1c00c37d96aecb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77a87b732328aabe2b18d7c637fc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918816e8b2133a9cd93c1ab17bb8b4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165c0b697f663348a199da00ba14b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e85f6bca2cf369e8c9d44141ae04a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9296081e05bafeae773995a0a2e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f5d6a52f84aa6b9c3c316c3456acf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4a0ae50eea179a0b7c5233fa19b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14eac11ea20008d30202a35cb7cc52162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567dbc10ac11f1c17ab9bc290b6ddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903f7f1ad1e3c9a5d05cfbb3da10ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec35a63d141d3a79f9a0ebb193b8f0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980fea6a6d0746db79b5b37a52d35c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c98ed49f3f5a6bbb8dfb45e47de967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf7b2c4e0f14a47fd129d4939d66368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ef3cbd0041981517ec3498ad23f5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae6a6442c38719b863698cd663609570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e7f7e1a42d1973bc32e631819d33271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73821fe305afccdb15a3c692b0e0912f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32f18f586f120afe1a2768e4523b7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa682781e982a99d9674d712eabe87674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b15b42e6aee09245f27bd7b462f64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210a8a69bf54a8e2e4432154aa945d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3395da2cc39e8fce2d44dba4da23d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9001de7a9ccd70c53c3be945392bad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a3b1d06e2366b08f4de8d140d3fc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b50d5d124f03fc93ccdb3880178280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fee90ec5081e306c29a2a00c3e5d2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ef4fd1a61d02b470afa3aa71923e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3504b87359555f22803d7e5f2339c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17cbe59c60595db682aa427f9783b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc48430d4fe4c19feddb3094ce17b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfc77383ef812a9ad7a416fadc5e5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e54c49a05f51eb7224a3d8abe95b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357c6a516b9ac2dc499471b5c66fe8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258b0c9cbba3f7ad1cc24645cc530789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7d36150368403ab1bd37dabfc80f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f63e30b86e59b685f62b9df4224f0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1a231b71715463e71bb7aa08ab9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342915913bd7383cb4bc4935829e04e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5e0b847d33cfa0525cb84672252894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849e6899b034230b9bdffc39b52a0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06092cd321dbe73fef8eafbccba584096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2f650d31660fdda9f2a2ffb90bed597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbdc2a46a4628f7382b4540a52409598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4430204c98ba97d2731443d014abf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66f24d8eabe1f8c91454fa580bef0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240a735e6192d80d7bdc5b41a9e32d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfb86438fad2d036cc17f5f368e9a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d80197c484163dbb168c713d96c97e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca79fd67d9fb79420e002d253126d61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879575d75938e55b149f41d5566e327105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fe362932a0c420511a7758e623c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a5519890d4f9c00f8ac2fbfa7271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893085236f828db44a659a9f0c83551a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cac8513e96126297ea9e29351a9f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae5c2824de9e63c83fbbe6dbff03b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb10a02c93aa4874f0a26332865c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3470a89d83789e8f58b7e2c2848deff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3164a6953b665086e0fece672e528113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345669234e17e6f34d30265d1d10b16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd690024e0cb8b35065da5b8bd183357115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c09c19ebca894dec8687f087d9299116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8021c4e4de2754d78f8a8df112144117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd8917e37617b4ce45257c03ad7002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301dc25e34991cdcaa98a73ec0b2d91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2172835af73f5f7ced5b4e786a514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd5f960e9c628689acddc4b0d157a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2acb079bf1d983b718db215e73b6f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4994e3a228c77be1c4194f0606d111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae795b98663701cf62040a48b004ba5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99e5b6d6c6f0fb6e41590c70faf27f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71856402eca0539fddf707c694a2ec7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4faacebcfea83d60eec7d4d39dcb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf1e0ae98d3ec0140a1a741114508128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa2dba04971e9b95854c8f6201fc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5695c0659a8c86e7ad0f22d441ce665130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e8bda11dd36659a9de099d391d87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b25377de811db7b29a2e2b0e222a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43b7e6b48bf8747985ac9706ef8c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc05dc60f96b07fed3d7d3796a51028134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad12465c4e497b662346f9f69b241b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745b53cee416d433d39dc8c520d2f5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de3c65a113e28f7d4516d739dfbe7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7e6145605279dd3d328ac491f7a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be64bd6c4f2d3f3ab80cbbda6bd961139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034200a577f1bd11f93bcda735ab5aac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc0eddbb2877040500c112cb57ac60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08d4b400d22cc051182218d13d495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87fc751a936c728cf4e85f5c5f30ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed048d7ee473e32ce11a3891123209144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282a93269c07e2e13f2b4d4894d2e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff880a3c4a2c9a5a7054676aabb041146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0205b9eec23b3696b67f98422f1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2cddbb05718ba9f3a328be2010fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b608230ae74eb5772f7ccdb4612b0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96865dcc616514743d594b1d74c50e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b97e99e9c53a7f90708a1a01dff8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9dd9ddf9a0f443c49f08bc97c1539152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f5bac55e376b492052a38aff3cc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a49fa3ae95e6075957dc32a699df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2d393919cb8489a9622c470f1c86b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fe36aefbfa3e996160cb4a3b1d035156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636b9e03fa9115a37ea87c474f0085157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac21ccdb35ac7ae3c6fcc6456c96b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f114d55a5213b2a720cad94cd6b009159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cb1aa0f934217d048ec41c0846f2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e135f70f6e7a08a8aec792df6cb4a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8fec0efedeff41a75993c2418977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853717b8ee5ea06ab6ea3d6aced09c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9421e91e786fd4eb1d922b0776cdd24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b4c43f453229f3d63af2d6d284fc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231748390bbae3acee78e4210f75069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c3740e2c1c1abc6e5a08dbc26376167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206760dd9d4da176f2de6fe80f106ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd41421227631241142a7282ce69e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab102006f6269737f247e6cea5cc59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3624bcbf26244c3ece2f2a1c5871ad1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb7d9441929eb3c50b230d17648f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3d4f39a53c84579860640c53b937173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448f846aa1b50c9bae8d78f546da73b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ef52bad68eec570b21b9e38bf43a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e38b56a456c900420a2c7932ee5b41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dc5e46baaa7c45554ae5ff734004177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94d800958c9f84c7c4854b9dad4c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3add884ea819bf1188d3872db26e1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefea4143985ecc8073b317baa9f5a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d1d9a7761f85d3c15378b00a102e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead0cd1580a760d29791124eafe5a1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcbfc37a8a98330a2106ec0037f47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3386518051c564c984501327454e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfbcb0031524f26c327d46bd5976c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb103527dd5400d8cc02fe6c3d5b452186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708f69a18d652a117d895a227c5ef70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da11f24edd60a070d4036475fe2cad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3d5cf42ca4209f6890450b13653f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2cf195b5670621487bc5d96124f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e27826cc1ad286e7ab297fa9fd018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d7faa96ece80c969562ecc1571c5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3edd9f92fae152186e98dd00fba32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710cd3a2943a7ae81d38910d7b46876194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b3e72dae680984e147cdcb8d4bb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d7a44818899e1e6efc65a2bc7d67c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6182db128dab931dcd9d5bd7a11afc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08a5ed3bd466be428ee55ff8ddf1b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5663a2d6feb803491e12e311f4bdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad030a26ec6fa53b4cdccfc2fa98eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477f62b6d43536b6bf05ea4c2bbdce9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00329e68aa40d73598f67b11524a1515202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0695a5b12f771bee37dfec5a67ee73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678e436a34d1ed634ee1d658d43fc2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2ae184d4d0b86ba2b4c667dc1a52b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a21a2e18758f8f27fe55bd11c7f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674356e9bcd4b8346d44b8a5b14d3247207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd82324ffb13ff41152ef38aa60439208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeb9f7a4f3fea792c55a26a9e5158a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d056c7c101a4e47747d93ecc63e429e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e1880139d002657be879a7ba39a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a31cf034d76fdc1b888127280539d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aff1ac16578fc69fc42e05a0c4cd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf613b049baef402b8a32da7484a82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889bf115cd543419c23ed8844726045215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea0a9b785e6303edbd927cf150f8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efbd660a98914493bd1995ccd315be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc362a7572d54113631f49e43fc1e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e092aca178a3e0ba9185e7adcb12aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d28b3171555dbef6994b8783d420220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199090789d6ac3d889bd423a5f55d4e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a724f9ccc12aea2d770065204749c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a7f212c36300eddfaaf3c61503e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815ca498196f31336526d6182d13ed9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b2dc871cf468df80bea4a0f1e0a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6762bc0dce0ce7bda7bf8ec4c4ee6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919823e1c98cc8262ec64260e8881a12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea01d54fab49228d68c12ab2695675228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f293f689d630c052db4991f2a7efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a022b209089d71704fb418d9e9fae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e5eeb41ef8157e20e2f60e12558eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ff56f4e5c54415d9bccd0941fee3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb4e53ba8f0cb14f7dc1afa2fd890233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d9903be286c6b9e5039a02e8b27a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3759ab6e2918fb8e8ac2242fef91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba050a9c3a4ef6e8a6cc131bc3f65a07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc30451ae1bab46c0b05949b12d7a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea99ce9f6f8e37d4ba933f91245ccc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f5e185e4a63347ad18b17487b7f6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731d7479c024b42fea15f8981e3463240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373af9097932a4e66acd098fe34ddf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d49730e254a0f334b09f647fa894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb240e658e69659a2ef925618b2916243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5192bbf0344cc29494f4a694dc778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfb7b708e019ae8adf3cd1cbc9f0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb052f54ef6dc257349dd06b61544e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7a16c2ce9fd5cbbfe8aea29de9a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330783c3387b235ae780ab66b4cb4e30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f131dc318b9996690eea1c8746838249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fb9371122237d879854452b1587a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ca026ccec372d5e8da40c7dbc212b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec4db25a17a17b201128c0d62c8ee6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c98309945e9ee77bc5eb70e1241d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb446404cdf02c94576022200f3683c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768b0d590b4c46c3a0b3e2ba5d6d52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b35006a549625dd4ae60fe8dec3a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d2f5bad04fbcf1d7ea18dbbd5cc6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5e00113c3a5a9966be95ca2a3433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909ef1ca3a3e667a27f275a8167a5fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212629cbee7003eba26501af3f09501a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb62af9aba0c924896c3197bac2e2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440caef3e2211261ac40fcb38b5360b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12561455814ae64b8ca03e1acce31c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82798759f8c297b3ee301370945b55a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ab64b18e1b0a95a1174dec8b3f77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca62b6661a2913f16d091b06be93e9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f52ad6c6d8c1de38f3ef95cf463187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61253586b005362f3b5cf7380393d31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c3e3ac6dc2a5eec6558c2cf69fa6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ead0d2dec48435bb373f8e4d0b69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce79057160f7e5da36e9a8150489b2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de9dced6632da3f6ed534b7586e11f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021ff4d8ac2ee6c34b33a2bd7cf0fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02ec42ad9d26e26aca48f77d0d6d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442397ab573a520513db2263dbbbb3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5442e241bd1a1cd2bb4a40504c90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1bce1d9621b7d8ad53828b017f00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c38bad99b2a28068c4309b8939dfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fead03b7d003533e1eeff8e8693a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11dc6a66ac969c2f49e4de5208f33a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87595cf40eb98a01bcfbe6a11bda564c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6d4afa0a4bfdb5bf9265ff51eb5b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410a3879d785e031640f332e20d7009283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa6a499102adcac1110727b50f45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee265b1ceb3246f3f474c785fc6f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe9ffa69117740067810e8bb23eefd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6052edbd9cf6f5eb6cab8b810e80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22f94b0ede6b67afa4daacbf3fc71b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612ba6a91da99b77dea78eb9557bb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0750b242dd62a50857d46338eed6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2368a9e91520fcc20accae6e3f574291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f50df270be24f34f3922a2915605f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58d213e627700e96e4578e3872f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed74476801f0256f0b34c16b6ac3f7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508ebde5a436ce15eb6a5164be48bc4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22500ed2ae6b0c1542e456133e595369296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4d6474c894b2acb785661307b1f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4a24cad0443e064c6e41fcfe202e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb94da32a9cec7125ab4d6e9648d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982562763232904ec3c054f0374a43b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fc87a431ce53a8e811c812e495116301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb93129687a3b40d1adbe48c9c9d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb3e56b44320f47128530a097d47e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399176a3716c55b3143a1cfbce3d4c0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219110ac391ef05c5f7f6dfafed93aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf7744196606b39eef7c42faf68182306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73477f519a297a15c7895f67fff034e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cefcf03479f7d6e5eb3501dd1f164e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd073b40bd9ee55b712b86a05dca01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23a426dd18a3ec05e44a9fc4a3b77310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a7c7777332471d28cd6b8b869a3e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053345a7c8985ef428a0b37f8478cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610b4bb5aeb3c7f4fd456491a7dab71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aa6013e7b75b2fff735476b26fa0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191553dc5e109b5652a420156f801546315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90688978670e3e780b078d0ccd535be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ba9f081e831b5757e18aeedf83fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6909520b6d2a7bd5621721e85e72e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d2bc482f5e95c1257268bb1386a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c5ce8f4c8835f0382a5920a6f826320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7958c4dce9cf481dfb1c6af1b1126321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d80bbbe4e796aa559d3a339a2d551322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5c37d543cb803cb44f770deee1c7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc338d5e9569217bd89319c60f50fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98391bc88d047dce9b54a9797f5e98cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829cfa8c17e530697304dcf6b4935f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fb8e0f62add06058aa8ee60affd35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897853517619f0ff62fb162a01fb1211328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2142ad5eb0e79a191f8aa2f5a4df8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556f5792a556e13a673383d352f0ce1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb262496812f5e439c5cd75223c862331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c40ceea9b1b05498cadd613f0dfa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4760313f23e83500aa1135bc824ec9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec844f41cacf1c0de793716f0a32f95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08431fdb34b5983e7a3f55d81e25cb63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c2a4b32e79252eff3536712b7a036336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ab8ed249463be9683c7d52f7c363b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78816b7a6579fda05b0a4e1a8a2b1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc880939b0326997284fcb05d2d89c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec765624737bfb020994c3708bc9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6c04fead80479c1690e22b30059fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309eeef60159803838f48d499ffb78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385600e48676f386a4a11cff19a70bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3b4e00368c5c1ef1f122c2e8cd84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcee10a547120218c448f634e169af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495b49b9e27dd3d0f76d86853cbf47d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eff28c9d96a197ab5c3fee2c8c544347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28744d41a0920e3edcec023ad3af8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98d8ca5a73dfc0fab7d5a82c32e9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1269630892e3e07dac67df40a5a145350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7348483f83e133e59526193f360f4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57347940548793113c9d3b55a5faf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a5a1aad95cd39ca19044fb2604849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325385eec6adcc85c4aacd0c1f4407354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83964d1dfe0725c17a96c9decc0a646f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea733160f76bd7191f7c718b7e1d904356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334aa590db0128fc98430dfcd86eae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2d5c0dfd768eae558dbca3142bf75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2680c507385f9140d44fcd5be737c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720003d27985c3961e921b57ad9cac9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5466c36f62bbec15e6539f402a599361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5558162312a4459b56f0665d6151d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e4efbf38399e3c85d35c89a0f787363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a36ff780b0c25c312840a7746bea0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc4371c7f6c782442a75f3f3e62e7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba391893b79e221bb502fd538b9d5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653a6046210087067622151bb8be0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff458e9c82e97a00f173b00460651f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee03d39b124c2bb08ec7305f3371cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a1ca830eaaed6cec277b7a3170ced370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdaefc8bbd49ee2fe97d75f384b0b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2ce29464c7769247e96676230f0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e18a0592ead65821e47cc578d6cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db9e7fa43452cd9148e257c15919c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6519c4c0b5e1e49ca1abe4ef44e94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e242000dc29276c33fc3ede883efe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610f28134845bff8a0ca6060e9ba703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd0f7d3ac708e0757379fe7962e01c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d616c6bd86bea91bb9e9f4e4769df6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b04ae5d5262d6bd14bbb8d2226ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb344bd7e52d4c6e40780992f77cedf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b8b19d8a1dad7c69965fa19e2319382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766188156a6d55c0daa43572644ab3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa574e1d43293841ae5642d5f8224c31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f26086737e76fb9155dc10af99da9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6cb6f405f4e4c993d5279c53c9231386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae088b2e34d9a07a10ec5ea1bd23d22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e3a74d867856e71b4d9af47527d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db8dec39e31bd4958d4262f1949b91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4fcf903b81febf68f54af27258bbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df9656963ebb478bf40bd38b47397e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519629dc02d92e33c43d7a242c107ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc1960bc9b477d70cd826993eca9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3007605991b0aae0d60eed0d80d856a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272709d0cdd67d9d2153bca1ecc2f3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825efd0aa28a642e28bc626eeff4f5db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e792d7618f1e7ba3ee06623cfd9d027397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1e45b71fd4e89e48289de8f870285398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a59e851de72ef465fe903f355370d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdca9cdc0339e7baba245a79fc61d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80dadc8c60b13e4d61d855c9cea366401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f2c1d99a71a59f34b7db92f08a26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331efc2543dbea1bc41ce78faa8163a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3ca86a8836378cbe1a4c1867e9998404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0009ccea8f49b1aea71f3a9f80165405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b646e5856f137da68b9d6fd0d9dfd0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186684523ee0bae92655f07e58fbdb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e007b4aa8d40a3a4b3236c77230b5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27ea626757ed8f3685546eede964ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917034139c3f0b351d8ab7804dc1717410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b544737f371e26bcf568851b01b0d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bfef619240f6d621fc81bea4af6a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fc0681191c6cd7fd41ef6540e6127413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd32c76b86fedd03e8af29e9d6b19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba00921c26de226dd8089cc4708b10f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8394b18ca4cdb9bef18fc4d48f4b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1423dd8a266d74e7f5083fb3289a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268da08ce73f7b4a9d633830feed879418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52ec76c7a3ecdfac09ea3e37c1fe8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f97aab998e5e7e6a528ed76f1397a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba5f24f24b66b275f38114ed5986b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5405d818851797e798e9abdf52020a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf7bf7925cd9995758629292ac6e0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde28c65dbeadb135a896acf2b02944424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd101670446500af351ba029cedc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5572eaef11b05796aa0f0e7e43314bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589f94ca1d6dd263c43a681ae12fa2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae34c280b6446b965ff983050d35de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717301da486bd6e09e618bd8148978c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60a2da901e748af51ac67e07701454430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e5a1921126c833651fb5355cf9a5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50262af5cc22dbcb0636862ec405ad2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73a52cc290b49570a03dc45edef07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1193cae88071b7ad7bebb18c745e7d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6f4fd33be70ccd01c97bd40ed0c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d7480f0b0ed3d1a89b374a239b33a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c217a9ed47501855a23c4de83915ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6ff5cdcc5d0796c7d22af848929d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365a23db35c57c718a23c6648424b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8b97d5392221c9cc5d9502c423b5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f96fc86cd411532e49c5a3307dfe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bb6db3c4346fb93033f637a5eb0bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832cfb199e2c6a73f19cc49aec7f4b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5f35af2e7dae64c0d48b3398e0e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cb78e66286cc883255dc4ad1a113b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0f59bfbb9a1225abfe66184b5262a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7067b3fe347ef4378a4dd4100077c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ca0d0143da30103eef55a4f320246448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6993be5f7de03185fd6525febc78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525959e80682332f1165e94923cf1860450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce6b6d1062864550f21e1ffdf9479451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd66c240be1929c1b6698a688b2b991452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826364c288b5e94a55b44d6b552d072c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09198568f68bde037728635bd49b81b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0767d44c854ed68166f6b95e0976e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37674a86d46c60df15ff49177dd95e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8188995c7b0a7f3ef6717df6047112457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1e528f9a259e55157118b27e0718e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc4113808c305b15102d1439dd1bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ca4313a020db7314190f73675acd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce13da0968a9b5328716e9f107260e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbad25118d3b6b9cdd02a75491a50c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7cefbd61750c732a0d03904564280463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67852d3a6b1b65b40dd34dbf123b7726464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff82b9bb8e7828f684b6a8736733d33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879de90643d64875241e6712fffaf90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dda9bf4884e3f66cf6d9dd7fd160a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e9e3d580031b5fa5345e2a2867ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca586d52d54284ab0f901f82be4b43469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899d9904a70b13bfc858848a0ef053470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31635e9bd998e66410fd78d5352d312471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95c4a23233dbdf8cc95e15fcb1500a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05385842d9783f41dd858b11f71b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15520e6c2c848a8a9d7b0c680a1af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557ab9c5384e6d692d8468e624aa29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd13a7803aa8681d278dde387f27fd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070186f0816f2cfea43fb08612637e99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dfceb9d7fd49893b407c5263b3690478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a977177d7edd1627386519a58528479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005f641dc9aee5570c6f62d7958cb1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29abf08665f6fd9ae29d4cb018226e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d151d6e06f5511209b509d329fcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9679dba38c68bd4006c43162c18bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f988abf093159ec87420c44ee4bd21a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52def017029e362c83a07f4f9189525f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20c33240c6bb52c9912305d01463c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e729d533900f4ff9eb3c6d37680203f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa890e6c1d86eb7a0402af6fe6089ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b614b56f7b37b970210476986d6e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff364b82c99ed9c812e4012387d8569490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e6c75201bddf46dac361d94af7e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af92d9b2aa4967312cc757c9bc15b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af182c9e6df4c3dcd844d76c358a53e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939138d24c73fe7d3a4f95cd75e6f1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8394380a60b247aa684a060020d5b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb0661a66718feecb7beaa8313607496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e140b1c9eac7d926247ba13ae0dc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa37b9e78180e23ed9c3a424929230498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f994cfa55ad35c8a80af3617db883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542fa8cd7cdd3a5dba21d111856c123500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d36bafd9ca0daf496f21d8c68a9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb860cf7f8236b3df1b12d13e127c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c297d110b8ad515c74ebb564884c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1f28af65bfa28a8d4efb994c752e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad876109cc0b548b96484d62752e251d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedbbb2565dac789ff9170101807d6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b88759e2b7dd95ddd52837590d220507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbf6920e86f0bb583d8049a9f54c46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f10b3da88bdb278010f6bdb3eaace509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06276a83081926adb53a2b448ab0c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2567883907d15ba025bcc07697f5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d40bdfdcd72f2c1b397f0acbf2e4b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7fd3f8572c3cbf4f233f0e243f41c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc87a4770aa95a223203b119d8d1e65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61074f0b53fd22c901d105897ad1f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1441cbf1df568558048a29567f93516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f64c34794f78e25194cdb7e03483b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dbf352be7cf5e153e7ab0cc1c642518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a42e898b24413830038119396122e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e492d360726618ca0bf3b0788c534b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb73e1b53b3b82b82c1a8ee0304131521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff9f827f669914e1a9c94540f82e58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf61da6e980109d537779f99909ab7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a472c63a36575dc43a2f8cff1a0e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529168fb4013bd5fae01f26be505d41c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63d898d3fb4158408b0ea95290f34c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254c132b153249ee32f9450cb213184527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8013193d2cff9eec5edf9f9b4aac532528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cf809e1ad359f7027c0ff0114506529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15107c642f76f4b56bc455db2fadf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8bd26ccae42c6126aceb4e1338378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188188421586e6038dbe243687e0ea2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c5568a6f3c5c6acfd7eca58e5c34e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f7ef729d27aed7bef2f69c11c7b17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26276fbe37a3509ef4ddb8bac9fcc338535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b904dab0fa1fff87f249b236f05453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2125f3d0b7054d6b8ba04150a77e63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe461661cbb39fb221121ea3034347538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919d09435d976c3d8729dfe4113f9ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aa1c06beb39eb3ab37d4fc39b9ddb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5868b81f888cdc7597f908d8c34e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53e4cbb0caacee14554b0fa8b7b70d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a998d2a2aa81995b3ad296de23b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02b1f4135ee4c119d01ddc595a7dda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb662f02aaf4172c840a0b5ce258003545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a24d7dfc3c064abff58102b88cc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2699fd2af8a09a82802faf1bc1ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b318dc271f6fa387a34ce0ac2e3d28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133831f7401853d493011b853f17af0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49f123fbd6ec75fac63071f862807550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82c414619430c77a5bd91efa9c4a90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa562196bb8140b4138f42f8fe2150552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4367723ccf8fb8208a59f9f3106cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48db6c83d5240ac24cf4838f8c9c3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92404d216c5f042b2b982f0ed6c6d77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753ac79823473af6d314dbfa0a417e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f3cc0f9965bf38a9f7408195b126557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4425427007ee9cfb96ccce4ac1ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6119235d5da75f0fddf16251329ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f9d60ec96860118729b765a0ab5a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a9546770a4fa596be38ed5d027e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3caabd0c32e3727d9c0abdca53e97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444604b90092d407dec6e70aa3f87ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0fb0a3fd432e63a2ae0333252cb43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f382811b19aaf22dbd6dba0be490565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88dfa8717b5ae2e0f29f5da27fca6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0fe5b8b27a3a819d1ffc35dd34570567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b6dee57430c0e1f3dceae3a1780d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8ec61e28d8bcfbc11c4ec3cda91d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e624291bf27896826368b5b79a738570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a92c1404e92e56cc1086c0471f1a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350b75c4281be896812a5814ebffcdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3d728a258e6533460173100ed6b58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8a2ee47f4479107b3818aae082c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686523c9c4a183e3d2bad101aec138ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3013e5c790ee6e2e3a02c05d392f77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e7f32365260877d996e4c9275eac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff58391f06b47a799e732019a5d2a58578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c1f6c943a06fbd5bee45472cea73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f50da9822c34caf721640d96801ba4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0502b4653ecd7128e2fd68e52890a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf87e3610294b7123da6999a254e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e3fdb16d778936435f87c8adfa6be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ca3cfc18f9cdbe56b0bd24194340584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332df21e88334d37a8ed14f27003ef2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0eda90d87815f6699a97a93019272586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248825334e3455e3a561168ea18b65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fba831464fcfb2544846b1d945a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc42d00ceb08da580b9ddad9db4b402589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b77c591870dddae46286c23662fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d2ca5d1f5108d019f93d07348168591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12e8da7c594656ae40a5f56ad1ea1c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa170bcab9deca71d58b17ae5d642b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc8b70b3a9e88ce73f53183f5349d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a865a5160329e37859d82626e012d5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e24bde4e830f62f3af150349d872ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c06f71b3187e621b612850cf150ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e00d1a9f1408f94d81dab3f6fc01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591c648b51a30245a7ea39109ae619f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b3bee156c9e7064b6ceaa2b42fd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a15a938a1edab8cb0f2384a3aa719601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b3cc27010554ab5912e2323d60eb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc771cdd72dac86cfc9939ae08ffa89e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd25d24acc2b389ab8eab6d25d06cf2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b9fb5d85c3ec2d5834884f620fba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcf11f14ff7d71cff323829885870f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dc512678e4260ef8f2e4cf55c97a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203689e4d871ca07597df100faf85c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ce1de63326f1c3a8e68fdeb40243609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0c813b2c30c11c40969999e23c9e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c82bea1af58cea84e5d8e6a1cceef0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab1c6f84b8915f8c7f891dcb0c261612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090224946eb7a2e7d46c05ed0c13f27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcf39c87ae8dbe8ac8ea7d47cd9964614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9732eff82df844d03a66fd62f5da2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79da4c06c908b719348c6a5ff4cf9d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece328854aac9ca8894016ac6fafb108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c115f819f043dfcc886353189bd9ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81219a6932005a78c5cadd05b70256e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9280f810c04e28f8031430afcc4f2ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73093a0b32eb6b502bbebc1edf202f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3134cdae4c5134c7efeb8381a590a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbeaa0d4b30a62e7c5a662db559928623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d9d7eb59e2be518e14403e6651b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb581070a955f684bef1c694d803287625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbfc3f3744f1d7a30c9f630375fc37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06b6f8e3d9e025bfc1b0eae6cf6c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd0dc5847bf39d07d06ecd8585912a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cadad37ca3b2f6ab952f478f154be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e561562fdfa36c466379d31aafccec2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6a104ee8ad1172e998be571a3079c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68771886843d3bb20633c0581911055632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7069b358d4d77a8a227ae23605fb2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626fb9feadee9ff9e13182914c990e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b29b61d2723f3924f7362839c6e55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefd19cf8d181299f90f8f50c81030c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49448d3a1e9bed3514a66bfec2c64637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344d4cb3a2d2a5bee76fd1e34d11f62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715969065126ff3f3844fb22ccdcac86639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3254e623de1ed8196319fa4d098fce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e53be47ac230470de77b87ca0eb18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e650bbe25211af9ca7172b6152e1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e74d43e1295a56fb6ceb0757f244643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883199d3b6fbbff2f5c98cdfc60b6d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed895d46be31b27bd7f8c73ab5677ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b00786e7f7534834bc4f34a2e4fac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6fcdf349a2ae8f232e720def8351647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a5905145180f2fdfb5c708674179f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d7ff2393bba6a37ee84e712ec9e85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f753cfa5d916c54a3d93a0b0cddf322650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d42ef5129009964521e4d80303f7aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2907165fd469401dae27fe3481515652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d9b020151844414067260d021894653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f739cf3d5c6a9c40b434507a7078d04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a771b042de3a8bed432f370646a5392655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56baf95bf87924363d122ad6be49e99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321eadd2b31870f1092dc34347b7007657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febab42bb464896a233cea0650b8aa1d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d4f0cd3d783be45af4c9be93bb2d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db80fc986bd03dbbba9b3d1264f537660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e6d38e5425fd4d8da029eb3a3d5d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f032d7a17307a1ace0fae46c7b1a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735257b4ec0a00cd3a73c4b35f002c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9cdecf7148de7ec7753dbcd4cf23d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c16874cc45fe65a462f0028ce9e77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25aa0030a91f27b0b82d891c7a693666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb347707fd7036fd7ff4abb67716f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267f233d61180ce26b18e9c2c8f719d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c162cf166c0339b937da6dffac101b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bf91e97c4f57ec091b68dbddf6c40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746d28577ebd76aebfa2606ca2d6f20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129cbe4e4d51badd77a16a876b6d30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e387af7e4de7bc0d02ddd2340704d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1919ca5e97adc9df746c0b2fdef49f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffd5c9485fa836037648237e8fd9ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678adbd0966e8e9842d33899abfea4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e501db23f389e7043ec1d623ae31f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dc3b20ca4e060f2fb095d8bd05d82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef43452e395d4fab028690cd3eb471679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdeb04f297e6475c6d101ed1efa574680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1bf758a4aac9bee537fbb47e45d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed80a7fbce7cbcd25e3a239e91ff9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dd563954a70432190162e5943461a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36dcb09d1958c45f118d95d74c3d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf2b702f1dff31b08183bd4769d221685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae947e85e5a53cef8704110da1c15686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb13d2d1031b7cf840a313a2d1b369687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6b84b63510e69d06725454b00ae3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d65b8810c42a912f2af5ac6e17010689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884840fbe6eb7f85c32f1e6efecb26d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61662a37d08b8824fd5217c370187d1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce2b193e6356f3a9941af1f34df24e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758d5c6e451a8926b4b5ea3f3f0bc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894bed24446ac850c8febc31708169694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0fc294f4748159f38b8dff82fd6c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5add474e60a4a79b818990c4b61be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc64c5093f5cbed5a092e153d371c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142725d12d2ba02367037d9cc24b2570698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b27c5fb489968c26ede579fd0dbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c8b373039498aa6107aaf258665a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a912b8727bffd8e22d6fb13f6c7d25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb37ef2045903efdf70f2d232b86648702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10489bf64e504b40644df8719b15910703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02101c37f21b9bf6a6fa1b2c7540b006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb18eea9f0cd974fa14c92d03d52d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301f84d0372b1ea61f371cc3eef8de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47771cf6b55ca62bd27e41fea455b78e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015f4b4db9850c958f561e835284f7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac29571674011e7a5a2ee047bfb28f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa374eca9bce6386ca233b3d4a36a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018740bc507d9015584cebf6ae83bc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e99d921e8add5eb21e74f0de649481712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275cbbc0248f6c488f8b3df52c9ad9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931a30c67c535b4bbbd6efbe26efd4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102460c0b439f5d268653e4b05656a2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f07d464dd19522001d41687a12f1e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4a61973b23d080c676ec3e6c18366717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abdeebccc4893f37dce0d34bb3bb6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1700cec6c06d7cd5d44120b9efff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35128c1d43afbd66ee9113454e9e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8be17e2ddd2cde7c7ab3deb09de3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5175860c7cc45e331830347a74c7972722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9a08a865a58d5bf89869ef52943fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0519800daf2bde340abcd10c7d01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7050ce716d32a3cbe4d01f2d4807ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47121d2c448ebeb477ff2101a8a4c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6770e128f2e3d8d60908461a5c617fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9599dc2082fb7b46a231d7569bc099728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec3d736de79423fee844b866c688b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea53b635a11d4faf413fc17907e63730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c0ea00a55fc0b0d6d0df3ee33132c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed30cbd9df89d1215a3887fa1d8e10732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6581bde8bc0cf1b96986a18f9c6037733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58388cd7aa4005a5685d6259be04300734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7908a8a82f08972d6d3b41e3adfacf8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111891c798eb771b26a26c1edc17564a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d07f1501d73afac76b5eeb32a11e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c6708f3166225905faa3ceebc8df8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44deb9ac8a239e07c1a1c22530d351c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed38081aad185e2b0d26292ba89f88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86766bbac0cb3740c446fcabb4b5181f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d082d818fe6ffa748094815753e9e8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1dde1f1660be137a6fddb62633089743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fcb72b8b4bcc86b9c54e2e7e05f16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f678c1c8d8efbd87ec1745c73d36745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0457ee259b47277a169b7d9442a36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c846a515b082b5ac4dbc6fa8c46334747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d715947f26b6a2f9ce21f0c7d74f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056a0487e7e46519b7846a34b93b43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0cbe33488ef183629ca7037d83fa2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a7911a32792e4c85a706434423cb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915489c288019d99ef3f9300f20d4646752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d7b691adcceb70a90e142c923629a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a2d8f9d67c3db5f86ec0a57a8401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd7ee9bb1ca4faf224950ff09e4cb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f43ce89aed3727e29b396ce3d820ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc64a4e2fa3d7876cb5aac21c4340e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb33dc2dfc2baaeecea90efd425be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7a9eb7ffa9e7270fc53edf43cb1f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc0b855b1407f1e47820c985cbcc5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dcfb03007ddc8bb58e9b464a3075d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaad905cada92ba05a9dfeaee95a2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab286d3ae15818d9bff328f18e15796c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34189072a70f14b6b87ddcc83d45dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43867f9adc91a4f953569128a710176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694fd94eec05710174d1e7578c63867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b8798e885db46111b2e6dc9b37e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d03f2c44283f175252c05305a33f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12780636d89ce6a8a46a0a3a74462810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af64cca98c269e9a03d137e1b7dd7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39812cc900b63c44a1c86ff68f79d8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28987ed1c19924ccd06f7028fea0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659456404d2228cf031ebe065f19143a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168b60ef480475985982ac094a393f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889d56d2ab9c8e45d667662120d8ce916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48245cc776b53a0ace8006c0dae24ab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b2142b7540242fbc1994106bc74818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e4dc39ca73ef403ddfc3ad8a7833519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403364027d663557aa3a46c88a7523320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88c1f5966b3778fca219c0172b48a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb170c96a64ebade365ed2fc2923fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74434f4ff996792513c8157fab47720423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc2725b4d00b9c107ad40e307e271124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ae985ff0c4810c5d393ceff3cfc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574213701a778d2e627cac22a93a2de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f57c3def332d9fb63c55cc51b986127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4006fc492a8c4336046f4c175fcdfa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd061f86d071c026764d4d412511629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c5cadc150b27663d8c5032f51c4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e986f297b21b8c4602dc56cc7838b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aced39dae1b2de62e87d3e7fd9eaf1032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7499597ce823c72e2c69e4c459fa3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2903e956dbb1572e0b1d3d63144634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc53465c4d7ab14ab161b04df3f2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74accbea8bb5ff26b05196a09d5f37c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49f0ebc4b9f91580a0b24294781eee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843865c51240b67d041b23de9a713a0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf305c4791cefec53cbd50241ef201539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7736ad70766f6096af32cb03d490c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751aa64612acd925d1f9ede2327fec041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12bdc6d4e8ace55a9801d2126842d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a056dbe302641bd50d628479dd706443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6c16f1b837099979f60e6fef1562e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ffe5086292410c8a9b3b077bba09845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2ef081e8485f90ce4842f622b2fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b0eb527a647ca3ec5ddaddb3ab7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191dfef8e4fff915db28e8f6cad69a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9b1cfa92e583067683e62ab27c37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0fb24687408273946e201aae967550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31914e9af9363af193537e136ffd53a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f458d95f04c281de351da1ba707f6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03f239ae3e0d07816169aed5aef5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00363fc65c4b1e6f0c4e91d187dc264f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6d4d8d1e27c8bc87b5f3fcda6d2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afec0eb1556b211f76921e137a969b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d269bce2b9d6b8db32e325fe67b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6424041e7ca50b06aea75952825152b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74678be5170fd9f97f1e880113ab0eef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a0469f69cd05017a82c1e1ac763c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41485532a48ecbcd716dcde2da452e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfa374445815b7f49b7a328f41729262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683cee5348fc41eabd983f2a197f8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551cc537a4748991b001e202c9645a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70181004d85c2b7b246ab8135e09065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0fa537e551642e689f036435516466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca933c4e8dfda74c9f621aff95dad78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba4e8cd07df8db7e2359fed8cedd668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009395095b42b146517222045309bd5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422207a97bdc72abefa14d356a61a94770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f48322cf0dbc86b457675461be16c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c7e16399a875b491913407c5ce28572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463a4f7555c394f2ee00d1b9a103b4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a92929bc556fe46bfd9f1da9cfca274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963438cf5ed443fc83df5811447c61e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da2b9c7d7c7efce9c8b042cf8a9eea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf013cc4fd1897fd28ffd7f4eb01077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc666de4171093cec06b5bbe80b5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47351e0d3500093fa40db14208a4c8bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dcd19ca9b351f74db68b8c410b6ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a5dd892c98d615741e44ef44131181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea27aeb4c31011030a6187505438fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4fb1709d02f504001384f3851e1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438021d46c426ec38ccf1de77557555b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088d8de3427fd069add2c1ba41ae73285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce962ee5e580b50cf726a8815d97386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cec148f6f3bb3d0ce79b4f1034d4a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff378b1022fa5797d89143a21f986388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbfd6cec30e95018e1f1b658608df589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46a1813be5da457bcb0a02ed9480c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b6241173c020a0f3090f52e4f35b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f6d01d7cc107d5b6a7912e4e996892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31e759bee47de334ae744eb1ad86293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a63b2ad64f50410a103dd451a57f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2763c0a96b3bc372548c9b99bae0e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430be5735940bc69d3da543b1ccc4da196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b41d0ae88002cdb6ee446581e5fd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86bd79109b726f0a04abb30464f30f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2004d5e247fb63d97e3889bb20f1c8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65723201b518618c01f8cd9f1c9f0744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a5fdb434348fde431ffcbc53cde4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3374099a0e39995cd187e7e35f8ec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9935889bb52d62b9c8b7005d3887d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fad62bd08652accf04e6c4e3719ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e59ca9fa601ab88769ae9896356e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf05fa9f05b8a49f5aa872cb2030e5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd50ab1d7bc5625ed631559420a9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de7888f60a123a95a74fdcb8a98b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe56a1a7b1053acb7d114fd012a5ab5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382b04d0f3b68d8bf9c29973ff8648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67682b50ba2ef1dd6b55bf2100603fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd1ab2f260d909a3df0df4a46ef4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b390fa8ffdf081ad98011834b9f1e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6bf5e6bc18b6b2f4c671ac04e517a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b8f3f8543bf3ccf290895cf5850a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836888b8300b4ae72ed81abad919bc2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb478f76b87b35219dd7ac999286ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99f7493fb458f5b2eaabe8559d8a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d0fb94929a722fab7fc998e39b5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcdf32b46c57a2577fa58d29f54ba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3d5db067c00bfb8a5a18d9e580f36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8733c0777d765689d40155e02f50a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57424030c5f4d55958b9062384b49bb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e8fd8d388bd37f6c08adc00dcd813124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504aab7e46352872417466346afefbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0cd0fbce745390b20202bd290ba02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc485a63dec86d5d09551ffb83a52ddb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd22e47dc6899a57020b591bb1204d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22598b4975a50d390c631a3f1c02b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920b0aa88393579ce823a5bf42b3ec0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d39ece89a941945b8f69c8645defe3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0a56c73617393f63ec958a280f1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574649ac9bbaeb0cabba89556acd6c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d38fae66e288f95bb2d6142d3473134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471934fdc08bea784bbadd2b93de150c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbafeb6d43990c8e8f59ec764508ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859402c5dcaf9b52586beaa906c4daf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f15d0fb53a72dc2abac65c8471ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800ec537a6147630e296bf46cdf79f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f561fb04124e1f04916c7b03604904140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9a50b00309ba72a67f102e6fb6467141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd5b0fad1d74ec299922465a60d1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1c8c841afd21b327f5f7efe59edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4309822184cedf64fd03eae36b507af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93bf66186776df58120d321f9801c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5e33b71e8c009ab24d562f4b73cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb882c13719fd47546e662a57bbfbdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59073aee4776b2d9c6808f99ebb0f2c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2cf30bd6fe0b68726bade13751eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6450a36624816da0846c53d5a05e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff05dd7de3e353ecdae34fe65e2da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5a95456930d74280369d830b7c806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cadc9ad180696e6659ff3a5af86e37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e404cee217e95b2f6c31209d27c006154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb417d60278087d36ecae0ef9e117cb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a64e22eaca1e68c186ba4f1f4f2cd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687e2cf894fc8f17adb2ab42e7d7e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d8e8bc470ac9297e979a6944e30f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa8d6d08d3996564446501582c1a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06ed0a292f6c65a499c6e2895ffab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf051d6218f2d24e1365102cdcad625b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da788357312cf6d1d19d4fe2d0cf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57229d6228c639cc15e79034b58ed7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f4e44c8d30aa0c9d0c916d97f34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d41032b9972c57d1ea855a6190daa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b14b9e1aaa9ba899814765af966da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0e0b71e6de74319515d884bf6f959167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d9e25bc822ff2332a3005062dbaa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e165024bae9add9bc0beec1bd7faa7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ef94a8eddef2a1a1dcb4a677d7c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53944716d9c748688a46e6c320db9786171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0084e3912379c84e2bba82fcd515b29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c6fb975066f5e5982ddcc9f3b099173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f8abf1699d7b7aee24aba07fadaec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c1f256155f096abd1466f72e431cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c79a8ac161b7c43f1c7608fa79458176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49477f9fd1c5215b84fb1ff454527481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d648f88bc243d862fcac60d610e57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b168a0bc579db9a56abe810957d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0239bec3b109c8f7f95b1f389acf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb34c32e88459e300398b6391d7e50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bf5e3c2a7e20682bd2f358e184144182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b129bd8ddf1f82efeca7e365df651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db13813362742cf5291c5d30f7618a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a410c97285ff8e7fd180eb56dd6651185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8347941d69b0950592778acaf934e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81514d8d6e2a1f7a296589c62ec9665d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f728c245ea54b52f06106ea00754de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14f016266db279675c2ccfb9397c3c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cb0a288535f48106ec6a73edde97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fbd8f2df27be1ff3fc5c299a4bcf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc33cd14012aad3e22d9507d56946f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac80706b3781ab16dba2039e71cbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016094c784f53188e5c12eb5d7d2a578194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8867cd5bfe11b7f6d328f5722a51f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e4ae3beb728da1ba8a8c9ca2a505196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82092aa07fa2999b1b6d41d7215c319e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e6c71fbd423171219accf7de151a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf360802497881207d13a9ef5b0d71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a242b79999963600e9e7aa0ce8e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3779198804130c63e64dbd518442fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a66ccb65650f6b9b4f901a5d5643202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79ac95fc7d343a60e8149953c9dcf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe749d45b68a167bbf8e7a5b366bf9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966908a1eb5efc1f5e8b20850cac1db7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a953e7b2e8061d40ed2e3acefb2a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bdaf26b4e641b7a3df8668118c3f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6835a373b48eb02903d768ca5de0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf251d4e3604691aa8d02e504f57ab7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d0629a39043f0444325e1bca5738210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f5a4fc3851afe9369ce95331c3d60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1cd1ec0fbe49efe55de990a31ef8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c60a8557c4e8e7ad973e513a0e00d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935ed4d979a2a0c23269774e13e1d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a9f90b9b5c7bf1451b68cb77030b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca244cd7db653a22bf3e057ca67dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37d3ee8de696912f396b2ee6745072217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685cde89639429b091c067c0ab539ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c9c834d2bb535b7dcd2cff7d98ba3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7066467378a470e87462a5db30ea44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42ca845ee1b2f3e5d74742bc2ca94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b26e3a4663f19ea0c4a42ce097fedd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650921fe09ffa4999d7fbe087c9e2ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777e15f87364810a5e1301ca1251a81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1990a4ae663adc1eff66850feb7ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e7d7f6d0aa836da92e3a44e1c282226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48c72b790e700c3b4e8931f0db76e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93612eb69dd5920331ce0541ee0eb9f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86820e5e18ca07d8929e2defa60a05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d9bf63f9800cb80fe8a4df0a1ebd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0925830f3e638c4fab7df23b305d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017251ff048303454fbf753b04e04fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b80cf169a9316d583a64d143e493233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91754304d452f8b5cd38893bb36c2ce3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e813b9dc2c8a40f776c947961a44b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e0108cfbd77dd47020e3bd57e92d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83155ec6c627127b719c14fdb83b851b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8245f409b781237309231005a61dc7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c42f2a51b80b8c48a0a97e14a96473239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba64068aedf0963705b1a24c72335e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c20321b2d30569653ef5471ceff87a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b35eacbe614ef23347bc927af6c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecf1ec81a7968a3aa8162efbbc644c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1a9dfe13db7cf0c260df4e31706c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9e312c4162d94756cc738b7027be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e69fda66bf035686b94142462ce01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909100222c8cd9a07bcaa79ff297e4aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1218a301c5b5155879f7bb3865a95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f2fb096c7ebb1efc5d5ee321a78f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f75767d845973fba9b802236874b5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc62e19c2630b306fc8340c25f709251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439cf937081e8010738ce64b029763c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710c0d86225931cc4362768071d2d88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592d6f30656902872bbb2bc7525dc6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce52a9b47248560c3f3752fd181cb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b8e5d11fb325a3bd893c562a07308256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb1b2397c4835bc776b164a615636f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f273a6b4e4e8955060900607c32d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b5dec27cd2d3a0425a3a63510e6a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859afad2b685fa99cc4886a40d460f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f94f49b5616058ceca7981d3c0b26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f762fd5d1289f363edcbfcca355b098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79ad0c4dde12146080cb39a2406ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493da92c931fcdbe5bf6e6f0539d674264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458dd94a0087d5fc6be1d70f9d7cf90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d1bfd8f6cf0eb334dfca1761a878266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72000f9973a02a6e81cd5e24b1e5a29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde4a5ee7f4ab51eb40ff94c322794b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a1ca2faef2437468b7e8cdbca448269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e3eb6587a4297e6801715d0c7068270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dcba09302ca11d7587c61d7e3cf60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8b22520a6d630f17c3f2cd18381e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0338f8756fdcb863b057c8527723b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a5335d68b8adf0dbb82e80b4eac6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f62626cda25fc6115133f3b5cdb6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef8842b4cd9a746e3eabec7adba24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a2785198eeb8f5792b18e36d2fa23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9df49e15005fd292458d8207565d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060a4f5cda0c59871852c76a566272279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f604994ac4b25011c6757ba79b9c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a69fa05b2ced597aa475bdb2f6c0ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d52a32b990efc0c19db9ee7c73de0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65229e6edd260ebeee1128acbc0ad8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b66894fa28cbc4d845f0d36bed307d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f04bcd82558079e53c882765ac575e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b0ac625c2aa63d852ef7fed73b086286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db628bdc7db9280a37e5589be30e16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ed1b4d16ef4eeedebab54976e2dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c609a7a7db5bb7f357fe74dd90d16d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eff7307ba81a024fd4a0f2cb19064290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8ad72bcc9020a4228afad1badb516291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853c0edf7d2360c7660eaeeda8f7462292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3b109998ef5059d381f852808b434293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebba8b25c6ce990dffe2f0e171b26a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885fb883a1884bd3edb9c87e60e7e9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8375e560482cb665a60494de7d2dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7478d4d1718d37c655df72ffdbd5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa070f145ab1d72f5c35f5959dfde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca3a970a23dd406cc2cec56606b1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88244baea6b2b271ea822280549939d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6b1c1317d32dd1924d1d03c9c582301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cacac3d39a683c5d44f9aad4f994f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c72b8a72e2e762997e04deb38efb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bd1847544eb2b267c00d2b95a7ea2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ae559729bdf56f191c4a19965561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71b799cfa8321d894880657b48035306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9e7c533072f2ceeb88a6928a1356307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1028b3111c03e28be54c4d13116990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1c7cb8a3f5ab4da664e2ab4f2b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7a9694b203d4612a8c345c6d44f62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46e04701220d3a62cbc33efb4665b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16e27687ca20e4b355f72bac290abe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c76e35026a6306e006f7d4eac564d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eeef6bccc2658f03b2ae822a0e224314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149afaa49472451a3dff2efc2ec9a720315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f654560e714b70dbaf14fa23fd99e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484a9f3bbd5f254a21142d370f62341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b66219e22a1a740e4b926331948c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b0a781f7674225fec4a5256d1b92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668123c4df36be78d9ff9f75413a8c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6efe2f5b9a6cab04d666f76da7c81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4590263598164af08b74260b66371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa0229e89b8333580bfee6dd73ac8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75623bcad0109da920d2d9f41cc749e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ebe22d1226c9d7253b28b4075d186325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a259113b69c444007b21617083dca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e44d904657f603f79726c150645fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a390a1a790598a2350bfcc19068d26b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d0b5f43289af7f089607d1d8f21a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140f3522c1fe057459166c3e881feb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3364e3a4641dca7dba6d0a5006a9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49bea26332023ba968b4b2a4212682332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee61c94619769f8e91b84777f45dc9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ed5f7b41c371de6e27636333686f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd94a24c04855a1c23a5502891ac62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763d6ac623fe7ab80911e0d5b99155e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabfa9770e32631579de9b11863deba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c61b30141beb8512e408f53a5e73f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f3f3fabf27421e1c788fbc7fc06ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f2895735d4f6f5d55ba3d1bfefd79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24bf77dbb3403fc1891aa921f23f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b36fff0ccfb7857b781bf7c1cb63a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a72078577e50925ff8d9d97cd03e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c73c3941956262e4bba2f2f9407c4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88251e2ac6be245531381f0544486c92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949679912b441d955bb953ce955f48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578ea48c047689b2b7ec01bff6c2173347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea954579d1ef2e800685026fe125889348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab502199823d286624022dc72e205ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8026dd372468656f2fd7e417aa478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5956ea1f48f0f4db8946becb4222df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2a7ad8bab6c482dba98d88703baf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c6324e9bd99e3d5e5d38e78aae19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5e96b1922cc0b4774979554489ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9facb12ecaacd14a61f595b45c5ccf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc79752a93de6d7ff01652971aa9b22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ff30b229ce0c25a69ecb6519e4f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef218eb882e928abe213b1e794498c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056eae55b8a084909ed9be529ee4d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0aff7137a0991e8e7b2656f8d2b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb18d733843ae58e387eebf431efe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09985fe500b440720cb1ce908910af72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f300f70d563229194c7e126c708f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191f79c332759acb54e56b97043c3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675d23f54aed0c3aa9d8778cfc0cf6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a843f94adab337db4f1532a7816ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49b45a992008c29f84fca047472b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc05a51476930de8838ae6e950cdfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ede0a3e36714e2afe90844bc37f58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b54cf621ec642b60d783ba8cf5400370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae420ca9e47420c29790a48cbd569371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530466a1041f024107a2085afa273e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb974ca167534bbc5a89de5267cea6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428af974025bd4ab3d52282ea32ee22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa07f07b4220d6a395043d4566704375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e056d75a01fbd17f79c85cdd30fb98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3e30cb575980744c2fdca770c40b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3cc877d60148951d8e2cda5ce493378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db968e02fb1b22cf7e64dc2bffa9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c93ecdc7ccc64d510ab5fd3e7aeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8662db7aef52f613f25db570ef45c00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428dad7baf49cec301bde644c1fee98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6823d8ff513ae474db7e6864dec06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b4d10e568d71191aafd75606b5c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2027800149d30196faf6998333fae4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c61f1454bbe77e1f78d3cfab7d12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0e12f216652f6a0daf671645af796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b666f33685a89cc60764d6864f650388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3bb293418e3a3cd2249d4feee4b34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271f2e3acdf443cec5b64760be863a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f7ddf1e81a4c34f265097ecab6f3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d69691162fa370e0daee80334145392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889be159025b962b10caf1a3ea9ed4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0051a8c23584bc3eab82facd180b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472947e4c0eb2bdc2623a1f54ef1ec53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc10c5382a46b07c5a8627a499f823396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74de4338e409f47888b83c922822bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c82e50d179219a160a02c7fe6692d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ddcc6cd5ed2a31dd63f562a0a397d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c6ef1f3b264680f1c65d2fba8e4b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41895491b179de8277070947d0ec0d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b6b2075d721ef2066296a8b59665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d547be1ef4539ba73b9b5d7fd7b9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b9627454d6bbcad9c5b8ed24a375404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d933478ec35473ef3646d1f0a88e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c70277672b3f3962d33640d51569af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c757862f1354feee06cdb9ac01de6ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02400d1f0461ac9c30247a9ea019c18e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c8fc1ac39b21bdf72d56c3e44621409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906dececb0d1fb8d84fd8911b497f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0058d9f1ba0afd61787e5ce6b637411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753233962f955c76a6ffba4d44ba22a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b9ac6a039f087fcc85bd99ae94efc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c85b25267aa1f5ba41f751e90c844f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623f007b1e7508b5454e0d1ba30e27d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8832b916cad3d0f6520108fda0ee2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bf24f752452ad0e800772925ea6be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca7409a07c9228c6f23dad1be6d34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa335de0a6b827dcf964e55d9b6098419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387107e7be5c78dbb6ffee43b4355fdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa00d3ff6d937825545156517f9f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eebabb9019b7ffceac5aa721e6975422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15527c81096162f3fe2714fe1e52f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e935d5443e511a018dd0375d6b30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca027ea374024a849d493abbfb2ccec3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c45caec615bb8fd47d1a07eb84159426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f001c782afd43d4e2c19a6bb475679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064323de87effb519debd22eb5dc32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba9d1eb37a47cc3053bb7357f0d99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e237317c6d6a16f531946ef4dee17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894ca6a5c20997c39431a0eefe6e5f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729626400e397715ed3c906ec89334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad4ec4d77b9a125d9c38ecc6b38b6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77dc06edecc9bcf2c658c46041af4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccefe79fbf9e756c21fbdadcd89a6ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa5a74acc9f2860eb3a33fa44fa5c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d72345f8562dd65deb0c2e80c2bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968438ad5008a27bba09119353c6173438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67f3fbbe3073f8fb677da910969aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08789b2d2ee70025310b793697c01632440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a90696622af160d2521397413c8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc88556a63540b14d80779bfb4beb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607a4eb6a7de6ab489faa12d4d6679a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbc436b5d99c4c449191ddf44ce9db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b05a96857fc135b60dc402404ea3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c50b584ff1f023911c6f1a0c2c0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4825813c2daa4c71eb4b9c542d5e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14292972f3865ce79c7ae359ed83da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f16c9a79690d7b3b8c71ad204a928449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e7b92d351e721a64bedff0ab5548450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587324ae4dd0018f944feee1d9de5fbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ca467bce80168095792281675cd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6de6d513d82a95d3f6af26765d56ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115f82d5514ddc40cbec0c1cdaafe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295253b45c4ec9aef8692e349a57d7f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a7117d4807b7aa84dfe7e68752570456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f191932f88aeabd9d29ca7b2c88e302457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d538cf035408b2e2aa062d1d4a85260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8840a136aacd3d0891bedd8d21221ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac1da097568f565fc6adbafe07a53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712726c43b177d28b6250330636e308461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a506c15299481f85fdddd729487852462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c056c63411485ec485700346af50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2b315fe4bbfa8e5f88cdd16780465464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910db4524fbfdae5de41b10f1b68b60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad331452e4c20a329a694fcf4cf6de3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a63af7c653a5dd924b475cc84192c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627ca35d977d7d7b4dccedecef44f0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5374a8656e5ff7cc1817534309842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31eada742ee4cace00b1c9c71b4f6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5fd02405081a7b52c551e92f861c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbba0f9c38f9224c04c6f2c56caaed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb361469521d4c429940af38f1feefe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f82f0f99c3d5742cc674f7c9bc31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc29110ccdf6b7256d1dc93387eeb5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb347557ac35e1b457ea90d12162c823476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d5a3ae14c33b685445bab31bc02f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f2f4f6626dfd5e2d08697f205c07b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e34a723e605b6c727871d2e9e779ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e1404234c88211941aaf7e7700897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7325f7add842ce1df8f86be2609d9e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ebf03950ccc6f7c9bc07b36e4ff5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a918c0bf2b4906817e830294bd6d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06276d1ac3948c19031eb7d224a9f1b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db3a0e4a5c569575f327d80a2c3b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c0268a49f0b52bf43f4601642d4f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c71d2e7157e5b63dee8df60a6548487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2733e3673576e9bb9b0b13dfd4d74a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe098c9ff68749e8836429f2b1e22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491c1bafbeba95f79388ec616693b86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d05a9e851a9525809ccb6f6439ec1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a38c6e31ddbccffd4c8950356acc1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea7490545a0485e60671d84048a7e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c08093640f9fca7ace3c17dfac635494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152031e32dd87ee3db4b1ba6123b27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa45f9b7ee2e73c1f0fdb15d94d03c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047463603a5b9b6a4b93973f7f8fd52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57776128ecd52d19262ba90f5b7b0070498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1875b5d33766239abb1d14d37b5dcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c17f19419c08dcadef1f86414da46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992c3b05e225765b8ba3e7752c13dc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824c712d270d28fa256706402177c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4befe003c0e894c4a2b6b674506237503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2919b197eb60728d41ff30a164805c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa980a7e676f55fcf095d6daf72cde1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cec0977ca49e4c8e592cf3491a72fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c11c7ec7c99e4df78fd5e802159b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f2a179947625d659c14f0088aad60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74d1fb77348655ab56731aabaabe22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b856a9d47932c5ec2fee215a07914510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd52623da6fd01f600d837f96943b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690191b7b4900ffe928cf4ca7e1aee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980a5996dd3e3d089c1d351bb6e6744513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077d0dc0cc91dd2ccd08d65372e8b0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91036c11f661647c40c39c7e4e515b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b879ccbfd9c9b2e1f33a00db39063516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158397ef4380dea72d88f7907485a48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6961f3e61a6c259b3c630dbfa06cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38ae595762d0bb6722667c3c330b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07c8d81c6d21b89bfd60f61ff24ccc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874012a183d6e09107f6b7719760235e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8421383c5c767aab4de4293dddbd12f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c88c6e20cb2657d63a0376a0ab0b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a61fc4fa41ebb8c06e347f16656f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f66f9baf0c30e4f82ff7599730528525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac2a7af12e1597245c272117312d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b5eaf116cb075d56e11a1e60419b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4e0a357df10d111a51ce3c2c64ebf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b2e44f5d608dc2a4ab0bbfc90580529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca50e13b4d78c2c8c35f4b4fa59910d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f014db64b40e50b959289fa157b934531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cff9b540b4dfa736367dfa851c51aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ca496cb8f61e222a5a1a2f3a6411533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f3cc0abf445566075273a2e0c762e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374a92165c6cea155b1ce78b96ef017535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e6fd8b9351fb3035e54fdf28d4bd4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d6979ef1a464b4f3d8c0cb4162787537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf41eccb1b4a00580d8bfc54976b0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bf8a5333f81fa36e9dcc0777fb25c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c01a8c603c73db56546c512bdf163b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471bfde6244ddd812e9baa5213d4115541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b43145aa71e2c918790820537940f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d110b44ae72ec2e1453ddb78ae98a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56c88cb7bc5fc0127ba00aaa646a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aecfd7e71a871848e478419f174f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf03f5575ccec79e726f919f19593546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00176284440b06dea6dfd2f289d9ca92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02112a0ec27e08c4e275de3ff47b333c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431017f47da40f296804ec6e5310efc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a968224f72ad86f0aa844e406122e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abef02f474eb72bd610db0c157ec09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5ccb57d30c14899d3cbfc70beafb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe47b5ebe701ba9767f32e912c10b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1692c97fdade356bd60425a388934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b783499eddbcb1999547713caf81805555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca2bca61a0bfe6f9e64b4ae98b77d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b108420f1632f14b490d7034543b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73050a13fbd8361fd3abc88b339853a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08c202d5e0d2d32096218f6879b25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83368aa7b295b8df2530931cc15d7e6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6a75286cd98b4a6424d860907143561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820b045d4d1d233c9beb10505246f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f891d1e2c33322f4c800e86a3c7e09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da38ea55b3cdec779984c60a3085ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc0ff9163e16ddb690ce61dcaca15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502f1ee775db3f26091226e8ad50f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949543d7749ef59a52c26ea0530126567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ab07889e7ba22075049c43a32c20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b216dfaed38b498b4d125bb6bc183569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5faa90b79bd0a5305cb098db9ca41c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7caf701f70679e3b4c3e7274d0a935f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef563306a778996a07949a6dd4a28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0b2f93ba6c62362fcd1a38ed68be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f217d9730268ca0faf2aaa4054022e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc07a19e6b7b2b49ca28e9e3b3867a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139541596ffc7ea853793fa97cfee9f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b8a81189adc89c32a9702b6e49c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c98f1ee964ed040d5f6c77b6b583578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307a05e1c4a9ab9f4ff73c2c79664d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c453a9c9095f881d4784cac677dc5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aef8a2e2fc262f3a677fcef882555581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984388699d4ef18f412630d8e63082582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b5af0704aeff1c5be7f5f67131fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622c1bf35cdb56566360297bcc5c7df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9b6d138c90b60f390022d0ffbf8d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3151aeeb783aa7e3e05ab628161ff9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692680744ccc240795793e3d83e95268587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bd8667b557f9524043887b1440a52588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32ab33d8b9bf026d82d672db5d902589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b9ba98961a0f6cbd0351ba347509590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07cdcb3b08a4d59423f91043a847b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556e49edb9e54e50f2b651f50c220eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24b645aa107cf17a5d8614d2abfea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c1a593d23ece249f54b366d0ea6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787914aae5c1f7cb15ae583cc52485d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5770c4e6ca5d155d7283baad7daf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd89de8f123412238a332b21646af6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44dc2af6d171b824d4104b43b9842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fa54659319830590f1ecab78d8628599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611109c0dd287961b92ec02a6b6bf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d3e445e5bda4c0cbc4d52fe207c06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd29d8fb4b343ba8e77bb7d6ba20a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81ff6dade6cc8b29eb73f23fa071bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd161883eda77dff4dba2c697dc482604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab32ada3c0c26c70d1ef49cd2a5088605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759cb0c16d6a8fb5a16351cd243600e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f6818f1038e6d93a508298ca4064d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771442cbf01f5a0fe8884187a86a993d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8ff3703820eb3f0103ec51bf6091a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0ac641a00938f90e97646e4a4f7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57beb1426381dc8bf14bf9fea89dbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d174dce6f957b697c01c8ff58c1c147612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b365137f577c90b288d1296ceac6ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f7df2621b63e3594b5ee3464e00d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02b0e75cd8f1c4ea7a4986042e8cb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7877b0df9f23b2a6f99813a16896d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd95e8b50ad46638f0fdfe6fd7fa9e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2414ad5ff41067d7cd509a3cc615618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3694e8a2a59c08c747b184c4974b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648370a827b94218b25a0e9ba623e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e1c09fc56c81233c243ce35f802fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3088bc360165c7049d4cb8294e5ad7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ca65764838c97dabf33da1f0c146623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432dfcce207797a38e09ea2a65e0447624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922b5cc3fdd110ea7dd4af6211cca64625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b808247c948693cd633581870fdde6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a558f2c0d5e64b68b69c1e5d55a98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb664f4922c2fb68d4767a726b8691628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19614e8b8e2ccf1747b5931d5646b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8eb4ac02bbf5636eb1d0f99a7473f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6aa96f210388bfc8111d909689e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ae265fc195747f8458b61f6c27953632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f0be7edf18d40eac830683848860e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03f9ff1cd0e9b4b9f591e859d5a802634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21489798bf815dd612d99271d5786b0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004658bf3103cfc613d59af024570d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5ae9fbe5feebd35e91f4b0508db8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4e5b48277512d374ed3f6298e0d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9253f6b0e9e5ef6c50c1217ce627639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccb5312b98121ae4663b244fa4e625640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282edb935ea546ce374557c5b8562c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181ff0a06e482eb67a42e9a9a8e4b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8fb29f89b35bc81bdc6de5b34139b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2072b7c1180f5da322d69864f163644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f0b731a95522f428cc84c41fa5a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b85fabf052f0a11802c11d4a86ef8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07db7918ce27725144c24da8f21d4bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f84dbfa7597015d5759200e7f07c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d02adfe026f8ca9900e665c1feb9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20e77ff5d9f3ccc6fb5889da641528650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da613236c88e272dba6642a26feb99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e087ecbff79d669d192aa1f2bd716a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee9935411a4bbe66e5cad3bfed815f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b431b57f4fc24c788adb1eb9331d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf735d26d7d16a004aac369b4b73757e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2236c5bf1908970f91c99e7c4f0111c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243fdf885183621fffbacb9eb91e095657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ab27201c130e8dbd32cb149c8d12a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4c142277d8f0455c4ffec3ba22204659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cbdd4ee832094894214ee194b0397660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457d4bff87a90d8745c6098e61af93c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5e396eb12d7a0774fcb12675064c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708665c43f16e08a1ad7200e59ee4515663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d596449658548e0a8a98f92faacd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b52db3195c67225963bdc1c8f0f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775f551700701321b3850b2b2f77206666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514be79f9ef6eb9ad1a4b2c40e462e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a86a334061d648c29709ef64283f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c37d0997327ba89faf165d19ea0b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3abcd3b6a2a4c22057034a1d2b58670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae9ce268effa591a7253cd5f918b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89841d0d9bdf98dc9b1844ad306b62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e156f4eec850d229b6dec8da10d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d51a28d870090fbe4c3d84dad3094674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabda3f79a38e33a979abb7f04f1fed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568646819cac90200d82a9087d025cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939976eb0fb436168adeb7b49f51c5df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8659ae65edfb84ad1799eb2c4e8cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971646ece4b8f425e62137fae18edd0b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df33765e7cca2d2ffb1ecc42a8e9a4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14cfbd4f689e4dac4a48363d78822d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b7b9eaa95906dd9bc077dd484f9a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19094abc5db192bf3cb8a48f702b4c19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27479e274fe41df1543239d0b0c27106684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b053622598a58f43b7caee606d60d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660cd377d5d3cf0f66dc5917e7749bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853a2a066f8953c0ea27c54fd3237df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd050ba66788c55320826e6cfc619688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42927a1f8474bb744d425adf8c760689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560014ea85d60cd5f11025d876b6410e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45da667a3c41bf08b7ce9d8a091a252691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b6487682fddb5e4387ef315102f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d20d33629034c954d8c070363d8d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153371335f384d48d535b61e9eec76a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e69e81181c4c1793f79ccd6cfbd30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7d1204f1c0280133b4b808d50409696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0072532527a53e129f44edb76c0c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a0bfbbd852286dc89cadbfe5a5ba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc051eeb540cf59ffec050c90d0f0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee13f02cd0d8c9a7166526ab81026700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a4a426dcf675acb2b170a5fbc6c6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1032bed7f94836f014a8eba9028414702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a233077b92b824de0a2bd542c553f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6796a4d5f36ccc29654dc1cc6e4658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9db1eb02b1ae63932380ad7717be3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fade80b70ddb2791f0435cff75aaa2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1a0864e7dd2073c7b6231c09f8aea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a912dcbcd43f8d8ed58872000b86ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a75a2bf3bbd907a358ae5b2977fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d9b7213398a3f307107a30bf49a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a1058e4173a1506eae6740c0732f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab3d0506301b1d78d20745fa07bbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c8a75e3a188bae8f0874790df9947713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c979959a9001f566a99dfdd3b74a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66898e3697959f1e25f8a1cb0b47f7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5842efc4b3fe5d63893be8cb653691716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd639b5a354f77d9e47f67a723bf4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c26b290b355f28ece949253446bb0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df42f4492e76f91df9c0056a4b33500719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d44c8cb65621fdc170a77b76546aba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc67e1a57a146c74d9df237e8c76c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880ca3acac2020faf66f7cba85f5bad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef96f66f99de38108c46eeb5d74be28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a8607fb4e1eb15254961661551fb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cf0e812bd85cc6943d103d9ccc231725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84bafd11c7c7298bd330a11322b4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aa0f53b6ae34536efdfa4c2a63b76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a3175c1a602daec18a06dfff887c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a06e35287a018f2b113b467e357c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0de9bd6761a81e90e121938ca6fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2531ca2b7308a2241c8245d9ab7fc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bccc82f10f4d00badaafb1d4e90ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae992561e33e28a34d69a391508d40b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a05d94984698fb7b27f9d5bcf1777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebfef810ade98ac7c7259fb11f0d2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd4c22858e09a318d06abc42dbd218736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d79562651faca64b187f38fa34807737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745596503f9bc65048fd8ded9952379738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3c1d950a8a7a98b2fa4777175be3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4c945b85aff7f6cbea7d00f4ba661740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234a7c0687ff92fc04b674ee1687ceb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05738cfcaf56442a9e0c95ac0d04952d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701540909a8169235384eb3008d8d05a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e6cb90b275a82362a8f0fbec61bdc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072cd87e95593d630d1a11484cb8f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe69e0129e8a40571596beec78e781746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba2cdf775b21462ad5b296911d11b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459894b59a091da08c19999f4f8993d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06432b488ddcb6a569c65d5d331dbfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4b81f74d7871427cddae95cb3573750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93c508034f11a8311d252d5bb18e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042c10391a93714000a2668b06ec001752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2999093581ad53e56f5564da948bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c676d3d4d7ee7c6c863751013c959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f724f0c1b94a44ea42475aaa812c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5640ed6a7f30441b99abd699a1ebe76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6cab0dcb51fd868e469c64fdbb1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed925cbbe0f74e19cb2784cddbdbd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886fa151a2663733fa78317e2b2722b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>