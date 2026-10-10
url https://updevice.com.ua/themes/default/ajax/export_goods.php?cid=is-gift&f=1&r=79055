--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86b04e918fb3f5f70b64823aa7073d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e64df11df7eb57b46d6dfdc2ab5c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ca6c87e7c91553cd77698bfe47aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee35d571cf23cafde4942cfe0be74914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680873710c2944ae90cc28c354ea10885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ada4a4defa606d57c750e7355e4e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2ad1653a1a1943ee28a4cbb208cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f1473a988f1e1ad07ed477398e7ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa37e2360e5180efc863b385b1f789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40bbd9e319412d6ba686fc76f3028710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9be208322a2f000d1b0374c9aecb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b26b3ce7efadd8f28b8558a6f1446912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5146b4c83e783192eed06aceb790513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9af5c076c16e9ae05dcdb52d023114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9e991a62c8a5c576d495f4f397c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab77ee4d46a058385c95acb9ff530cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588386850aff112360d1d3a16a58064417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f2a165d5fa80c90b7b7b17eb6b54618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdb62b2a32c7c900295f9ebf2181f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c84d022e5f201c424dfd4568d866520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8536e423b8fb038bf15491ebba16e4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be0a77fe4bf9c648a61ffe8e2b71d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222041b334fed81771980b3aec4bc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de73a4f50da7b155fcf538c0a78b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127555fb806ef755010f29eb359b6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a04e2d02c8284c644e99bcc13ec5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eff2137c659e29f44fcc39990808e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049137f7db79b05e23f7c144cb78f9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b107c9aad8e4a77b87c22f88d8f034e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32677bcd14b31d9ceb378ae7c284f81130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186b5d1aef15fdf986d43c39a13c8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bf181f4577e40ee2d8bc5b4c5d2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf79ba470bd5ba494698b2e39f9dde733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1adf4ddb3746e0effab52a692f03134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dae7ffdc512541addf52e0cc6eb4aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb637cf75f5822e8962ac47ebcf7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea48f34f5d2ebc5778a6f076a60cf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0bbf8c2bbcf6817ac055b27ba0c4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3672a95708f01ae52d9db393fd08a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c668decc8cf615e3ac257e95defa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b15a4791cc041c1af544fab62536f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53710e21e895c96eda5f6dac119e8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f38738bfbda3473c329b34a17604c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680ffc52e4f3b5524341ab35cfcd7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35526155be6619cce173f08098eaa5f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23899be4a027df71b61f092e2f2c55a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efe827d7b952b1aa2dddb88bbb41047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019f79ba352778c7e416b7f69ffd89f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134886240a1f350a4934a90cc9d49aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd620dd76097e9b967e2358cf1d1f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c877452167b45c3ef99f5dca91f285751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1572bcfa0021691367f008a52e87352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1443c0c0f9be1d3c0e1b32e0e391f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a97fd84f7cc2bafbf990415d1bc6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593a1ca0cbb9883e276e548a48e78755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021077d648ec6ce4806d65c2cf265b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c148964b58c747f7f36b62ba5d3d7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981afb096d344f8b86fc8cb3dc8bed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5643cf5648146af99d71f9a96c9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a6f9172ba49dafe66a60d9125127460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f5ea5b8517b13fbb7b1b04748a6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301edb4c2184521e81eb43f04b3c414a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eea1b34045c091a458035827f6c7e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416229c4972434fa57a3eb4b09aae74a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33177fe8a32b7fc64545d39977cfe23865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3405c61c297ad6818d7cfa5ddb31066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934e083eb280e48d668d923a1bb7a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99ea950f62fc6163bf35944b6b95268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677da079fe34facdad4919c357be8ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a019fee1bd35d4a2083312c3bd501770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c953977cd2f0e3526da6e813be47d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e6ae19a06f8b1d9f64f207788adb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1afe794d9e46bf446a43b37883765573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5226a2dbe476298cf99994c8c4541674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda952874cb64e9bc99173dabccaff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88657eec8a74071d5790a2114938376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41bcd0e2ab1bcdb983b3633fe55e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924964746c3e1e3a0daaca9b0c6ea178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985140c05a0b7a67c2bd047bd40adb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3110ca744ad060b2716ff53f5b565880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fb40386894efaccd1d3aff39bb1f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769cee741fbc389f39a04c464ba73da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04254b2b7534848d03a0bd2265e55e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42dc877c023c7faa617ed6c54e092684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fa3cae9f91b721402e5a2e73f45b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624903826258a3d41c69993876ad02c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac687c8e7494e5b4a90da3121b57787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02208c16baaee5502517572eadced0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ab33be36e611103d2c71225723aeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa020bb0dda2a97d4e0f6d48d6c8c8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef33705c69367cd4928c6d4766a2da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c1a6425da7ca46181cb891b2ed8d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f2a851be0551d888866d185c5376d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb07226c80166bb766e1adcf43ffc1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f5bda94b94c2c4f07a3785be72aad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8555eff2e3d4f462fdbd26da385be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f2df7b1605736309daef9f922fb5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b3a6719d229d733c27a0f657c8b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcf3b2aefbd053e52d766d75ed232299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02352252b19b2bd53657dea5acd3066100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154bd8d1f5a775b7d77dd4d7f94599c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4bc79270c7693eb27cc997f003a09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218637f6647c0e7fb80da2d6b3c59f84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4d8e8b276a9ffc7a2bf347f830de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29dd97eb2ebcc66ceed69734ebc39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6414781797957846e7c8f6afafbc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02a5627ee9a6afe4712d3bc1cb61b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe178d57146e9d7e2498d8740d5fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed572a69940358a8a6570466782250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7b582aca595c77a73b357536e1c70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b02d056521d7c36ca9077e743507a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79311a031ae82ffdc2c3b58760f9c7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86940bb4451ba1a2ad0100019c3a402113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc81da3d1fcfce5339b1d8c95ab5cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b2097856f3b2ddc1ccb1184eab164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdcc72bf3a91849f6c135dc1a7e0b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9cdc091102199ca74ee88c1d0e291117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1fb0d2a64b33c2b50bd6f246882e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8392a0be4b1262f9ec0f7de33eaa9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326883c9d55c58b3cd8d7fce385b305120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bbe93c61b3ff1039b0dd2abb7e69b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c497c3a959ef609ecd05e5f63895c33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e84c1d88a66f3d18d025ad85f24f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6624f3d505cd9f77a96e5f5560cbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474429968316ced14e798d36a863743125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f0c3022a87fc82f4ebb5fdde2334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c966b3f7bad5c42ac0153413b387b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a41bfc0302625b6784dc4d5184a7f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b33614f89f6f73f5c1ea356fcf1b6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad33252b1707eb2cdd99f77f015796130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e364970f21904d31aaa7261ad495bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa56db6c344f77b46592999bb62e8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea66e074c9d1e178d557ef28cbf3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5246ffebcf29bcf65078bdfc18f8d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec523e3c987a13916d5ba5ede4fa70b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6f2ac9aae9e944302a7590c0297ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6431cdb776ae1c83d9abab2babbb29c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f63d9780566df39cc93fe58a8709b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73211300ccf1b620c6be69560cbc56a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f5be964ec6afb0da893cce2bfb30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801cfc035bfddc3b18ff1cab83c163141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156c54cd178aa463b36a3487ceaa1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125457d62bc32eca320aaec24ab8e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eeeedd6150a9efa503fba38f12713144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee737343169900fa5e9e4b31ded2a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8b9b3869c7cf854a987851a22fa6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4b450abcb52a27d1e69d2ee27d5ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321f9c7a480d98b704084b5806e9b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b142ae32a6899a1bcd7615eb0c8497149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41887bd9eebf4bb35c8a5779120cad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ca78843dc617ecb11bbfc12937ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a334b372141f236002909532cc1c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3dc62688ffb04dafadbf4b88aa61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9ffb73de94c2e919efd3343a9230b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3cb2011342c5ecbd90ebb0dc9552155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5da8a2aabcc261b9a9160d435d96e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff7a21980c674a3cffe1893347ba68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd61c55a7e81b6fc2d258202f181427158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea3243f821ebf28b7d35690da8767159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6c8d69a1eaff550a8bb648611b1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445849937b2a02bc2a2d9a893cdf9715161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be1682c8097583b87ef286ce3ff44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5198f24a271d7648bcc82af2e5ad1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22207eba744bd910b18bbb58f2d8384b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c365ce0a168b6a12e867e69eefdaa1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a7c958535efcc8d728c375549b3cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215471472d81a9531ea0f177293142f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66401475394c395efa543d60a730f668168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1198fa8a46c2370d5a50d724c1f288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473095f30739ee4f6072b284ab1cb39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424653c265387b2c002997a403be23f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a00d3a64fbb73d6d6ea5f6697d966172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4d439abf1786cc66c55d2c254e18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0395963b5f33a950dece96c39667f28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f91e474b765542ad75d22a0a5ef7a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd96da6d9f8fee5d1d90fc8f1a001176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83a6fe9a46e078e3892abc4b96dc05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5359cb2816b8c41343328f24d4eb9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269a30fde08aecfa5bfbac977a64f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1fc422cb1e2ccbb20016511f0c0c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd62dd8dad427c11f84e2364906316181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656308a176b8c13fbd67b10db0de12e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd537cbb99880c7a300055851e6bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbe6bd239d069558256b756f4d830184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed13548ee858496086b4cf0df5b65c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebaf3c0e15d575768b2c7f78f070b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5de1d61cd49b279966996ecd863f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac999e320b09ede227d70d573f16da2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a9cf119b2b43fb3dcf4b7aa1e73b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71d485d30853caebb08147844be982190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69bbeb1dc3f2a3085d805f7359ab47191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e99e13fa87e6f7da4c50adf1d6cb89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3115e30d8b3b43b26256b5eaef6db1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89798b68f37a545a53adcda94bd0f89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52900edb6958e6c41df65e8e0de7cf8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99670c1863079f657c040a9d5abf6508196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d11ad3225d8492146446fe56562b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fbc1e1245c12a81085b53d3a58d27198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e65cc9dc5b2e68b82527164103cb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa38f682f7c05203f012aee7dcb71e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e5825613a7496f322224bc8b7d09c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b25499f1cc834cecc5bfe8a1a783f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55203fee0308074cedc66e7b3183ddf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4456d76587f1291e8f7fcca0cfd760204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e532fb34ef9c9185e8420f471aaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f057f09f52ebdcf63103cd2cd33e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005b8a0aef8a31e167c141fe6528691207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816270052cf99ed5cc59f0164b44422208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ac082342782b9a33d96b4f8e5a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e6a9dadeaaf30103396c761eeeae5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a24826e1df848786d239bf3963b44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade584e7bc8757c5f2d25add60087bfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260762e1d50421afb55dbfd4da9994f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aaf888995e71b55241a0973921fd8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2484c1630044c55ce8afd4d3e5ee7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308086dd55e7afb3f8820392eaf1dd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb12a4f245ee66e8611efb67ff25c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bce881ecbe4dd96fa0884cd14b796f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cfa0e2e938bd71bbe77c035d10fae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2afd58c656ccfc97a7beafbb04e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77963063ebd9677cc9a823c9da5c8fb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc680d838c81db6ba22c7f57c839d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda34d8d4ea2a01c9c113257e5aa4db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea88a2c278d50718445633626e99a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c559c1dcb718b9fe27d1fe474ff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0b8dfda77dfa61bc2e105da5143a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bac7d7c69c128f2fbd336ef57377a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4840754d25b19587daea08c7ed64f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7123d08f8ec624ef0edca9a9206a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602a1333d826c1efb5ff5dd0b45b34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbd8ebadada5a59a0e71b24f8736c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebd5533ec4d2af99c1dabc537e0fc1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ce3f213d3bf950b74322aff97bdc8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7645c4d3d841585834cb8a931cee426234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf15f6b587237f196a2895f8afbd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162bccb7495dda8f11403621553c3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b8b9a186a6ed3d44b525e6a89cc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9d1e5527b2b9627972194c9da394d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3f9eb80358f9b81cd413b2f2ecd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf69d318a9f38da8333ca1ba6947e03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f27866392d57b9be61698e068e16f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122785baeb8ea61d0d4fe2e26a51bbf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaa195049e2c738d54ea408aa7b59b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3da272fb5c9cc3da232af58257449244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ab584c8dc1965bf7ee8945ec99351245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55d2e23f2b005ddb081bb0a48a798246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4828e209658b60492697c7688b6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7546a945afb3c949c741453e22774d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d51d79c2a0f0041c3fe32cd283be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53816aff5c6a739d5f6c6a97550e1698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71bdfb8cb591963bbb83f4d8a40885251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b330d64fe172131cb5e2546cc5bd59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0b3a9c5086f1db67a4858aa0bd074253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a018df33ba1c5a2433c22bdc65cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2563b70f75672b03faeed85f4170183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740787cf9ad547779a27a053b916ac8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b58455705d1410336d1a302fcf4b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49965f3490a0b5579df8390baf44aba4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15709916e97d468e068b5f0a2af85284259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f7c3bc15e0f96a175a9cc82d791c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a66dc2b22d62b209e289cbbaf931261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa48a60667aa9bfa3c8febadda16cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974c2cac6831e9a0271ef0db4242ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46b3fa28dd8bdb8078b1237e0b5d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24e88ace571c413a29ef91d47188a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115a4a75178ca302a9dca9bd582a4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3c94d4cba6d0f1ba6cecf9ca9b2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a55cbcad5b64c7d77039517c2cf20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867becec6643487598b332df44388a59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f90bce33dccec429aa6acc19489c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd5ce5f4ac3bdbc1e73c1bf6fc87a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867f2750dd13f40104e180e8544d7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b41f157fc985ccc1705fa0c62f81f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b6b8df6e71770ab681512baec7ace274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec6431addd60b7462fdeedbc48903d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec78bd225b26b015e12666bd613ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef5bd8afefd90bafe81749be48373b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c22ae1086b1dc4076b2974d2356dfd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b21362ea38f37ad219fa5c28314352279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6793988a17ec1c419f13239f74e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601ab286e3f5828b340edc4958f4d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5f125c98c90bacae09c91113e62e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d59a38a08b9bc2504d74e9b6fcefcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a39f3c102a7e0b1b34be9586eefecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7565ec25151e4390ffdd611b0eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d0d8a4e501f779ac9f15ed004904286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39300a4b5b2502012ea74389ca7ffb32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6649e87ff1df531283ccbecb5e0e20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077c1912648764990a8717cb1c00e22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983122120e9473162bf99946c386ca1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088fed03b85d4745a29c4faf9430bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a6c16a173eb5173a96be2eeada95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a7b215c4e3a89c692b28d1906f161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419385b6160d47f91c732467a095d461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad5a479e429cdf775aaaf1cba7bbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ff0a79d642522f40108fd173588a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1abeb655ac890c8ed64c9bffb8ee3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29608e94bb33ee4fed83968059cdf03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db364e59bb177f11b1a38469fe96a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5bafc9fd9313f28b607ebc07f4ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7759fc9ae9bedcb02005bf951cbc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1452497a8b1db4d59918b62e1990af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236e7d10094bac66192576e164f2b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912bcea13e734ffaa36fdbd31bdd000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b854daea6b29b5bfc7b9d8ba17cca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad577a645cac1dfc22c37cab8efc9511306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8926c3e42131a0d1d40449f5e4bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697723fd5ab26e7022260c562f2a858308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e7a479f6cda942d85f6deb74fa456309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac34d941ca2f3efd08b74caabc5379310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588af1cfb07d15e0f333e1c5b7463f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d78e1ec9660ad0873923f5a130fb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f33234944d9c8c7b615f1cd11a11d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc29be858a4bcd3d73d91d863001704314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee372235041059c2ec492bf01ede60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635799de842ca4a6a70fcd68f1e9bf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f79ece289576b5ce56bb7b1cf4700317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f8ad854e63bf1bbd306b1b4668941318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2452f3c2e58f100b47133a3f463d4a5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493bdc8a3f7e730349a9771e0a9a6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a76c65e98b01e0246cba575eb9dec4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6edac0e4a2c0dfbe0d533d74c01f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8f2b0bec553b08f7fd46464e0ed01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16938033cd53688541f158d4ef14b74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472286269c369d065b3f253488a87196325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ad7134ba329213e987feb052af8f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970ec6b6b794114d6dc3085e6c96da0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fa02c4645a4ea857230fccfff9d90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34024bc957dcbc61809fc3499542792329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9345737b20e13d01e9455cceb0a8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259b8d649ef1627e359251101eefc4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d46c0965775d14a8f3d468eaba842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00205f8f6c885a42e822a16f7e4feecb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265e9f3251f24c86f47a696f0ca7f27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9330aea63e8d82695ab7863939618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb42666941632cc897626b9319a161336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805b2d2c3e8c9aace55a90669596e29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b31933cc92f631e48bfd2d907c666338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb43dd481adf74d8c7c992bc7d42f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224a966671b8b9fa990d1fbaef81159340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaac166ef554bc878108882faa88b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821906e85cdbd85f140fd3c4f8cf963c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb10f79464783835399ce7380df6a48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e3f8cbb04424bf0a42d35d59c7f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513252505c6ce3465dc8db5f9a04b865345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a73964f9c4f92de061b04ec7eb9b25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48080f1a4b39b1b324a3638e6a45429347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e644e49c6e6967f2363cf846af21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a751dbdaae8374591b99290cf33b92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b743ea1519397838ceac0289ded9076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ca8e4043373e8e4ad91085e0b61a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d129da6819b770a7fffb16100c551352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20126b1eb0c9c538a0a7375992a3a72c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd33855630cce086a7acdfe657224354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443e388bfc3497bf7470c87a3ade49c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3139f6cb63daf4531cae7d7a7ce3ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c29eb5d4982a98da5bd768082ed72e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603495e572a1e4d79fb1ba5a0dcacf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7c88bf3651f65f33c553deee6ec7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314ea7c51ed546cd21e0ce03f9e17d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142262ca1fa6a2b45d43fb9c5d7a0ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9394f2a1e66813df0d23b30fcdbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e667ef03f9a77c64a2fb209381d6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b0fe3140ea8355465a36a5f0caef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3c2274245386b5d21f852cd9a093365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0f7f5a17890a397d27b7e10fe191366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729462033ed5e2ee52fe03796d8b58d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12f380e9c83dc4c094147c822c470368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d4092469d15780b693bb93aea5fc9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92f894c5c1127e4a44c989f8e1de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cf111896c1074670546fe9c3c3ff4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa40848959cd740a62f483cc7f5fe3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521dc37e702d11bf33596365bbd365b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271545cd33de9b5c67c60b48f9bfa0f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd5958a539b97a98fedd703fe98ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309d96f96c10864e95f6787bf784d24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e70888a0cfa2a0af10fb724327c7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af08cd50400f5180ecf09ba867201e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6889fd47d01e9be291eebb46994319c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d34cd8fa5ddecf15628a25f48d1ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c319d678eef89aeed7b672de352ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659173795f821ba8e6286f4fd018d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7236e4992b1fed0f7326088800fb1ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f806e888759cea2d3804408e57e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494f7d5f62e1af6fbede4dcc0c11aa4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872bcade052f888e622f66e043a0116386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb192e6cb0d2879074d9095a40c86a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034d337b9a5f0410238bd71df343fe4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214fe2c444386e79a7df91f918cdf62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb056813c030b65184e690688ab8a19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660db7b1db0f79fc67810e0b29eea63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658a4ddf8d8e7bd0b7df27eb7b9c22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270fef875ed0e453589f372e7ba26b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafc4c6df46ceeb1d0f1a6f1aba0359394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70644b11903d902216ca480dbeb49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794084dfa70e88cd90a0336f78f7118396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a125a7b51c529e0d5995324c2ced397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee94f52d32bffc06e723c784a7b53a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87dd6a10f572c3c689e0a8d821afe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97674825e95e5c45c9f419b814816ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2558aac4e53ccd1468d40958d8ee14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9684e526b1270a6fdeb0bb6de88a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3273547953eb84df544db3cc7fda69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf67e3a53c114067e6972031ebd5c50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e3bd30e0fe54c4d73100b9e425f20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb21d20860f9cce9f5ad4905ff4584b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4e1f03a0027f641d7f38a1a3bcad8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e369d70813df1e054ad8311fd87acb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d178bef4809222bf32139ff0d2f9f37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947410fb20d2c90c016a2635abf1fe0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ec9fa8697b8bf950d6e499a9fa0a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4963e1481feabf848432528110e02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e2e8432db77af8c903094e02f0c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71092d28698b05ff65babfe3c741709414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cace8b91a17428cbb37f7fd045d6ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f9780e1a13c56b0081f972623025416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40fceaeca2281f71b3688e8398cc86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ed61a3fface9073193a3c412ac52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84ed9b71a22aed816aadb58a03429d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f78391724712057a95e64a7bb12f9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45534b2f79b63f90eafe303c6813e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3abab012bd57fd1c3f980df2a530422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03cbc4f16b970c31d9f563bc16a9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b88639e394e572730113f4adccebd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888192b754fdf50cea5a999c4b6f3489425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd93ce1938090b2ad7dfcbe6b573e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de51466e49dbf550e79506ebcbd800427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace61b7642c630177ec31b1e44f6f04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63da1b62a91390c8515a7e75b0621b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9b287b9ece764112338f43955d6cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee1223dd594a1e8a8a74a83938fb0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44986c55901b5aa53085a04965efeb8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4197ceca10be98ee2b9c00d5a0401cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c349ed2618db1ea39d076012b3c595434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa6dd094311eb68ed6482bf7308ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b290e6d523e9925c3fe8e229523b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c291c144172db44934f6666b113b24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ea13e92704258535ebaf7babffa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7aa1c5ea14434e28bd8ef2d1bc942439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d80ff6c56bbfdbc3003a35dff8a694440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe27f187ad3781cc634cacc0f803d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeecff0f5f41fc4c269058b0d046de4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32e1c2822559d9e1434bea2feeba1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c438093657021feefa95f6e7fa2850f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af09233e4785a056809e3d503764c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c312f942bb9b074c895087d86dcf5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd2e5c2fd700fbf7c2e3511aba698a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a71a43a4efd228d899d3c2725d4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5963e32e0b91ed486939995c625028449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4dda9898689058565333cd1929551450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f87c9d356458bfbfde2027020a09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cb70f5906d5599c934602b0c90090452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9324f0b23b461500c29ff67952db6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd071b1b5a25cc9a714219bc3ec5a189454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b96c76d54e020c5f945c3f9be35869455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609f94f11a191d7145f8abe65163229456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a76e4d4ffc4cfd819e4b2d72c43c26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad36682027cdc8e2d57b7e78d49af5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f18b0151a51eed30723c71f945335459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e479bf333ed243ca4ae69b5090a7ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b0034492c4a0f859fef692efc415461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051643befdb117058c3f0a1397c7376462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18e0b1e6daae1a39f2c756250e5ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c59e7ce66899f1c229e24a9348f4f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba99eb8e3637fa6c891df841e984f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a627ac0a11f66196cdf956719077c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f738c7a85d90e77d591959c768e1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c362b1be24fa33f3b6eb281aa022e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060c33a9826f4764ad8411d56a52d9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e74ff5ce81e79a0e92ed9cbd700e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fa34f90af98369f443693c0266d9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa703d42a1280d6949bbe656aab15537472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1416b6cf6f5916bf25f063521f8ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de10545732abf15aa67b69de3c1d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b5d90b551b83a84cbba986cb17f02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c905585c97d2ef0c60f3160e7a83c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad52b73e911fd42a75223531f25712d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d17de60374ee83ecf0997b24874b9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad757c5f0365a72a79c5a2d51369228479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fd436e373f4d5ac10dd926665e460480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab79435e27ab4afa6e529be426a37d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b55416cfa06a535c4fbf1efc3c3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed82bd74542d7da28758d6398f1114483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b40b346815181e38a7fafa50c45ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72470044027daba78d0000cf9e6142485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ad4b6c37c8280de7de70cfb664ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1344e6292e7f3ca9e24e807037e34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10662626c50c364f4db66ee604e8e7f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134760b6883e00e8f16f9e42fc1bc70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda69ff2e08c385724f4c7c45b22fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389735b7212a21a74f7d750c0b638139491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758e9d85fa4c710786d2469cda83207492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9f93ea12264454eb91110ff48269493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a5ecb6492c91bd04f6cfbd1567b16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e75728b524b8443b5b3dc4df1e14c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b1a958716d243e5211edf44527ed0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835244742e393ec8ae31620781c4e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca322e7fa9acdc661880fe9ec760d51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5fb6eaf2e45f53374dbefffd67e8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203171db7fe88c517267480466d4079b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f3f053e90c111205e70f7892c897501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f80699a07b8e7947ad6f488708040a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce6fbe56d33276c4381030a6c8e6e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3312ac19fd1927214d3e830ade72ef2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de0a50b5af20bd8c1bbd65eced728505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a629215aacecdfe6973852b88da33f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaac883838aee246d0cc204821c6047507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcf6c2f3235007a11b3eeef2e11ad5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9766633bef2933865f39b5627bb02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83a39a35503b1b71e6c38775de6f26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c639181d078f50e11e7df30af737b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33682266b7a61a64a9a83967232952f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb23907905c141973fdbe83c9997f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41434bead8a576b53fb98cd6039cce7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95be7a34b4c6dfd96ae33a244e7e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247cf8dd6de6a3ced3c647fd22ce15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0c775069b8c33171386731b7a241517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52225834dab45fd9a37511797a0d2e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6afc3c653c17a2e4977cef83db2215519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09478e40b003f43350d924baeb7f512e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd196692802499ddc7cbb4482d5e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9102b1e715bd5456f4cc3432de21cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d4d1bf27ab8b5c0618a51854fb31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4146e7938cfd913613cdcfdae0983524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061475a92f219dcff7d9301d82ab10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2384ebd35ff9909569761dca81d120526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb3b92bd2de511c3126195f0488610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c806bf53dcd4a0050646e53697137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bd54753aae9b5ec28e764f20e2baf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb64636363a66e54a8c0a41e42a52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a67e4ef088a47340f3cc89ca52ec9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f94d3d6b0eb67c63620fe37c86ba5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c6ba083f8d4882d2f177dd52e2af9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384a8b12db8b24375381131a7a3f4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af77247a188472ae02caf28be4f9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab480708fe51da096c199e6b2be3f06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c29b14235ada66a88af1006c880d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0e81be987d3a6e217946bc370e73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936bbf7d1668b6dc2cef455d3342fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933d8dc44e4e1efd371a934915f1fd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d914ab3b66c62db1f7c370ba73b67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049acdc9784b600f5a6e41ff6fcb5ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eae13a0e74b00f9819cb1b85653b80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee1d981e711ab232e6f33861fab64a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182b4ed22d7554dc184a5f4c7da3e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84609efbc1fe21c51e2467b88b023f23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b886b0aa4213087f3ce75190d20e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e413dfc35cd39ce15a6262a20cab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf993254ceb6ea2f029dfda359e860549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117286851eeebe9762a573b3d58adf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431963f57b4f5fa73923d1dfd350772551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d503ffc0820e5e38d1022d6c675a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d4e5f90b89148dd44f9430305a25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb77b7d243cbef4ec6ea48afc78071554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a64304cde02f4857e412870e31db8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec8584c4111ed7fc8c3af9dfdd994d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b623acdaac78d4c1724c444239e41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578ad4d4a32a97c0297795415cf5bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aa7adf453c272f93b46ee3f19cbb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d382bd0ae2ab157ce2f197652cec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b712e54e7307f64439db93e3fce649561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eee33aa7c5af37756eef127297811562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ebf609e28fe7c4f88e6c075f24d53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e7a722eef47b2c6a07e11af6ecad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1078a9fbeeeca1ee84cbd816e70461565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9011f46bcb1fb251c407083334f80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c65a6845cc5e802570368be6216231567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea444009b9cbdac99f1ec1c0404c0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb1ebdd5ac6b4599b24a0903c4dea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794374fd6ff1b2d1ca88f02273df2e13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bdf2742583db4dae8141453fa876b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdeec6c0c5a8298983e32d03c99e08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7351ce050a8e9b18f9d8838354306f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789e116ea3d296e91aff0e31e271e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce952f7341f83e5a2c26d2a184003b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516906de9c881eef4b78828e05229ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852b28f99f4fa53b3a858981dd7839577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9628b0a1f1c5fe716df3855bea6f042578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494138499ee61e734a26703ac04f258579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546969b4a0065554eb8278de645a816580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee64837049498804a8f22d62807c3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de26604bead8c9f804fd42dd88d320582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3af03c4e3090f3f19842888a541d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b711e31a8b35d08d4fcf244862829584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea8e43162c401d1f1d69cbe2e9e41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbc0fa3a6a2e849e0a4eba4121a70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a8f6be062ba44c35ab315b2a4514b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde57aac5aae0519581745f7048d4bc4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e05d58360ab7a343c00b013430989589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b486795a013b1de4d7ba515cb914590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca7b5175974e6c597280c9801c7fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfac2d42b85e76f6e63b9c20aa6067c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bd75b32b94b604bc60ddc0bd24ee5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195c15d0798029c70d3fb8a1735232594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26d303c69f11fa71b3f242db6100d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638c99690dcc973321ab4eb15ffd63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625f1ccf0d299eb04d50c5dcc61f63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f01a5cfc7fbf3b26d0f599d65ff64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2735587d445583c0de129c93ae0a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c60e3a06cd0e8ac4fabf0935cbc7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103eed720d5278937c81c181d0c485f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402194d2a4a3367a764bad97ec40cc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa09f2ee0797143dcc647d57557d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a697e39f6947205be123d848dc61fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2caec8461dff76abf0ff75d16012605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3365172217a88e531499aa7ca8409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6a2b40d7e5a76576391c7391d486607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584265a469bcf6fb6467179ecc5d150608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd27aa4186cc1a971862045b931f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba5db68572278f30c5a4db8408939a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104f93f07ef14f23efdef14f649a3d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a11acbd34cc513bdbadc2c4e203c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ee82fa47156cc8276b11158d02e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb6a54848c3cf301aa5045f3cf315614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cedc4ee656e53d95f0c771278dd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b21c392bb951fa9f4e0348869dcd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02efe549462151be74f7258e36d97f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5597ffe60fc618969ef56f6548a851618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a805fced0a646f5b0d4038869be49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05969ce10da2668be2b51c53b2dc06620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda672ae7a529b0d56d61788d7e5be9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1358e4767a63e5ff7cdabcc80ad87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086f5a1d5b6dd44c5110125c9bce24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8caf1eaa455e293ce98e1c7a6450f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e030dbb69757c10e352f00db6aea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0d998fd558248877bc9911660b5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b004c86915fc80827b3110489f0fb66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154eb74246bf265eacd0cbc8469f145628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6be7039283eb50d845b4674a5bcf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62f59aceedcbf39be6913e62d0320630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a9f185ea444729f44d931a6f519e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4162d4a330679310d42f87bc6c1b430632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9372679bc26363902a41d59b0cae37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eef8fe840e721da1ceabd6ae411de634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319076a18cb608e06ccbc88836d561b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727028aa54b00f6ce369461b863a710636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108df6a2f0d1d2a9900e03c4fd72d3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471bebd4eef303624b439f7c049a91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1231acae04e4cb05871f9acfa92a5c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef37af54767d2972aaa3b2868e21386640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546bae8fea96429161ce9b75dd9a6cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32457267d06888b9ad55a079915d0ea0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e0898230bef3072e7c3178e909bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b150c2dbdcd39a52d56cea232b7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a252b5f62a1107203bb0265a68d92d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfba84ac81936d5aa7cdcf3fae4188e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb0bcc3cd3cb8038495d18e0607cd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a58e912fb08dff3e23288210a3b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ecfae33b5dbedca51c195d06918b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bfbe9014d8b4c1f9dbb084ee0c3b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febeebc8efaf5afa91e87c6ebcb02c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bbbecc68ab260430ff13fc95c34dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a647ca0a1e119aa3d5dae89bdbdf9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1dc29f181809ce5c898f2be212bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb698b71f29e3ff9e76aed4cdea5d57b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197026b8e41c6ff971663c88ed181158656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd542773155e49acb93874e26fdef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263093a27537503293d9d3e8699732658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573e34ba259fa922b9aafb1d0678445659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a69dde5de26598e711e6bf543294660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0cb2fe8e5702f7cc86f607d5ca284661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c262931d218c6458b2a0b5d766b33f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a532770a972530d1714772922d537d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c34b33829f2764ee5c0034534d41664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94d68c33a2c3a1a3b4161603ee7364665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700286eb8a373440d6d89100d6b81bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a034251a3c211aa4e861ad12a14b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980bfed618fcfa96b14c622cc1b1e70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f571b207aacf28d0af4384332a15b67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46047065fa0b14bb71ec54f1350af6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b1835e0cfb14a41d4da566d21e06e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89c78f073d438a3df7ff2c4c51f32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163515b492e4fa20fdb098684b3a19673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c288f71f5caa95b6c9794377d589f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd64f6f1c68de8b1ffee37b85b9a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8ae36219ad95589f8fd89352bf57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36cb36d55fb3feee73262c4e149b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51b53229f037be9945e81ba882ff2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cb10a28de863f8ba4cfd089e9d809679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51776f197acf679281d1c2a7538652d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a3fb4a055a90884885f91072cbe2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13da2dc60e89ec52cb87634b0852f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f29684bf16432b01e2b10dd7d1f64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a960f5acaaee3bb13a47fcb3b888601684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa960f2f0a81e85f4e45f425be13b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b9d513c2891b768724ca8ffcccde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772fcf1f23be52278704d9e8f4e9c55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256fd3b5d4628eda8425c595649c47c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf723c3004fdb7f9b4a574de4dc577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e769b291258e9998ad840bb36961690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bbf96cdda9eaa3c38a1fe343a908b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fee507cd37087273624c60b114fc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2520cf3ad2c89d222880e21738d2f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee7a37301305ee7585c428369c8fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629f174388d66425ddc0fc754faa17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d3949b83a90f7984f5c625335b96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed53ccf673dc75f27b1a749af2cd43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53b94f7955cef3e25d9c42650a9ac2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33e4d90332f628499a9afd696614c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512150134b4ae0419afd0cab02325ec4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7e78abbf9b0886cbee59caa79dcac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb029329d8b2551e803ddc2c056683702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422065ff778c182a02b1e7f889c25f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195f55c8e791a0c0577e015f85aeead704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68ec8abf3dbda89dc83e459d0fc1b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e235ef5c481ed8d4ac54c7f0272a0d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db13a819872574e75a8294ef2d3ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83992fb0b44098ff0567f9bd9e5678708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ae50e84c44b47c848fcbd2f557f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a05892a325cbc00472fc5f941b6a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa48f9b00f96fab1ff43ce979a970a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e96c1afc80b15c739bf291d7994d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db4ac54e06982baff3eab42cb89b2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a90e22771675e896b346e77bb5443714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe31f243ee96737fde6224a78a233b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcedb658a81cb8a259e737705a99fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99435d419a54db194d456cf218f6a5bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d58930b21ba6eedac6573d45fc732718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8369d5d80b8653c0c4a4920c87a27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6711366df1d555d2a12ed3f13c36c44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616001a9917ac5d477602b95b958024c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd9644d842e874a530a624caf5916722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3056fe78264f0b121fe97fafa13d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f2e1e829261cf2b7cd10a6d424d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41177eb038c3812c5e78e2a016d279a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682425fb8b66642e64e719b744c9b867726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090161e4c1631f9c84e729ffb53e1d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb3c2c53e5fbbbabc3bf642f65bcb6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597467a63021122f1fedc30e42c553f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398265db298f787c2c499832a04c5b90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092723155cb0f024cc1c4d6e5152ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e773cf887f3342bec460fbc8ed0cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ad773144ca80b5a30a336f7c16049733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382ce669f52a7db8b37adfcaa59433c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6c68f00f873e2f37c17cda6d41cba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8120044b74391826208d61402f235736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdafe0f1fd40b9a24568a4d8f754b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618635499fcda015e3f77d623f894dbd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055734b65547ad03171b32cba7c252b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e913864429d40ce1c03b7b607f14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22ce958e8d22626b5c5293d3d99e97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bd824465288d5f00ccdd0ec07d4d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda187a6cb754f60961a49f4e24d12743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102080db2e4dbd2d55dc20c2d7be1ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e3ba32f33dc90ed0dc3f593665c89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec5a5100cd72552eff2670630276aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218c5a72bc32ffbb154fbf0d782c54747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01a988a075d86dbc69b1e380e77bb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322ba10bebe50305333002a038cb1d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d85ab5d5582e7669c419f2e2a11658750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee6aa9d02916fa28c35322535c286e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e033108a12b64ded54f954161f1680752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a2f77ed1ed80aa9e2778a6469f18d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623880ecfcfba52a7b267d4dbc81691754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8ad0a9867c94583b26b538fd5a4f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec60525b928f6ff449fa79e4f7daf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5300edb51d1924538952f941f76487f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7b0f0061103db29574783e810342758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22db7553c43d1b867285ba67f25f66a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b3e40e1fe86c9c7468f2cd8cba9b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd939eac008e3450b67a0546c6addd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccef22c4be85a2c95556cce96c05b3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42114e855a6826853f63eab7526d454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816c78addbd02dc72dc13b26fea3285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe9c497a9a62ffc948284d2f2b6726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e056a9ea624ee579ffa984359ef3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7f44f351d579728e8e91f299566a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581b2a815114d87441b0cc219ac96289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ff378d2d1e54bc575c3fd8d7838f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33a6faa5ed79bc5cf0a29a48b0ca811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346fb3ef2bfc76759c4a0787622674c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16d1d99175696d373ede1deb81015613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e76d5f85146cd144b6ce3d0b7e82a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b2a97a0c322f93d192e095cc699915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c25f114764ba477ee6811133c09e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173e671110fdcfb333f1400771f7eb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5c7fad70218f0af6f1a9d81219f9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fe84e82852f1a8df15e46ff6f036919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6264c6ad728b8db0e258011d8939ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3adda7247b375c61ecd1893c8b0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9df45a3c9c228f33732e64f28e600622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5847cfb31cde81e8057423e4aab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7da863957be0d87a206d8b6076cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8869a3bc46b6a587b27245b3777ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38a291fc72698c2d704767e79856e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919c9352e7b7b504a3de7efb7d01d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d1eaa867fdd822dd3694fc7ba799928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f93664f365d6279f1f1b3232a6d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a96e4a0fdcb9fb3685532fea2244130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0a4eac2494d12f1edf93d536ad0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d133d323a3d544b6b809e895e24d56332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23295cef1fe66340cff9e7c5a1c1e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be756f3e97a043326621492462ba434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9297fc7e60347e56ca6d4c7bf2a2ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20accd5c1a9cbbf7f7125f22ddda0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa208b7f64fe2997cccbd4b384f4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d02b03e2055e44f2cda1248fec4e7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e279319ae834c537e1ec29d1b0541d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3a17ce376814c6f4ec29056054b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3d3979f61d9131c2dbd47b647a81841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae442cbfef906f067daf4247e3c791c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58bc6522c5dc1be1bcbc557557284243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0fd11f430ad5a7399ab176ccd186b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa557c67a25a25c3b20389243e91645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeb1bebaaa8d42dbdf1206961b0d8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a452ea061c9112d2fc7672af25326847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35e36e3166d744f717c3be40132d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7084291aa082f4c278ad3d6468f2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc888339f9c6fb48f9f59e8d254b180750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa32355f444703f38b0017699efccd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f3a4ec67a1afc58d38f0c8bcd74452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94e18be89c045564c61de14c7c00d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722634e20ff1716129b743b4b122d9bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db03a2d2a305a4cfcbb7bd7136ddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db2cd75a8da778652f9c758204e24856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c215f119e2dbd2a709a49c5c987a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a078cac83557319b40d5e61c7d97158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180b99db0ea8baa4d00b631dc3094c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a22daea52d544cc99acca19de1e24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ba68ddd8c8d8c0a85a60665b4d1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c7f55261396b1aeb6d16bb24734662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea39a356d97ca31db6560555ee1cd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f176028833d24d7d2a6fdc8212cb8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e9cb6a1009f99e65a7b45d3ae5c5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6681896d0c61f1ffcc710359121da5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac631b425a4b2010914d352a3221b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa0e233bfcc563e9b84debd2c84e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d702d170691c13e2073124bc04afcd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236c2058822ac35cb99c5d3882aa1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568ef7a8ed790f444c6caf2ea627faf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b347b4e6c1e8e11bae07ab27594c1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b36f8d54614c95534313d02f477d4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cddc2516c37b283f0ab08e6bf9b9b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc82c6f2d91d63b0ee6b9b6bb491475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282298d3ef8bb6c8d252f395cc59749076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a99ae1a4fb8c5bf6b73fb9d4a078377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9aedee09b776a638b4fe8ff9d3d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f3d89ed0b484117130ab6e24bc3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21fe09093e6b914ca8bff35c7246780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96569f84b29021ea8a3c0bc22b7c7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2393d19a343c72e3862422e4c53bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1339c1fb2054694a505ee72cb080ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7427db94dc82937d442b521cf831c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb48e7ff85c24cbebcf219743cf376185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ce7ee4e4bf9117e424c9146494ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1df8089221f767bbf7089a0e663f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106230a3181bf2cefff1825b8b016c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f15dcc3a718756cbf781f54e2e2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14508e40ce28c8ab1fac636b8bc67e8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95015a897fefb7f285229fc95c9cfcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0c5f54878866b4e4e976aa2c8f5d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59d30f0e9134cbbcb9be3cffc60a9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e67e7aa4218d415ec45c52c97707194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dc0d9aac44b5b752542445962f40295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d90c63a880c56d7b16abe8838bf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55fb482852114acfa03b05a35698697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ffdb1c26da48e2bf25548b5ffeeef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e75942470c9dd869a9e6d0f0517ebf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11c0ebbefc2ec870d8a4aa3daf528e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ad00d92255615a17276449767455101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae975b99fb02e30c86122ccf0626741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab569df30418ce19ec1776cb8c448fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b373023e12e166615128e14e303f18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8fea3c91bb6e87239b3def02b1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99a34c6da33b7b682a273199d679c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f65d31d96a323bfbc98e3751ecf2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce75d8cc33bb04e7401e43f77476b41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016158531b631222a1025d41d426e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177553ce3ee7e06f76c313314f3ec22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01bcada44425c1db8a4186c9a4db1e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc6b9fea066df1ca5565f2670f2e2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab94f10cbcf23262fb910f7d0a9014113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22913f3713da055fb523124f08ae75c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23c4582159869ee7d8cb0cd60beb2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93dcaf6a80aa907a2774812f8c4114116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819198255de5a5403672be1eb4dc201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c94c6f5902e1b978c150646900a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309847df6ebce5e26584bfb55b79629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742cc2ac43fcb148643ba280a3dcc2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f283882c5523c2c36e34fb171b327121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f8aaf20dbd9d63e4314840632521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09502f6f26db52bc0322154be406fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ece9a0a3bdf6ae30d28ab3497ad78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da8916abced580ce1153aaeb21d84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765417a4d9cea6fabc11e42f32aee1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a6335ff94eb4857260d6a7c1f301127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1124e5a27cae40094e3c72a59e632d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45246131de3f935bbd3f22d382314f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a98c14ff97055ac4e2b4de33f921130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657607c90a1982367c58bad65c28f3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d064f24b495140d2e448580f6323d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d91abd1a4799793c440e2d9468e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ba6476b33f6f33661a7441153461134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39f7a72849922d95929a1d1bddd34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847b3943da7d6bf012691f38ebb9f67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309197bee0b57493ff22249455855173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f712e256e8e740f43305ec3935acc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849bcf11534442d1ac3a69c0d609e5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa18907d839e41dbdc7018a947bdd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebae658928748bf109db8ff05ac938141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df38473341a82d0c560d9fe92c6ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84edccc040d80caf4ee8109bbe17fbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938639628c2f39777be4d60c6e87c323144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66224928deda7a957b0a6e95a24ded7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382140247edc1c3dd081feaabf8e747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e53a6ff569d96085034f2bea0b736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ee94f7f6ef29b3f24381ffef2aa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da446d78c39c9a0bbd37b0d3e99e83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c8f1745c8faef0cb0338a433f93c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387386ce1f0bd8a980c070238fc59f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463125b34f8d1fb0e3c53dbd932a96c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2c2c094a429b3f79f3649ee8dd18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317875cbd5b6d7dcd8b714c1f3aeba6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04da5af2b5fc224e781708731051c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e528a9ff20e506e87d2780b3967cf6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821534234dcc70abb64e11e99635126a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e8353ceffbf3b949f8785b73eec6c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669cbef105bf63b4c64c85656f0270159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ec1ea982fee87a6799de2cddebb9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62288b45236c750e4a7d166e14b4922161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683caacad86d2d58569cc65a21a5923162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31e4ff4bcb850ffe40f8fa7dfc4c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530aa68282ca956a059c7025a839ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe2b25324ed292a1e06b0eb50f9b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b852b5219663cea11bcec95cf044691166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0394869b7bb2c1a3a2ac1ca8e2b47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0dca75ddf35facd1a98828f1d2c1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67383317a62c47635ea850ccccf238f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4da56fcbcf169b8b125839a625e661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b3200d0be244d607effa36620f125171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345bca3753f442e6321307ebdead8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37db3034274dfb6900784ba491937e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec1d332a84cd8623e1b35f6d771e96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c201e5d0fd0ee148ae747cb6daa98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895edce89e10b24831f8d900e4be5b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f35b9dafd7e03b421e56758a777b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb37fd8f31160d3b8253fdd71b216f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a574f76b623c299f4bb5a94c03f57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450fcbe20f124523c7246edb533f8a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b8f83cbfc81c5a121c18bd78607d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc2b3590a15ddbe38d9c2f583651a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a979f91403dd658786239f060f0b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0654470937b37eb7ff1e476e31365b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42bf7848aea578848ac33c28e8dbe0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baa96108284b1d3f23e812c56376b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aa4406371d1f7c9cf8b211223a98b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e942067236e3c02f4731d93d9ca6065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5998705f3b33dd2b3ebc60262e51a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110eee915742bb70ef30790204bb6451190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a0f7d2acdbf99d4a5c16991115e14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa47f19d889cac13d649d9cbe83935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cd746de8531e865746cceb5178325193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f6e74fffbff313a74578f0912f4f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10126a7e6275dc8d85c8704629af100c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ca4389b19a8b3f229f9db80587201196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0ae6422835a46fe4fd9c044d871d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92baad85eaf51a2aaa2d1babb2fa7aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe13b74c0a72f968cb9d638c0500671199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa7894d079cf62c34c6088644ebec2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3e796579f770a2760052c1c8e90e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3da3e08010f05957adf1e1845cabc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d81a3d124e3a606afe7c07d3c5d03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9b755db26ba45a9cf98470d5ff11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8b9c790b44e9538b333d409ee8bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd214d6bc5eddc9a603dd232406e6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113800d60680eed7903e980da54ad1d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013560a09470702d8e56c3cee44134d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f7e026285feff086ff8579aee57c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f0008c579db4520d8acc0b455bd59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0dc5db19830e11a0ed2f1f8307efa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d62c8e1736ae3cc2cde2a4b97a5d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78206ec70dfab1e13f75bdbddbe2f303213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6698daeea8390344495abfd96e48f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a6b0c81944ac846e316fbf4951dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca75cec3a35541c4449bf6a82beac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ffc5e0787c05f4b9a6b6fc6d0d181217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6aeb6b2c21adf2192735837c5d831218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e700e4d889bf61568153a876480ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf1100372cea7ddc32db521b48e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff020848cbe32bcbbcb3ee917bac37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142deed7fd4b7c64b55bb379ab8276d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e165ef301c843684b1804cf476173223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63db502cb2d3fff0075d9f6fb7816d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102234f087dbd0c4a08787249937c09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d669e361e134a3b5487894c2b91f3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f819123d03d80fa56fb7b653a7a91b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9ccc456b49cb370bd6d94fb95d5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667756a5aaf7e49546e179074dc54bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805b027545201b4c03b33b0ae2c10f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e739353eb51187e9923cdf18f3b716231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b00bc377246ec290b1a0563250835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f7b64d31d4c87b407c4f0fb4dafbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15103c0b7b7f5cbd4ec417b3adfc127f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07b3a99dddd0c73b4241f63c146ffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e6d8646c2292cd2cb20c6ef1c54f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414580cafa07dd0ad2b141f326df5e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8ed001bd7544e89406dc539c6ae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4631ec8d7140faf643b5a8362ee09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd968f8d2de295dee4d8af4e4ea84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a9af72aaa18603ba5e8a975a4273241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1221ac6f75c04822e17b687ec5b5f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6382dac9902d29052852d2915563b69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb5476c9e419e3bf201806ca1a3960244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4796f49ee062476705679b076defabb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62abd703bf9a3d1e326bd1d39d1ae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866672314614688be6df13043481304247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ae5a3f3ef92d0abcbf17f12ede1c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab3c565e378ca471fda8a4f52b82a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddac9d45b2225782e369c7829f677c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e0f0070c807e4cbe182f7a1c0ffa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8126fa78b3a6ffe0247046ed958518252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e59dfd044ef16a4a3c54c29cd2fc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a87f992ff43beab5dd01b843d49b7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d26dc9542a40a00e4fd5e1f1513d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919fe67b46875c7270358a6b10aea7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf880159b45a5d3bcaa4a76d70c70ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949c7e3f2ecb7c02a4ee45969319377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94fa788097540f1cd933b0eb7d1f95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775321c2f7a31c138916fffc951c459260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf843bfccace51ef5c06c99574d711a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96002b7c828baebcfd7dd72f0d258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774dadecfb6fb25a1078c7549355bfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d40a90e08bb692a939348ad4a0f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022adebb2b05d214864f8b319dce6fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31eab419d8589ac48feaa229cd1305266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90980b04880128c36dfa21af9db7bb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b5b649a02ba1d39c39594361d03e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bcfd0c5cf5360ae13b7283c146034269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eddf161ec9019b4058824448f334eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77706dad91f8d8854faf7ab778fda3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd32c1faf0ec2f2423ef05547199f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4923c4fbb67b0b6a9e2c59fb91bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef2cb435e0a245a0cada8755c6f14d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486060f6c5536b0367cea1e25219b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6d1e9a4615c46db2a1c0b5c538b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a51a57bc7db0c6086fcc182b2d6364277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c3c8bd5b28b3c3e0f464c4659e36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d7eecd27e689d401373fbc052a7b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f09df813eaee8284e81b2b12da2782280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05945ff4510cea1337a68e941f88efac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81e26983e9c2fa9d14891b63b5b86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2c56e1e9b78e0df351abb8deeb798283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300632d7e15510805362d8fc41041d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a951430219356896ca9c44c7dde70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e77f0030a3928f0e9886f2da74347286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6063bc9de9e886dd434e02f8635ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25171d0f3d6204af504a113b29b640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9e7ed2780bd5e41d138979df9b0ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55075546fba1f2a83c90080a232018a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aef20814724b73e9f03d9341added291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f92801088e926d086a5366670d83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0cc091770fb684fcf2378fe183714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383142de984b8ed7019d1a581762408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292d4026172700fe45d50517ce98db9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962effe9e45923368f8c5ec04ade341296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d5b024a25048d14abba5e4c9d3a1e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f704fda817c2c1a9c63e5f5585011298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f47d7d88adba055d92f8897a30eade299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5094dead15658a30c20fc20877ffc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478773f4b728b6a039236b4e43fc53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc2686975a8680efbbce19cafdcc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0f1ccd7977b3ff1d4adc3e9c3e3af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66cf7efeca533e3875f35f6d1ba6e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b7f8d704d439abd813e1042bfd92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1e78082aa062835eec73da9cf036306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18617b9d2204c1efd2acd8ddb8dd512e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe28fdd2cfa97d5a682e75c86c27ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f969152fd317d3f0110b07958a36312309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a780a75cf39ee64f83c03d33df92a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f070dd93725709fd77b0add644858311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6c385a39a842ceb09d4bf59de5035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796909f3632565779ea24a2604547379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf94acdc3a80acb89a8f7e8cff1ca74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f5a9d9c5728ee4f7d6f374db15e55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42517033ac415a565d33ee14ecbcfba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26498e5a3d1232834564abe6da003f97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9fee5ab6c2b2abbd2666210214c7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf395b0c4734106a41178b858038c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fc3b65abfdc87a60aa3d0c149b180320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03f50bd9ea66c246bf8a0b392f461321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eae927c75e9f9800fbf53921f23a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb86257bacd9400fb9391983f3b4c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10805e5b169771c7c38510b7e3d3821324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52228131581a751375f195305dd0342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670859623e4adb44572555b0f2203cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ab72dc3476abf5a3fe94ef2e8ea6c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a40106095eddafedcb15d997238f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd009d057ef19f662195b5ee05610189329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9809e7de7fc048a4fdd4f73951f1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fd63e3ecb36ca967833b2719eaf0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd76f05a3d86df34a112ea648bd1ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07c32385ba862887ceb828d09c21bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514d53a8426a9dde4d2e39ccb620407334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263254dc58dba7a18d7039bb530778a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f88ad09d070639c23d607e2d117ff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ebead7fb85b9047ec2e4ee876b8cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7624dacd489935656fb85c6efa43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c9f901de4d469b7d3ae0b1fdfcb37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f8d85f7e2d60876a126d9bb1f1ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f5b31a30313c3e1deecfd9eb14f71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4c4a1062b26aa95865269a21b373342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb09d9c8232b70da361606090a73c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92af2916e70a8648a6507764d20ec6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821996b61407e7896cc0f9f5db3b738f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d010304e64d1088438d0b5069bf39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681701b621cc85ae26dc26523b75656347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce670662bf3fb168ac4e313eaabd10ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40239e0d1d52d5119435e6c622a05e4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9bf00dd5f2aba826c9fad4ad24c9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3df586ecce6f9aa4d4ce18e9e06f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3846a07d8a0b1c0c3d2d9788d450b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c45738388ec4e5e4810d689f97d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee8fe717302c5392d9b2eed1852d4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960e88c8af82c1e44a935418572879355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aa2ddd394ac0b079809543ac2ec8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe9f9e83ef9ba4d92c52ddfd510bac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624700e688e22cf8f2632252ece450d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aef8555e86d657fe1caea7c4de1d63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e01916af294996bab6ca3867959d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eea016afe0ffabf059c5513c10d28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a83ea8435a04ac30846b98ea82e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14addbbfd867d864a7f353a74e658363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd4a86f5e7e87cd3ccc49f0feac2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d956a3ede9a517873c0f950503c437d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938885a5018ef5b40c2ec2ad8857a85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da15ab5e97c072936b973db9b0ab36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e8dfabff37c8429be1f56ab2ef0da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d62db9b66f2028fcb2eefeb3eccac5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264097627b648a452dd1cf7e151ae2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ae7e2db93ce19440f21a65218174371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f8e994fad027af6dcf3230c94c62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8632e17060260931fd4660b0583a628373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b06ba5e4b82f608ef98313f6f6205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c1f2a0ee9edd7b388a7791414abbe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a6dccd1344dd908193f4a504ee317376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf2c86312f9858ac43bbcaa2cf6411377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee360894d8e90e72d8d11293150215378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204943a690bdff33ff7ed0e15908112e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff447b0a85ef42e1da80b31843eafc3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8452200d654e9dc15a2b5eed7b0409381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4899cde1c49348e2163af03acf37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a18919e42729453fbd734a375244383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3039d82aabe287343fa965002f81a79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95fc92dd99709af8c7fbb8b4d5404385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a0acc0e16afe679bdae28c02face386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d37c31b20c25eea06d0371e40a8abd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada302eee36678af81aab6ece09bedec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf7db338e4c0255351cb026e171b48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65f00132100a68d0783d78af95354a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97277420e3947b3eeeb067bea361a88f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250216edb7221b3d9afc1eb107808c55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98a88e3b0a20079bf7e4f60235ab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cef5cf444dbc65138273d1cc9f632394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cdfa7dcc44e1fac7c04f8a8e0ea69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c1045f7b987af33fec69f76833f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805f859728a5dbcd7b53f241f79fdde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ca20339378de59962ea810b7a1bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675b0f62f254d43e172a34c179ec6e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85da5ed5e394097b2449a24b810d0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc35490f5bdc9977da734092dc122401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d6fb7236b1a7034ad6c4e60705d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce19917a391e833de4a5434e3b12d92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903734bf80ac517293d20dd36461457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fdbc9e1414b6fa40946c7921705d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58209ce5d7e33585225e2ba35acf5ba7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7317a6e7cbee40867bdf45885bdcea9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9149c4629ff83facf18d313e2785408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ffbe0bf5d7b8904ef74ad8c355090409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b60e5d8629e476c9e0f22cfd6217410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8d3d7c346fe6b8ed3793c982feb25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb48cc22841cbaf6bbb47bee88aa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5288d00dccaf692a3f3f203c7b582413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f837d91d0986b484efeebcca1d5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af64f036b91dd2457e701bdf9cc80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae32e05756c5087e420e3aceec224a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf853ca936c25cbf618cbf610c5d7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d446e9d5f96b69c4afb0c7608c81c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311563b5fdda12a75c6b2b0154972c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fbd99e30248066149975ff455b84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7908a638f602c3f53c09eba62a00c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b0d6ec387644a12ff985dc2869864422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede699a5faf523817f68c66bae5db4b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cee61e9c3cf4fca2109f3854303dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f1892134d8af91e37e6d7ff5bcb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe839ff59f71dca0345e1d15dc4ae1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed66ad10148e040ea17397a8e92ab1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c6e94b3d1eccfb3d0ae727c98600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bc3ed45c92e7725e2e08af88d3730429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30367e2140facf707c5ce69e8c2b12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f524bfdb837f16d896256b567fab274431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a328ce3f628f320be671d03dbbdbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb820dab311c81e410d24175bae232c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1047f02941d3e4c056d19de583007f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0972e10004683f28457df6a97b44a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14f6f76b76e017bd0c11c11c04b2e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639a12904010f40573aa5d3fab56bbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83ce5ed41ff852ad721059a43e59ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd809dea7d8185f085687e876234ea8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae502ddbbbef59a58d8f3ba1da229a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb2a7e807bb0afd06f6d28bb651267441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea14dda114c35bc02058a85e3476bdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231125868645c65f1da05a907104564e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006164146952defe0e5a4ddd47fe433444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676241fc50b0665c1a1b177b05e6eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aec855ee1a12efe08b10da0194fa8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14e37a68c1198c8d16e8aef3f0de7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1648dfbfa0bf306809df0923da96f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da03688d092552dec3899153d92e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10b0e71032427f1240e931b10f3a59450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a646e1aa29f9fab71b1b41e6cface451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a60b2d9cd04b16e810b6da9a7029e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd20cce81adb5e7afdef87751de8f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4971dc8d202604e3478aa78e2fe5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c410c726f4785928acf61708e603d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf36f28b8d91903353886dd55fa42a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa3504138a24fac5feb20074dad84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408332b6e619d703dc3e600e3c48d9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8b9e739e65ac3238e432db06e50c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d52478ac76b5ac06071aea026f55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439048d61b42e190e4d459572f0c29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c9d1d857e3c242239daf21dc9063b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4b9252c4570bf9ee789123f4e07f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747654767c50ffddb32152cb48edd99d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b89b1137e9446f94d27243442b967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df101fde93f3bef326640cf1b107490f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4ba2024b3c2b3f9ec44cfc4a0d0b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e4347ce9363d275843e837c0558fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcb4effc179249198c672f32624971469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708679a38fd70df3ab48a632fa06da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c3325b31df85ffa574d73237be8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5849bf7935477d937d3874c84df80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c4ca0dd9743782e5032179fffaa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d96452c7ee309a0439db6b7daf695474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b86b8b7b6b46edcc1757e9369868a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fa6916be3da28d806981a24e1b333476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebdc04363a1ddbc985664a1968a248477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda11c00447115dce4ba7383b272154478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7208448df10c548f59063474211163479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c1103d5a613b89d60ad9e712c6687480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1905c444b7af8314b8eee4735f7822c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9d1293a145f06ac625ee67e46f7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7288f13c2c3bc2ccbc55e6ed34625f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f28c2424dda4b8961d6993828639cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a7df9e9513795bc511f9c66b6e8a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81079815720cfcb00bc0257b7be359f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41521ea6dffb3374d29e8f3eeef44a20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33a678086e856edb9ddb65f53ed6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe7af0a599ba2a79d217f5f66defd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9086d8311814b6a0632d2c48d1ec8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22324f7a5908a02b373a31461b3273491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2551271fddc960227281a5dc31d2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf5ee500d35261ab88bf664bcdbadb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee676abfca44f36588d75311fcdd7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd30d4f1b85104024b98b9607b0608495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f450c86a5521d255b323408634f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954799e39934f7f76c8e818879ba0386497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9e28bbb440b3bfcb93d23715c183498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91ea5db50dd8b71b28f460b4aa374499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facedebbd60f96dc832dc0571b1ec9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c6c9b67d7617138277f1f40ddebd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a554b86972a106e23bc6e6a174d442502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7313fd869fa9058773d3520a82c3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66bda309b4f463242bf09d4dc56a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd76830118791d79b384e60b92dbb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cdbddf380a23a9234c174700c9e0a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d446b134c9cf6376fd45c923597e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9de747c90274e2f2414db3fa0c96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f6c1213b233a843b8e3662f1b9e6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99fec70ad8a68517eb8a2144fdf395510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60035eb135eee1456670ce59377f7b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7de7e074f4a223549342c6b18569512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5a83b3bdcc19c04108a709a3d17e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3f34ed65e1c631b0ec8a08a5245f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876bebcb83e162e1c52ce2d57178a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb07d445e561187c9bb6f761cd9420516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268480c9aef24ae3c780e2707c6e4a7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bfe250d244706efa4858b0e53f4b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdb747749e00c4655eb105df814c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c858ca82bf2433f3bb9b80666ebfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef08d015e41becdcead692c11e4c4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953a1b9a2abba4a9ceb9138723ff13b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea164ccb0ef2b2ab0eb92b096372eb59523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d01d8d3c5362f320f515a4c38e0bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756fa6a80b1a009a67d3fbf05b0ed4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a10d3ada4b7ae783319f3960c40f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17628532c619c4d3d585598fe62ab5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5ddeda81c893fa84ee1cc074ee5a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e836b9e45be9c3727b58504b8893f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfc781ed493c0cd12139f65c4e7004530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ff05cbd4b0d96484ff86c7876567d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b532b27493dc443351215aec9263d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b7dfa8451e62bff59b2783a2d8853533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac7401c99816d2789baf944f47cc3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69034162693ee6303892ab01c1a5d682535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f0eb28a78f3d87f4354d7d29b745d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959014883bfe7fb859002c778030a8a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a4aa72d09eb10cfbca2577580f5d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4a9eb83f0bdbd12b322e4e7b631a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131f71c07ba428436465f9a669eb15b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cdd956bd5ec9632b521942c59df9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432900d963464f11d3e52479b3faa044542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7f6c4eac663ed9c341b19f9deefa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2eb94c3f4c34f2ce4630b91f77a72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747e2238b6959a2d8865e14689d1ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32194a958824f76b2b0891235b278a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae808b5305c0a7dda6808ac91db9d58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6dbe44133112878218495f88d561c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256e0ae093b859dbea0e55ad55b802f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd03ed4154c0463d50022b0d121aba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48328ba03effbd8a8f90c2aceb4f244551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba9fa29bc2c6d14f10cc9167d2682552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791419ad8adde81f7834a7bd117fd2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb408d440c97d6c8153652e2065f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284af3cbe0edf98d1d0223956b813b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582cc19f248e2620ff7eea4a5fb397d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a4efd03a8d6b798357a966091107557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c823ed4e0aa19e4106c31d3ba324bd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacb1e1fb3a0a1e9898040dc6e463d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feab2e01357756947f3a8a55c21033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa1da3071f1453ddc3601fdaccbf34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1926bcfeb36812375d3e434aa20449562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdd609389cd56906d42c998a85b2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10a59874c49aebdc6ac3bf1d0da6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c9e4e735e8a37b151f9015cfc33f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac5a58bb1575a49808475483aa4fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedae7c7c57f49d07f8dbb9a2d9e0dbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced111b30ce064d37bf4ed1711c63c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c54f5b8876bbfb3b1e3fe7daddf7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840277695b81d7f47a3551efcdfffa2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8ab6ac3e41423c67c9f2c5e4b3c14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9adfdeeeaf8bf604e572bf7598aa80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ff5c790b035b704c34680356b77c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b9a09118c05f57db279b6860c1b6d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ea4a247d0bceea926a309ad6964e4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557ee1c856152fc24ab77bb1226e04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652986950c9c650f08027b1593c054e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28c6a1a13e74c353578c710e3d823578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cf01188eeb22b06813fa592e16773579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f284e1f2e0e3d2c48f72cdbd2d152580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f78c0309484b1839d86c30bf092c53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86f1e673a5980831702aaee7c2c90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751669d51b998c2ab8447c0e070f57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce0112d8b78fa0d0fe684bff0f601584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f3b342f157f856d696a74f02aa44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132678417a07e48b4163c804fb0ffc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4054471ccd3465ab40cec4f59f164e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b165dd20543245475d7614cbe031029588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204899cd614388acd91b5603f675512f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76cd3ce466fb43ae17ac54741146de590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7efd66ddb82876d8974b944d8988b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d026878f404cf3ecf7407cd7e4ed27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e49423d0d060136d3b3cffed8a22f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221539a1a773e9438e19ee4ff21fdd31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb7d8cd07ced43d75634b11395e77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c9ffb09934d9523e42f86a11a3970596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba7af7bc5660e71dcc3238e52154b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e6a784e7bfa4472f5517b403108af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aa6530fc7caa2e8b218a7bb0eabe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c99b5069744dbdb539cd3300053b63600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932897ff131c844b9aa78aaf69143d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921501499f253f07d33fdb6874131611602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cea6efc04ea3c23cf0dd01f98e0e6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed039e61c1bd4ec1e9c8aa1142e8db39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0147ca6845af7a529d33f6ab460899605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e8a837fd9260c00e4d709dd4cd3ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a00db772422b55cd00e51d870c5c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c088db892dc8879edf47f2b0be2b5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99b0716a6347a13493cb491974f3ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302bcc0288854293f5bcab0f4c10a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37965cd5219f04c3fc53ee181c9fb9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff353564b8ed378ac9959d5927e308a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632236263b8d3bbf327e98968c9c630613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297d8d4aa47208fb128b6b8e4e2951614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060cac1a6aa75a790c72e27cfa7f7c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990553cf26d52e9ce215d7424d5f425b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274b504df75b312bfdaec2e0273344e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed34bb9fb147961c8f34a4a47dbbc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa98f4006eedfb055561be95742b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b361f1b0a4aa1d8e3fe0ebfbac3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356149dfe58282b16f71d898aff977a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69563fdede12f130272118b7406b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62490e828c32f3924a29269801369e9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15d925703a301108a5ac59b35f1cc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6207f8de9103593d925aaf0503126625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f810f34e3a28f073917e311de4c62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184f9865a45b8ab2a5fcc50b6f6ff8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ad972c7ebecfa69b93a395a8b27c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3403df45cfb9a6f991be1a389022770629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca19cb80f6bb8b43c1a204df14ac1f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c21874def5f17c46ad99b7e6085d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ce631e4929495afe59b81ce95c3b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b044d2a00e9e3c24cfde7aea1a0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd188949d823ee84cde04cf421c40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefa1776c63e339799841920ab40d37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5f12a27ba254545fcb8827568ca1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80754c62f03ec50d24b76cf36cf62da2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec4472a904b003d5d82268ea48395638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39682befc53c90007826570d30eaa9a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74880ce444e61e710f9544b845b572e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7db4a97869a4bd51df627df25bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c4bac0d577df28825eca25fc668bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1ab9610457d7efaffa18b3edde690643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e998c0fe86602beba20007aa107c3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfc4951160674ac5680fc3914914ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8cd0aca8e7221fb9e4788f94e6519646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076caac31da8bdee36c735963089ddd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afb2b14cd70abe4285655b87c0861f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80e28bd1cd20ca3cb32694012e324e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44eb160abbb526219b622dbf01c2b9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ede8f6bb45f9cfa0e2edcd2964ab65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69727d754b754cbeea826127c0bb66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0332e96182d0f7471b20799193b0fd3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea00e022f8841c4766ecce842ff2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7bf32f32c8a1f6c23cd1f97649377655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd61560f4e49d06b071161a8355cd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde42c517a423be93ada789e9301888e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8920c1005317cb7a82227d7a78a5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931e5f2eeef7339af5acf4ea09f1c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0d7291c79bc2ad221a50b92868590660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2619acc8b6d9956f51f171ae192c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02d3e281692cde0effecd835700774662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bd6709e2bab828effa34818d14b5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3cf112dea7fa2f7bb4d3108c4dc59664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c090af358144df150aee7980133e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc02f182084966afc3c618fd7f767c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e22de0c04a637fc21c14bd0a21ade667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe11e727a748bb8b4f37926479f590668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce258bae3f529f3c10c96093969aebf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8086e060dd0521016b912415dd85dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5efbd32e05b9e47370b4511b56c376671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2399982a236cdb89a3afe49dc420d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525e8058d7e6caa258e1285f0ec9650673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a303709d29f731e03d30601e2bd4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da3f21d3b27ddc06eb2328f46cf893675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8061af18063a946bbe7e5870502ed9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ee4e5c3685aa6c677838bcc3bf2b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16d84e297c6d5a05359d06341ee66678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffff2cc0fdaae83bd4e1a0077dea06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a3ae6bec04ec3c7fcd59d60adba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c86e3cb44db4d4b05efbceb91c5fdf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f875f8b3ff6be757f734e5445bd12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9f027eb80c71e315c390d9534b8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c193b2cc65074cff126c72f9a900a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333421a51dd9958fb2aeb4ec2f78f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883465ca4f31df15317b9e506414843686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d94f113cdd3e764f8c070947615a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3670e0b010ecfd6a2274866bf095688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563cf30c0dd616075fcebd73ea52b09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c522254efbc80269e13fd4ab00d0a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2348688ead45c8328b3f89afdf9a50d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e072c8e7ef6248493ddb237b7edaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf4a4a4845d5a8833d73caa0ec691693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abb3489c423121897929f02dd13f9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f84af158d613dfc64c1a1f7a6667695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c5dadb1b2deabac153084ac29ce3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0027cc95420ac9a70de44bb2e04b37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed8b7b614057fa06c9dbfa1f801659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fe50eb0ad7ce2014a678cc0555fe0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9ce0d7fa24db4b9467985ee45834700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5dd389c9e219d91b68c717a3cd1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671305c189619f6bd3ef8fb7f86e4fc6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89110fce4d2df6d63bc9742049545581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c777471971c3bddba1693be46ac7216704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d6bf5190b86ab35ebdbe8ccc53c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b2932fc22714249f7d03c4a1ff7c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df302bd7a17c5aae6598f9caf945a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51e55873de9f4036a995859d706f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208cd22065e6bad556db93afa2103dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e1a2fd176ee3d45d2bf4d1a11de7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58423d9999233c009a66e78de445d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa2b6ee100128518e94509cc264e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802bd533a93928f47896df21a3f267f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8609d9ffee28b26bea41b54b01b4fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524c0b4335096dd18473707f644730715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb581053d743528fed54edf7b47da57f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dccd25766f0cd90e893d980dc3df71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453a8e9501f6da31ab8040efddabcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec14c7da9b0d276a7aa64a8a2b55e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a39067a4a883ab34867e2faa7d46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94045e180444ac779783b0a9040cae31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b49384bbd745127518679c4bccf1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30432af5c7b143ad25d1a660d8b23112723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b7af61dd0db4156ccf15d5bb26807724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec691ad8ef427fa3cef714f4e7b8d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50bbe21a790f6850b571a579b0934d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d47390f8d4c7269bfeb0e5c35bc4b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ba808d2c058699ddd05439deb512728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e994b18c77d1433a6b7417d98cd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42a2cf89fde7553ef47d5b197c143730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f3b510c657375ece3d629c600895731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13cbe1ede0ceaa2a6e3a225e21ba5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61b4f072bd54d21e21c9a4b0d22ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abd35013f2c32deaabd405a91f4a2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb35f34987ac0fc7da4097550082c62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a732a684e6b4403d2aa07c81052249736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb37bef52315af82c2b3cdbaea1267737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5edfc856bf1ff366008d59f1b60c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04f76351d04fa4d29e51feeaa9a4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac10fc29b3a7de1aa805a5e3faac70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de075e245bdd5482de4ae4d2d2195741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ccc7fe1815240690b38039cc63884742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0def150bacaa2374adbfed76e29db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97ca7d18b3ca5e37c617392c19ddc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732364c068dc7d96f9b6f1da814b3afa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b52ee28869a11f43c87551bc4a12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40d75e9fe7ea18658f04df31f453d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b233ca6b8e365452acb6cdff8eef7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6494990fa397929ce28d2a8dd59f56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b758e31be88c22bd092ef2619dd80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9e6d6b9b119bddfc72d2bdf00a698751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85240625852814563f7254e3aef31f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090f51d6c42e87b340571c57639525a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>