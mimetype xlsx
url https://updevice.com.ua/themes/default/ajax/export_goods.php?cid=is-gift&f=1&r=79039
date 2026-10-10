--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b77ef315e0c61f96cf11e52c5d9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a173f69a6b36eaf96b97659222ec002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c5b84f9fd8df02f553452144a8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9742b136356314edb500530ad85b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538086db1b6ab30847e6202fa6258d155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85862be091c747b9edfc1be7ac66b74b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68623502bf04b1bcef09bd84d6f223517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d830fe5f9cdaad79d2b4399d9a8e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f5beaabddf918c90d100ee79ee8699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613898dbdc04833d74d501b89d5348c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b7ba62eb6b3b7e174ca585752408b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe333e7f4906c72874984f6124e7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c26f469bd15b341588e4460cbb2b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348abcf7f92dedb726211701e1b30814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a598555e00ef8523a4f583e59d11a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77fb6b3b117c1ccf4f1f1ecf29b57716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c03c53f339dab1f22c7e2310e063517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3effeafeb525ab95af7a13a22737cfe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5f7e49cd133ad34af8b0f0fdbd2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2db212ff457c8997bfa41cedee1f7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7968bef3988727c715a4efdb8ee9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64310add2b828c5423dd8cdcdbe419822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13b67dbb4689d57b7315abdd186e1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14522892f19d0a86ab7c26ec1738cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ad3ee54f2f3c3d92378adb62be5f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7de6d1f2224e30d7d6658304fa8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbb6c671ab2102b241aa69d4d13c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70229cbdae4588e00101e36b383431d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8c80475a76274267622e83ba7c6ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272f182f5ff9aadcde3de107bdef35530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36054c2cc3a69cb5a3a7c81d7bc844f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d2245bde709321a60bed715a6fbd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed9062bce24401a52529ee5345ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12a4aa4a0604abbd7c19698f6a45034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe8650789d11dbf2e3ccae02a36ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f99edb347b18fcb11af68c8c4bcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0b35d0384156a57ca55d2c9db2e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fff9d53026aef5a0d865777d18a54338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a0411cd5dd62f4a3f0929baf4a58d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040c9b76cb5964e98ca15118628695c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237ff2b4272e903ef7795f8141cf0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326818c490f1dcc5efa47f1f63c95ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc15a1628e69a4220d246846e3f6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f101ce47d4e306d28667a7a7c31044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5785fe790f9c527c6129e7230a0562f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a5add00272efda4ecb62d81afa88646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daea597f849ee5179a80c224ddb78e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8df0a1bca03756ed20589e3208b1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ab7d0a0cfa483df2938676615a2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9243c65b2b0865f6261f5c12999be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd98b00a988914fa9bfa67e2381c2c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076672728d843c6f4622a1870a158ddd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f42b49c8452e8feeafe1f4eda42cb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1d04a847ea7d3f053fcfa37f334c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810beca1d58a3cf9f3bce1976066d0be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14005417d3add0d63ff0c7b24116ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4d902fe8f33d74d21494abedf296757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7402864e28eac6477c7573a724c58258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a76d5b17c9ba60714ef229603642f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b39c523c327becc97cdbf47439a83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adedb9de3de6814d975d386517f6f4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01ad3f46ec19a3299159021a230a0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f471f67581246c92f28d157bd810db763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69ff3ca43879b77a92bf469bbc503a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b974d219c84359b8613d93af5fc6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b960fe1847580bb15bf96968693390566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d360be6823b566172a8a6ceabdc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3fcdbb5d5931a50964f647d2e96468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d65db529982a29e72cd0cd8d4b91ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6988d3c5599562ec7845821562bad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f53daeed53a4718b047c14989672e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009a85628c8c3207cead28017304ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f318d77104c8c8303f432ff63dea373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7517dd57b0a3b7f817060953df3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3da51ffa6fe2ec7f1bfba5b763a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c915caa05a3217b10c7e0b7822dc8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b740309e6990eaf43c973fb192044477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce25ef2d9c57b5255e67cd9e29ad7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d6cb989b766af35f74137dadf39679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14892102e962e209f53cab486dc4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8509e9d3a801d2609ce47cfaa6eaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397e3b71fe786d00cc1f071530d50c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e417e2fb810f75bbd715ae2786146f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55171870d360bfd98ce2eab09595d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a9c15d0f96066d3a729c2abdd910585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7327ea4709a1c6f71a1b18891b850286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad386718f3c902ec149a2a7d794b8bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339547ea38f7bb822220b10bca5409d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c0c736d597986a61a0837764561a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1f782a96cd1cabdea1216d0663c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471bfab7193a867a5c6f9bb069b139a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac342b2177c011082ab67e65106bd65192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3c49783dcc2e84ef271dd6a140e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a559e0c06f9b5fc486cc9f490fe80b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da14a79a5e77c0b519b583cdd6bfce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae92a444bc3ff242b8e30d1ceec49e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a3b17af9a32a82024feeed2d284497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f141ef06676f075001fd86e34773b4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd0c6dffc593eb93ec6b72a7f01fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d57739b8f62346700f97bed52c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc96625582adb7d6a2669eac4b21857101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8d6896c176b021763ca5ce934b8ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17edbdaeef5e501844984b53d8275b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ccca9ddbd19dee10c414c33c717b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1217379250baa8d26f6ab9e1e81975f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b022eb663e45e5ebc273658e27f5faf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718b0b68f77fcbd0ab337bb09abb99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e2a6d31571933a8ad0ddb82b9f2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3464035dd1540976d23ab9c079d65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d2ad69ab6f2c3893abb94713d715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c9e86669e6fcf0704c3c373dd6c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81812217087b1b841f422b2b92ee1ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd850ee2c09bce8b2b9c9a9a92bb8d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba698d0f3cd0e5c67b2c221bd480cf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24332bb6185b0e07256d814c64b38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a55289f0d01cd0aa3b03e41a0d4f54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4666c2d334d71bff86feb88cd7b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed56fb9e61cfbc87fa0d2f5feeca222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744c265b9df017f745a83bcd2e326af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71b11efaf9279de4717e718de2355120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6db296e41199f325cdc6fae013088f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e091dc9e7e74108e91379ebc0ff9613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b663c5c807dabc5ddb0f12020bf4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc67cf83b443fe728b18bb0716247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276115393d82e1acfb31c793ebcba3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004420262cd288819ed0d386b7d148e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ae15e47b76129dbc976ae929ed0e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c501ad454f9fb8ba75c5bc9090951f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e9bf0543d96cda85cb8f61e7ceda4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1a70e16cef4ce01ac34a3b42729a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42da34addbb9fe499d9287713ffb0fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46bb134e23e6fb5ab5a47593311334132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1bc306b7a6c45f106ea52dfad604c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96eb7edf4723f4187c1c27e693acd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4638cebc1b2f42050baac407f146e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2a377ee565717ad03fc7d9e59803136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0fb88808d2268959ea64d449d857137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce6233ddc46d43ab356a11e1fe15b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c1c486aa398950b53d4b9dce8fef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed844b0f79d04de9f211d14c063154140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed2af137de1f6f31202a9b785d0e94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4392c8d8a8c38bbfa3990b4759435142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1f0a0c3b6063cacbda6175d6c9cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d29cea4e53cd310978e05ec40213144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b977d0b88232cf2a96a60b2e6c390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce6d43d342030b7be98cfc0b00df3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172903b7b4733549b47b09ec3726a93b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c9299e4f73e4a4e9c1db09b8ee83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b4ac6f10141969b628686cbedde7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3a357b06d901d356b9381a35d266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6a96b1dc77b23a9aae1404b8fada5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed63d72742ac24819c200fcdc9390a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517cdf22f7ccd102bf07d4aa4349daf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f893c8ac558fc27dd4a946b31db4059154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f88130f7d87b8cfc935ed3be0d8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe585c66daf5f96a81dbaa7cfb89ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205721fde3afda876a639c596a66425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b122a0964711dddbb8a85813f0ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf66807e5c18db27c16775ad06d3bba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e81fc3f6ea720b7f55dd5c555015e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adfb2761812efe82cce00287224a7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a215d17ae33849ac916e01ad3115b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67147804b83e638ef642025886a1fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266417726496ca1f6f859a77a3100b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fc0bacfb649dbbdd63fd4bc3a603b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b21880deecb29855df685e2a712961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e36a9787727b878e5d2739a31d4e30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdfcc5e98bea3c872669605a25ac58168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb217bba8006fa88c18f3e305faba9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ac5d6782606629c1580a91192d762170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13205703e1e20954b6b9f06b00ed74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f937f44523a1b798f8fe5e17b03d63d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707cc72ae440aa161cfbed0670ff253173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5863c8b4f6b43e941311bb57ad3685174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3902ae951417addff8642137016ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fb3e5192a5fdf049dbd3563c9ed12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0dd6a14d3ad901d0699d5878bd4f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddce7641718da4455f079d0a8c5e3f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add53e5032f2ca8ea94a030bfc9baf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f39762fbcf57fd42f6f8a55582e81c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c595034c30ae418775ecc9b3d831eea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46e98ae1f9193fb7fcace9ea9d8ed8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ccfca9d8cad54be3be9c571f3be9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b38e066df8225dd9a9ac76dad4660184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eaa247c375e475219778f78afa5db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789cdc00a9a2b7a2271e25908a218a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ea625e5c4a312bbc1c6e78ac9f83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68850f85f1f502527fa73408c92a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c4ef2c818dfd017da4ab23ee5975b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3399ff99095cde46e5f48e15a9a06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626a4900ab3f857001322fc9caadc80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e67a30f19881a0b9314f93516bd98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9b396fdd7ba33c0fd45365ba4ea3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3076a73aa4b69c252f77a38dd6cc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62f1f58486a5a60447e1a271a80f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9937e2cb318684ce5e98c9bbd1b5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b46e8f3905633531bafb4df426cf66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbb9eb30e315a4a3c7075d5bf9342198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7de3ae975bebac531295a9688d250c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0279845d8df1ba7de1ea98fc6fd57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafe18b6ab0ff3462e1efc8738041c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6016170c5e212643e03803a63e23bab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be6bf19277cd99953e3a68aeb1a30a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9c8c2bca99fcdcbba995b926dca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081298e9a3037253f7efdf36aeb833c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351cf1bb401b9bea90275bc1d396572206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7e3d4cf63d437da6620d1c2b31630207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516559f937ae8353ab1c06ab53271c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399a3853ff23d06e9dbc2bf27f0480b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768866c7ca45c9bfb0e488a6a9c5bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c299f7807bd8212112c2c8f835a79211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1206385ff5982253159388557a95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bef4f79866905231c838649d6b530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36cbb57d65c9603e952d1fcd6ae88b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad41c6f5b74617d6d201115cd450ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c09b970846cf91b7892b5bef54751216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff506b0f4327aec25d20f57254013e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5850b978cc306fdaa02d3c4326ab1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc364a73df85964ac5f6e4e2d83ffc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d4b3a2c71f8fa2f8672c1b1ea0b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be543b90f302996c82bfa18a51b9db2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448a496dd602f392016e9d05c52bc5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de5b122d19ac63a46dce1113c75da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e138095012498455bd758d4f8d6c10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704099ab6322a67811f0d84ed1112fb7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1527c2d855c7ae7f8e719af9dc2f9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472cf02c03ef4fb04b92c65c4d36752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8769b9dae949b8429e384f720f18af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055914be11f01c2ab358f919c42e9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae390df872cf6b0bb35738415ad699230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005077e851f3afbd9a9169ccf7c7212a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d9575c638a74c0ac387648ed4d981232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824eaa5fa62338c1abe0474d643abb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b18f97bf1c91fb4f28b002b01dd033234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b177205585f307944470dcd42751235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626631a807692be73260ce31203d2d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffca5a8f879a5977c54d7aee076f82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b76abf0051d7a14bc3725de541425238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6567dd624ae9ae4d8eac74c7411318239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452b110025ce6788e275dc7048414c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8805d68ffd71e44370732c59bf2c180241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94fd5563ed8ca519ee247b62b0e28f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5725f10b048b9f31ef3edfe62c535243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00933393a6bc17626de3b8d08a87ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98ac76d46fba8270b4eb7fb53f9d8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b921400c71114b0c7093ef721aeec7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313647f02521e1dd37dca924a340c2ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7e46e9a4c605265620e4a15e275d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702633136f47bc326ef49b935030b4d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49860c329262d91aac555d01aa53d3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358abca21ff2a0eff4fe33643617e07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e633826beaf3e5edd810f5f74787b83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44562223bc447cce7088ed951db8c3ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729aae0a93febad34310829dadf113f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04426db29ee122dfeaf5bf2c03f41ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b059efbe907af38ff18ef7dedbd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b2ce8416d73264ef2e0b5a20b1ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c051b8eb371d4e1317c8ea37ace49b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48a40da23096b4efdd9a4ab2672b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e576ba8447f9193751d7f094c992b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c81b4d274093afad4baf87039aaaf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35984f7ea1a55fa8a6493cb4387b8911262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db1ba2c5f397d14c56a837786ac25263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22de97fa3acda3785bc69c473db9bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4013018b2d1de094ea5408d8955199265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f8b69a319d24b813a83a01afe4949266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f667a95a936951603e2e886d8382cd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c0537245d529854c2cee3c386603e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f84f8e0d49fd2a0a39adbc731b891c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2e07b0530618eebc6eebed67ddbc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3961e0f439e4716bb46de1b300b0803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854329a0045ea32ae3fe0e005d4a10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b1db239ecaa86e4a95281b08d9ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd541398cd8067734e05e140e09ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c4f423da200ff480af8ec842f260275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d345222a4978d10b3561896e284bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40deba6f14949933bd45bbdc32e354277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c4f56060a4c52af8dc1a3bd6f763d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeafd8a5aacd19026bfc1d5b1eb999279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c0f313469fd9113221955ce023cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab149c5f87220ab9901c2d97a611dd1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c25f6cb88279d1b126efc1ac34c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29733aa7afa59920e5ae89259780e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a8b8de004fe26de6daa077683d60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be070ebc4d34e5fda85b7503ec7d042e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf81273eb36f31fc22e9714a14eb12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfc4a513382047a2cbe4c946a401e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b7ca71a9029f65126786c4c00164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2ab91f0c3ddcdc1caa7c47d18c531289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bebaeff91d78f7960082b3567e68b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8b571855772f70db01ed42f65cd7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b725f0af15d901adb64651d693bf6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c869b8dcc1d5d58c214a7b9725389c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62afb4003eded09c73cdf3aa932ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152406843a6918ac88afbd67a66fc5bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536195daca28e4b2e74295333032aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cde33f1dca692c5310a41f0cd633297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc244a153b6296cb8dd0ccb1e41178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc4072d9c613f5bb66b7e2ac426ab7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e8fe691fe66f0a25ec0f819fca74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9585ed4291c41a5e6fa91f82f73f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826192383e07af800782123ab90e18c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb63d6854193d98812ed0d428b55ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710867bd4c4e6ebe5db006fa9adf416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa58f542ebc92912401409bf8dee70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279840000f38c1f55be81dec72bced93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea87b90b5f2c846db6088c3c66d5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a566da8f49b790eb98c19887324cef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c7b2cc61528d73299974b5c20626a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe2175d4a419eab7dfd93ce00206e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c3eefdf91fd9381ff6d9192980563311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216e328908a0b2cd456f679c03f342312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c3459393825724bb882a0b7001ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303dc26167c6adc9ac063aa7e31770c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bdba329bb33d71e6a4c8f9baab62d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca167b3fe0d52b33083c265b64c7b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801084a4c3ca597e607fbdf331871f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3fe198ba550bc07a533375b1aa8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11645e401be4c0b6715260bc1edfa84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5226a5c0d5853590feeaf62dae7aad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142384ceb95b2e29564fa6072bb99e0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884e5908377e55e452de797d944888322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef389ae57f9d3df93c96b7fe902cfc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87257bd7dba10d45388e30dd4efe37a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678926bd1db648d21a713084b83cf843325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9cf17cbd6e2bef341d026823e87e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f19de7b08fd8b7d0abb5fad57ce0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3e2b0b68fee7da16cbc7c4cc4c24a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9f0970165ac056aa9223c2ff8fef3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21d58a9b62e058249f7bc8adefeab4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1da327e2a04b9050ec246604a66c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264022d8bc82e31f13ec18c553315c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d635b3f7993709958fb735dd53d0a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ae18d4ffd23fb34a1acfce30c17d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f26bf9b2884f944f4deae5902f970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31d4438d005a756beaf811995a086336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd9f87c959ef6488232745c957790a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d177bd1194976b0c1c44f17e5a8d83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354302ae987bf3bf4ed3441832c314339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91affb1d71b8be649dd031bda13236f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7bad4fc8bfc7e4b955cfe4d0f6fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347bf698f0894d0646580da213ecf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a1243c515b5a2bc1bdef89d9af51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee29f854ae36353903136467ed419f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e543019ea6cf834de4ff27b01da57a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a1f590fd5ad522b77ee18b96188c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe825784fc03dce60a591597477bcab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb2dfa76751aad00966bfcada594c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286926b5d607b3b9424c729c8eb536c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975ec7106676a637dfa170ace09d8ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4490a43f4283484ba3e46ee11fe89a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573514763c4efc6ed3c6c498d8bfe1ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d22b0d2507ac227cb3eed09ee280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a2130b6a4be60d39dc361d332393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103476878667517586e48190dc356df9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08189368f9f7e17958837cbf6d90fadc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437adcac8b812b1f00e940d57da8a66c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50599ba49b1c79a1687e17c652fa86fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459629d890c226b62bdfee3455fa7d45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754daa35f32ef5fae424f24388fdbb1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac6904476ef044615607bedd9fc337361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b19ff90ef3a5807f284620d7c244c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249577f5084b6a7822b3bd892f8e5b5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81bc89b5b4924be1ba60bb7630f29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c0dc75156dba86d7cba4a79de5ffb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153d7a5deec1b6316ec590ca1b788c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57b11a7cdd6c52ab3abee799c276a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990c7a5c8d101365604a915cd0e502368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a55d24eeb8e019b100c31f7fdbd26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c99711ed1cd4454a1c3fedf32360e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07031408278452e8213c1a32acb3aaf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa57c57044608c616b2cd3fa925dbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594f34c26fdd81f23f9204d4153b42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cccc0a37f2f6e178b8ab9bf2b9ec7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177f6c64665a6f5603bdb43c69f6a6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df43f494f2c2f4bea7889e7255974376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e42065628f2cce55d177a1ac6940c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185972bdd59739c83ca03482fc5c4f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae0404454da5ef647c22f4a04e61e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d3500f3965215d12ddb8634ce74a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5d705a0734bfa9783dab4e407276e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f303ba5a2f94f7c52f9ea63a3d0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a91bca0bf11196a81c4b5fc79041383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6df02c23b35051edddbf49854f3a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4fa9fb0a1fc5d8f93432e247d73f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349adaa498ffc1af2827510d1c1cf12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae21d8546c32b8ddc3d3f6c83a025387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05111acf77cdabb7f703ceeeeb82977388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8033e2ff6410bafed6d3b6be5b06da1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eda446aaeb520d6f1579d922fdfa28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6cf099d4cafd54a2057c71f2d2c41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a137d8eef2d8d7a8cc90fdd4b9bf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2dcc8c23a82c03911254af59b3936393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b7b160604174895219cf14d99cc05394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb75120d2c8233710516d6f218625d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddbaeee965d43519ece7ad38f92ebb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe448f87101ceab7c1f5ae98b054dc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a261024f151d9e43af955d964d500398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e6085d4dd51400c6fe6653397f34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37733e57689767bf73008263954b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986dfa4ab105af71350399331a58e0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3b4594787c6a8f016f6bebe0abda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31e0ebe6a22b9571140d3d51d1194c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff51d1cd6151e5b979f3e16bf3f0b80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53a74670f854d053b28ac0aff0eb2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3cd4e62926f9ea5bb964141cc80ff2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0507abe900b93fb02c2b89e52a40ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457cc5adf6ba62403082de78a5438d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dabf3761a85f5e5ae85c1971cf0acd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bced8e76c8dece0267e34013eb93cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf5849a026bb8e2bf26477dcc0bfc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83dbd71c078ad71c56575382c84457412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e54be0118b3ddae2de0f91854459413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2a88c70ff3f477182dcdba44f848414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acb330de35d86dc8e291f7af6f4682415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a1fdc2eb1e1c9788a4e06815f3cc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175ea4a30bf0a3d965d0fcef9ca8177417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28003c0763ce693612c0455a032d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ed1b6307a85985ac2c157d600fbd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfa46da209758acaf3144d5a46136f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f4ae6d2dca0675453f094686cef14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a922566f385ad0236f37de123e33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32aef643b2bcf12a7632e163214659423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4262c1d2f81b9df76bf7f3c0a8882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60da015ff407878242dc2dcebc77b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a5c3f82fc010002faa5cc5eed4df6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce565af71c2d1c87e33ff9fb5c2646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25031af46d7a98cd1dddf4775c5df22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e996764f58d0522a417e5a97bfb98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa0b600f145397c363d1c67e1004c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5244c6c9356f09b088eb747452eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d51a39889c4a0c715a27f6a62b0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf647a92e2d119708fb69372ce40084433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc99bde93eca3be188f053cf815d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605148aae4a0d2a5270ec815bfd8903435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc270c18674c666497bd3065e24076436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c32a57c5ec103ce7cc39d58f21a723437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de19b5d1b5d6b9811d0817e9091a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0999ffe5007890e60752454075e441439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf66c3172f16da0a08053184057b0a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e17d4203f720902585875d59b9972441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4cff8c503709b607836220bde49e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d1c66b7e9c4c722ebcfd14209e19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35831471f136ed807ec4e42f5d36011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1ed70dff97e26b1bf30fa939a629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e19074aad31d8aa048d070a453c6d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7d63a34601744254000bf6199020447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb55cb495cdac7ee87199708386ccf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43964e5a6fd752e616243875eacc2bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2affc3cbf602911eab3fae7ab658d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632144db12f9085bb5d629f2c2598eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3a8e74381b8b82f0d5d5cf67c786452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4a62d16fdb5a52ad9cb77533a255453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e447427a657b80abdb83daefcc2d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bae7adc65d90c8f03db9edde119b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4144b2a38da45c0141fd190225a637456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6435424ee4d337892789f3fe774acdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ead7958d069f6166059415ce2bdb63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae835ee465566244c724b8d39bcefa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91793dfdc4949fa80726469051cbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec94fc081cd67f42d27ac449519dc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76267e48a6c775394be3d3e14f2301f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135b9f99ac5b2c3902a59e392dcc714463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b9a7e83a47edc59bc04602eba930464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb08713ee418635b2d88f80abb538465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706dc7c4a67606e2d43223ee617e164466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40487d645e3b008554e5bf4d7a18961a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a648d17d8a968b56e440f583b81c235468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55011342f0dc25a41251f16a2333b1f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6e3ff97754d4fc1f3a88af173795470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b61c8202416a4793d67507340a757471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eede55c01a67af394d08ccae1d2c44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dacab0c18392103b0b17b1e41fe56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af02583ad5b8acb7761d0bc1e389fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1e4c2634c074d6f8d1ab37470a190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e328b4bcd3beb6375db2868294da955476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c97dd94da045465620e110996a4cac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1863aca72299c0d49e9cc41a160fc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfef41580645591697436df14d6a9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af4c2c110be70eb5db0585f538c2ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dfea5f550b4e9a9f9de81cab8330481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923495b381efe23115c8d155f2732f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb675606238b4719f04e6fbca9538e6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91dd271dea7a77fba1e385f3ce8c6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334264e844366781a5e5d997d396d60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff538a671827c39e54889edab22e24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f05cda8f773017fabf98d0ac83d53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9b6fec19a7974efb0eb528f8f7cf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114314a06127a95c65dfb838f967b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6157d7c710c278be609235b2a191386490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1badcc17a25b3e11b9044c72e6fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d9be32c9aa661bf22dd91b462a831492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881600948906f719f9e7505c215bed8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caec42d32e5faa3c0b06e82e6e86b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a65d42d58cd88f1c8205a027ce342495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34fbfbbdc443542647ec28b5cd6190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996277ba69601dbc62e39cd2e11dd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c96a7159177387f5edfbc13f640e32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a92789a16c6c6f38ec85f1bf58dea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11ada464b50a91ba43f8ada051192a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1de14c19aeef8dab52bb9585a73c7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402799a65fd46cce25290ecb73498fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c766c601f53aa0e3a904ab17c1e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08483f556117ea58d430633109d5ffe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2a860a3413bf4854adc5ab5cb4da6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d3bd2a6948568741e82f07c4df8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a535a8923bfada04f052f0565249c48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9974133e8afb118e6a39a48e84828d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86e6aaf3bcf10e27b01c56c2cc5b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1c26c7aad01436ce5d747bf0f307b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7077c08c5df998aebc861c7b893df6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f803179c4d237850ff9a067f7fb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fb2d99839677c8255317e644d0fb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae462a2ce3247c123cbc34f34e2fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7184b1950181d7db4dfff2237c8b07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aeff2b56f0cc4f3760c27233f128b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689260840d1345ab686544b8f8e25ac0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae6e4b817486dc3dea8245a53f0da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d7d247ed0e3038321acadd622dff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3213b83d7180cfb5b0e016a9d4617f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134fbe4a9daf952b611a855b00aa91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b214ba2a868068792b6b629dc264bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a34ed885975d310d66e054c424022523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb05b762173ca5e7999fc90e82e567524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349e31f1fd39e5fcfe1722837b448d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44b60669f12327ddee103b471b9233526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3dd4d5e48e39964b29c2ad0349c4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b79cc1f7fd7b0563d67b05846129b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007977f663098c38c7768301a7f53264529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c7f66ad9876c44451cd1840ead5e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff29e7e0a715414bdc501b9628bb935531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4b9adeb01d165d483632f9bc4033532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b945ef89d3e77f5d5ae6965d899bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af7b75b22c662c343fc4fb624c6592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd900a1c6f24bd031c3d0cee4e644e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d43e690e4ef1bcffe63d3c9d014c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe515265b44e657320b172a10a0f5a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71c63ef25aae745dad0e585b9ea42f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b088bcc1e9a0a471d745e892d1e939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872ce091fbe060d28059f3feea771b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed704750710b2c5c0a787c54b0c894541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c430b650f505300b9d9c63f375f89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e38711275c2687fe7b22f14d75c02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b299b6f057510cd5c42643ae5787bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1b51c27fd97f6a3a9d26ce276c11545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad39491dad92b6aa7438d0e902f9e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4269a659aabafa12dcaa1ffe36e0372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c66127bf57125c70f5b525a333b4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fd2cfde3b20bb3ba673632564b71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0e84a5963acb555a97ec49e8844b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b247105203873d61b02f08939b4385c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46c3079aa32c6cec6c7f0dbddb8eac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930956530c0136dd0f020994e60801a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b591c467636bbcd8ba924ddbe964b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f527ac6818ff44129fda3ef72da6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02647b825c4810f3e39e3823636be958556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee68406c1b88e6c1d28ed6c47089e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5df3e7773773082ff96005c84133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceeaab3c8b18e2265567997c23f118559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a329bb1426f2c47bf06e55681d4b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f736531b3fac6f22f3d0305f7ee47be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80b8451ac73c33f936a44866c7cfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12247fe88dfb6eed986ed63efcdaf946563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff477661d1d46b8c96665554dead915564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee534be5277de74ac47452a3931fec3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931b1c8f276b7dddf294ecbe4f2583c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c945a3356ff159eb046a97e055c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb115524138e8e0d0973e65dbd4422568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcadd756a5f1ca003d6dd42cbd9ef11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a197e24943cb27027c1ead5326f549570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb73b2fbfd90317ed13455332c84625571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daabb89efeffc0ac187c5d6eec3d546572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a15fb2dc08194e0a5956f4d6b35e95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee2eb3af0e33963138f3d1ff1af7c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cef44fa053029228e154ca05cf4a42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c466812dd03afdafab71a776b9a4a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce8413dcff757337a4e94cbd9e137f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583c1e06622a32d028184d9214adf8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6ea3ffb2016f253f48d8c73a21cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a1367effa3e2def4b0477d77ef08a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7881f12944a9a875df685ed33d5795e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0fa383de1ebd9d0e5c9a4107613b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94677c59bccd76bf9004cb0acefef677583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5143263ed0843db16c2216c45020095584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109fe49625785379eaa5babc0baf90f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29d5af6b5a342472fd8bf5ee2d729586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62a9262582a917652ad998e2361bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb9189e25cf2d943a789c8592fd36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1695f6d588974d00d93235b0a339962589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085fef1c10cbac24a399e69a18e502b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846055af34bcf1041b208ac04c81a21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c923a9c36059a80fa0745c165ae38d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3edfeabef55ddd88fbcbccbe05ec54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e802debec0758238adb3fc9017c55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bd4b6cb62d3ff7dbfadbaea8a5b32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a93da503d352133e9cd0a3ac717c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59258f7023974b7814f7cd935d4e71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21539145df12bd80b173b7a36d299afa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf2b7acb6f34a3cf3a100fe1968882599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21529b61432ffebde33be60643f242f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b340671eb96cf6590a5eca00d99a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5430bda96a78bfb9382c2af4bec1d12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76913774d1bcbef70e5edc3315362bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990b8f509c802248dad2f4d27cdb4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203de0e0932d7f3323005a6ff3af08e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa373488923db5450c8aca28e895219606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929eefe8bec3e4aefa3a7d96a61092e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5487a028b038347f71dda3b01af5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024bc3227f7cb49c3cb0bce3a0b850609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb40e47a9e01d5db4d2869deefa4a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc2707e3d9f033c43b4632d71c6cbb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52030efd4645ae4701a2477248d20163612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9a8f0c0c92dc410e5b69d05588f2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ce54931a44b0523a0fd4d390b439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb10ea0ed279c12d4052f625d53ef9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216c32a2c09ba574d3805017fca09f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1eaad7c0ad6df68f6939a10aad903617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190025b2c548ee8cbbdf9155d3813b1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55181f14ccb97ee02d397acedd561c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe42c4cb6ec64fac6a5edd9794d6b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c78db98d10efda3944742c5fb4952621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b001b86978bffb0e1c9b1a1d4c18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2d323a2c419d73a6b46096ca13c20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c664d356a333daa304902a6fbe9185e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8835ed9bbbc71b0267500f859724625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111456520285be3c0607e9b0dc2d39d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c1414bb0554a17d2c0743ce146e83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32607f4c32df74742076dac8ff8a35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908e2951762dd391cf82d31be2b4d07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2db5646c7fa9dfda9c9d03eabe864630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65df7e0072468369598dbf931207ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf46e5192075d9c8261ccda84991e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5327b342e8b69e567e06894628f88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b25f49fdfe30603f8e41fec52509ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f3fae6e9e7b7c5fc916f6b737f33b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf117705a24c9be1096589916a1fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d643ec8324c95a7396f865a10b9fbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b8aa84e9f04e3f07e39652569290638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf032ce0cb488ea7c8f419e7682aed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dc424ae5fa2567d5217189a0325f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa792e856a3a552b21babb30f31de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46c859022f3ebea6492ec8647d844642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06b99b3d6a8954d04c7fb904d49ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ebdc2bc43ab21751912f9f6dcbac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9075b70d84201539f47ae04af71a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83870f7289f168df3d4a21fd8666fa85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401b413241d9905033b93c871052d67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032011129648d90b1f997c9288298ff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971848fc35418ac5e71a2973b22e441649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a46df4dacb069efa2bf8f332ec82fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edb2a85c5a64303dec8b181e39c2bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb38b51aa03d6de0bd54c41a7b9ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd70ceffb8658905a2d3a03dca8838653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f31165b5f9fac44178d0766c5978654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b234ed30223d924c417a0ea9fe57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b752809a5437e341d263029ef672656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278223a66155cb53df328301e3ab070f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b341b5c1c2b1f318d586b663b2d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee5cab19c48c64da77898dfe74c861659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce528ac2d570dfae5fb0755a2ea8d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a7534d99d592ee2627ce57e609a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce75b40df8667de8ef36526b0d4ded662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf561e76ced272ed8d5c2ac11080b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0af7d23b594ec22286c9f8ed34e83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c8b0fd51dd3df9e25d4dd55e11003665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb0b149f43ae7283129261da5d751666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58624df26aa9d647fffe0883c3ad1590667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b93174520bacf387dccd397ba5ab1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbda182a5ce46e577264fd686804da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fbf6b3e7c16e189e5577d5a66f5e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e025e37a6f79329188693fb53a269bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132614d33f0f8715eaf80e0ca6fabe72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd6a3fc7b42949678a08235a03f4db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6abd44c99951fbe481bd0b7b7d7648674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32f68aad4008e861b2843df0119c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0c476fa960e08da314d1e1246f5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5fd24e4f3f0aebe9823d02fedc9c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f0085ac7715867da93fa3299ec912678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb3b023eda9007840e09d6dbac3715679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ff8f8451f7e85707f53a2bad7ddb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc6967012a6159c025b98e70165982681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6522d3321d8a8748504201bcc0d687682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d806c35c178f3bbd730bb329c4348a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7eec0c2aebc0e337df695aed19c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d61f25b7b0e59215e23370acbfbe6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8d5c4107acf5f9e8b86654395ec42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed2cab48508ed6222fce44d377799687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c8ab159f65675c414bd1bf055dda2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce4ca2803cf9288068ff85dbc72046689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d901aacabb26014e9e24badec41a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f26744579a2ebb10c32162b71a3f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613d920410a5ad1399e2b878cfb2d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc8bb0443cd5c0a9e56a4832991bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c04ce1789e98fe83d0e64a9487008694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1890e4f6ebb0eda7fb45b21d9aeb5b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d9ecaf1810d851cb63b7df8c78f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d169ccedc46d9c81e7f8670274231e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc75916a3c36baff36c5e399ab687a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521fb3fe3acb6a0e6d6bdebe0224d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68526346bb2363cd578d12565d9b97700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c2ce97751f9a9345028033832c12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f8eac77061b36f947562fbd196cd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6bc2b348259eccaba246789474cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d85e14d0a526cc186f653e40de91bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdf8aacf0969dd5ca9f1c0d66bebe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049512c0f3b308607038ebfdeadd771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e62fa31bec21106400e468b7b5795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366e9c52b09375e0c123b4bfe5bca0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0cd516b8cac38b448d58f45ec95d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c892901405c52ef41fc1931cec2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8069fc4915177b4325e225a0f515f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383340b83ca42de4030033bbdc08c80e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8126aeb507ff50ba03726e8d7eed20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830fdcf916ebce84f05c25f7dcdaddc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432cf27f17fc2abc83059679c244d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647143b7ec0c0c2298ba7475d0cd4fd4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caca123c9c54c8201b7b5cacb5d525717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d129abce126a007634943e806fa6c01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3446f184d6df6ce2e4c584e288e0fc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f125dadae6c1e1c009e0c32bacff6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2b74b448c00a18c809c4d4de0fd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1708718f1acdc340f64ba79d9e84a50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da17f3c58e4a1ddca6bfc5cd1ea6e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a9ea0d64bb0f8eddcd00f700bdbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efece8c97ed78499c3d61d9a0a1a71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a17a576aeb2705ce61bc7e4911673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e173d19b5b65fcae0843d228182e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e600f610de23d0cf89aa6487ccf1a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea2d5e899f4528106eba0d8c5beae8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422241422ba3345dbddac3bb3cd793f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed658a82310b2de9e5329617a0a368b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a753d0b36fb2429b706a79c49cdc92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8288ec79bc98034480b9447e8c3411b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61457be6860e8e6caee536e2cfe93ea1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71f63077923ed4a11cc10c8fdbb10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25863d2093cb6c2a6424a805169a1392736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e32c7badd17f6bcbc14cc859c535eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c63ba205c7b4310a133176d7bc14738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a281fc705b28897725f43a66393f94739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ce4789170376c4e6b5724de601b32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079390fd708a33dcba3e9834a122138741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70894285b36a467bca5468f0e7b4e937742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6aa846203fc9ed65ba0f7ceaa225743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57d5a5d9ffb2e2c9ef25bfc0fb6ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e551d487e7d12c14d9c43749b31489f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660f18220be8b1dc6231491cdf5613746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cc73188d5d188184e58a318059d01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a76816ea706b3816a91b5b4287611748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e20fbe5595100b962fabb8a1bb334749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d426875199671660056e3fa41e503750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aeeffc71cca11e67f5ada3a617692751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae4a4f724a36361a6b87d2381e483b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874906437f88e26ffb077329870aa304753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596fd28752ed68271ffa847d8bb4a38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c2c951f80d0265af3da9392e82a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece69c9f0a55ed2a2562ddac30295ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8680a31a2f94cff89ba0f5e42372e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d518cb8e04e1088da1065645972b7f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52800cc4d101930c96d1b90c6a662810759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc90fc4c2101e5fad45886f0eec4dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24642126fd6b205a4fd3a50732eae92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7927a498d25fbeb630f22d6c3ac6853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41496d800d8ca549a1fa58ee21b7e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4add9c22db4e642fec850321f4e285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0133b607c1f3a29ab0e96186b5066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803e044ec3cc6c3745e98433dd2c697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeaf350f79284f1002b083ac8e06ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a2cde61af22b02a45d5dab9f719889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c830e4e83855a813eb1a8583b23ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dee9051f095b90bfbe10b9aa9d20811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078361842c9b6773442760308fb116a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61196b667758e742b35ffd87b23fab713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd61c2a1d572cc43f202c7d2d234014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1022cdfd2da0444a23b7535ddc6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761009f7a489480fcdf880155c95de216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d4af6ab671e63042ef7b5189564017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7056eaa5132f7d685bffa1e821bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d3a5b47cb2b6f71b9b098526f2c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63290c9bde240e685c81e8f48dd14efd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dffb9c9f63bd0546a273e1ef6588e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682cad0bb03e5b07a611ed43022f39522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40362d75dff1bf4926071681674d6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4f953d3a47faf7ebbd477ab3880524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082d29a3826ca51db1853fbd6fadf6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade413be35e63f8a7a5b4cda8084dde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c426e4ad3aa2ae23db616c0573fdcc727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35475bc55d4736278a899350779f2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac836f5e4bda365ca272366a24be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ee7520e4a6be230b9f98b5536012830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd58f3ac049acc1daa67cbf62d6a7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d8873757e66b575d1f976e24ff48d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54a2c88c3245cf02070d8b7765e5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91feedadbdc442eac79038d426968b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dcacdf9a338edbd2b53ad597b2f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706220e9bd6b45741f37cb71346a9bcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d050fbd58bda592a2b1512e01ab0b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9896a0ecef2085a55a5aabf9ac051938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96f41bda146d67eece537aca4939239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4fba55da962a43fd8f2e6b27ab49e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b7a0b888a9310a74eaee9c34023a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258a60881af941982bfe7a5f76f8bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e352b14afdd7628cb9f6553b131d97043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378e6f22c75d68f390f911c756fabee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94249c753f836076c804ccac7162213845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9b452490954cb3cb9191dcfcdca546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed0700ab0df32c6f675cb8fe98718b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a75e70295428ec634c813724991948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe5a9030d8a424a4cd5df28342e88449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147268f43a7e1c26b8a853aa7e281b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1411ce8fe1f44fa575714f39f6828d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4e966c49bbd528aaf0581f78041fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7fb1399d6c74d30dd0811a66b53d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a319478dd625e08977ae0751b65854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5ab251cf03660fd86167cb08727b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2755220be9e0d100c7b8fc1b14fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2177b19a610a4f30dc8ffd206d152857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b233a583425d2f9e95c78400351a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee44956a6475b0e9e36cd366403dfea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f34fd7bb935aea2907f5fdb8414dcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e778b7fa3bc79c94fc6d4d9678b3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff54830e54e7ade004d9cfaf4204f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b36065c541a8dde8f8d97a47c15d9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3d1c23cc594ca820dd5d92e5654564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97136c4f517ca459fe458bcb36e6052665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca544a9bf87162953357e3610dfa7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1db442b685cd1bdf16926621927767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b391f407fb37804468c09446f73768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60526bbdcd51e82c791d89e753c217169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325400a7afbff63a3bb5e9c4d86875270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6d71db3ba4ac6a0f75f308bc0fc8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef7fb04372909e36cd79871a5db9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633c0336021f42acf60e041eda922c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab414d4e99945881cd52993266cafcb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff89f9bcd758d67f98ed424b9657775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566def65a5bf797175a934805643b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c89b1e4b80dbc6b8dd80f749273b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a89d107341e7eae31779160f2897278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4360d1d110e199d3644fcbf03feb33379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239fb32246253f405e23c44f79a0c9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af7bb3e318d0381bd331f68445da181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9bea4153ba1124f3977b609f46e4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362dd47a2ef471213df96fd9d4e3bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51467b7f3d645a22f41bfd2a0098a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24e66e342450b173a824e8d29a77785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce35cb63263420a3efad56be3a799c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f7cf90acc4f8cfdfc28f641c2bdae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b4c3330bdf540a9bd98c1260213d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27dcef7a8548771d29d6b373ad8cdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b7e4ae09b7087fa6b16a0364a89a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad065c0bed342a2aa7b321dd1ed07391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dd9a850c48a51f5fb23ae1c49ea0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973075a1bbf0a10361c3efd0f933127593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f9780e8922977fa1c60ec926d43094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7b3c823934063e2d345c8eb4d455095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71dd194fe0b3eaab01b7ce8601114396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05129010020a7b338ce91e686f4c8c8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780cff42f42fd503d0265a635cb77f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6baa4527cf25e559e62c35e80b23699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833581a8108444c4ec25694b4e6aa11a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3af491fb0a782b6f8d73791623b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95cd2a529e32a0716397a5c6295501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c807dc913fdba8586cf2ddc846588103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c8f631650736101b2f6dedfc5baa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e0e9aa7df717cb16bb344d9c721e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93900b01bb1c880dc4c5556ef40824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39ed4c1c862656c22c9d021f13a440107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cc97be1a708bea7b5645993ac795108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc27e907d05778cbec9d35f63612dd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec266ae2fe12d5fede32700174a59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bfa77d2d8ef60709181bb88ad0e4e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590947dc38d6ad9a855a7557e0259625112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be2c7c831f7fe932b4f775f46ce684113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73281672bd1411d369be68adbc75232114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608006149a5220678879c94c559c25e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fb38254454fb48e47671fdcca6f9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d366a21fd19d80bceaff904b47b5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19bb2bf2970658b448d1a937016d70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3514b3951f26806d8e8ec1fa9343119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000411440492c8125363b92dc31984b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7398e899c2c9e5fec72d602ccb35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288023729b6257c1b7b419079869756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e360970462a7901b5cd6681dc7786e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530944f068b9a8fcb1ec87d59869d1c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f29ca0a24fd09fd886a3348c13d78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c70766ee20b02fec4d9bdfcd6f2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a99aff04d5a3a2199f4e894b2fffe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb2963ad709543b0def8c555a8d9fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026764dd9833b66a7dcb73f4a302690129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d22de3fec38cc9ea8a4d4b7dfae511130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33530863537520757649e948f2d99fa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888f76aeee78b404a29b365d63a88d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405be2faaf035febe5304656153aff6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52563a379a9f54a99908ced3644a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d99146f401b2a5ab9d4d90da94bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecdb8ff61ed4467c5134a89a028793136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36daf5f3f5b63a490c6f01f4af653d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601afc4d8ab9d8ad05b5e284fa673ce2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f72c790e0508faf1891fea123469139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355089e9aab62d6dc120037954b62d4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7ab7fc135c790bb57d24555bfa811141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb681cc455188a689be2681cd9ced4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a550557202ef36900953828b641cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c80ae8cf3a2c8b5baafba515ba39b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630d4968eef76ae32e2c5dccbbcf9dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b2f7d7620b7560679590bfe4956b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843df512fa5024a1e89a294203b09a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35316122d310885ae669981f4a6863b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aae2306dd86817c3916989ecbb0a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6fcf3b11d0728eb332974b72cacfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a2ac706222fe33987b6ad891fee3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6753613f4f2b248d9eab05e687a31f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45d982db0e14ce591f86152a65733153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43580098474501bcdd3ab2fab32bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6580ffbb2daf9c0711e51e078755739155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a363ec97c3d93c4d35df3e46c7157ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1d08019793b57745ae4262669661157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c2936bf6c5575e7415b1a40539c27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1362459b619e3ee26311a947af220b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf43bb457ae71fd6c82280c4338aa6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068539dd8b48d9b6548a55843fcc993a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72040f78a2dbecd3626bd14183bd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a18327ef399b54ed5681fd400d4f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7bd5dd5905a36e53f15a77bbbd11c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b3c7eaa11d1681e72d3eb48fb8ddb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932893c353f261189c78685334083069166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db1c2658691bfee0f056051f3e8c14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d146f31539285ec470e24cd72a0f50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085797cebc762ad74423aa10ec63632c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd3c13809ed7f3692543a53c53b2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0504db1f02f3770310e7d550bc35e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee12ce6a9923cce0507dd70dbefb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc6116f47382e43896f8d7463ae37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822962edb49fbfa7dc39864880e04f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f8881fe3bcc5ab3ca7dd56d2dd34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3befabd162a7f12fc71db36f103b3c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f42bfb091b1a6ca2c0e6306425fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b7122d976b6c8cbc0c9c948dbb7ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e4dd3015055ea326131b3f549a8d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a7c8e1db5d8a485429464cc493eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25644e9a50b605b3c4e2279556a8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe026ede8141f1e56bb0fb5152d447182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4a95f2ec5ce68fda089546ce4cfc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5906211115e7011b006ccd879bd034184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da7a183936e17871d549a1b7fd8ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e312face99ebd125a61f607cf370cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086605c08670d275ef4ec87867e197d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65cb5564e94419f89f11b04c8d453188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ca50e15be78ece6332211b537af2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f3e31396fc6c4397b9273ac49023d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f2e9f57bedba1daf95d4761bfdb2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3cdf6cfdf79d16f18d2776e38f549192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd97452ca3a4a7f39618c14f4d4f14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b7e3bd94b6c9780171ebdf5790a85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d420f69ab748263322ab90940a57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a39b7c03e63ff239f7a8f05b380f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7cba1951edf94c2e6c1230b07310a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf26207d1f8c387b8d0bffb08cf4f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0279eeedd9cde0bf3011981b55d59d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc25ad599642710c5026ab9fa09d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2eb540ffa403569c1aae63f64c9f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bd6cbcb00ecb3eeadf559f4a31ee1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c447ce03837df75bf0c2dada13b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c83f2514af9f9282194ad3daf740f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b359a5d53ff8df0edc928334a62b23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd320a11bc3e611fc2f8982a34fd35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d91458772166a2090c145417f899f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2feec202affa0483a9db4b8a7d45df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339acac4c13384989d4b9d35bbb8170209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908760b12a613d51985d452d8f2cd3b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d2e476c4d5eccc2012202ef22594211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2edd481524949bd924875cd2fb660212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89c5a1eb9bfd92a33b4446961f15b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b9289610efacaf2c7b2a303d4259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544691095b88c3a5e3f3e9b6ffcf1e9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84d22cf0c5c00d52455864e7088330216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b8ed1df176feabd5670d7c0d7adc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9978c29c60beb17bfce8be6b69e1d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7729e34d5a95bc34ca743732e893542219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c254fed0327a72e39a27588a0edad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e485507a064690b04f000cdfe4692221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021f69f3420710bc66ab6131753733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312a5f89fb3a97da4be68e4eece923d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4bbfec01c14d276bab8c0fbfc2709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682fba52afbb870b38a3ff9e299d487225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6707630d241dbabb60a9f1f029fd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3459b7fb094e2987176794d074732227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a0c2a2656ec2522dcbec0a8282b97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e9f2319fe9ce170ed853fb6bdf13c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbee0aa6cad06291acf8c1f30cbedd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d281be9e8eff7db62a30fdd66aa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242f42ef9ccda29e8b37e130544fd3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124395457fb7ce86550aa49a5db52eee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c4de3ecd12f839fc2c964708e95d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22274eeca6f1cffb9eba820de2f9be8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a50175e58043cec693a12c8c0137f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a03d1cdff62302cfdb8a4bddda6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b6b027b83896768cebc07769e6b5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e904a54d956923ebcc01c286a44c37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a289c23e1c7deccf74a0c44ba9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f874d6e4edd8d3c93a336824eef65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859042bfddf936b603bb27ca0f00a90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc9db0912e7742d4095d9af8fd214243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec765a8d647a7171a432b1ad181181b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1735656092b227326cf9453b9dea3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea93cb819e28e65e23225c1d71f00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774603496d3c91434897cd0d70a56159247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a96d5dc4301fd250bdac00c0c0c5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd90cf1ff50fd1d29c5c91292d8fb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327d8dd1090b7e08778e87d3a06221d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9171c3d46dc266a056ab51d9aafbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ae1b96f468165d03c2e23215f898e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98cacee4f8308c96aac08d1bdfb644253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501e8c62184a38ce8887f29d7fa027254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6fc06b3a39dce8e637f1d0d6ffe6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a590731b478cec319dc72a1edbcceb5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958cabfcd25597497d5c40f30c46725257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7568ec14335d0ad4404b80123d53380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7638ab708a64bcc66bfbeb7de15ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d12cbc7d9f195e39a56e5f6098042260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546430e17e5952ba12c7578ca835d750261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f03493da2106f335772bb7c2909f45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bbc9b888f58e72fb4d82a33ce3c38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e962a35c06be17397f94ed8eee837264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b3ec04919c1e910e0d89f065f823f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55cbecfaf46b6dfbb2fa4ef39b109f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280d355ed6f37a86cddeaaf7fa6b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2d29c19e700b1cf020faf6775a0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6d5be072b8d6515dd5d2d7d659d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d7873769f5bf82429f2d844759b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382dfee8ff8749b67d584399368f10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f32743b00f0a9f222f071c124eb40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c49d932e57a37fc2a906c0f9b1fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c699186709be45dcb118d2fca69031274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc6f60c96ed31de96c393061b409ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5a43aebbfd69bba71a1716de35f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654f86c0cfb4a1c21630d5bc2679d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644f4aa22229d9bc5da25650969364278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02965c41aac244879c4f8774bece4e79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7e311b0fe293bcd3b4611b91c826280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95244f2996eb0cda383e1ab0bab87b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d511f8f8524ab6aaa76bd64a740015282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843621fd9d5a52be5bce0115baad9dd9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e8133ed40339dbbab7815ba4ee91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa7bc35f5cb32935784c29aa32da2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2844881d06b90f536ec87be6c49156286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b840d62e15e275fc3ea30447c6f0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818216a9eef703534a8b375cabdce20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b3b5f8fcd96374ad709e58d68668289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d6d7a12f96ae51b256012c6539d08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f0a23ea118d6c15a8e46e2cb2171291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9063f440f5d4bbb83a371358b0bcae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee93ee58a0d71bd976a7027de77108293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a439f067e88a9683ec550c317ffd4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02dda3bce61bc964dd58a423a24576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03efc819d808cd73c9661659a29608b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6253bb638b746290809b354361ea9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1881a72dbc8f738ade61001ee9c7a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184acb20a24671a3ce3586fdab67951299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8258554ef4f4daf8eb459da10091309300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e8f16e98540a8f4c516e14eb6af54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214c1558ab1b000f4350d4c35856dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d92e69c1020820d349244f8c831532303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ac17cd0f72e227f8aeaa42f9c0fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c325632faa22cd1ea885664f1d48c31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98ca5dada51a8fc4b27febc096608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0d0c209757ed67003a59c8f626fc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ac2ecc67e19e26a015d8fea01566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829ebfb2b659ec735352493a58ec8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa5dcf732e8c37e4e907640414411d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56c5d1ab11a045d286713c0192ae4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959660a757864bd75970d0e9871a539312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aac949ed62844cfa913e4452c19c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722390134a3f7237a1043442950e1230314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc64672bbf8a9652aa987620dddcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72c0c23c367d5afc907dd5daec5718316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e623474ba3439b0df123377d48fbda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe44abc34e24e002563027de3f946d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f3b9e91ac7a611ccb64c2fe069835319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c069279b673dc28e9a035488e0831320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad81f8b81b39289ad4b00349cf3e03f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aca00d217c8b6fd52d71823b34114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15073c112ac019864b91811cb046cf5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6810a0ed711becd283656ba2270b21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce3749a20b989f742497138712dfb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d45e925a6142c09262112c3128ad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f164fe8a38d689178a1aaf194445a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213e6b83dc01e8ae41476ec211b2fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea471ebfbef8494495eb04e249235329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9c8b9dce9593dcdc84d14124dae7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6298071268aba008127469f7262ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b1d0eb565700f0448b8509af0170332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d40649b9e1ca48d379dbc17783065333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcdcf62ac5c9baa647f9cead90f11d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202888857fd048c90bf517e7b3dc3d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278ae5a84b86c4934cae26b2b62bb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b605f96440ab80112a5fe859af4fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4977456dff696e3345b7d82a90f9c3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f69d9d1141767dce5378e79589ac7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5d7af035db0ee1c1f6df48011fb49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f59812142cbfd18bea5caf5a2e2b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01113c0b7f298ef4bc82de3897ba4b87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b202d9cb670dbc219bb695c752ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652ab4bdf0cce67951e6661f5b3be1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee478061f7dcb653f34e4a5326478345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a037b08c1a80679ac24b804cc73651f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb45d71e678ac8038c3343aa231b35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0b65a6a1e8e5857ee43c9eed920a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9a103230a7a2848391a484a79a3b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e813bb92f9fbcd68bc74a79f0593db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942516f43a644610d53865831d589f4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090104dae31913f6efc37ff073cd3a5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928a91f4edad6508b9dcf9ac0351ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368d32f3ee06ddb23b0bdc6e39157f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c9cda68d08bd0d93ca0ad9ddb78e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b6f32cccb5aa57ee79609d2fd7a7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcc164fc247d3efa455a660e7a0af9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db28761f66eb64f1a37a9375c3bca2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6281aeda599d09980889f57b2985b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8e60a8c4b1b0de5159345e998804c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfa6903262bef32d32c7c941c782bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a948ee884f4222ec875c7a6d0a415d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90183606726fb639ee6a53662f91c1e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c009a7285e604cef7a38cbb30cd0f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb450fb2c0ea783010fe520a43d80d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3587b514d18356196e88cdb18252011366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8c33560a78d612575f1d2649bb34a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe651899dee9a4fb4234507be1aa03e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d6b4962aaa21557d62819cd33d43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a980ae3ea4300786e487d19dcfc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c65752c021d67736de4390bc226895371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52248c40041a12b27efaab392265329d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a3a047bb10f26a9786b567cd7ee4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b617314cf6fe8e2bfe7e597e23715374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3eb038d4592f361f5c87c2f2a0b70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f7ddf591781a6eeaf6b8a0e7d2bd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33fcc6a0544685e245e3a8a6cb18c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a331ca135a44ca2ac0a6d38f10edd9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3300356d9f28993c654996ff436bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97885f93ae1ea7c9659bf166f057bad4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4e20b52753df7480161186905086c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf531bb5ed95e4fc7a96cfaf9560e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbc5e0a4b5626b6003e05637f28581383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ba82ed92ac76e5785d76a798bea4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3b350cdb619c8fe398601a370abe1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263a01835658233873009e61e58be8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0883725fdb50fde9b07897aaf9aeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776eb90f3f7d097059b01977178cc9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f112e5b6203d4625d3c3c85fb15dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b920516be42bca5b703de88e2d49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f711c0e7e4edb5d3e671a446c5505391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b04422632384e2bcf3b24b74a78ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a532d56ba67f899229511fc61401db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c18b7cc98acd09aa850a7a4fafb3dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0950ae363b9f19307b08127b09a77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d96fbc9f68383211026c918bc463f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1153f54208ccc8af98ca8fc3a18f84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925690c7d068a4dacad7ac10223e4e01398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd215511e28e1704735943a67cc5476d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652346a9a1ed1530f0e9f3db8a467f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6374c964a3eed2711ab97232eb4243401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91013e3aacd6b20e6c39edb3119365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fce462fbb5cfb8ed2640efb992d1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738ba836dd9f4ebf9bd8c982888d123404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c743e5f1fed05871cb45c3234e67b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611b90f080f2ab55c196fd5ddf42c0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7f6601cba15c916db662f201b750f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393a1b56e06132839c9907c8ad21d6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c9bd3ec29360dc85e24013afa4b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c835da2878d003f5d6149b24c039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80524c0b64ea7f461f38107d120b5e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0ec9c65213af4fa4cb6d834b541b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650523aa588801f06e9d118ad11ba78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb5488883a480fa8d312a15566713a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab7210b34d9c934d90a3e87743c669415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee3a8f85ada45bef929d890564c1d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fdfa16527adc83ee8c4262399e544417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed26494fdafce52b935e33dcdbe7b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1b86f1dbc701c719b1130c42299a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7202ea02decb4b2fa150fd88d520e7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c169bace75afd4cc970c1e9ef64211421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48ffccd1bff9e6b22cd5069acc1dab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9ea7fa4db56efa5114b108633a4bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b1ca359e279b8d8e2d18a10ad9e91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cac91cf5a0d34f8add6ceb000f0ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649280e84e5d68424e46056175f3797426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9b0bff288202391385483a408066427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e105e0a70ced4d41487f530a7b80f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf05ceb553c882cc121f21760f89c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92ed98e41dbc90bc805c374043b62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b529068ef7190f798d4e004e39d0af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b105267b786930d51ce7e0777ecd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c9d587a1d83a98c10f7347d1a3e0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6894da46da2f77798e7e172324ac77b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf7a16de7ade1eaab03475eba48ed0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033805de6a63d491e496394f8589f47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362c3e6ba23252590fdf2c1eeddddd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938038360d60706a121eaad27a5b06b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ee5db22ffbb306fdb8d48831cd529439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3ea1e91cd9338087af826e63e4aeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749895eb9d00b5b6df931c7179c9976c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323151464ea8a2d55ef3744e6b1f1b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1450e00272bf08ef727b2741c8d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787b503735a54ee4a104ee556bec983444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3094e0384eb3f498b20ea575acf4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a24522e6694b4a093b3c0c0cc4f3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7c44b22814d7ab5c7cd6f463d501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00fd4bbeecb3d217b06b92068a273448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b3b6f61547ffebda37f3afb50c569449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e275bac78e505f0c4286f782427815450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8ba1ea8d5cdfc169299956259823f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29c07cd4f61b647d9eeb864960b3a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367203d18ed3d33ec3e74af9203fe41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee05b2667f250b03b1a4ba18c8f69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ec6e5f07adb1cf3c316d1524e35d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26979883df5da5b85fb9d1305cefeb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff670bdcfdb0d2fb6de10a47b4e23715457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cdd92b0e86267d79168cc2626c20f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b55afc0ae291151262bd5ca2352f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ab40292e7a27bb4491b8daecbc6b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2165b76488bffdefcedd083316195461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ddcfbf87e1d47001f3967503a1569462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a31c1a25f3359fb1fba947dc9ad6a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710cc2f289663e6cfa0baefbb90542c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b37bb84ca1125e601ab2e4f7c37a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c17ac8a677586f02a6400db5f02a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33b9e7433305eeae747be076245d6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb18b8da307e06b7e675fb1f5ff28ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529349f4c68e703d4c0d9cb2f3d76ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7073b94649f85db5067ce80226709c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f25d938288d5131ca5483c641b021471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef198c736be82cc8b7967493764b0494472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68024baacced8d3b74768bba17643cd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6455cd8d3c1c8ea481544d6d0f6011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9322ba04033e72321bb87e2d3042b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b2f2207171fc0364627e2a08c0d36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8748079ee5e839ee76b6017962ee879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8be9218d7564c33803de7d3c6d13478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf802d55118582e7249494de29683479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff0a4435198ffc5119ed7ab55493b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a145d8d6e16bd8befa7712dad90b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc228b564af076e5fa386bb6aea050482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a50995d308bbb8681af1e11904e85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ac4ee46972826c760ed46f47b83d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b103d394bbbb14c02a28a1481809fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc17eeb0a2c6c9b716b2984ecdd5737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802357ad370fb2b7f4f041cd8e77eb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee913478929afa3ce8d5b255ef3bb0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb15386fa62aa6eab54340cca12747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be43166cc8abe29bc6abbf9cf3f6eb8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a90bbd9ed1ae12f36e108cb5d68025491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff13bfa03145549a6551da366fc725c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd533dabe2871555253c12875d9d94a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e0b78d15f42e547452cec772e3933494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cbd330a2e9b3b7403b8b6295097c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd678c92b9a423eacd40be90c7c8fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c5a95d4d099839c8212f4150fa93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d91f0a20915a6088190ebcaeed61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23540b7f623da601d4a48722fae6baa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d3dfd4f2c723d142a8fc7dc264ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb23d9fc052db156014ca4c4d180d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd7efd548b193183bae07cb3e22647502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c08c581eaad425c7a0036ba0bd09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee8809ccbbcd10fa97ec31a0dbef96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a76730fd00580190fe4146f61bd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31efde8ee6b7584012d81cb6d21f3aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a74e7a4e8438b906ce105df553b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071854a8d986fae01b63737df694c58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe8a7d492103e2d127fd2981d3d10e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20fc8eca93502d370e920633875339510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4203c134557e8bb4aeabf178e69c4e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a952b3493f98fe92b859f6f3d0da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96374d81f508fa0bf55f100835ec9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c5e94885b394be8daf27b874aa16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03e7c464cb5271b27dd9cf513e432b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4480e64a77db479e28a411b04d24516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f6768492a4474f653e502dd3c04d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca9f0269ac1f5ff2b5707f538def7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb48c5d0d14d30b4f55636412e0a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e8c81651817f0c021f0d479aec66f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba32600280453dacc1cdf3796378b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bdd7a973ff1a84c0d70338f36f110522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbf765388805e0acd0097204a4af6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3647668c9d27da8926a7a55e18562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df599fe12babe2a86ca3a5d1ed2ad1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09458e7e272899dd762a9ab270c305ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc217033064d7da82b724b8b7b3c0fd6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a83f50761bad4aaa198bfa1a4755c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a88b8abe6ff97a493e41769bcf0ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad0162c3a5e1910a3ab5d0387194f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d5f60634f1e57d47930a3cf6fd9b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2cde8b63acfb92b85587c67a00341532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ce06ed2f2f1b8ba063bf14a29f6ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028de44c2e401909d70a451e959fbc14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9d2b4a9cb3cef67194089dfcf0b57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d4065af14e56af454711ab2ea216f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcef83b63b8be891613c3110963fbb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5157c478030ec0931fa730e03108538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1ae650f2cf87fc6e14ccf4168e2e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c15a6ffd933391deb11cc721736dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f21da105c215bf5b61389b65fdb96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ddf6a7e12159abe2617830150ea71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1d17c68d90b65f81fc06808b989a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66723384d1e17cb266cc35ff5cde5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29bfe6711e997059b20394acf95d7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe890dd44b0498a96a4d9214afd01c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a9537f935d158890f90d2c01e6eff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732030f3bbcbcbd1d835106c325298d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82d570bdaadaacc3059683cb0ee84549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a374cf113c558749c53e52928cb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758db28ab1afc9cb079e549295c72c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2569773c5eae9e2cc85197188ba6db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62540740d17bb4ae0881a37cdf13ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e836b6ac7254a2a285e722e4e737b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd39f86ed714f5cccc8dc650fe2516555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb066b1ca3d70d0a023be1f549dadf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd2b84bc62178381e52789c201b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c4c39cf14646bf4a931eee7ab4487558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4129ed391fed2203f0d73a0bacc4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ed274e2b5cc4775dd9510618b325560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91072073a5c3c777ad261cf72b39855a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95771775747f1d71c0de36a72a4795b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1bf34ca65f0d6ee19435e1e6534d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d47d80823f59651606185c3ffcf3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a4dce89ef9ecc51843df45cc0495d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260c0af9b9fc24cf1c734086dc4ddc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da3cb343f274b6a74b8a0f5a49de6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360af378547bee563d2b43f1c889fa1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9b0f6fb82753750b8282abcc75b9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9f541c30996e59893210285763352570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab672f95f37e63fc53ddd22799adeb9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cbb995df73fc3aa7f0837d72a0569572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44153e12a3f1cf74a5a329d9011873aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8a0e92b5e9010abc36414b3ac22dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd7c6c39c80e17a0a924ac42365537575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbed9b191d33fbfba9db2c2af11ed18576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a8a74b757b447c59f2908243e0ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba545410e8cadfde42d8cbe7c0c16c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3cd240386b0bc1a8284f00eb1f10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8de491a5a3e78f6220b9fcf073ce5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebbda7736d5b42dd1a402b540a7f7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139b9b6eeb873c8b98b400eabbcab83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc71b82b7071a2b011137a415c9f796583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f4455e426e0e7d2b4fff8f9265f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3394f6584fc5924f79ebeaf59d638585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaea33e90d4f5b86decb9bff7d591f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5405a3fb8ca734fb64c65156206e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b50101044014a93d3bd73035c8938588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af46beb97d3c029fd2d85ac8f137a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbf6cf85971f96661591122c79e3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124514b433eeedf2a27fe223a709c76b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46932f79b0acd55cc0861913398d6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f082b4e127bd49dab1e0be1f03108c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11f9678b93a96d7c9c24ab00894ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a8eff0781505514cb3adb4d59a93a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7216e95fe4ab1856aa32e57ca3056596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b873437911209e1cb95bf0276696f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9b0f5a0c4a8a95dba7efed9774f26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d93ea91b2ee938a9fec42e1e689be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115ad2a909c4605d82611a53dab7eb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583c9bc55036d4a430a60f0ae7a5804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71a79be01a29f4c497c2ecf1d402d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e9530f2585863c7beb136d0b9cb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a497bbff4a3cdf17c9f3dc7d6bcb76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d951bae312e472030ebff28116940e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8988aac38071d6c3814deab7d1b60b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6715a03c9bb817f4ba145d8ad1bb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1d7980be4b8f57e96a74c6e014758608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462289e0ea964effec8ebbbdcb6165c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d5ee4f55efab583b993ba63f47cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6440baaa3644bc3c8822ede7a3381f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af686a87f875b428340c9220e8903f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39b48de985c9f9ce4806a78c1b37ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856644b2bdb6d811ca62d23e7c042bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a4c927bc94b2f088568988992b24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d32e55a9a5ca54b2509d681089eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bab7e077b285fa184aae19610064d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a490584fbae974b8f42fb93892759618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f33a2f7675ea56612e2e9efeda91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae796cca13c1fe6d08f0e57fffb57be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842a062c072165d2199f03f2b818e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e1b001ad9831ccf6588a57ad9a39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b731b04ce52a6767d35f1fb0ff236623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e38ca3310bcbf559a955d97e82329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce9adee48dc73cef789b2f4263baf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d709578c73d4592d4b0cfc6aa149ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742808d90fcdb860abffa52219583f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55aa114ca19a9bf3ead6a0941b7852a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258d30242ded590e5422e46d90164d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2182b1e48546630def917b7ad401504630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0940f4bf126a4dd141ae605bfed38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917533775c0b6954e78f5c52ce1fd55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6040a7777f4737dbca3ceff02effa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef100cc3700c5dfd850cdcb8b67af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b75cea93ee432335ddc56346c2dee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3dfd06881d20f4336795e1f0b8139636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff865bf02a0821c5096ee74b78508cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e07080d90bc0902bfe31246a176f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279645bb4e0b99bddfbb45d1387aad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da313b7ad9632b280d3c4dc042e26a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf5202054f97b37e6f74223a377eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e36b5023cf944f086c437e2a2230fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa83fa6d19cb6bbed52a7e46723452d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a88fa7ce4b0083156c68efc99e55c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc255449ea5364dc745983f5e94e15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479308caa6a7e4f7c64e95e008df3d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889ccc8c463b8c7d360c9ed901913c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda4e70edfa5394aaf1a3c0d544bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c61e2c54777282330dbdd4a206ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4ba9de83384128053d1765e71132650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b8673e06065dcd6a77ae8a0ac014651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa9d2e2220edf7351755606fac4da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d089f57ef3df3d7fcd01b1812728f7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51e3eb98b4dc3870ed4b22f11f0b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b06e739271daf3d612f78b56949e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b877bc8f8a03400035ee5f45b62db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026b60897848208d57c468a402f58bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ff20ab66250cd61ffeb69be28d8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74171baf977a930844abfea50327671659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2357ea1aa325104ce2262cfec59c32f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3baa0e7e259762ff18c2c6946ffc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d694d8ca944da5d74d3035fbdad03b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2529b33464f8f8b188ade186e6f01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088c61826dd5f1677ed420f2593c62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aeb7e49d4218fede49293815f118e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea1a76bfd805feb36b36a328aacec9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c87cb9cede4112bdfa35164dcf05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357fd9e4214058fa5c3e0d64716c452668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db86fa783ab2edc439b27c2c00deae8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19a8a0093b380448655ba3e63c14e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6333df2e60fe8d2b1fae38cbce84759671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481bca68e713930ac3a052a829eb245672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ef675030c2a1a96a4d2e0e595acc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace870a7e8e92e39d53959d793f293c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d1f2d49aed2f29d2940965c58cf0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88c62d4376cf521a582061fe3b189676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5f8e45331d47acf2b67cb7aad1bb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373278f8214d5b30e7b78638b48d63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2b3f923b73afad3c8291bd7798716679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be72b08cf1b6bda540164ef1df8faf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1eba4b3040b0721e5f16cf63075580681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3667b91cd5a4b2b4495b13b6745c82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726da3b8eac0745d04f7c49ec942493683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cdd76db897a47abb5af6cca63deb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f817e1d468e9a0169547fb01faff5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43d7a17a0dfc9dec7c09c17531baa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348378f1c686c1556cb5fe1512b7ec3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a48f22dfbf08095347e7a54521e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15f52dae4407cf60e3ff9ebf063cae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f9c19307c4c64af62f08fa8980719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ac7ff7e72316b89288a01dc6345b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9e8c4274fe4d58c5a32cb35bf883692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0ee6c07036e1c48068254d7d58d30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a26b388f7d2010a6b6a26edf7973694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9b243369fad530e9d15806f8162f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e931cb52e8cf7cbfb2b6761c1a5096696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09de97560ef6c331d6f1b1a1287cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00fc561a64233900a3db7f275d9f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246d772fb05596b6097d49958e0308699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a93e2d9dfe63085834e127477e297700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c8e47d3d3ca726871399c10cc936f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7739df18ec10c57906a98dd49c6b90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69346abb6b9e718c85e2f7396bf7906703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e6e32ccbc00519fa8ae7950bfefa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d012ec1fdb69f963b17c17192e902d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c64564a5c4d72825a35ab567ae58c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbac4b7a4b9d7d256d6609739ce30c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae12d641a7d01d792f522314e6dd36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340f33cbfe55400b88f34e1b0469974709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b2fd52fec0dd1764b44273b9cf1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921f53870afda6f374ea8c2050dd4b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a1638b1635bec37d280a213bc8c6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81d405e8fdbeec515b094fa46ea018713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019055ebd3c3fd9490ef7690eaa41cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9e0a511d7530f925445e395f3b6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756858a1a2817b1b116f547fd3fd33c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb39fc4b8901216c68ee226567e5ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11634c6bc5c0d5b3d75216c71de7a933718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b29de607ca39189a014cd8ca9e528719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4470bb4ec32fafe257685556826d5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721240f75f39205572b93ab22ddcfdc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fee4ddc53015afd42682c2ca0d443722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79461cf3b7db7f6555534bb95454a80c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d54413f9a3df2d25afa85d24ea3c80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41c4b10597aaa13a53176b23e45a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bedf9c9bed6a7bcaca465889ebfc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aaa54fdac2470e4e996f50ad31ae3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e033f9aa72c3502232e5932e613dd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07663e9d01d3e0ba3408b606df433733729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee592f64318d8a45242b8decfcdc19f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90516d21b2494b7329c5151069a325731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d1a62bad4ea687603f15e27fa963732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42951aef7454155aa75003a6ac9eaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612de07cc7ef8e65ce37bdb6944ce59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7babd79162e462129099c833ab6c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd42eafc52eba9ace025fb68f61575736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d3835b9ba7bfca59764c63afce1c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3771420d238c2a9bf72904a3d37a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41949c78ff555f80325a9a40bcaa048739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e36bdb39f086f8f3e94ef62bd3eea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0ccd4d52f6f7165aef82804976cb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c2f1419d2f6715c0910b79b96830d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11ba4c3e0c739a0e89aed0f1d8f230743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed99b2e91a3d79e0a6982c0d2c960a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a87773f2248477f88268f277c5c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5bdbc242547228f1a00bc98b311f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36589e6125518e42c731134bab4fc015747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cd47c1ab1eea614fd35737b1eb75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fabe8db54cb61bfbbe53dcfb00170749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543eab1e17995b4b04acdbf681973913750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109404ce3542bb125ffc30f26f4fb3a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d831494782b93c596ae74eb64e43a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83214d1046e7dc72ce23614f18f649e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264cd7fd658519b1e63fb3a81ba3189754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913201f52fdf78db92747a5a02f4996755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48546eeef33436b0c5fa731c7d32653f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001c6f99227cb53a101fdb4b330cc93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4e17d9a4c51b576264f4f0ea6b688758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6b440b3e2ce3d88393a4011bf7896759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>