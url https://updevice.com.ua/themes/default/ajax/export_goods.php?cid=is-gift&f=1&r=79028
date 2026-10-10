--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f7340f096b8890a622e9240ebdd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec795681b52c6bf7243b871dc8f12ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0ee97ddfaf71c89c7dde997e994853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347cfc9689015b0c3b9192ff2af1ac54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b723a155cddba6291e208b3cc201365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38858af45d39e48b26b06a7f7e5273bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c179684a1d7065f46a53ffa84eab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e234530ce7004985d6ce5cb0e032f468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99471e39d5353c62d00696fa5295589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7fd923e64f988f218c2e54365563210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3ca92cf15580228a59885208abe1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3c1e9f11ae0c95faa6400250b51bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad4414dd7ec48b936de4017cb1fd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512e891421774a3f35d1b2c564da00a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd857bd763b8e47133508e715018869d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1125348df32e44163ac702f614fde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f372966c847996bb713b54e44fbe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55bbdeaa2d6ef027ad1e5c66fb59718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b675f2a638797ac33788a35f9dfc90119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49070314a67e1501d7d0528c4c3de0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbd1bf3e7676a6884ce3d0ab68ff9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e683d4e6bb49d365dae70c445997522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695296d2d2019d34c46728e3bdfc5a6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee0e5246f6a990aaed5d6faf2d0bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3a67c273464fa2fa4a46f156c8eb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee200e9666e8a2d95709753c64578c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07736f682b0e4c9a41c0b8b31d6354427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3833032bb64a3dcca84eaed71b1dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d15c8a2afd1890d2f4e2a7a7065329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e340b911dc0fae492ed93c1964ac530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640518eb3d10fec15a484b4d8bf550b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1dfed142110b063f4480404a4090b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a05b45ce9420532c2db3ccc31aef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da089f13bc85e22f72967aa54d57372c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb6ba4f2aedcb63343bdb941f5ed235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76531ac90267a1121c40a1748e390036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369946a7403355bed2473349e80f748737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc99ddaf3a7482011e63866a8348ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793009fbccc234bc1559e2b120dc3f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5ae443bc1f568bfe032d653dae1d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3021fce013ee5f43e48963db51b6e9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e1024e2085a908c3ad137b1cb384742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a760379548ae5e0aadc458717b44df843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab25ade7c3e72866bdc3b64da7d592144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c94d91f434ca3c39884624dab16045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72be433acfc2209113eab82a0c0e7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910ced650ed582f35a2f495e3938e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303d8f232961f2e5cef22c6a56727148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542abf0b1984060f5b6d7bca2865df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccfa405807dbf21ad149548cef44ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88388aefff7473d0d930e5213edd6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e20462cad030496e517135b7a8b2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a66c255740785da7d848658c456db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405fae2353dbdcde8a4b681fef8b2b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7896eaefaf0364e59422fd4b51066f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d755aba360b47568bdc3bef81e316fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5a96c4c3bf10b126fb77497dcff8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b7ad6789f9bf674962d6fb83f6f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2c31d0e6c29611a36b011059c2b4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c04b30dabad5705e5ea8e306e44460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03340056f87ecf65238ceeef37d72161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eec5688af7581782f1e98f96b72d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbba2daadacfe752317bd4d0438860763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2769a6dd307f9e3facbed7b5242e5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81988ff268d5f4de45aee55517c5760b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffeed6a1c402c4f932cc7727de5e0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e59796452e5eb175a43a8903c7a2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca9355e27437fd9e94bc86835ae82f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a57d501ef493f3b8657c2161235e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e58dfe041d7999895a02f892da7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f0142276978794976797f4f9ce2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa524af693f1f936fb452c248bd99672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09629dc1c302c153793e0dc2fdea9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29961e410c769fbe8add42227be3ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af448a385d9017e375ba7d6c1628475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b68fae0bc0519f03d2b8ec2809e4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4ef5028a9b9733ad37e006a3acd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f368f913fe4c91592e40ad68c64078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d430dbefff038dad6ce53124b51ad1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac638e815efa2fd50931078d52d3b1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f532c7843ff45248f8e07a877c2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba836bc137cb77f5c68d3ceacc5c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae0167bb06e7e870a28a3805842c4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbf3fd42c00382ad673782a3ca55c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff0981d91e301ecaa7c4f7749630ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faffea84ad87d975a313d334be035d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4fafc4b6b6132311e236a1db18ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a258dbd8ad9793f7f9772a774bbfb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff232920333c38268f2ab1e379301c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c88c20f4e9d755d97f98006cfd5bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d70d7fdac2448096324a14ff6393a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b8f4084740b40515476dbe42d0ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca377d371ce81650632c18fd8dabdffa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11305c380890c1665cbbdd0d03464394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c3fb03f5270a73292c5f92aef59795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0cf25c8578e36b60b564cb1aaa62a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ababa544d7c463b26820c16bd8c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc46cb64263b84831fff049c8d8a9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0b25a22521d25d505f01d94eddfc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2091d4a487b743f3b04a79195d5f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725802b0dd53c691b9e23660c4a2b2df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a253dfc570c544b9d80d1d1378d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaf8bc1e1d4cc68046a829c6e1da21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be349bf53c0ac2baa56391ec03a61054104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a70431d7c13b0b824ccc7f9e5f981105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e92848a706af43d01ef29ba7ff1536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779604e07ca1db47a503037e8530a10f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce63ae3eedc782adac010cb0456a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb658dcbf84c008be3cc6880723f6f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d9e1ade1fe8dcc58ed28a9bf9e9cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc02c95f7f63917f2009c5cb992ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18b571656e37326d2d169ff920d74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268482a11396aab67c42bbbcd3dfa38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7831fa9b199110f881666e77b2d4f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b87d6e42d36eb0ecc19337e14eb65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee565253c91c7fe4ac4c709468c27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45387902b220530ac53c4eff63128dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3488a444b1926d6d424b140edf89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cb5c1c9f2f17e04229fd62c4bb11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2b4b9fbc0522e97e6a3601c67dcdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80991e76d74ec2bb5f1edd719e0dd12d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb788bd2bd8fc0a3c54e9172b284fd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cebeba47448843bdc5f2e36887e65b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e4e53cb8692e00280390b3efcb21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e49d61288b0ac3027dcdbc87a04be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18715a88a327e7d412c10d76b7543126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b6077477a9ae83f52d2157d5e4c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2f0f73af98d8b7abdd9204628604128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5321b79ad7000bced91ca8e6a2924129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8648e80847fdb7ed9692d61cb5bfda1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b5f7af226b0efa2dd63c81339b3a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd21be63c3e1cac94eccb16c1cc735132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c24526ea49edcb70a2fdd223a444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c15832c3f6fc31a0a79cf7c5f6df8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a77fecf19c1c23d936228ab50b437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9acdafa1dd128ad89fec467024344b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b994a69f6eae5a87ef4671745a37a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eddb417f65c9fe2cfb98e2ae66b9b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3b1f88df4413db887c72d9b7cbb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ca745e183c0059bec6f920d32e487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83c0e5d70fcdbd3cb5eb71e13586a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4f5f61b280edc2f39702b6535924b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933aec402e33dacc53b67e6dd3c005143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a378a80c59d4e1dbbbadfb59e12e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db325926e9cd8f2163c1f7f984510145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e7886db4b149bcee1b02fb005d1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38b88b47c78019d88812495ffd846147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef9a9678493ab086cbc589b783c91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc130571a3a1fcfa4ba1ebbcba83589149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b86fc1920f27f5c004dfaa52abb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b4229965a73f9700b5cf7e28958c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5824ac95caed0c7569b99f742ba0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fd8260f3699a5f2c660a48cdde2e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c75c33eab5e97dbf9358b6362031d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac28e1f13ceb2e54b7b26e5af96ca93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00f62a04fa333c05ca0b1de8404216156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61cae9825a06f6bd6767119a54a75f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b055cad964f59fc39106978087fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfc302353ce68389ff9581a50363a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c385de07373090bdaeee393ed6e59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a85d532526e3b30a973046f3a235b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62be5180780c6a5d5c2602d27c2744162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51da61a5d8084558771c1a6e6289c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39677c3edb3258ae6609d76b2e5a6e9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca255ffba6fe9f56d2ab4885afbaad8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06378627968b841c17c3608434b8a53b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834b04a917d6acc1727135b4e5a4d69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe5521510640f5e1bb59f2c93c2d3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8243e715a179bc20222ccb14ea3497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d956096003a4298a9bf2d96e275153f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4b96dc6716e5b0f32ba80967a73a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17ccbab7ded678e1cb720512ec257a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3f8b0bdba4b0b6f08a142e5b3c7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743062d8d27ff44b254cf66fb35481e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811bd323bfbf215da9f19d3435321b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538adca33defc11d45914208c9de08c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f8a037ca2f2660ce93db60f7a3cea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f08b434c37717425a0e2a883f1fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82128a01dac0714f94a12b6fe7a182e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7d1171ebff7d5e27f329fb05a32c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb44bd460b3c3c9206c6e723867d70181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eadb77df8a90a057e879aa8504492182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6f848d86675f0c17ac14ba77c38e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dcafe3230c2538b4be8c24cfb8bad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ae9498d5971fd3549ce9d4e842b57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079605fe3c2195bd28326d8133bb662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c6df3c2060e51c3d65f0a359a077187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccb66dce7565732fdfaa218469b8f9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d4c1ada75420404140025a1dd0820189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f164a5dd493aa4003568995bdc7b25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466146d27e53c7c4f20a224f9278cf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746def915df520fa6fc328c67e133c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e9835c3feaf6844450760e0d91bb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106850f8fdd13d03d72b3e513c6ba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa871d0d7c8018cdf325a691d62da3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266645fbe268ad8f6c79449a736244c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53277a27724253aacaa83a990bbbe133197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ee0aa833a02e0d0f83f4321d4e861198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4f3b3dcbbf86471bad1b2c927673199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6029b807acb6ece1c7b2e876de77e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ac8efc83bccad6476ccd1cad77077201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ebac9e5af660c61f14051aba2736202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d335425e3a567fd0e0f8fd752096491203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b07f070a70d03cf129aec5e2471d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db7b45c28da07d42f748c925a55f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723412c394f4ee42fc52464806b9be0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0081d54ddb269fff1b286f1a65470b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f956dd0b7a6bf843c4a0a36bcef2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd7de1d2595bb1cb9e3928b79f406209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478b3efc5a6758eceafa023a9adfad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf404d1ddd27b8a61d462ce2743e36b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98696d42221d21f0ffb24d39516b739b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b950aa0393854b0c45470250f5732213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864d0527acf725ea6a5e4b0f16212c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c471879b90fe597844ff04deb91ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afdfc7375a8d8a8d837cda12442113216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a257f1493d7239413023aa6a2fc7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d08d493ef18755142e7f171700f02b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00223680261113c522e8411bc7aef7ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb88c8eadfaf7c2395f5221e94ee50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eda424a36f36982f4690e274c366dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e412e84f5aff8f35629a8d824b2e8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a269542a6d924b64dd7390221a8bf0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984973a5d4b8b0d090e85ec9fabd3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cc173bf174f8875c111d5da5b2c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d23fb4f8c79c2b167a06962668b53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fec7c6aeee6788942856b05984e19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af50faf953c565fff62f432f68523228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fa289c78b8f05b41633325e3d651f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312d0a2eac162a809ba8dd9132166cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9cb3591e0cbac6746db1acab7b87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865bdfecbb856b27f8d8e1a4178350e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aac006f934503e9c9d292823c610d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23d7716d5a300248241bed6e3c6b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977fdf1d0597c9101b6ccb19fa49e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd48025e2a91cde72b0d5d27f7d2562236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3725155f2a1122872139af148a4bbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b517ff53c65061ef70a6684282d8f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf700cebf041277c808fb05cd5d00f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f08ef9173e18881d8ece8cd49de4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c6adc78c5c3074ecec83e692cd3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f5e5ad30c30fec271f98a76305ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47e903dac0c64f0ea0146c1b3d3a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b439a78c756633911b43f3a8e104be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b713dbb8c751b00ee14b0c6787ce61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301993855abc373bca4ea4bb28b69c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e760a475d72b4e999b4d3e2ba76dfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4e1e93028f7e583a399e7b236769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96fffe9617031260911c4f3a81fbf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c835a16651c0a8832d18f871646d651250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e610af359263aee99d549cdb54e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5f56ee7509bc1e6368ee71442be6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7b1f0cc1dc943f7b9888ee41bfb54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea68e60a23eddf90e026f52a1c784fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd15e54c8f2756b4d02fe76821d05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd280a5225ded8686a263a8c8a07a67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33739b0a556ab971bde0d5d72debbe14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f391d27636c169e2eb300bbf9d0426258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372cf09894c84248b9f16b564d070d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f6cfcb5de1ac82c4d93d9e9b0bdd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608db5953151e2002fd53d2ef540962d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45839594f3be7064341c881fdfc33d56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff07491bdca241e74ac8b6248598f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbcd98766fa6a183f98e9bd33da631264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28522db1514ce95198fdaae74ca6bcbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe6b56e4b0e09c32701b8a96b1a11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad95dfea92b69e470da5688dcd4342267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936e7d1047d9bfd8c26eb99e9f15859268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e2cb9ba6c238bd2b450a8f7660b15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68b3d2467e69b07a9bc40e5445be05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70bc75780d575c6b39cf56492446d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65726c6b71720911e743c239d1f98d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7adc2ee513618e71c03193e0e3d14a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97991e27dd68f595b18bf784fa43f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d812be2fff678be3d1e3d7d5d11f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ea29170d67c8e023f1fa2f181977c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bffa9c698a6d4deecfc304a4222a0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37f9fcb8e915a930e47e1004ed2332278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b10b092890d940df51068892eee7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85efe1ea26470c590b3633741be3af5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34be9817bdffe17e348f2aaf54ddff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde33d302964b57939c3e8f838d550282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c2bac5ed7a0b5b7f7c418e2c4f5f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf30055ead45c6b0bf571029eb1df09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e0441ec87d59c0e37a3da3086418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56497961c8a2b8f4a6fc16bb0f10de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865659532c8641e276dc91fd54af9455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2446b4a6186fb6267248fce2f75e1d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d040398f3caa4f55ca306f54eced1fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4425c71170240ace45025507d4a56f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc3141b3c0c5ec119e0c7d1d4fddb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8072140b41a0a14a932190e679e55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a887c0dedefff6236afada23a41ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a05095a70241675f4a10e7cdff1c1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e850c66305b48d5dbd65d31a185a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32156ffc8160d1d14e9e902098b531f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e69b5cc97be5c8a5965f683836907297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e554b1587dd4b205d8a3f8242946298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8038d80065f103beff91f8771e04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf1362b32a9d6d7f9de7962e57555300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94275f035df6cc21b34ce57e51e6ba6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b7f6be658a5aff042dc7df8b86f1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e1bd40c97ad0c7a5456a9cd2f2eb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df310551abf29661f9a0436f3759def2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764182e2a7db6dd919317640be1a3fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf11cc27f80ff53e20558d538f6e1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e42d611708546b0e2a6d043b3559307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a012e85e3dab11ba95af4c679a504308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42659b34871a7b90572b6c316a1f752309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c44b2dff1050f5e39ace45ec5590310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d7f4403b693035cf218027f3aab55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceeffbb4f0f6668a53d34b2698d414312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fb2054ed1c061e08ac31fa174d6d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b619da47ebeb85f94ca41c81e61bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1f25dd638617f9425d81b786f544315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c572252f92a683b58a8d751f1cd44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465461641c96e37c8f19b3a7852245317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1663d15af078e5fa04f20ec599abd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e233c344c5447a032feb2950db712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493bd81c5f2f6a61b24e3c712862cdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df5bcd4eecaf6a2aa22b625c4a1f6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6f969d1e25519d5752674d96f316322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aa8a09d9a4217fd5be4e41552c53d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bb9fd4334a7db4516b1a3c64cb79a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1e166631dd3d36d9122ec000c7724325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c95abbd481f7810c2d2485b9955ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190c9a3b48e6440c25d74d2bdceee7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71fa46a581c92c6a39608a6e5181e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a7aafae92e02709ef1dbbd9e2fd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd897b7539c7cce234c4c6808460c6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6d9062839b703e748acf7f424b046331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf156e86b9d5ef0248ba885182fc12dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961df0015e59b6cbe0a3f4dccd22e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbe0ef2f05e3196c5dc71042bbe8f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1620de934a3bd32f0edfda95eb54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b06f6e37168e4865a2c5a287905438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b331a7d09f1c76e07fc7b7402a77f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49b0c83381ddd32daac684be7b153a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883f49dc05509486709e8817cd432b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680f32b1190c79fe8e27a481c7b8eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91da5f7f26affc1e8476da397bf68d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca7c409927b2b2ba75478831c32bb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874b24caeb7b9908d86994048d79a9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5307f4773f894c6bbf33a354705503e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7efb076ed4dbfca7096ac323d1b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5fa30b67a726e7ab1da50d37debb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694d7705763d3402eeb2325dc492ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2082d1bd1c3783adbe2250600b511348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9d74828d0c73730ba28162a707d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46842798853956906ba456552be986c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba8fb96c71da6c2aff71683cab2404351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239253c3af6380e3d87e604a3c42cc59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce7ca34edf7d73ff56c0ede288bd47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e8379914cb04e7b3308a2aa6f3641354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8dee2364fbd124400372c7566c022355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3af757c950462c5951690bc9327ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff2606b888130aba17dfab06b46c65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ffead318e7e813cce8832b607abaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f4aa75c5062f1eb6af88132938da1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863362de102ad4df4bc555f7a0026885360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372dd2067d1536f56783f4cc20cf37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134792922c9856ee23874d5a2fada9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31085827d5b447dfa2853fc1c83d24d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10441225d99afcaba2672350d1343364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09af4a5d9e6c0e055dc2ab7b7ecd58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac05a26590902f70027b4a9fd787c0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f50c7e8413954a198fa65764c7ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ceef62bbc96515282fc73d7ba9885368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516c84e41903064094de19e84ae0f52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46a9f7a0086a35f59110b89b520813370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3ea61ba4a048000e7941262607119371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dcefccc6f26da41412db0964dce56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b12db797f71f5deb9800bc8307eec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa5b0bf096503f09f532afe515492d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ca4f572cad27e83878ecbd931aa73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf82ada8ef15ec0fefdab0f0bdc1b9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0061a80368aced930c7989c6ddd939377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305882939aed455c7dfaed916fd2fce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e3f3d5ae3a914ae381fe1b10be7ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc95475c49846c86158bff0fc01305c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311d2d4aeaf92cc460105f47532093f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736cd574e03ab9ac38385483957b8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6d793c3d65c1227be439fd7fd9ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418c2d9763df35a97dbf3c83f517fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518d95cd59f3ede29cf6c949894bb1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98d4f4eb70a1e123babdf1d3614b6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de0b188328c67a27017a31919dd510387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6504d5d73d8cf1faee758b71889e400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fd0f1d89acd49471909f06547988b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4be0cf2880c99e00447db7b38003390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a452e6a459a4c3a8e19beec64a0e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b808528e5c67ebd45e7653749497291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963efcb9f1fcb8ba4f63373d04ef57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78d6782801e67ca89685488ebe495394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89451ebfff6a9fc55e278be11cb372395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb890045dfdeac2e32844b67fee6ddbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64574201bc75adc64023fb420c216ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5dab918e5c2fbc0b150371ad68c02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cb982b366e3e5a97fc07da223870a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa85ee1fe4d007c96fee4d7f414041400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8529a988f0ca180c3a28a05cac2a078401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96d9319957719bff584c66f9aadafd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e2c3f219cb213ad548d09bb4712f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c76a693fa530bf9a458233674a185d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0156a820223e60a4ca82125a4be0713405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e48f34dcefc747c8548ed4fc4cfeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31481c480d5270d601ddba92dea7f190407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5efc34ac898fa9b4f52306daa2e5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7a593c56f543aa066e2e03f0e7e2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99382a982107b39dd017369016f65809410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35ed0035a31e469e2cea4d068eb0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69357cdc9544fc69a16790334b370a51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc2f4994d49fd9bcf7ac0d13a39326413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1586e0e4a42eedf09a2c609128a0991414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe55677eaa03fcee78e11821873fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea7d3410131c4e2cbf381e9c38bc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35647e8ecda6a29ce0a0046e0fa72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9177cc781f11b07237f7bca5e9d803418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd982e88501b67a2a0823b3ec2a86287419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31d056ba9d23d8240c4169f0010669420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede4bbe1047565041d38a927b244db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c91755f4c5bd09c145f99a02658fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551eaa7a19b071a821d12c643e05cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5bad8eafd54db8e7eb74921ecce3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1bf72f2156d2f19e77cc6e8bf41e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d933053d661cafa17df82e5673ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd541cc2cd82bc76296e9e77348ffc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16710ad5a5b94041690414721de96e28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569a7a7c85222f085deecfbf9ee954429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9c1b280f6add6484de098f44447d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f27e1fe889cc4d9fa3a320d6ee067431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab0a8079136bc6dc8c8503eebc5fe2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560343daaa5c922d3dbe37644f6e0af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8ff0888bc0dc54ab50784b4117f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fbaf7fb4585f4ed169318cbe09a30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c78ba6f40d7cdf77fd680862e61d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84eae3505650a14556bec5f996398437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e2f3871bd9ff81d5259e8ead60fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2a5127296011de18cc8051edfe82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b95c7a5329eb048fe432b646680f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160372c83462eccbfb22e7a6cf086a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513da6c3125ad8528cf1406613db2e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013a659ea4c615022c95753749d8df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85faae1c5a86478fdb52792b3ffd395444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d12dacf1aedaed26cee3d36870fae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a44e5ceec845aa817d6bdf857efba8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b7c091cbf86dd2177923a84ee19a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a119fe3218f04be5c06b30253fbc27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690bc2a09523ec3a473bd53c449b69a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c5f6ddb9f954b55b6913471bff79e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb919a468647f03bb7b2d8631b2552c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a58b52cbb381c34a81370b5641dd8c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233387caf9543a4550536d46c9fb7c19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2268e9f9c9a4181f1897319106301454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452c59d2b6d604c85850b620bf22c59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1f13f8b0ff2c93c1a0c22d1d82eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37d41d9c54e8b866f854081b807bbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18597dcdc6da8905fb5b01bae81cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f650ef066ef89c3ff2de566d2d366f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50aeb905545f5f1c740f0339c5146460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b98e89b8a0d8b06213bb7ec6151995461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03870774e20806d534d83f96ab76fbb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86462302447a0d2d943805ae71804463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b108dafce30cd97c07ab3f0aadc28d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1270b5b89de64078cdc5f801e922542465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0bb445f63e301dd4fd5a39c8d614a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1196d423653f3daf9daae920424a8d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220afb41e2f5e221b60d5fc29b1b5168468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fe95bf16583530f1e63054cb7936469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb10db17b64a679aceb9ad802be6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf9c052820bd0ea1084964f7da64a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8be36be55d45ffa8debb5b4f064a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efba7ce69d295132db98cc89bbfd0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fa9f5478220e3c1bafa4181ad6859474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d31305e00e6e9d6a03f78c3ed654f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2e0ce3688334a736a593ff8e98b74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a898e5a168d963b0782aad7655f935e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5dfb16eae9983fa38c37abc7ae1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6207f3778324939f1370b4e23df6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f02709e377932315808f45b3cd3f9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed244bfea76370489c3eed0cc2a2a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fbfb5051cc87ec6df8658663aae6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8612fd4f37af40c33310585220a17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260f8fefcc8560cbfbc4f60f1a1abf5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be902caacb99b0d4c93b9a0c8e9590485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1a9c9deb9b06f783347aed49a39e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed32d13b331cad205581a3ec3d051487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bb64dae365680764a7f99ba0faa00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc759c1992a26ac30062c37705f6d9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c10867695c3f2e6da1bc057ad8066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168fbcdf1363ecc0f35978f58e61b02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561cb42113ef7ac10ce102cca11953492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084130f898a23d497b9d9cfb72fdecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf262f66d2852145ce9ee04be33bcc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3511d898229fb167bee877327d0e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef0dae0e9b043ee94bab2778b65106496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca554dcd2463d56ed0fda3c4ff38e04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edfd8e1aa7562508844b68d165ee7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c478f06a587a88c96ed45210f4e1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735113b3381cac85489e264c86d0daa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8091c423c52e845a8da8079d7ba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c3be419decdef7d07d2e05ad640d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b803bedcb9ef6929a09e7a4c53b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab1103c64bd8036167ed0c510fc0f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831ac2335f935c387311325857e7966505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7099908d9ff5eb4df44bb6506e586506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ec622aff81ffde7e04032783847ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b5b4d2079569492f8b322e810e1cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30428e324f6fd633abbb1644482c80f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29517b89b4dcdd320ac5d5b17b561d7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dba867192f313b684a7147d24ea33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a542e2908315026618f8e29135b5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448217a984a0cf30f4def0c2e1bafcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b07372ecb2bf37ea93d4a2acd5bf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca031a91205d22a9961c01af867d311d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc27dc22d41c83559e84adae892ec2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5f9874088cec8708fd2cd1e8f7c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b96c61f2fbe89cbeba953e984010a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b290ae5ba0f551532522d106ddff04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e08d3d7f6c19d69e010e993f53d40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a5050b1b8e4b6e6bdbe10e6d23b1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f37a71b3d41da423dbfa2ee3ea5203522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2298851a671b0f0f31e2e7e76b844e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d88f91e0e297c7b8d281d9b851060524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a07cde636301e2d013ac997a8a76a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d54f3ed94f9d7e1c847e48870c014f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d77305b534c89874d1ae0099c415527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c027f3f7b43471574d597db92c7ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ff5917d4b3d5dd3741386c7b6fcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d23d249cdff90ac71c4b60eb2235530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513437782aca2fd09c40ab1bb223df3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c18c84e4f75c3c4c3ea1dae24c5a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474136e62ba45422a2da8ad7bdb9bb58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214b77fc63e9b006bef09fc860f63e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909930ef9d526f43abe5588460baa71535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974de3c3dcbe20866fb6e4fc42b3bd61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bedce183329a9105f737305a9b1f6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a29246ce40a60610a7a3b801616d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f3a2872975c8bd2f65ec083a063cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca100274b361c87703ba751a5f0e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026e0c66aa820c992c7b4da13aa09f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d288e95d258b883aba07863e4b83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783823fa513ee8b8a18fb5bc017aac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8a7e10180367101b55f636c3008d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694d80eb1386c99cdc55452cd2685d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1fafe44a78ee7b0e01d64a84395c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdc3b9deaf1a76f4b2a78b24652ba9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a8709871404fce02304aa593dd926548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb35883e6f9c59b5168bc5726b6fb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f56b7dad87efdd814351c175b19419550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0300159525e101c3e57e769e9d9f01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c842510287f3955e5532c5b544bedd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3ef11644be4b3c19953e9f2bad037553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8965bbf73bc1113078812abd184eab8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5127772477f4eee742b5b2d166e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a75500500f2054b5654ebfd6e4ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce46366d99f47704c58117b1cab5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff843a501126bb7e14802ceb4e8a59ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c904f11564c063c149cdc2013ea6edd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f229541a07840fc646481fac1e8d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92936c87630652212d64e7c18300b118561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dfcbb30b23eb20d235752ed29ca84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b85a7bc607902cc58932f7f3c0d9b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0004b6901094d393a49d2513ef9acc4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b67d77081bb8141649cf39b6141c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495132905ffee84f80f5f037579a7d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb2d06eadc922d01877fc84d1bdfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a18ee9bac35369094df499fb9535568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd216015fceaa17bb5b67fc25e82c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b34ce5c1029a9f27fc3da89313029570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60e84f91dd291fe858972746842fb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599e523b2b21b680dcf399e5ab708f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913eb409ba47679997869fdb878a7d66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dff3faa389857b3c7f3e14ac5f97e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478266de00f88e8703ea72b74827927575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2804636d380b40d6e5a7a74b81c2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9b6f536702f929570d5d4061dd388577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec4da078aac892bf2a5f9f5c9ecdba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1f092dbfa656aa062868148a19edc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f7461d908d6aa76a3889894b17ed6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fc10295f83a153c673ee66ad4504581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24d9596b048635bd9f194623be0335582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b59492ccf90bfb8f6c82674d87ba3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e2cb44a972ad0391e76142821325584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2e5703fc0cdae0eecabd44c3d805585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251cf7c580531c5db357f48f68227f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d7c985fb0319ff8a2ff7281993b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0ffa8f0ac4b398e4ef16ef92c58f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae545d22100b86e655fd88d123e2130589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99253232dedd50e1710693c8ffa5213590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd23af1da141a76c6537589cabf6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018f40307ed81781854c27007bb6d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca3d23812122192ec5c07e7a3aa50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74d227c5c788d9c635fb53b12b191594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594458bc780faf2ca664a3b8946f8cef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c857ddc4f1c3669db5a1b99f2542596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec27fd12b9557be45745d5ee6784a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efcc0998ab3521c2bbef37457049c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbcec54369bc9bde47e83b39f11f58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407dbb71c80f17db4c1eaba9568b8a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdee8583077ed586430bdbe6b6066a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8aea582d2c6e1dfd585cffc52fcb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bdc55592c534e0c45f72ad84005cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47ce26bbcaa79de7fed375a906df51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644cd0a7c74f9b3c504fda9f7e2366605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80017bb0adc5b0cedc417ec67f2b412a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da151a79e1af548689f047ea44b0c7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab45142ee3dcd508027b46c749b51608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29e462d22ac2617b8e14e6f0ba80fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabea797f10946ca7f1894c01e1a539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f6d8a6a94b8d6bbfe6961b881374f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550b513e14122b0076334bc4f77266612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e193ff5650064f85931cadfab181db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a1303e0e513ab785fdc8ee6e3451614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919e2c509c04e208615d2a7cebd38c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821077fce30baf4ddf50206ef1e91b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4bbd53ff4d6f65b43f9e8e04ace1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbd71bdca63024160daaad3fac2f0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ad700950d55b70afa24e1e3ef59fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644ed983d96baac7b4e943f450346be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e0f751ce8bb3cdeadf59d43de9e1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c9ee5d69ab6353fca08f8c8c4cc0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae78ab3b40eaeb7af621dd5f175d90a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03053c254ab30ccab34cd8d90b1ea63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84ed83d384eec1e7ed9353de1cc50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce3b2768187b6ad39527b2b93da012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c04f6f3d086fb5e6450aadcca9f6a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eb257137ed59e23f59e57d354055a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb069a082c9f3c082c899294bbcf0da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d9441e49b9329452c8551e02a3a01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558b6afdbce68f8b49bf613cf2b30e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0910ee14f4ed46e8064e60d7a5ef0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e7500070fd74ebb67823a6017ee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0ee3cbc7ccc3ec1254075156774b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a447b3ab67a597863796582eb81f11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223840f6bb78ffbd802c889da15a14cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82214df31bd878c369b42023d7f1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967be15befa824236c6b46155c7a784638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd1ca2bd7e1442ea38c964fc7e66b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cfbb6004d804bf617a4279569a712640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca58cd3e14bf8c900180515444a78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc9be50fb7a4e4f2efd4870257faf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ae8e348c26aa54d93ff24dee10a6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac74adc05f6c541b9600f3fa0da63c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af7e52460e8ed5e376b5668560b1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bb86de4307b4aa87f2fe3a56a93e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f00552f3035bde5452c5d50ea4f87c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5fbe4c6239b8cd6797eb23b832baf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500547bb63fff1946b42bd72ff4908649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39b7e8d09b0311d93bef57ea46ea1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d202a677af66c5244b1be20ab7d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eeb679959d318707c0377ab4489b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b6153462f8cb3b3688eea36cb3543653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98e7749092832d0192329016ecfba3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0480a4c1628f01dc26e69fb8de66e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353e1bcb6ab5763011e31cd2972ffa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca232e869dbf15e969eb32af4147a40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5d511af9d412b1e80d8feb94e14b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaba08162e8e8725f229bbb326bd3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f72065f87396ca9204cade6d81cbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79cc931f8b1edccde148e6a64f92cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e02d3f28ea30197734d3155e60c5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00abf4f843d316c504a87bfba51e4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4477bf5c07a95896121b4292a7a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd56fa220940f34e158f7e1fdfb518665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a48966974822906ce6e41668c4680666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94981c869adbd87169146e8a2a2b85b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b926a71975631cb9c63717a6e71ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127170703b4d8b2e82fbd16015d2ec6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a91c233882f2fb2c3d05eb8057ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c239fd714d0a78f56eee908943bdeb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27ca24d2e8c50903d5134c28b69a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb043c922c95635c82b6b9df75e9bb69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50766ec470d552fecffe599a5bb86af6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98b6b3b8d1cb83a7ca1649ce3087ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeffee364f7e000d41964fd2c4c2f0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f3561caa04a9ab4cf771768d8ece677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8940bffeb68808a7eaf098d5a08ec32678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd98c90e5f642db8cbcc5d77621e0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60629c8c1864dbfde8ab0ee066b9b8f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae8063c1f370a68007a505854b783a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb5481f503d9d132f4fe57635395a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2994fa7b152c4b0d25ae9e9aa6ca71683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe825562e86e3928ce76ce7984cad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881bc716d715b9d086612bfb85402c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a27e92deca5871a950769be661c2c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422795d261ba3a1bb345fb9dfca1b07c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9f55eb2699390129b9269e42c638688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a13a778bf50f1d0349d31a0cd6bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb601ad34606dbdeb106887e53abb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12bedfca07a12de0b0d7ffcd676da4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501690e43e9eebfa383de78ed08588a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55a1f177eadc46b2a5ba14006c242693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd9a200e810bedc842f53fc27da375694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b8c99f0a91272b39868315bfe3d42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03272426eb24b66341d78145ed69b46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a8099ed992a59e8f3b64094e44b27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1412c6a885e34ed131152842446a1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1915db1b64e378deb1279b50c9f134699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74975d5881792144b932b90ccb29381c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74b6f906316aee71f2df9ed690436701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e57bcd69aed98a2e08d8dc1e9f5ac3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684617cd2cba93e00088725d16e9fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f543d8ca15defa269556456de50d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c32c48b59476c9bc4c6ed8964070705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fde9cc59174bbc80a44073f502b6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f41fd8c5c0405dcf7cd67ea2ef822707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d7642fa877e021a4761d967d3a4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1ff2c0a0499a7109597297824cac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd77bfa80b7631a88699fd2b1543ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fb3df983942bdc9fb012ca13b3d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079958b3c8c5972ca68bc41d816edeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6856901a2b9cdbac5c3ceaed94a3d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aee47e6da7ef21a03d3e908a13bec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c003deed79be1f399693112c525e3bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03428506bc0ff73705bdf48e7376fc79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215f21f38b2fbd9014b19fa5eccbff4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796c9eeef2b3b18b4d64bcdece2403718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ba12616d0f6ce125428695eeefca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9079fe64a5a63898d49cd6873907f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d8fffd8fa3e91d3129b7651a679d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebae6f38b4b74163015396837f559eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626991a10cbe3446a77ce8649ec802c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ca4a2461b7371e50d94234eac7313724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3676318926934d868a810466afcda725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c155f3664cbd65d13ddec4f0ecc5bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7666da80578381b0b174aec1e6381dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f318f072730ed0c18334648f5d26af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817173368ad385db2b96c5d470f9de6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840622d7367dbc03a02d43722444ceb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494eaef51fcdcb9dbadde7886383de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dbbaf036c80ae532c534b556db8af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23d0ae463d01f6607b12082ac9e7d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7c34cd90cc3ad01304ce32e708352734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af528b84654aec01283f02645e1cd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b78565c4969fa4ae9f1ba272cbd8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56f601b9d7a6ea5ba77629aa2245c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42bc03df4e0cb09602db7b388a809738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca66fb235e79b37f18b2fe0030b5bfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b5466b7f62e748f86ad0a5ea25888740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac5f8749b9b3073122a86368f28a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e4ed52d8df302d0bb8dc9a3141f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce22d6805c2e5efbb46070724ff4b59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f3596939c01fead287065af0e8ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08430fdd56341aff7a1bab1205a4e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342378147a9793750e243b17c0ab5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d54dc55335caa91590e2edcc1d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60555b0ceac91326c6b2a0e9a3b6af1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf9fa90974cdea2965055f9c627b37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c692e10cbacdab1708608050841f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13715ef8ce7fb616f8d273f1857532751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be059bf49d0be6cb81bb61745ec2a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fc4c24e6f120752c0ca57898770b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4f2d009ce2bfab3776deaacedf95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d7e6b86c6492605e70b511ec0284755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52894ca780380b336b4f22840e955e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65e9761ac9e85de40fb97433c615c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3eb674a2ff311d54331c5191c8073758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c219e47bfecc6412142a6bccf89cbc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce67c67fe8c0cf5c381a14762772c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9158036d71752459b1efb5b064ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c688c37def8f0b2bf6092e79288e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169669e8cf940f5584ec97730244dc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a480df3a40361a977af2fb1d6c9355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fae50e694719f62a4ca6bc2bd7d1306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459cec77fa73868a42e2f768f2bfc877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3fdd5564e62d9980dacd1f0ca179a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394b02c86100d8d90f1ef3f7d11d8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cba271a7a1a6f7c997c4d1a6d67ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f71f96448066fb32216f81ec0e0f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898b60ff8c971556255589e7dd1ed012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb3a9ebb730e8ec19e0701c77659f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cde43eab667b0e453262b6681fb04a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27243dbede06126a8701dca2a41467c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2f8ebe916fc035e1b01fac8bf9af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abefcffa6291c99a9ba25a2272b8f6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd240133e634dd356b33854df20981618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84667779a9ab9af1c523e9f9f0ce3c6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251340bdb657ca3afd5a26a8340091a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d20550c18fa9cdbac31c8ae948f6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769463904e8055c03f75bd121daa064d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd3e2ee6798b29e340955e79fb99ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9461ad92ac27909285e14c8980423624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a130c7768b96d205bc049a9af9d75625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206dde302dddbdf90f81873594ef04926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a814c11b117e5c38f323c3a6477427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b7fafa90aa7a14994e1504122e5c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738dab9b2a1bb176b6f91774221febe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d28aacbc8eb864288e6b79d0a6968830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aac69ca335864a41398632696085531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca52df1754fe40fd0022cb5b9b4e1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8ad941f742757a70cb174a81684533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7830530612e73d2670b1edbb4717834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777b917475c05865b9c6f5b4d9c608535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013260082e6afe64188121f1fb970ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675224c29b4d909df6074d14c8cdaff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e8acf7008de3933781ac8eeab4b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8904736220cb23ab8bb1720e54c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2d2dbc5bf65419fb071ff96f0b6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4e7919e6c020fdc2338e0eb389fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42410cecaf168c728f4d4558f484a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67105ccc4b6d2417aeb4826fb452878d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4a25887a9e83f5040fa37e623c2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1deeec0daa1888f4d2f9b86b925de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589573dfc559bd826f5f1efd450ac75546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bab11e23ac269eb4cd263748c115b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa766cb6047a439e2907cc110a5ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4369c8b0a106c74a39ec348850943549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db09ed963df60f837d83f80910860ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4146b79452b76bb2fe585f327ba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ef4cd33cb5302da7c1ef86115d8d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff63ba56325fdcd45ba7a10abf8a84453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f52f4ab6040abe7f0b8450a93da354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3150b7e5eff904fb8f4fc1be666dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4b1a385a8835a240b8e8df06ebc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470861f8c0b9f4927bf8f6c167ff8f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3023b1812cf5b4dcbb647b3a83a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36230d13beaaf24773effcc31b77ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f36e69f3c8f0621aea3327a3891d4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f69097c4336991d8b9479fa8b26d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a65ec3e03c92eb21592dcca98e8ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d02b707c3957f4b927aa461725ab863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d97a2c805ed436989928ed77208ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35abd6b0b0869c3bd4306b7ee1f5be365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4f13827c191350eea33dc9104243266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d75c04fb37b4e66c121b3e21f69a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c69f7cb64f9144baeb551e482279ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93004660c887e3ee4c0d8605bf329a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3e152b6accd907f42d65ad12c0a5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb07cb2d23be2d8b9f174b94ae88f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8fdde7552afbd010556ae345cdd9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf45cee83d59fdb9c1ee9098002c8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635b80813eb8ea88378c38d35448d8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6addf6a0c3d7b7f97e1c3a99a5f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9eb5fa2404a5d264e92952968f46b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91d0bf34814ff84ff4879b8032c98877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33c0685fbdd89e50d69434354073278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636223f8de3d746ee2d0ea76b09e87179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4d168e5beed25d5eebe080cb1cc8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89355db0f2c994a7a452438bb58999a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605cec9615a45391e17d7ca4f5e31d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0dae999cedddbbb7bd435117d3fb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654024877ecd260ff558742c664e2fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8da9a289e007354e5eaedd213923085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f5bbb56adc379fd5126e15fcf965186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de05f50d4639a6bdd9639d5354370287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be75f855ed74a86d162a76cce52ad588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9b5826ec2f9ceb198e4476bb165089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e4d5073dc0afc860ed48e1e18427590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3c4975f8ff55ca0b6bcea59cbdaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d06fb77cc10862e5fd93b2ec59a75392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d77ee0db4b740f130e9b50020ac1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd29c48027abfead72bf5177be6cdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1148da0f91e1c1da667fc4161de995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763da2c44617374c99c47ab62d8186996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3bd22e63e8bd74b43eea2db8c31997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd315ba20c713b1a91f459c945c0c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6e6c8eb43fa48d4281755b6c681799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371e075f0b2631ec3e0781ed832006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a19d18fb82222db5ecc61830506e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785699daf9aab0dca05679dcb3280c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3647c8a0c94fefef2a0163fd83b8e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8839b4533ce00f7eb6ea77a558f1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0531f81f64cc99136d8bfbceeda3d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776da070395d66522fde1d6dd2d81df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac18ea1a9fb40b64276359a5133228f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e8f81d4655b08377905a68a2f78d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506e155cde3d918a4ff7494a62b5512109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1c19927ee35f3c95d855f89c7714110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eddc9de664c3824e9984646a0ef6bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d8acc288a952d5d036b99db320cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc22d994db98c6e6ebbae2e34f59c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d5e3381a1fac9f4cdceb855b06ca7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e4c7e680feacb5a65e205df742c87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea375118ddf2ca1b76a71455179bb19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee3197ee0d22a9bce4bd1f2a35b603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedfa749d42e57a07814c39fd8191b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd19d45ab75f2167e0a259f13061989119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b16762fec19ca53d290b3eec5913f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436de492b608ca0317d7c87078135cbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebbe0d43f44b3dc29623e295282e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78757723d61494c4315d516c2ed0e05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d3c2f0cea95291f9141e4e0ae6da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e206b0524e5f346e3f0e99f090c6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeb48c5da5612c4040cf710e50a479126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e89281fc3ad5208a469b013d5031127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970526080cc82fb0c5155e1484d2bd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43a45329664e6d5acd9cb65979485129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ba8031cd99fbbaf2185f18ef78be0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c7d41912c387de7d75c0aa27118c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183cd480a8edc20d61d4577e25a0b10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb387a774d9c86064a5b012459427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef664ceeb492f8b6e5359e1cb89afd18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550bb7a50d18089ffc55ede1a75bf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cbe77b85e24a71f6c6ba502632d38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9229461b30348539284071f5baf1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88059f83e1e95a7189edc2bb88c76ca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a2062eca262b6a41cb5faa90dbc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4651b0d1ca9f61699d8103af14180140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825d2396a571b79182f46f9f43aefc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0e06f2efb8792d947fe9d8f604416142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302a735a931b9281301c4a44d620e28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df20ae41c71d16ea4d13835f275267144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d48670d57bf803b7047e4ce0b2142145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685c671ddf50ad62eea509d2d2459c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3fa9b32087b52ffc63c612557b006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4a7eedf2b994613b8c5eb5bf2aa06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155fc48f511dc5850cb0171353c892149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb443f896d20c1f268118fc1fa5548150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307a9190837098342ab7c04f6ea40d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7f3db3463f278d97e5ba82ec1ec5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356929e2e6456c42876131b73bafb8ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc72409e00542e5950362b45bef2a44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3697868ce29dad500159491cef6c2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a1402e930b02706e87f92616d1f96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1579fd19f6830257f6788790cd240f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ecd7b4cfa110fce45511f935a12d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf81c42f9aa105a338d10171259e17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675f16bfc6e385977bdf559cd59e3b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c4f608115984ad9d4ca203fe694f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ff847aae2eaf939e67169b73909f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625183058301da7c3664cf0b7b70764a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c2b75974f2a860a9e21e78f14c2b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f5ac02d67ce192db6aa600a77885e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223981a5f08c7a41bb1641f1b865e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8cc2bc3b0a8cab25cb2062f78c223167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af84858e40a0e4af9c86371d1e061168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638301d6e6549982967b941744b7136169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d010c5e125ada6b72cd74298ade9a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10c2abf3b19271a90ee1e1ed1760e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce74b17c27600eb590ef50e216cf5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc823089e04619a828825b71e6f53b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4960d67f2289c6540dc8a1a6c0675174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9963000a0cea8bf92b720d37150028175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6faabc5d6d6e8d8b8cf24f76eef5e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ab44c9945d8a53652639e58bab36f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea289cbf3b41e952e377c51a8f3ff5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8c51c31197c3a4c73be9b1f4b933179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d85a62933f1a85bf8d4d4f860ec6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092569d31221714dba4d901d288cd098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5fce23ca6d2f2ef00a16c434e7723182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a95fefd2f023a97c2325c939617d23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538561c5bafce1b28f9990f7780010d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78e97321047a4fea84a5cd4aaa224185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf79fcc6d6186e2b51b6ddf97c682f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae97511688299483cdf3de693c52620187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062554d5b385433d2930a45fda8511188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c93d46ddd0f357c18a3f858f8b13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae11b70192940cc78f4dc3a9ef6fa9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad75e59eecb679ec4154b855fd716d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab92c00f9f8f4036040d46aeeb7a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbae84eef3d9a99d97b2b00d9cc8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3180e818845da936146b38981ee757194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a028a36a76178db4baef643051e1d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8aff875e2b9573849c863990586be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b19284583cafefe3add4ffc7367fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14307a146490d002a64445631727b24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabecf94b578668c240c75037bd8da38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46446f2d84791f60433bc8037582bd8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff7ad263e468072e3f4e2226be4887201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b20d3df1e5626efdf70a7be985dece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03cd32b724e4c6842d86dd5095475203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eae273eb064b39ab62ff04abd7b1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c06612cb69f4ccbba0814c5da8cde9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8c1ecffd82d5e4de805e7010e20c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec5b6ce4fcc9067d62890136c4a1a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702c5b66b7804adf47fe220c8622a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30727faf76e7b7d027c3157e624353209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877efe4a52d276a22fc9aac9c0d7afa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578758a4c488322d1eabe610beb99a0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa536796834442b068ab8da915a64c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b8c3a3405b3d72e2ffc02b0411699213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde8631e45e1fb040ccc119cb43f408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca425d762f7a35641854c75aff9d6a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720dd21fb695c7d9aab15350d438a82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e47f4d05789123a11f2229e2cd92f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ce37837f91a4f7843c7bfda69b907218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d400508eb7c21b66ebcf562496355d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52b6b61975e715d18401141d1eebb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1097fd60d44cbcb3fed3a1bbc822d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ed14cb9b6aef885fd4249203407f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6249300852f14d9feae5e7883eaff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a2d3480c8bf0cdd57d9d09d45a3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966cc14bce3d70d85351f09776e90da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04776dc03ff72db8399f6ca9267c096a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ac243b589672716bca7d813cbf45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c824e5cd991ba2a37e2aa085ce8a29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be1c01300d1c93e61177ea2109774229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b90edee9e587d3a2c16270cccee30c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875680939ba892a7cf9bb8dac3dc99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc4517a7b2c4d3338323bb55001ce6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f70bb26cdf86e41cd06d5a7e14d9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359181e6d91cc9c784db93c9d865224c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c027bd9656f8441df7129bddb4d579235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cb9518b9273ea7be6407792b7d066236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dfe758abdfa1066ccb9fb239c0f5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74750eeab500f4e6f7dd4873ab0cb9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f45a960e55e9c2e6295ef4f18495fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee144fc21394b7f6ae575792584a484240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cfaf7e4eb94ee5ab68b1dd64d9bd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0953649e79cd9935888d45c3bfbf440242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf424b20ad68d0601311fc8a3ba76ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24425e4616270cdcb5aeb4c2d124b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5bf3fb509e61a1662c73204b2c8ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5be77ee96fd8643e3edd0885d04fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549fb00b25a8d38a3fa700f96dd6330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35130629a90259c99ac47608ef827ef9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e482ef00c84ef0d96669672677a01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2edd1c011ae4d5904268bdb9910c04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189608f501ac45c4cea3795b366c702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b20c20acf3b1fe021a1668f699266252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac166eebf5c5b6e0fac7f4c5e323cf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4797d7b37c13194ca718ba52565dcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54e8533e2c6438c9ab9d4df91e4577255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad898d6ad44e034b7ba095cb27f9a88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fbbbc76e2602501537976d6026316257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b42bd0d596344c826d9513f5ad6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b7a920b6ec61722e2fabb3f480792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14a7436eb0d850859cc54fb37da8ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510ce9676b54498043a9dbfcd67c65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab806472bd9f51b31450db16227fb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19060749b6cc68055493557124393a8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fb4f7b752743cfc7585fc655b580a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3291ab1de89beee60c5bfe3fe66881265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44eefe4ce5ff17fca840af440b4e78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7fb88dcdfe4b9483bf8a375e6cd62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab1db1d9955258584b6226f30e771268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febf397576587a6e8853cc563e4f1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe756e846739edd65730525ee527f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8fa6f3f447643c4e3cdf45d17d40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f9e7ce884786a7465cb9cb6d0973272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717931f32eded98e13801763e75f7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96832886acf953fd7e005fd7695496274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e040bffb40c20462f9ec06e4f70af6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b83d0dbb2bc8d01209f1d12d1b673276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a616a409059c814bdbd62bb9a3ee7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea68181770502c1ca615e22b8f4ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec4b271b16607116105fc455a2d389279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd891510397ee18f34b16fa0164872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5afa4b16d0e78ad01522d17fc1f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8984f4b27ccde6ceb6a89fe32e692282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa667e961dcab5b5fd914d6bfe8303283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cff631f83c1d710172bd44ed179bbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a1700dcda1639976d2d093e1b3b46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725832599908be50bf65764e096e08a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7246d32250fccdfd88efcc79dcc4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68829d952494a9afedd050372a18d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb93d2dcaf525c70b6e220cc519ea8f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3003dbf26aa1d3e72ca9b87d5beca6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f0ed5b8571f84debfee65c8900df9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d186f674ff28b7b64cff1d73208b48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5a4148b6362ab018b124f91f241d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd37abc5adc926b7ec3816d1e77dabe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca971d2f46570433885a01963c02867295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a808079cbed6f2a8d4d7d65abff8308296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973254e633c6730d4c6589a7201d263e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f39b16371f192dfb4f3d97440983b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f0e1297b817a8d96499a9d2c351b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eee02e844a4a6850a336a230f97ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785770c172a58ea8295266ae59b3b9df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03086e454b81c531b6e4978e757e6f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88003629a9c5ce17c88db53aa943b94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892ee1ddf82e924ff42ed6a74c9c892304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56bc0f823f4f6ffe910e2af814db1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a9e285f6d637ba15fcb4a86e129c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9428b2fbb8e5dfc198ef0eb28653a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788d517c5a3c6f01eed73fa2ebde888308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19150f41fb5d74e74d53427bf1e9392309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd76b96471774f837246d09999ab11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d94701b841dd5bad51730ac35a9f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a05ee14dd4b285622e445efd27be0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc3fbbfb6ae32183aeaa675e367a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bcd04c7c18f554749b86d111ded3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7addcb62f9e156f28e8460e408fcc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ab6ddf1e7d50f79ad97ca529460b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c442c4fed344a82b7f6a68b590f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff6b6db270e5bf5894ed6e91c85b87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c986e3629ee75621d8eeda3a885ebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60865143d2172db9a90d9513f142cb68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238dc94807d8fabc997d52d3544ff4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173fbf2bfe1e7e19ec908834082562a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30220a103dc3d28fb8bc3b1efab09e3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c8e144753ad7130357c02c1a29dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a963078e0d8174360dbf1045c92f07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ef3df1d8d7093c3d2e842e8f65289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78dc33c3851e461ff01480f377ee67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc33e83f08116dd668ccf85edcb06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba9b75abcf7be160e838848352b79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9932b1afb521688ca75770a533089a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638b12c733fd47ad887c6e76e898a8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f8e62f1a6ca79c896747c251b3d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc83fff0b6644e417864ca50f89f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2514a7f6f662d63737b6163bc11f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579aabf57e287628cb18db82fa4b36d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112e4220b1206ed54668b27444774d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a968da64597d30255226bd3153acb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d33fbcd02d73a12b3da07fa01fcf8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506d685d40780eb7461f6e564fd5948339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc59aa7a3be5d046c1a917718f81b30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171817cfb6319403b923a910b1438999341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717ce2053387e7bae70f2c51fe3ea1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eae88a8e3a69636a9cd4684ed1a6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734dfed4410af32eb360befe55e6b01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e51fd4bbb60422e473e28ed246de0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ddaa1eca1b09ed05b41880014885346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a25034dcba4412f805823590db02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd258a00a0f3b7d3d2feaf201fc5fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17fc25dcfa55757cef49059ea70c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b57c38e83bc4a1934dab6641c88a6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525c87e622a477f98fe1086054ecabf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4424d489377f96d75ee8c207026f21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66873dc9644386c92c3bdbb1e43eb4d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6807324397db107d6cc35291a8bbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2cabd5926efdf43f71ffcf77541b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac6985b35f42c0d6fcaae9137ca43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7617dab53c3db8baf4f32f7597d96af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5abae123c8957f78cf799be26a17c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b658bc7d99b189343e63da3118b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5ef6250017d2cc796a349e02d733c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc001130df9fcebdf4e261abc8c276361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27e03c7935191f5893ef16d3c05fa3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d74c32c4386214114c822c5d400c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeca33f836b0d0e850b7e0bd1ac6f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc799fabf48469a7d23d14f4938eb768365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8fd05c209f5ad0ca1cb890d3a1079366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b8a8a3b713d7c562781e03e268ae5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63606355883a58d5c3e78773b12b47f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3facbb028ff21389bdb7a7e8393265369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e44958b7d8a67ca2bdefb0d3a14838370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d1cd2d1fd2d70d6deea14f129ed3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d2c50784feadbf2bd2b17afc70764372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb243b854c7683367f0c71bd6b5cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f969cb34992d07235afe6dd70087633374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a08309739570e675feca878ea3a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57961e3a0309a4a87c3e74bef9992ef2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0d9f8fbc97dc2a9762cfee8dc19f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4fb32d2ab34ce0f1374b7686c110378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ed5fd0cf8752af46acc9424139a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9629443924edb36afb595a929e0253380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b28edd7afb7c7e5c59ff884f2e3f4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5f149ad85c158776b0c8f1ddeea0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4323526dab95ce72afc27352516a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b3dcb9bca8ee08132d1526b1c5ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93de64abdea05f59a6d19a85b7d55f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa688cb7727291130e5d6bce2b5294386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875471f70e2c6f60a94492d9ff4ec6cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ea342b517eb392c3f38f6b41614dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43709ae8c54c8b3d2c57025d88c32d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c3f37f6e8df3f595ee082e881b40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c4c2bd5273cc468a7bef65888f64f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1118acf4cea3456a9c5491fed99a501392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c607dbc0b0072bd722f05cb2a1d669393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92939999e0d578f3b7724280f919da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843dd8ed5945387706ba031e624ef94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea085017a6370a0bfc642faf9bbeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cad3ab59c6dc7ba3cd420685eb1ec8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d164ddb7bcddde68272c394e2f62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afdb76f50eea20eb77f1c157f14887399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b4073b8188188c56248506a7ff2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f1837df942c5cd9697428ccf6309401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16840208835abf3a81f1ef8286ad5bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5452b1e83fef0725f3653f9c907f62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02faa166defeb05eaa67db7fc901718404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfa994d898037a5997abf18c06e3b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b535d6639d19a8f61a3804b3b2b191406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71686b19fcd06e740dce88007cff1a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae383ea344ac86f0912e80a8d585bde3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfc33153977bd8b58b24c73b28f21f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89593ea4b6bfb1dae653971cb29eeb82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c41c983bc31325b537abd78477db3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753f1a56855c271594ffa84bdbe9c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b515eab1516970d2ef9900e769250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c3182c5f18662314ba6e0da40bf6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f65d966c981a3278e84ab6a729d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e67f31d3547d430d1ce7e0ac598f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a4468ee323a41bc77aa782c2a1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325729c70c17e6758b935e2429493d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7ee364ac391b4229c9d782d46f446419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8243367c2a1fbb32a908de22ad27ee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130664d0ce0f0139a38b359a145115a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bba401eae3310b963476daed828d17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccff7e62b2612fc3f85019f59f31cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3043c1d9f93b8487d270efb15a9681424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc080ce05431c69e867c0f51b39a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f370c1f20bb5c14aaa268e5d1fcb84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a627e997c4357897a0322294cbf3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c986bff18eba4299ed383545467b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700b7016e0b7366773ad1f81422c98c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042895432ece1809b7f6112810f39fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2b97f61214cd634b40fb7b22256a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d3d78c43ed87477e6496f1fb059d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d779494b0a2bd606e9143f071afa6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1aadd8fe936e1616999884f87a2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd0c92e01806451e526815dd31a12c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559c4e4f6218a1c442db70cc6e5de26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03dfa5d121b2333152b1a62552f548437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849d795a9e0aa1e4fe4691c31a02a26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a0a4a636f8f6f16ce14c0d97ffdd7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405226ef3857313decccd1974d412643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1959fdba46ecff6bf3226b338507be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4bb372fba7a7121958b15713d0bb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a5b21752f231e3e19e7458b57271443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708ffa3e6e1c4f2a3fb70130228b4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb537eb1997cfafd8871a8f00c7232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec945b558005208ab66bb2534d247446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f97a87394e1768c636de1e74e922a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c8eb3a3b1e8ee5da6a83c6dfd7b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0e795cae1a7f2d19600bf77eff40449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a5b3fa2c27d10a23c282d23a7312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300738f31b8611359556958d89a059451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f7320675cbb3d40224005e5eb5cfc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c8d0ea8e69837d219f1bd63d4b40b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bcd09814733fa0d949f636d2373d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5129131f0b47ad879861dab56ff20d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958fbd8c09881b16ee1f87b4896be16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0573a7a52797f3c429c7f36b814acf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68ea193352b703a2db9db7f67e1362458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234765fb4783a681df24342a1afeb52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5dc8a246672f4893778991226a156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ccaba26427facb1e84b09c338bae2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58745f3a80bc49e5a3c26a6fe613256c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8c16756ff89bcd571c4daa396fbfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d98828ccf029ab1ee51a87fa9b098464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf8cea1e542636d137a703f600c4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55818ca96f29afc811a0c0a98010862466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487c59037bb9ce3f21128d5910e0b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00234cb2f93209aef42ff32bef442cc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618db21cd7c7514e124c44a09940478469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd811f85a476c68692f3f61d311bf732470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df828348fe77a4e2dbbbc8ff5811a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d94e4a78990f007ffb1ab6c124f33a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003275e6ba472c7ae467ac81d4d73f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce2ac93d0b709b611c3ab62e521dfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd135165f3bf98cbaed54bcba22427475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c5269bf038d94a08ac04c154b20f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d4f2f53f3c667b8664fc779929f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0dd28e41e82da57cc24f9ce36b5bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a39b44733dceb904dfeeafa7da7d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891c7ecd56a1fb575e524b7eb1ded53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e913410dae507d8548a9135b54097481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c0426c48618059132f0e269626e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06647554c5833475cff48c2c73c74e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b707def3b71c76b6f5b8fe23bfee8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563c32fd780df05e8d069474a6ccfc5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ed059987eae15c9114fe03f017fc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439536b415858928ec8887d8049837487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96688499a8f277f3682464cdb2f4b84488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b440198146ddded50276384d201c8fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0bc2ca12fda29421d96a3690bee59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba942d5df979afb24099f99417b6816491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ebb00d6bf69460e67808d68ca2cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eafa58e644de402ab7ae8f2d9e3614493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602176c58471f3ab661ffacb94b4240a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50af1111262465913c46d8ddd915b68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d7f2759e88a160d0b9d1c5ec114c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958dc3fc8367710912525c5ac4f4d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae540117f2d501fb3c541a4818f7214d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208fafb794721a2b80fc0f947990ae9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aa05e14684b3ed8a6cfec5829fec6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f68122978b1ae4abc217f365a2ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a306297dfb48d284f18233002bd2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff435d2f3070e4e25a19564a76980687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc7b350a2135ab0a292c91dc72b780504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a76cc70e19bbf5501254aab7e45cfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67cd2d002dcf07d52d9b7dde8c0e19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facc18d9a5bc65d27a414cd69f6d95a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c70d324908c389c8959c52cad2f766508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8005474ec501475a9a9370e642576509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219233cf3eb992db0c74d49d38135861510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad916a0136ed20c4e77e8e5bae4f9ea1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957d1ad9555d76b767b1c031adede3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d3bc86515456c4abf144d62ae48b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcdbf3f23e5cef2147130ebd0669f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b4d6cf4eddd219713e9d0082fadb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a1b72278ce5e48ffbac7e68895be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0384d807b51e52e77550b65ac687517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bfe3e808613c6a52f4e84f23ade5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c420e7df2e3a8f4a3141fac1ab30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034e53b371bbfdcc00e59f66c120d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729f7b80a94d07b2396c19eeacce0da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0d214120e16a922aec2d0137d1fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825933b2b5aae3a6dbb399ce05119aff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67dcd975b739d3b8c106073375d8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad61c0a13a10f8965c68a3691d6ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b1be2f45c68017c96f4777902dabd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a867841e6552a248471589858b11ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe64701aa57288db177f47d44115436528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8dbf69b5cd2da2a416d0cb332ae48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af9eb4dee43695b8c5a545bc9bf50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3462b4e3deb96f25884af46caa43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824315da52f0078ca91e5314ae5e3369532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f04d8793ceb52c4daeb6b5ff64107533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735b849f3b86b275fbe8289799b965534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01131190adb208e6391a4ac29da1e70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5de86c40ecbfd3f94da18a1a18405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6e31cf4737d3aec0989ca5a5af99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9eb3146e112814fa48c85a257e44a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f43cf3a91b0e449123b269953b0f26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea8d2a90fbb3161ef3b5ab5dbf994540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fafd91aeb6c882dfd64ae0b939ac55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723af9b58ffab5d96f810780cbb289e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3849621ea78882447466660283997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71234e12971b9384a7d516ec41ffcba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6dca0609ff66c90bc8be908f97dd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff3a4c54e9d7c82628d125b632473546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4652211b38c1caed93551effbf4d21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affe8d37cbbaa87163efdcd381fae0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99af7e8b69acc708670756c105a52a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc035ee35428b0bd15c80bf90d3f33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f503bfb59ae877f8facaf2c428680ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7c377d713732a66d36f39540446f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032cecf5c2fef1b3b9d2b828c09f606553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1842b14f08a5abc063c09ef44dee8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef6ed89ef4e18a33a9e45bfba7ce61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648faca5c7b808bd33c9d4d33cc46f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edaa2765a6e020a1e1d471ded8f58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7fba00798d8a550369c0096490f27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71850dda957a61f666041886ef4b9af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dda67d4952cb31fc8cfedfd7e7970560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ae782564fa939d7a420eb940d09b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726000c5426abbc7bc79c3f448dc52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc494dc246cbbd3314cda6fca0c36e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3fd33ac664c6b646601c136010714564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c756e1e2f540b1be2cc96e51868c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca108516893c715c7a0cd3c4cda18d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050d90df62830e2d38a5b3eb948833567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaac4622db7fcacfcfea8cd2c83b2a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a954233a3a373357ec1d540b1ba9e75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff312228b9d710573270cc40ee0cb0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e139b1a709878dcf12a3852279d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876e1989f8afbdd3479c9652c952140572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec510ab8a6abb4344a8ec54f4c26a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64558dfd4b6a1a37cf91d1e89022db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d16614feeb4b4783be7a501c27dbed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48578c43e2f7ccb68be02fa36a5d4251576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1a7f972bd4f002751c88af54a875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee58fbd23feb09dfba02a23278428578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515118f1a55305cdadbc7c91671d863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8a8dff5c2e7688c1daebea13ec5cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff9aa48da98abff5ecfcda570ecd4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1258e2e98458db533d248a0ce65b967582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763ef7fcd9a12fa67145002f1613f0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85a41503aeb35885e3377fa294e20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b9805da2db913dd1bff70e1b8a9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e02959c197e5ebd8ad6f9098a14d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03fb704464f48f2c1a5d69fa204130587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f13f137d6d778ce1f9bc805c8312588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806edb90d1913e928966a9196c40517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21551f9d3f0a96a10000883dd1387a93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c38fc72da0ee825f3c83426e731e80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403beabd191b6e476d84099409033eba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebdcc33781483109e8ee8d9858648f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273792087673828384837722ac6ddfbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f205abf22d7b9b86d3e65ac95eda69c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091080f7fa6a475693733d911f36e20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568db6ce552c5e2317f967ce8319007a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b214e9a43663eacdd47564f58f05d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9519f592b5869faf8bd78f57b67a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c4ca2743a097f81c605aca80f602f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b4a427e8863ff9425aa8280d88ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c4186f5cdb3037bfe31c7e8a199f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6828783b45305142304260180489944603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842f1287ae99cc8edb5955314d450a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbab7812df35e4210131a86f28dbd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7da9c97c73b51a767ee01b2fbd3c08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80376e6c9da759965cf939d4f3271b87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b7c290d65af82b72f6876d606a8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ee1ae8930673c1f50b6b6097e79d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831f8aa008660159573abbb06f8fb0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577ccb52b3c3bce8ff3931441796613611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4cbc76ce94865ad09558c6b3394e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49482dc21404fac5aa2e8ed8e2c892e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff6b2066b0e8c1ae1a408cfbd15b43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f783b27a0d909b7b717b5d6f9d69f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7ef88a9a01f673d216099cbe6746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948ad8f5d66183f093bf9b7b71253cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba651a97b4920bb97780e539b8b3b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ef8c401f6efe41c3e83ed6891621a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f2e1513bc283644a58879d6d8b281620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d6ae293eacf2a8e3a9cbcacc99d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2beee5e9a406227036c36f1e780ef9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09689d39959a55c6e4c42ccc2b49ba623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203679be28e731f07913b8dcc6ce5f70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ab258145b8113c0ed3b67a87e380625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903da52e838efba528b066eb83d04239626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe027e04f631fdc050e6104e848c409d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f9c3816a932a84f1f2a272268e3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03d94dee578501dc6c2e4127cfbcfb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00753bad9d4fb67a3db0c1d003830e05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a7596a9c2a8606d4e8e6971954b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47425d12d4a0b66b9e2ac118171c4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4239825833288ca9f8a48c989455622633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3dffcfcf453f409817c7e726d09890634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cfd2c272f66f10e3f3f50e2bc23d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b0b76982a714cc0255c75a728ff22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0cfc8cb6183bf8cd59970dd38220637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e57dc0999534487cfc1b420c1279e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c66650c1a3015f776b26ebe5d59f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7332c079aa0396e5ac4a4c1aef2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f990733ba8aea04e57c814aff245cb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812fbcc1de75a4c725093c624be811b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b6219f56f2180b21508b7288f9932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802dd44d558dedee5e3960fd117e042644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4b694dd8108fcfd7d391c0d6536f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb3fab06214798d5e2c922ffe36bf2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b9a26cca26899e5ef3a790d650ea5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a36c33c9547153e6483f53df20d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250a4c893190b97b45dcb9df098f372649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30e3535362345cc21942e6df8a469d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1d223b072c9279078d3666dfabe38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eb2ddb38eb2378b83811f7fcf073e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429a1ecbe9fc074df558b6d02db07e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a8981984d2dfea078e7ad7628b67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456f0d8d2ee0da8981d2a92bef5d6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760daec9c0e68698a95fd998cb40e42656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be890abd13bd02d25c9990776021e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeac5d3e46fa0b624d2f9c94022225658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feb9dc56f849d33dac4a62f0dc0441659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9effb97f7036efdaa644bdb89581deb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771264df6e7b07c43715c75d664178f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2739d2c84de31bbe6966f61caf16c87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb856c2a05aa9977a91454c6b8f95d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0d42aca5173482320b66434dbbc53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eb9be524d624346e4283460273d8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d696328bbb3ea2cf7318f9724f4c80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9176375c6c2c23fbd75c5389c1021667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7a83ed4b94a4ce76ceb42cc101b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828e6f3ff359c428e3d07becc63188c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b22dc5d82cacb1b57e6b6d7946b7af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200f69ba1a6805fdaad3063ff451ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab91e31424d45066b35914b40a8fb9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01b16027e18a00bed56625a1f9033673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2b2fcc46d70bd02a6f9d2cd0dd72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d9df9483c0fbcd33921e812de6b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8910adc0f1e1273a42cc29747f59bd9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab6bf9b7e83f8d8f2e070c23c4fc55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93827b36d3aaba65053b543b4a3cd773678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd639f085147f274d5cd31b81bdd792c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17db1c9a125b77a84e95e5c6792b5a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402cc3cd25370e4ea1ba9a7bd1e415b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cf2e40eb83deb5e820ab7a0ddb031682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e007aa8d03ff8a3ae39e52b64c6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79db747f340cde5f1c8c400f01e11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76e34ff359904f58e8a7e87ecb52f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3b32f8fc29ef95b07f56ded46e41686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57469d9c923f67808317e8a2f8416c8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434a774c9f8e14c669f6da60dcd1250688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e63ec91117d7be2a6275f4f761538689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93a0e516f3028e3d5aec85a65f9f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62434e1cccf23af845791f434dca2a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c3fdfe397cb23935464637705703692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea354b29ad061f864d2892512c22972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be046bad0e2abdf0ec2da5788dbeb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e472728fda3a574eee313b695d2189695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe726ffeae12b0597ca244aa81fd0b73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfe0689963fd5666b4179acc8a5823697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da3c710e3f820b60ff5a581358568698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c41a6fb29997853c4ee8a884e05f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783c2f8ccee3d52344d9ff5f95618ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ee949a76584a8cd0f6f05509cfce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab01228c42b6ccaf858c9be0603b95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c5a05a588ce2671736a3ad3fe9ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436fd7abfef4dcf4a8b561287fd584c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0652fda0332e4826d2f525c4bc7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7af9c971d7011a07f91894fc27981706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b648c61602929682a6ac1f790cf54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07aa3208ee39df900faf2c8af865cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb70797063c90729c975ce914e8140709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d6b31f6904407e268eb8b9573dbe2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954497387194f438ff70a3caa2fe669f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a574a446b78e1e1febf321e919b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a3926b7cba1b7405e85799f6365d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99820372bf4b66dd372095a82d4ae00c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a29a27c8f195863bcd984447d3047715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a324921eb19ebf2f9f55491cd0f09f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eba76eda33a45ecf2a305f4e807cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11494cafc9f710b042f0b4280982f60a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63140ad2903f9c0c027da35806cd8b6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42c10b1fd82ea8662e7538a962258720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49cae16e7c8383e954671a832d1cb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36cc5336a9bda530ea59e19fcba7fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a81d88c16cf1dd77f0ab571bc17e76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c2fb64aa70d453d5dc134e164546b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002320837d44cb65b7445245ecc67d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fdf03c7e1bf734ba95aefa7f1d737726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21597ecb490484852d783f2b55cbf7f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ffd7c02a62b6836ec13a4db8927e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de87c5bd5401b8707c89c6626ad5c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b267c0b49c1a06acdaabdd5dbfb69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41babae9fb897b1b80b9cfb18d437cfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a765e0588ddf7fe6adf654744c7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc7acc627366cfbe558d93d405d78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9e4d5a70adc13adcfeb6a62a28acc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218f15617a758d7f252ba0d23da27e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae10e2a084a1dcd84defe2755d2e28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f22e3f725b63f3f13936bbb4c839737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d052d861ef6143e3c7051485456e97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82f9032afb67a5f0e0a1cc13b467da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95aece5c0e232d768fced855a7b5d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1278bae3be0ded831aacce571b5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302592728a7c908636844309bcdec054742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472252d736a5f296bd19f982b0b70b3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58eebb3f3a1eeecbd45d371adc9c971744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc7891450bf1c5159aaa82641cbe8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d243d1b3ef6a2e4f405a3ef84a8bd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf6e4b2ad6070dfd4c6128ecc6a499747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef0977e286dc528ed6354356ad6199748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe3ccaf0a75492d3b351b54ae6db1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42610089dcfc6704650be8c0c0d4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c96c7557948c97e957e26775cbc91d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0743ac24ba78263be5096f91e8327752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bff18df4d092c80151687454d25b1753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>