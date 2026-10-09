--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b2199f8f8e7333dffb72440d0c8921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ea188dc7b6627250ed75a0adc1f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b6d4294797e57a31161037760e073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243f4fdbf4e0c369b819d5cc508dbde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad607a405105ee84e21b443d728f4835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5b9209b051ce8aa43dbeb4b042556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb12b6a8addb47124e2266ad0440f1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a7ddb85ed165af74b2c3c93871368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dfaac6949724fef1da9fee70e6b319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3531af420af64c8983a54b65323e6ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9a7335fe5765263750a0de8a30a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697eab6ad0a368cfc959319262bc84f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125711a3a9880447f56ff0e573028013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293512d6b6e3872ecc5cffc8a22305914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d55bc3c18ff310ca8a699a0c8554c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55409fb221d4c669fe085ace0ff538716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6575473c6d180e714db3969fd148da917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2652f855415300c8126be76f99f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a76acd5e129b3a7af2a4a926c982819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541a382b5ffd4c9e39f7d5781ae33720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa450cbfc10bd15fd1a3f4c54e34fe921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44f806e34710da1bdfc7e49fec55cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbed8f0fbf2b7826d1ad6fa2b39b7b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff86e8c0f61cf10da2ede516c6f6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239080b6da17cfd802a14d722748a2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ded5fe597fefad84f57bcdd2291b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4443bd16685ea41b5b2ba7f509b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22ec8a139f2b09d9ba475bc975aaa428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328733c8e8aeb9e398de2701a308503029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefe6f245a26a51635febed6ab5b9e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd6f3edd83050cac71dcb5d02f7fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321954270fb8c17b112148da46a9684d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56048f453b04c8a35505ef72042f07da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeeb75536327cfe87d5dbb8f78857a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795ab9d00127805278080c8214fb8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf451b8eade49156e85eb49879d6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab005dd3c47449a74fdde0fc2b286dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452ccdd2518ebe82244df54ee9c6fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583674b2047edefb5dd68572f3d54c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c83686052f708778fb615a01feafeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec824d1aeb129b8e413344c43bc4ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b36fe5b90dbbe8d6e61241d9dc80242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4c08bd8987fcee97d94a9e507bf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565a467bd82fc9abc4db5bcd26dcff544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b341730403ad93774980e26b168445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9d6125473a6cf6cc41ce6c29964746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f90015db254a720ca5eb2205b5d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27410eb1bd0ca32b41f668ac524d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cde41e3953a424031f5a35833c924949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665ae9d8c4cf9f1d8c8db78c1d58e9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa48b2bdbe6844b00c5300e9cbf4c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e6ad11cc9f959e3d2e92e41b4e0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632828e46c363634da73211c433ab5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc40863c92173b2c1edce6999fb81154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da671cd36be6776fc3d9a257bab5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5ed9c3c4a0b396e6ec7ab633fadb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e3878d2ada0365f0a6f51f5da255d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021e5ba5da875f2c01a40f05cde220d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635adfa310f2ffab6709bafdaa3b86eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeea9d52e41fd7275bc1e46067b28eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07dfdb3209b7e915336768bef9b75861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51073bef37bca6893a9d849ed508ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a0de6454f4d35a2685b4aa71cfc0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339eb4ecd02ce738c226be1d0e877f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c83128532c8fe0223e608828ab5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9924d4d94c9dbf991fbfe3484d8b60766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613360524b162bbd4036b890a3b145467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ec59b25fa06ec1fed1d6f1f87285d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92bc26309a786c4f3f86129160556d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc05d24018ac65f7b4aa73d8178a10570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862708bafc16e4e1be105570955d65971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f66676c1139d6857f161064c941fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6669eb8e24d3dbb282fc2314ffac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83227f35348f3e11875eb049f3fb0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7896cfe97163b2f38c66538a1682b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108467bb3a2bc295def48b8cda0cb6fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2913f5498e6683b4f1d24916d048ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fea1c66be425c78e444159647301e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d666f8538b5e88818529feaf94a2b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b32f9aa401f0d6e4f4247703b81180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36814993585ce7e5645434957149e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727f6157670618b416370e53ed3f2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f919f0bbc639a332592ce7ad601841683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4149fe53f5235f71080ac61a1cb9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9967d620f7161140b6e5c94f9b2e2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690239bd1ffae79237171f1f4c5cd60886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773877a3d1c0e7e9089e1b34d664bbfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942d1494799016835f3416916ca19288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089168604638fc64b6d8734fc2d841fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895f0eaff4a6562b2f599fd7952254790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc90e187cf0e89ff68e9f72ee9a9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a368c68b540dccd0744693228e576692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53a4ae7406f25e5e6c28091d41e6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6cd9f574ac7a0f1fefc075085837194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115eeca03abad70913441f3eafb780295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea87e137d5960cefc8101d3aa1e9edc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c58b31ebe236296252b78385f7876a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c911d9638b80290f5f9a44fae0fb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295bc538c950ea455458081ce0609ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86116fd1bc5624527fc56bb187a527e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d86c826cca0515c16cb828b93d24a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d23426edb639ba8f9fa42730b25a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3705ac0aff3328ab144ce9f242fd8d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac0402de8c65faf768f33fd4116eac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11f5f85b892ac5828dff81ec97c23b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f328a8218301d95da57ee63c4aef404106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba2dc7471b32c07a604b3c151ea33f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e76c65e926a2b7dd06a2b5d4b5f693108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326ec9b492a224501bda921b545dd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643c5ecd390b7146ec6b070c4c0b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e34422cca51fc7fd07e909dc7dc7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9751957a2054b02d2185397402133f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec2e0a22f26a044a038aafbb46c831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc90de4dea43b5318d4e51e4cdc7aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b3ee8988f7978e5e08362d4ba36e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf28d24a32e09ccc1d2f0c7d6f0818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c520ec120618672c6bee75f19688a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd73d29fa3fee184ab43bcd55d9367118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d0067a58c314318b50147acd70959119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0615c15b4eefac2bd7aae0024a676a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202413ce0589b12a65b2d237c8bb41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac08d9f3292e7042a27c05477e4cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99386d319ba135898d547ee2fdd997123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb55d7110d34f1e211d1077877baf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc456b24a32153bb7a6034cdc3a0ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3ebb50fa783ea7e4abc5f36f26b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1208cb903e542cf8ea7680ab237b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7095e0e72c53b5b4be19e3b629ef09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45703fea208d3af715225da89d9ae8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d218b7874d64fb9ac35a680295d882a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f91d0aa1f731ce5080db940dc0dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32202e23981588fc576745186b8d962132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36db582bc867a1416aed4b2672e6ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7cd852170fcea551af5461747bb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d40eb57b52b1776d67100662758f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e05ea49b85e8e62b750601208c7a32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91b6bc0471e2b2ba622ff1b5c31267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c774287c58f34a687c925e71fa6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bfc7dfed5c2e132ad3ed47ae1c71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d2f6d830b6e769e39ee35e1eb4970140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eec577e750acaa08b516cb368fbe31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41641ce09a3aebd9ce8d7bf299721669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2ce38deb188ca2fcd50af99232084143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cde4af47aed875ac3d8cfa4cf5d5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956258ddf68ac094ceb8f236f9e6409145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4cf6db537df0e9002320220b37da7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0d424b0aacf70b616c450810dbe69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60db67dcf1e6179bbdea4b62cb9cfdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87924fd468bc5054fdbde93ae0e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d53df0e92a58e8c78650a543868000150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2d8491cfb8954d9af9f3dfa7b981151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddeadbd166b9e3d867968e0a6b473152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980b54db362e03eb09c65695e7e441153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331077485dff91f53a6a38cd7f919fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040892a613c00b86db1db6597c450651155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2a709299353d1a9227a926e0208e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6e7b12ba6347f878f1a653b5178b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e873450aa0439889aec15e8d7266d31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7de81efaf27a9ad800d8ee9afc358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c34a92eedf53d95f92eb1c9774c03f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60023864481ff5f934079f62278ccc4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80650ec417c16f34bebef8ef2862320a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f12c78c4555a2ddbe199f680527ab7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b40e626386fbd1e840549eebe79c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7061aed12daf2d39cea8977948ae46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a11f536c5e063b53104c4a86f74a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a8d0ba6e1e94d877e7523d781c65d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002eb2a27bf9d4c505c506112ceda28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c95befca4d5746442c20f49b7a7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71606fa73d1b89148354d24d964ebb3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60116bd5e3a8700458e0ab8d20aa8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e34ad8ae110905946312c07e479f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee810952b450c87927339afe7e5c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d3c332fe40ca6315730fae808a939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec517e9d5ae813e6860f5d83fc34555d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de249e641717c69b2093244b808f20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823898dc0c100693168cf1de2725ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ddd0aa305bae8245740c7ca6a51c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f20dffd65f5fba8c778525b65dc26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f1a3b2543fbfec8ea0bc89fd932b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9883cfe4c8fb6df9e5454bda57dac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f064b615d41462f6f5971c2e87bfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf914eeaae44cd36f8c932c93d657f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe90b0cd8db2cf42904d6660009e769184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9653fbee69897a92d084df8bae1fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1267bcf553a75d606443d3c89f03477186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e722d41e405af47fee0c4c720e4af5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a619c087cca34137a77d32573c6bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45be933606135efebab73057cf5d4de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3c0f4e4eb8f03c841ca89624ea15c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fad8906d3a9afb54e83f6712877958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e95f7a3fffd6ff9cdaeadb374d895192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fca9ff11cd0737f1f8e988138c32d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb8cbb26de5544d25ae033932098f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c71a1434045ffc43b5a70f6418a55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3833a3dfcac2c53180ac48498188c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05e613ea45c5cdc1372ae82bcfa9e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e8019d7cf9ca2ef43657fe34b9f6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7d50808ebd0845dee9e3ca177d79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2183ac28912f5b9d264ade2dc982d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd8cd09127637e3a5fff7638bc825d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d70766b830b2e96514994c8e3bcce9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e458171eb514a96756bf0adcdf0b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80cb9a79bbeac76dc5b6a80a752112204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1767e36173a5f9707a2a35f0e74bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7668f5ac48fb315c3bfe130dc36ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bea0710cd2f59e3e7bea051227527207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52442e63af70cfbd34e999010669f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cceddb3809f7bcd28492af787d7f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2de521aa763fc7ef45f5222024348210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d91beea9358e5074361583aed34143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af844515b23ebb3000aa4dde57698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b6cdf8997d01b3a7ef1601d2a0d13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0b36517e4e23fcdc4685efce9158c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc30587ba833e8a10c299d216b5ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e60e768b5890dbc932d14f35901de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd78c9d539799685110ff5ff7128bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672743b0b791bb80dc4698e525990524218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ebe13e16c35dd61563dd95a9f7e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c88625c1b2f1ded58c744d7f1e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8bf5e69c954eefed445d5ecb026d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e567cd05ae2633ef3e10f2707178222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e5e6760bbd6702c68a7b9663984f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cdfd98f3544e3e4af523a08248e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87753de93ea23682effb4df498ed3fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf073e19edbbc46a5aefb96ef80f0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29aa3eebc5cb15a57967439935c8d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9fa048a6c0bfd39f2711c758b0cee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1964d2e4c1aa5e9e3403aec84f378229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1a54493ac298fa169dd805b38e637230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7085ce777036bfd2ad71479790ec35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c3f328dc0d49277888dc3b25f1a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d7e0bd16eab380b440ace78f044da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2028fbcb8183b6964525decf588fc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027da88d7bc022ddfd50ff171e7847b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be27b189652e1a65071fa12a22394236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdc5dcf091144db265683b4086762e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e328f3f5d29ec45a85dc26d5ec8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d425990ef3c3b8cfcea4bf0520ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21728dcfa347536410f3ae1598e327240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c7ed1a9d6b701d94fb999c7900b1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bec310a0466cbd966b44ca172dbcb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cbd494e5c2ca48239dc772c08608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d347728353126fe182a32d1571e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335daad14b795b9f4caecd09f11ef71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bccfc647f194a3121b5c9e731188b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6950292daadf0289474634be75e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ada803dd2b702528f8d038f3d6ccc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838d8669abc14fc0ac522f0f9b6747249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff34bc6bc06cac7bfd79c01497ea6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34229868790bc94c1898ec9ff7ce95cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d16c02d1d10d911132ab1affc7a4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17deecd249e90e40cf601a7931ce819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2828980b34e22cb32f19a99ea5c338254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73297152932bc6cac544553c2f3384255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfa7def57623254a5e9e6c7445c109256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9449103dcbdbc679f9fb4ba7b64c96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d898b5095f4a5bc9c23030cb0905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba139f4f7ba241142ad89f75114fbb8b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaea1ce170186a1481277b8d8d8aac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3ef6a2b7424d1b2cb001a7ace84e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d99040078a518be6342d086feef8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f8053b761666eddc7739e0d8a942263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8d59c1d999a42b13a9b5806f9ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443606114e3f8b1a0ccc50a0fa89905265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b1f816922fd087082899502ed588266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be360fb137cf6e327fb77b49f9fa48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc35383a27ad525b36ef566e5df4130268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c876085abfd92e4f527b1b084e92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ab91566ccfc20bbce8ffa871eac4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2ead2a7a40c21f0bef331a3f497f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec7576e6c3617fe37b352f410ff30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3010c6210c51b85784a7a485126df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c439578a1288a148748a386ddc747a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4544ddafbbb218a20da780fad334f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61b1436245f09982523fec128f671276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866636c4bda1b2ef0138bb06e8e30cda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc30c9e0fcad6a14a56b9b54e4ace278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63852187c25dfa383349007d600ee6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ce800635b163d6eb75c5b1f0800f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41daa1c4ad0b5dec416d50e9f2dab3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239f727b2435fcbaa30bf31a081e81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34689a342178624d46020169e2c6229283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008c3ef4a6e183df1b96e701716e01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39359f3a10024547afb4c022c4691962285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc579b6fa5002e2d74098f17bce5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04fc7e678428c3aea5dcdeec434b02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244cc4d2413a17b67cae4abce4bc70d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c35269932390344a1b9ca3116d9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1238a687abf1d5cb9effc950ed1d74b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce18fb80b2f1824ace3307c6ce8ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676b491e6978fccbfffe9a2a970e4cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37f2df7ce9d1da16a751a123deebfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f52f873719793ce216172f4712abc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127543ba6ac7fe181fd562e4030490ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662c8e9ab843486d01c5a4a11374507296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ea4db1111ee52031bb34ca7a3824297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823cf93c6815cb165ef0786ac7193a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98003d5459eda314dd6717c53d54db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204159c9e6c9e246f61f32cf4475dd2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247d123068afc98735f2bd6637b13d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd4b131978440e927f7b50f0d4aeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da6da9c6490ea18bdb1e9250966f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6f84a5f55b75784431ec1e62ce3e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f972e705d022fa422a1f7ea77e245a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578279e42764551f5a0847df94bcf04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139897267de17dcf6d9bc3c459a35ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a8156566999651649219200318b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877a6a12ebbb1346b89d10342d1f89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3bcf5915bb38f5e8852ecfc3e0c51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590c075ffdf3a72683e768fc7bd801311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf885d06e3de118dc0a60c7565fc86e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbd3d11674abe1923d392f043160d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5ebf2242694851bdd51db9fae604314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af7456d7f8786952680d6a6f33c144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c977cef1882adbc4b3b827fd73b4ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc78035a0ebcafc39ff30c715b079e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f63192bdd77842c48cd948fdee26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788665d8b9ff9016e10bcdf9f153b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3997fa0921a8b10d12fc1deb8cfe28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa712020f4ea31599f512ebb7e5d88f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d78d9e361a9cbe64b5050e8bed424322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae571925594f2fc80ae95ea060c03a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7512bb8ab65c636bed031d7939045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16dcff0590ab0fdc21f653510a0d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e7c9f721ddae3f2148f3d1bf9f4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73aac91b566b416e44bc1bbc21f06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86055d3bcaee027c450fa02822e918328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a442a3cad4c5a204ad47a92539402e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff668a0db53c3769f48e37ef7b7fe2b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb713068d75a2e197c75747ab5b29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c153a0d11153b06d577e6136735c17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edeb239526a56a8278290a51b01f2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ccc225f852271e3117180bf34b20a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1775bb13441f3aaebefdae61787af2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495f7a5669973f08e6ee02a29a6567336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f873ebeae0f3a99f749ced392bee4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6253057723828d125f1b49eca244733338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c76493f6905ca6631b2ca0dd08760339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f3cd93003d34065850e6d1bebe9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d804f5a97ddfff8aa7570d2b7b65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fdcfaa8ff9fae627a93eb2800e05b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061795a40439ef78b658933afdf1ff73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fe13579225820b09716471293a6f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac97f9bca4e7daa259f78a69bbe7464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61835583cd17776eb268bdb9e361fcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dda5c2b963a202c315740b49651fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c23cb4cf505332e8b208cac34f694348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2f70880697352ba2fd4a78a1a30cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2cd4d62e296bc81eb522a6c07e389350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f799fedfad4e6d0a77083bf2bf36d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e8f5e37e884dc02d747aec83ecafd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e30a5e828c634c19ee50c33024603353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c130114b8aa906fedb562c30cf0ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425b83b2f9c83f41e237779f4d0881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b49b294024e7a3ed1f8c9b0a2b9e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328abe2dd289905952a1ed4925a66346357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe1162edd35ee7bebafdac456d961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b81944e82d50c2b02e733fd2686b4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060cbba91f63f85e6f4a7415797cce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c4f1bc9ce5ec00ab732f0bfc7e7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cd27297a07c97321cdab37f8a6add362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da1c8ebb72988a5d65e4f15bcc42c0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaba0114d5f628e498ef755c67c378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562fbb57e832188d13caed5b9cd79d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fcd919b3f00557ad3c36b6b707965366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc81c4de7d88464f2c86bc4c4d37f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4ffe499995e0c98f986ddfbb7174368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33161512d3964ada529a8607a4158369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d0a6a9653e55809d2e8db92a0df7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334cdd25b6a73de2f0e8f22124fe981371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7345695f52750b1b6bf6002a717ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc261c90349bdfd759e71c039ba7235e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e2384ac7f4b6ced3bdf66171fb34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e71600c0ba77c404811e713b6f56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3012711ba57071f0f8e171fd6c3b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6fea78429e8132142cd573c6d41f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b52c07659e1b9e2cf5f5845eea029378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fe98e6418ff854bd1d1d53013e39d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff0de60e0637259088fe8a20301df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03034f3bf13f35d6c732987d8b65aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e21fbdaad28750605c17b02e9dfd86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e18e989c7da338521a0287568a208383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a235545d49528b491aee0228c785b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd481ee4a67b1b447b900a2530edf750385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d04169315af812f9cdc48d1bc0726c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12507582472b082c4316f5ce0c66b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f064609ddf0174a0a31b8acc59d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d8e5e4de5ec39b6417f777f1c14b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d1ce8d1cab9aa404c3867110b8ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21492616f4797dc46fc8556067a47169391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2151d3ad8d1516e918c75283c8c3d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d28c87774c8c24f3d0b2b7cc528c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b29071287d496dcef29f4ce90a9cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80436ccd7bc9e9dabb9140d037c758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e9fd0d617da277491a5cc5a1f45b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471a9118c903f12d681de923b661036397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b74efca284ca7bd72a5cc33d979b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821cbf04c1316e75deed0d46a7543f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31116ea39ccd8f8b6cfdcd3288b72ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda7c4dddc1b7975d870dd3c3dc7e95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0469f5ad0e848338893244316bd63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42cdb36dd3faa25d49b2fe082b502403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32a0676125f2f0786fccdfc42033e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c0cdb7f48ef4766bcda6982369c33405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ddb7dddcd4290fd8a4c9189328a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee1203bff093724fe5fb3abb2d043407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4609dc930a87d2c410340929f0dd49a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e826a3f115a9d506cc14b4257c4d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4847805de4fcc28f6ae56e2bc2afd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b04292fb59eb7936be2f5a492a59b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ec7a6f1d6ea4bc102931c0254be1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22599415919128279c38cbbf5e52f875413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1031b8f658897976269c8fc748649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d972bb091214639d564ad4e7bf4366415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af809d7ac01f4aab95883ab98dada195416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a902ad9ca91225b58802759106fbf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e942be1e2e24652d94bddad140384418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863283aeb992e54f132433ed2a44e6e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0678f5cd1ebad6254938f5083e4042420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493bed21630234009247c22e0f959cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82893fd986122374bb82f3aa3a3af6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189301a11636ed71a8eeca6082ac91d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5565284f079ae56557a60f3f1b0fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ebfc71961993846f0b36c8146ef86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08083213dc1cd6e09cf15537da52ede0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7858eeb87591db24015d3a889be4bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96340906f0ca03ee7a95918ee2703d76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7b6bb47fd892a54ca0ec4fd256da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144d6facaef042241b1e6287e94278e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035579ef66efb24f213647610552b104431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef85deaad7c3ad37b30cf09ebee971432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095074e1a320a0cab8e012854eca3bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d936753e02f419f01ef13dd800f52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d177e169c25fbaeeced721098d09a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bfcf6a4fde195be9eb0850a13c0df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e60b7a248a5dd028bd6d128a1cc8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d33117d1ce14144e39d9d2206cb6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01400471a3a59bf655f70d78e826d72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7f70e4fac989f8df068525db0a4b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be663940271d591bba61342b5ad92b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d451a60a273d9e2324f1690b0ba9411442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52462c712993d3ac4586b83d99113443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4853534b8261d27665a6f6e701944444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e2ac56b9aaaa543eae87797bab5bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eebca2aa34b70bafb50b4ddb3cb4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8b785587cb64620d3a4ee811a9042447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72a87620c4757a07c64729345db05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a7c8a40c1ba9cc71cb6ca0741a78449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723118f272a4a343557406c17f740dce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d26529505ed8ecc3513fa0345fd5a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0b9cedaa3620217440fbe9803c232452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1910f2688c19b9e13c74dd00149ac0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91ad6d620d86b1f38a82d0cf099776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40390b3fcf6baadf7d54e8810b0ecfa9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7350370b6221c299c7e9268e2b8325456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e8b40a356c1180a983a0a62f96af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5128ccad242ba4f0479f22f9efb0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687eea981fa435125af12d56f9c454459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66848f54f07e72520b8ebbe670c84461460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09e0bad1a3eda01bc6810d8b6b6117461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1362051034eae86fb9e4f928a91a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74b4aa53c1125ad13734e5a47b8a49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657031bec4c75050fa0cf19496633f77464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b24ac97236b23418b3a4bb10410e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091588af2bc536ee013e82ecbbb8061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab2f991e3c9d4bebf602f9e434f69f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e055491220761746276b133f603c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b2c81325f0f7f0261fdf659df0d06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eaaf22c75bf7424f924923a871148e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53414d3774ae056ccbdba6c8d35acec0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f83cfea34c347265130091bf275e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6112b3fc62f8627c9cc4662b3ed3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d810e0ce859ee8532f4cfad3f5ca03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416abb30b9d086ab514c7f70a7d25790475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d1aa96246bdf6b16135ce320faec8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a11125b057908fbc20dd3955b9fcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a70213c53091d9331785936102ff7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b4d8910b3eaa5f1f9418b35feb312479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f58647fdf86839b01aba8e3303ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22dbfb6cdbd79fc39e20fe125d69f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3356cffb04da12350fab50de79da7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba378335b979cdcb3404af28f316c58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88543d27535b0e6429997bed69ac7b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065fc07a89961d0d85560f33e16702485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2568eead9f2d4409e87fd79f3043cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670919e2657050a0b393d5967faf0e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e468a4ee043daf9812f85d5ea299488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8d3423f1d5e1f5cbee6aba50d8b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a3024ec5ff6853ead087d0d7ae87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e07e60724851729221822dba41f26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc0fd247e17e7acc1e336e8049e70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e013c0ccde2702401eb68ebe6dc52a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085a0f8a2984616847efbf0f88d1cdc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130dd8f57572be839d16ae41cb1b15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9d435f6df0252104b24147f6549b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1be0656fd4fad01a7166b8da0495f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1dbea09bfdc1efa44b9005fc0a12e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd236f329abec856c05ab94565e1aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884d2e4137acdc1aa00fd6ddb4b8e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7d88f7b24864d6915095177e59c7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763cbcd249219a724e72e5dd1f52dd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca5b2b4d79ca1f86176fd5c8a3391503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfcacca44e849dfee36d6845522d80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd7a9a63549b6f253e5f4982152efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcf58935d19b601996003ef6581d4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086015f8ab5e576d0b65fee1c9f1e1bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b83d30d4f1f920d98e22fe8c42b24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182179a6d60d4ba57928cd68c83b576509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d7e7e1f368afe559ca877f369ade510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7886f5edb80e5236cdcd66e097c6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4362943822e69720389d814471f303512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815cd9f5e1435105969f35b2dd726d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e1b5b88d979941e04480810976a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e982aabb87adf982e1882aac15bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce6cad04c499e22e72078ed076e97b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe97240a6a14cb71c2bc52ebd38001517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766e9072e6f6a83429004a2e6cf61b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83db47222df8f88bc1eed07e96c8d4e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a6f7bc30cecd807044e02c5ac5585520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc13c62eb86b6c1286df02d0796ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8438e0a5cb5521176cc2e7042aac8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef4e9c84cab86a11833a4127aa544c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d22c4933f65d198eae31c463f525524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95572b3093561a5d7caa9d51c23c7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab7606c370f1b1910e9d35f977fbd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd096f8b07568c20610f9852878d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1a0c15182d6713b0341f51a8b4b99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54024ef81f369b7188eb9e02d5281e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c58ca7f5e569ef615c8f02a113b37a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451b67c83bacfcd172d529fab98cd7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564514bfb93ba0b8367e085638e05ca5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9aec4c750c010adc8080b7159b6cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89c2ccbafce6e43c049da19bc3d60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ad9d7f83434045f8466696404522535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cd9c4b08f5713b84403acee2bf46d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25c73d496c7397f03c399d996d921537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e43b07e235ced69d2443743b283f3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752fdd7b7c458c1ffcbb2eadebbf6a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffc268c99a77357246bba0a0ff52a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91bdd2731d4530752efab20d39c0ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dd9a677934ab07369651f874a43d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04435c88b04dbffb4dedd49694630a2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cc31f126f2f734543ddeb471fbe4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174879ad97a5956f1eed8a322188aedc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273ca0558e4bc2cd57af87d7d5bd75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85e2c23e6b9b37e0ef87c9bfbe6b82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab30bbbef1340d650391581018746c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f914c01fc566a54cc363538528e2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f5a7c2d9cdbf56bae6487778d19c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805dbe4fe6c7120b4909439cd1971b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcaf1616fab53bbccabf41d0cf8b60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3229856f6e315f5cf1d28d0201a22b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca8cdc903bb4a101595936d46cd89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67b252036ffa47d8592091f8f271c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a52d8790377410831554b7781ee85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ef4481856f48e457323eec9894aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce4b0e80d834bdd35cdbf4c290b7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b8dd3e90c0c48a0ca9dddf4c6f90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab97a5059486be439b409de7c3f342560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa28a7fad77a7bcb9262ae55e0b5a22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464505d564bbc72ae4b5a64e81a186562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762150e34bb819435475dd18f9ba7650563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54615fde4197220967a92eada051b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c2a806d4aeb5ee8346e878ea6343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8ea63deb3163732c3a9086fa5a555566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8013d2de004fc424993857045d9276f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5367e184ae59d9ee6854cc66e04f0d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3fce5655f0aed1b3258a0899eeb55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd4d76a49e4e4fe9bff885a7b8955570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32804cc48eceffd7e937a24d1aa5ef23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f7246e269194af67ed4bf3387da00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e34976a6fce1d3580ca895de14fbc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c61726afe9e9cb39fa49943e599a37574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e170903d170ac5bdd348e9a1b8e164575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28c4737c6a073630a6c242def18c3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a7fca9a1649fc9a3aafad0113abda577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d74a025a03b0f62cd210fedef295578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e4be558c201260a43bcbb7deafb56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd314cc0cb06e9357ac455e8d1ddc7a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4160cf1e17f978bc9e356a5208778581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c516a48dbb21820eb21654418d6f0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290ba56259a4a491682ee33b7f24caa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7603b3e07522a03008a8fa853a90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58befc224f8ee87a81d5c8f2f9f7edec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fcd6bf5b42e05ef79a0b670e38248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5471034a4364d8d32d6a6714bebaa8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7c8d87e3a9f77223ffb85086fffac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4b400d82b646b1eec5f4ea8778f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97d2063f4c66a3261d92bdda218eb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dcd9dce77186f63d20199d8aa16bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc6e25f4de7c31ffcb0f61c105370f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72392a200733fbfb9c53b0c19c9f2b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31eb07983cf0cf06c7a5de880d493f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42b7b7d61e7b9140adb96adeb6f3d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e054ebb9365adada000f6e1595aeec5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a04460153fd8344e8c86358cfeb8bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0776c973fc82f08c9d505c3a28d75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9988e9c01aa9f24e88461721fda174599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a764c5c9cd6b5d1fadba74b9fbf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c8e120f1ad449fd9ad56550c23a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cad67ff6906a99d80ddab88f4a8be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe794692201acd8bc668eabd7e9a472603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e9164b07953798d28f74c39e766e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c000ded0aec7ebaa104894d658a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacae0345d2d6cb3190ddb4f7687368606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a16c315c7f49fd315a11d1b557a7b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507be2d702303fe54b098cd3b52706c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d47c95107f18c48835ec1a322e1fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082d0f17d323bd63aeb45d99f14cf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643434b8cc9121b1d500cd96760024ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b8b33d473f779a0fb3ada973a3d3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715c2150c98d0e17129456944a0632613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872499e1c6433f5354e43069c752789a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c01aa273d3e7279ddd0fa8feffdc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86481f8856e96912eec76adcfc525737616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9e26331eb0ab8d4ab74d45582e409617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803b81554b17918f921421503630ff5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5a4e318eae0c63b5ddc2690662f3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515e41b52e480e0101d131a6b8ec23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381d925119be6a204ccbbd4a35a998c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb3ebbca37740f6511b4a9d504dd10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249c0b9ad601ff8bf952d0ef102af01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2bb7c5adec41b419f53410e0ca9d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ef86f683f6e5e61415ec1c2c2e4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf016461ed3f22fe44b4b09c5ed3ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebc450c8549199bb6d771d0eb3572627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df8dbee9352405c88785a3342552eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903158071ef5409a19a0773eb3b7b67629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10214e3e054e1b437a6464a79ae75e00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f3db2eccac4b1808200b5d0478028631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ed9db29afe82b03f5dfe4ccb1763632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f32b92b4451374e427ec85ed7c70a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f1fdc7916bbbc7ab9fc94d64b535634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd44cb2f49d17beec1340cbbc60be6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057d09bd60c85db7c2fab948670d764636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794d2f1046364325b8a5529aeb3e7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62ca2f380cbd1eea6830c9c4bb435d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc90a6ba8512896286526f6b493266639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c62e340b567cb2108de541080c30c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50916bd1b6d9ed827959c6e48941d247641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715205a22b1db5052225d8110d8f135642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479c7c569f2c62b7ac0676336ef126643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a702f4984213aff37b3263c7e623750644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63993ab48dc83d19d1136fef6bb3542645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda1a729ac69542031f5977a89c74af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c356aed86f21abb799c2c346a5fe7f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5a827ed50447a7c29e08b62baaff9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec586cf8ba53e142c75bd8cdc1d47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999cc89d8ea2bd98046aac101897418650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84424eaf110bbaade3e0abd5c9b84d57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8642dcb34027c6475f91bb58c5a63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2505b44db51eca7425601b52ee38e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957bc78e24e46ce8cf116befc998a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e3d51bbbe1e03cecafc23b2e65b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2713ed522653344e0f3c88f5c799443656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ce5d8a855ada719489d6b849de0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848916c7fd518270fdd79f513f2f8ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af8810ac697a232eac2a8fe0ffebc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f7e104350dc727aae925222cf08de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ab520644af9b6288979b56f27ec1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040ee90b370587110a424213737a0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa805d940199d75147d79f0b03137663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3252590975ba2a0f568c2bd885462664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde256daef9ad7f1aeecf7facaa65520665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441c414f8472db057a0ad4190ee3b87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba307453bad5d7f87d633441cf919667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583e8f91b793a3d4852bd223331538668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533f5f7ed7b4bf5abc89c2b49815581669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d3411f4533f0d9b07d1a546084b6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ab8277816f117faf9affeeefa9955671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49957a2db880b40485633a7a89238bab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e828baea5f5643ca6ba92dcaf84a7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed393528c7d05e27ba138c1a1b544ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d828f3d908e1cef1395eb279faacd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9124f380b5c6363f7af592bb3dc00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ae1281faf6e40721cf6078ff14ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3534722b8169cecc88dd80a52fbba6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df772dbbe5260483552e40f847275a5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf683918d495f8d03dfad9d69a3664680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e039c107b932cfff6cdde5649866681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027858b2cb08429eec57808ee107dec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b87678317d072ea7991e7dc04c62c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f154f8cd68ebb15f96b046af20773684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedccdb04a3a5adfaca38a000d0cc20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b896ded978b0b63466a73e3de9e27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e15d45f320837bcf467ab04c328dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2cb8ab78d34ad267fdb2a08063530688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf4226b11121f911efc423112d0cce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362bc8ac944289d1b8d3de509009052690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6a3ac447cf1f31bd76e8974e8b2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee47a7dcb758420ab496df0137c503692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ea67a6380a924e56efe9eb5616932693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee91f16e893cda9bfc4040ab848e9a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97357cf0568e8987e8f20634f01b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854e8e258f4d8f155c30b1741dc386f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006acd4d2e66a7bd71f25a9488de52c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a272e89ba97cd7bbeded1af0204ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d6912822e9498add44b9018d8bbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614fc15530260a50a646a6b0dfb87cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba9aa905a54913b00b1e82e5111615701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d559524a995f1c4c69d9cd71604f239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf852dbebb15f8327d4cefbf008d37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861a0a349892bd10a6062f8233843e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980449c49614af1817fd85fcad4c93c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83684e7d2ea3131ada30b1d649444cdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e85c1c3a351899379e94a41dd8ce3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f38be72efaa83c0c25bdc95b77633708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8682ab3f6e7e4537343c05d4014bec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41004df113f102ccaea7f9f5a0d18c8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5af8eda62e92d03bbbe9e88730245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1fb7aa6bd00de6e62c778c416bc80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908d8c101777b415fe21e707e11b8e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e19bfda7df07373b7f0ba491d2466714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e32102edef57730a4a196f605345715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba291a6b05ec9d522411b20a412aa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e5f54c6b942b0e4ae16dd7b291fe3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2d167698e62ee1da90d70ade5ced718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1349eec9e05e19037f0f28ff220e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe260a2212a80418ad816bfd588b81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a618dda4b4990c72c973afa721b863721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9b6142a16f79e28eb0d912fa229ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ac46332282bc850ba292b1f8a84b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e454914f8a3871c0b4883c22117d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88366d8fdd3e49bb0d046eb2f2e5c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ac11700ff249292368977fabe000726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fed148c3564c7b4d609cc1112a27f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a35c906d21dfa6f8e67b86768afc90728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b1ce5c72d0689953d6f33779db85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ee279533a274edc5507f9c4f0473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450eec4b06392dca38431dc3433fc8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef125f530b0c770a55f1124141c70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08efc3e166e0bb6447952f1f061cfa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63d7e43a61b49213e3e12acc53e87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0318a5375b0a68a7ff611842bd770735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e997eb19a49a3c55327e8eff4232d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c320e25e8b83aea7e3aba1db8bea01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f112e5de3f32bc40cadd4bae8482738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fdd8c56206bbba14e0cd91964c2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf030937689c99d5ebce54f2ada582740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19db243e90223b72ff96e94d31c85b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea02045b4ada129f1c0da361d32dc0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bd51827196577290aab5aeb09958e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdfc1b0f2f29248245b23a8e72ffd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717e993128129b850d32dde78de4775745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f09f4bf8cbc0a0b8202303ca38d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc09149b01471739b96f5e1ae811ad1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365e0c7696d9d6bc96d2a86021cdf07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a96b6b29555726715166df0022bd97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c92296159d88e545e5ac79c4c4d5eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19276332c2181e065a7884176715170e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cc7a73fa468d69a1ec2ab7cd95e26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc126a28276b0ba873aede4eb61363f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0a4db40d886cf0106e0316cd55fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b1955ff3c46323bf316f5f6308760755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de16c8699b2adba59831530c848cb18756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f58747c0933c2ebb010ba03f45d08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae742ee029d2614536983ca896ab80758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459327800d52b1f35ff37f27a43f2af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb87220f6859c2c5848cc81fb67ed21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59131678c49768f832e67658337662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5b181a18a27570eaa4017d1ef4563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e1ee684b42605c00c20d120cff744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582df5197ae89f712486fc4881ac6255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de621094913e2e06cabcbf22f93ab836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c19ac1a4fdf75c394993b2aa8e987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44036520cc178bac1bfd49eca39e1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55512a13f68d71d2a91c32bc7adb10359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6933e0992586aaada9ac1f5ccf4bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c984b507b0349ec3125cc199c73f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b8d8415fdd0dda2f9b60739addc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057acb6a946357fbd6848fbade2dc69c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d559ca65128034b5df0a7c6d795d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e918cd26df22cac8f942f31c4743fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7beb027e3a4df909d002846d67c4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d35bb5ec0ec0c2aaec8ae84402e2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152d40e3d2958d5221a513e5f629ac518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c26f1439ffdf3262d831943149783f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e0c743e9bf4706b0c1fcf4fd6e6cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f4fc810b904e5371ffc47f9cfa9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e080c4657cd880b3bec93a99d292dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8de89e6214b671cfe280e6c5f220b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b1d86b72bcb750b641950bef675f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec33065c4744360e2e4b311aa2b30f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc89b3a6d5573379e6f4ad9e4a083026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008251a4c9b9d48cc02415fd6fb21b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7dffcec6d899ebba91f4759a799928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea808f36e3fa5bbed32ae3068f31a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbba5fc2945a06e27f2a0db8a25696e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a8ec900347b92496823525c158da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7877698393ef3dfd7e125bf5a42b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859de0b993a68700b2df83bc6df7ea333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9161f0a32f52f96c333e42ad5835334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec1c1722a3d727a40f0aa05e2b8de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29748e3c555c2f8cc1bb0c953d67446336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50a4886aa1e7d2d59c112b88bbe90037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bf4978b586d3547ff8d45b5dd67f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ba3a3a63d1e884d39973bd71fd40f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b24babfee1459095c952b3ca01fa140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6105713b71d539c5515e2d15f964441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aced291b1132404f7c4dadcc474c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a9df993fd8034217f30a2b91a50e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d167b6eb9dd853961b3c173b7f2d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c06e85e937d108f89ada5ee2717345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b38af8f798b4f070c5e8b6f7e6ea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a0c628289c76e5c42b302f798e7b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60e6fbbf70e162ee7281c8cbfb641348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974851621ccb4ea692c71149d1bd9af849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b19267112ec3bde12c48efaa0a2cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06bc0915b546c9741bfb724745fff751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369dc23ffdded700f9ad230dcd916552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b611704adf0ee099cbeb98d571c499953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa85bf006fbda58287ff142ba1bb7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406ebf44a9d563399152f81b5853ede55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377aa601679fa2f5f6db801354147d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674df49ac3eec9af06ed632c03a385b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ed4e192b7dd23e7465a1ed3a24a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bdccdf3ed1270ceea547e2e58e8d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa13151d55df57e0fe41c258873aae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a893dd69f86e4e27746f82fb862061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61a07c4f0ed9b90ffea22a8d6e574b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571093d8ed1ed96c8f490c7ae21ce363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896066c3735056001b705f42ee8045564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947aadb1f7e20bb8685e4e95d5caa6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4756dd064430bce683add4f2644ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4653d474361606f817a9fe71c6579667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d32c7a5a09da8417c4c17f53a8533b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7923c4b5bb80ec9d99fafcabe59a67469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066edaaa9a9af1670c1dbf9edbbb64c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a9c35cf7e0c14e893f4a5f19ebcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39caf0f47e52aabe96496e22b494672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a77466238e2cf77e9f23f28cbc43a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7601f3c9e14b61a57fe86d0a29c67e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681f39263c5b338df68afe53ba3859075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7c50a0ee546c40deae687d50becb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060c938b490f37b8149ef2f1e6ac2d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ce5689e828d061eb3cb6eac5258bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae85e1cceff10d8ff333d4ba7e3ec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c44caa466f4dca5f113d5f46ea7ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a3d8f93a200393e7386c7cb9542881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222accbb197127b3579caf161d55f2b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606869f1492ddce85ac80dc2dac38cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb4b7fbf8ca6d8abf5c51ba0f4dcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10f91486cc2dd04c2c5dc8991e94e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c73d9e245e2c02d078d180b117be086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23997522c13f31441a123a55d4f47e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee5a6cf8909951d1f399746ab7a19988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba79372df50578bc69326334194a4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055edd3beda818a7aff95d506cc3eeac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c173024098001f9e1e67ad96ec8c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e32a5007e7bd2a62fa61fb1abf5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c180e1a1eeb3e16ae3120331fae86493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b5e203804fb282227b9b24a0b968894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d256e821501405e34fc89d11e250e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702692143646fdcd04ce92892fec932b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42443e5395b8c917a66b6bededf1821c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cda18f79a32b7ef8f59ce39255d0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071b1b7508ae07bd4a79589a93fa10c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dafe9f822b8b06458eeb3f115c9c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660373298cad131e4fc26334f6628b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6365f803e91975c6e9efd4f6cc2de5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd787d594926959a0588d6343ca02f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccb0ac9bd2342fd590b42989739db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858b60eb72f83491278567642120fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d94f6492917f6ecb12c1bf953438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a0f861d5c4fff3f7897bdd588063107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c953e05afe18b8fec864b7c6fde0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e436e1c926d283c29e5212ebfff6410109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5e570a1b57a233defa10cfd7f478110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e892f5df137e1ab1ff24ea8f7a35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c00dd8ef643ecb9ea313ccd40de9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4a046aff3eb0c4b5bfac93fffa8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6bc24f278f299e39ec0d6399dc7a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a4d3736a635ee92288ae070165b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1e1db32b9ca3ead2a61b5dab3f05b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfd36cd90c3216ffa6976ddaa026f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371540638f615c173871d5546d891459118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79955565da0472017276b4ab4c2e737119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d5147b3aa29b23c100b1b3c66501120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59229feadec369d48720677d16227c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41b46ea86c0faf9ec712d0d2e7ee7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2b600d2cdc8b17a73d4b287bc828123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39981303e568400d0635a83d8ebddf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef662d1579fc3e33953cf86ada2af5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906858fac3a0ae4c19b9d49eaae30374126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46416bf6c55a01a33da00cc4a4469127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270657d448aeca8ed9ba4e0068feef19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bb5aa38d51b3a254951462f6ff666129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d704780827fc291fa23a118cf4ea8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30375ee5b1a140701b7af3585e7e157131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0f08a0299a2569771a58a79e6d193132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06507dbdfc098e9c58ff801d5ba821f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01480f2d3a8a5317f23da1563ed75bd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69f935cbc5223f371ce5078f57215d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeebf1dd5a457d4e2411c174df2700136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33acfdf7ffc9ae54799905bc7086e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2364f63b00089625a036cc7d14342138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b759a780db57b5b057a0c98677b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef402eaffe4677211d417108b994e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c7d9e3dcbcdd156d48a7949110b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d5d3a4e8094a210146eaf6dafc775142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff83ed89189f8453ad9553010652f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609b75fe2e3d8850d45f0956f080912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fc7d14a23ffa9f4982b4d1c4c58bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b0a2295170ed12a08c50670cb40c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ebf14d3b54fcae49f0239334ed5f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c5118e71966625f92212a9fe8e7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8690a1b10307055b9c46182216544d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc28a0bcd39663ea4166ba494326242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844b4693f933baf64777d614f519cc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc526e1832d83d8e805f93abb7f360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaff5b837ce15d97959b43d76c26045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36f565dd98894d2461f6d42b98387154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c5293465b04cc2cc6657276a8bf34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a450be32183a6d9241015f105dc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c41707cf55b83dfb6812503f7c13f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92599d68c0aa2eb5f984c5e768a5ba37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a52e9c17e6d0dade1259fa4a2bf5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42571828727e546a714e656998d8ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fbdf0fe44b986733b4bdcd3eb3e09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac64ed5ddf5abe36c7921d94d7cdc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa7ecda4a4d839c49d4582b513d5d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763e5e299ec27b68794f8840f6d54bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cb68b979de20f1424bc696bdd1e20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e99e98b6b62eab3a24d032611d391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a24b8b74552281b94dbd19af58612f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d29ee1fdfbe6da3dae58533a8d4c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b113e182d38ce079a1878f424789e1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56561a2c3a1ab31326145a01d795de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a1e30c2aab62f26a655f28f8e5180171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379116101f794ec635a004483851af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276e491b03e2c7bb64f33613b86d664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a264919b3e1f144eb592fa716e02a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c7331d41589531a769cb2fc588e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a469e374070a85cd2e9c6a779042ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0984b4c96032adf5e3b10f693151dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4cd5f7c87d3b4dd6da48a9a19888c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430115edb1871a416d62e1c5b45f8d3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b77d2d629d9a1a3f2f964085e4a1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b602ec3b906a9608a435f85241ce6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50f8cefb9d3995848bc878e030383182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ca23ca159787b0076b63c87e36b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a02d1396c970743745391ff8e3b764184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31f1680104678b9a8198161f4b457c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b5e4071aa6867de6c63a4ecd0e6b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8600893c73441350f7705f0a1946d54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f40095d5b4256ce9c5359ee3f81b87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a72fa26459c0a19aced4f60a8646189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec3c5e8fe5d6b2828aa4ae91cdfbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c79bd760e46e8eebedf2af3fc9318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982116b56df75c931ab5c9c8e6a22878192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced08b648f69d4f36085333116a79f74193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef85a0e0f88953ddbeb539716ef3f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d716a39f8ae072f2bce190ecbc3127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1038c3eaacc467726891d67e40c2e13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49106aa442a63450652b8dfe99689698197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf86ace364882946120a430e997fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46648fb12ab9fcb58b5d8ab310020e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed811d409d0e081a866bd43e26aba648200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83232c616bf1811fa623e28cf0eb2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625ad1d084d832257378ee3b6d6ab4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f27b08a6045c121585e2d3d117fb3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8440ee9125595791d910181c76d8f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed579f5aa70b80e130cf4c05d68569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29869135cc662535680aceaebe214e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72578970779c6edc588f4587221f904207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb0990446797b63ed5be74ba1f3699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caac4b0af368b8eda574cb6b343c47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fed0e1824652e1ab00fdf6bfd4385210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e15ae9ba081fe6d543c087e7be941211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d135ef2188fec57d0fc456a6c5ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35638cd044849d6033c2ab89d29df3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a7070c7afdec16187e7a1f6299f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecb0f02c179dd9be4ce735c01a9b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422c0a3e8606e85f7869a0671f4008216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb76abac9f08055f0d8dae9615ca86b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f08fa698690a4dd2ed2ed97d10992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e133e9f049cd75f5fa52d9c2f9a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f123c5e0e9461ef8c07f47a4836b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4ea28748304568d31232d22a2f82f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172e99c2452788b793375ba655520c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f98b8ddfbd4413cbdb8922e5634ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632e0504cd1560c66fcda95956b9da6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08649b0a5615ed8c6d6b9faf1bd5464e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82013132d3ded31446eab7b57e868670226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec970bd4a5bafd857fc29792d7dec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5aac2406fa3748bc26fa504f880da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4c8b1913854aa2378167c6c24716229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c703d7dc0abf4adb0d44e881c410230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad963ed7c6de7053314e3ba4814a9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc7915551a5f640e135b342c72d2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f513690532346e71f078a715110bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb0c4a2e3e2ba808e4a6ccb9a27345234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d87d8d8e5e46c7826068a06c2d9a95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f8d9a18c3bccf3240a5151c2f71d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572d269a22b1e66464c5307272446a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01129b4bd77b9422fe8b4e4cb70a4f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5469499bf318ae75c838bb750ed4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c033a30ea373ae4829356209910ec0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e8caffa7a01bafc9a93492bc4e1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d6e5b76a58ca3dc3bf71b0121cb4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c4126c0095faba8083c0069b9e1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b28e5b31a1d1a979f6c7d1697cb3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef87f7af7494e0ca0690e696d4071c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640f48eabd9ff4e21e11f5504ab873b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa3432a2663ea9e2df529ae0ddf12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ca5b07e2b1017ceab0a7cb305d846248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e271c14300010b81a17d055986172249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b70ac196323f63655a0252e222e30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891300ae0c74ebeb3288411672a287e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d424c9e8cf93d8646778f7a3ea901d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931f993153d246fadb8dfe93b6b9bc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d34677e0ca380fa5c8589d71de87f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b8a7b628554eaa0e4ff2210700dd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9c5b1628aea24053961819bf330d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5baa5130ba040deb1b6a7a410695c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde52d3716992df3e826afc35aed08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda167289b269e19e339e4e2572355f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546249fdc69d5084f2e573957d86ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822528707bcf07caec6e82c10ab2feb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ad98c7d98ffaf88ddf3531f0b266a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4854990e3c420f9a685111f1556553263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0819864e71804d3096f8deeb281b854264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b871ac25b1c0a2d390e79069d6e04b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad999aafb6fbfa23c9d4be457e5b4e9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5568762fc4556ad67fab0b05539802b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016754737aab4b7b8c3eb1445234ad9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc597b0cae0b1c1be16417bd0631c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a436cc04c91c5f1fd24dc5246b93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90f7e86d60da8ed8756b3f226969c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c54a730f205654670af2e5a5ce9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd3cae8e6c95a9a79d39b9c6705038273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71fb08e0bbe5624ccca979730dfbf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119dff274b5e81d03fb92825ca16465275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046594ceeb92e81c150888223ccd88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec20a063d666c5e6d853b835d13c1bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08ea273b1a03d694354b29077080d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f78dbe907605f1a20e7642f665ed9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1b820dd5453e28680fcc76a0af27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653279622ab18ca40daecf4c971597f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f15966e6a5dc335ec0c176a771ea1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98167b3afda0db66437113c0d2710283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826ad9a1e327e84da4bdcad640470a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec96eec9804842185e9139cc5f13e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f80d596af9b02addc7dfc268b886b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b7b770ef80d243b77bbd89176ee18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bc458daee28b895ffaf4853bf28f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bbb152f81ebcf579bb3345b1f8e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8a949034ba15dd174c5fec24a1bc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598add49c4bcb49d8717ccfe8b1d97b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e21a0d05cbade65132d6f5ba86f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923437150456135c5d1a37ba9ab35d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0f75930d34ac4846adbaab85b6741294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16caead13f97ff100aeea5c65692aad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802664b1f3c0bd7b42102ffc9697851b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a2d6d5172432b2dbd2f462406551297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5faff10ff5c595f3080b92af6669e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d9944471ef3c893eb4c4da14304cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6079b39688f941fc02b50efb519810300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59e46d345f35a8cee7d8d1d91a953301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507094f555e5ad0c0d641acfb8bff5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da513ea6ad0e342caeef783c1d412f77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95239197223bad4f1f9f5272df7763b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33fd9438ce1c1832d7d60b2b241c86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f74b87143ee9a0309f5855d8cd05a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cb83a02bdeb5bc9ecaa17c9abaa70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2dafc75f4d243dde1643481b8b30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1e69cf5bea7b06ca8268e55f1ee9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251e35ebce0a1d0e247323565c4f3ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a31be4054e1254f6038ce9083de75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23243279e8b53f49eb35628ecf1a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e95e4e7dd3e1cd6d05d506bdea116313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d76a4b540b5dde217d9d5d6cf1f22e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab4f4e8f50d8d5ebd8e5b22f93506315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957891af34c647f43a258c8915778e21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33336bc506aecb63ed4a53031b92ecf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93865b7e6ddcfaa98a4f7a1f4f77beb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c056485859ee9c0e361a8e72a8029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed801c4aa4023bc9f57848da6f0ee7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c2fdd55f16d457f37e3114fae5d84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760836ee5ae8aed48d9ddb39d71c56b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa530199c5254f37b89b69ebff3638a9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eea7e094d764415ee84bdf0eeacd28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389de597e371d70b1169c206f24befa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89779d60424d7f2d40a98761d9d01791326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d8326f5e09fc08066b815f5a535f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff987e0b6196e175c4b567aab68b17a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba274396dfa7db3eea27a567afaeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b9d37a7adfaf803c52e8a6618bbae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d97d681a9f73be0ba89b3421dee17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c81293cbb3536eaaccb956f25934332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c83f3d05b2578fcbf3cccaed689a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1f2ad55cde60e9624da412854a7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df59bdfaf1b80fb7baefb0c3b67615335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3895513724b946b6d3216bc102deef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2056a98b93163e1f5bb4b8335f7bd9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d8006c3382b8124154d7015a21ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367b850a1583f9b73f0f9a797aa2f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263e78ac7f5f74c10d2ac728db24408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02bb4cfacc3dd43ace60616a8d314d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed06861cf021b05aac8573b52a45e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe362f22354b0e9eb0b0dcdb1c9fb3a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d292375eda7777b632818d128c7e5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc79c9bdd155237f34626bf05c1bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b2d5c05d98160d14b617fccae8e3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5221ff27f9d246ff96cf9d860079a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc948f4ba24ec996bd6c7059268ac91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ffa379c82ca28f60f8f2954a425b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe4634b9aaba2148ae9f67e815140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd07abb62a958d01df66cdaf9da87e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28729ad9d4aeaac35aea90e0c99d8ba3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862db45de30fca615403cc6ad43c063353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472b101ba139776e2cff16527353e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022124a8e7fda1e242ed0939da37fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f04e771d54227319e9c8b6905c09c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738758214171e6c324d1114d530859dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebf942f04eb2517f6ee45ca58d498358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500a8b6ca9284ecf1868576bd3dc79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6151e1610e902e2c54b7eaae3b8d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034ad33825d38acf7db1e8dff2628c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7cfecb9bffdd5682df5ff9281af9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e25954b4c02217b70b1bea75c59b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155daad6bb0f5419bb9ddf3247c74ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f77b2e1a6df32ba23f2e8e5a64d51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde1fb6edf93962364fc348add1472366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fdab9d29142b516d8af88431ece27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bd263c2d8e437524b852a0a60bdb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145282d94ae599fa83dbb38ad4a2b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab429bd567195a1462bc7b0612f4e77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe777a1bbda78b33532d56b976946c01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6b962be16cd5643ab500d099cf71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dad2af73a4d3663a5c150461e50c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73629744b9980de588d876e283cc8ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb6b1bf2ce60ee4c33f9559cc995d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0837e02054186b676658aa6ccb5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfc7c6e83f0b01747fe30ae400be40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e502cb5fb8da3c6d62f05722e1021378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c4be5b319b38c6eef5efbb307707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac6648f8503da2538b5c0359fc4eac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc28eadf4a9254eb593db3fbff0ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c31c51c998f7a3f37d97f4f1b79eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4789ecf06935c52ba7dc20eec41a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d498321f987a876f6b245b77f6612384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2afda798893e7819dfe3a69cd0fe77385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62473a27284f5d4ec2fe95dafb378df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9d8a02c03715e0af8b0734c485d99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e220940cd8e7a4d776f80ed453fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897c69e5bf97ca79b4bcfd162330518389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a28df3982434391b9381be46a2593390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01719fc957be09a582ce6d6217aef77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046d235641a896cc35f90b14801526a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ff99bc6640e639f63ab58b706d2af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1680bc4f2583e8b15eb50ccfdd7c33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f287e607b4594f178aa60623e1a14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1df3408ef808de00da75c0b1e4459396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc3d745b7da4235cbcd861c18c262397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f1ba9cf476e1bd339d0580927452398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc5cf1a47269cbd8e7018983680db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f8e7ab7b992b021e6c5f8099dee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29ebcf244688c8f7b55e92139ee691401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c673ec307c0d32ab230e8d0595fa6b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130a188df35f2b6ac509d08de29a836403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e62b7388441a47ad1ab1d6c937ed16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d4529ff008617c013ac01a41cdde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839191d2cdfb2583bb9c382e30de1e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a752d3e93b8847041d6dd572ac1f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3466582c1fcc77c151832d69fe5b2f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6db9ffd2ea925c40495930aa1366e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e39894b47ed12dc88173481dcebc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03061dc4a73b8acb0074f5f06d363084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ba0b77256876b7af8f598938e11b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb841e5bef6fe1a4e47c925f46df32a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f44bb481e03ddc9c44cac99dc396414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee7bc36d144871d22da0be9772c11b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0224389cb5d2089426b1300a6824416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2e1046e4a4d2522682d638626928f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f1c02daff7342bb22aefa9f36481418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d649e330d13550bdb3ab1ed0f34af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a43558012c3880fa41dedd4c0300420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9f690cda86224822a688adf2588d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dda3031c687c6c1a37c4cb563c096422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0dc7453dccd8ed803241cb5904462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba348ba3ed76b9895a1b9e65f193e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec502084420b9dadcda8091966d901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3545695bbd9a945bed0eb271aab1e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b2e1dd00eff6317b3808a61e8b17f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750dc8e4e7820a3f92b10ddc2a1aa2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0df978eba421b8e6a6ef449c18a04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173af73c96d3c9353b8b3c01daaab5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1f22d2a6f5b01abe12e9977cdb28d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e4461b3aab61ac90d5ea041b57df3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8486a2b21124f922471136e40c2220433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc8f9c213e36a3b1dfc3abefc3f8bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc25fc64c9b3b786e311b1eb13e60b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe034ff6c65aac8e2562f6e48f3af436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392070059346b1f8f485b74466994f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe539907a2fa6c31ae8d17834d0187438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f8e1d63e38becfa06a66ac3c04c98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfc1c1f71d2f765aa972c0483aa8a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8026af8205c4cf33d3e80d0ab75248441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf4732cd2395f1129194fdf3ccc95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646610ed10556b3e5557fd987c285e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddcefaaa6e391ed0176b13e277a38b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef472aa7921b7bf055ca64d00a738c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddc5262e86deb93623c25aaf1b800c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53591906c55e6372df9b193630a6ebd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955bb8dc2ddab03799cbc79c98c37c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46797164b1368e4081f51674350b51fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069ec0c64188b569bbc16706e3eeac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390bc508af0257265a2b2a8bf3e2f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ce179505ceefe8f825a16d2e1eee3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9a6e8e334d049e8160cf6220398d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6519f80cdd31a598cb486b51eb56c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f16facc963f2aac792425e77605b9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66912224de158ef99ca18c87300ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca77e5970ea7b872aa5c69af8ae82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d1e606f875a3d8c058b8d1d52c26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e22f89cab5f098ecd9d216456473459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ffdc89950ce67d427c8590c85d7a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d40de2793125ef7a82c44ddc2dc9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb06cfe50bb4a57a38329d2c2ae7ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4ed2c05fc8ad11ac29430cecef22e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf311ca05d81913f5c0692c68f119464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e5c299bc59cd214a5c76dd129d4c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c8d9471149ee3c48cda4567b4fa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a7949787878159bf181d2c106240467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d5b22de5ac376397db3424572fb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171702a373381c9a4af91055424e6dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064faa84b64eb26e305aa07551f7f744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068ad35bd1db2b0691ec51d6634d27a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea8406dfa10c91579ef09a790ed0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c081d87292eb48976228504e36688e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e39d47aab760baa65859319dc46ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39514ea99425444a966365d778f15e52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a9f5a207479256268b9030abb0b2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2784b797387de23d348463404e3da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bdf0306949f7bae851206d1dbc023478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52cf5494b3e53c09c90f942a426cd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e710ac55f6e345725d8dccecff1e6dc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c2b97c4a9944f6782b9a342085b7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f7c087252d2c6e77b6a6acf84925d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf2c8c0957e61959681d85364aba7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aed833b875df16be93a48f8200d6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889327285cc24bba1dfc89342fe8838d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e15db17710f99a6d8caa7d3358ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4997cfa499d5b83b2fe11aad4eb3ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44166da2f97b2611c2c37c11c7ee521e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1b3b8bdb80236474f8d1bd93ce8a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce41c04885cc26e52a3f0d63ffd93cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999fbaef068e911e00daf81429627a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94cd0830ad17539ce3e8c2e10b468492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd9a65fa9ef154ca8ba92154f3239493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a6a050f0f202ddab7b5ed466796b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25774a967d8f56189942d89a35855996495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4ac82457e71ce3c52f25c81f88de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08d8d0c328a8508ef0c8d7439d01f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad87e0b4b8694b16ebcff50246872a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5aae5c1d33314fe89ca5f33fe7ebb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b3eaec22b2817bd383d766247fd28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82ebcff06cf9b4414a1653c2149015501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a4f2150460a795b2294c04ba156f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a211c2c49a79347ab013b296549d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183a7dea719e39d8c11226dbf8c654e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3cfe07a0472471b7fe2c848c214cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aea22716885bc691eb1a4f9beed7e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c0b5f0c61c367d34bf98c36af0c90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5bae97d766ce6c2ee4cb0eeb9cddb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435820ae13ea9bf1a1466cfd477b778d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c152a251f7423b32e14e38328c42791510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e49cc65fe7c4d362ba053ac041d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d0fc598bb7da5343286d9137b0cff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10a18f77407a2695b13b938e91d392513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c48f1c7202c319cf764796d2a4c7b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d4845c0713a20517a05d6dbc7f9b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aaba0f1c75a2dafd725e3e17e2f79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c081bbf17291db3912bd78cea84fb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc914ee037619163e9fc90c09f37c31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee36d3199d096811b51cfdf19c361b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be705a3816d5531152e0696726020b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91f535c42e846ea1f8d75b05a0d96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31317fe809681c6a77171c47d175add522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870c161d5e1efbdf271b3a71de01c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db887657860bd78e643a99952c009524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2eebce2e3114232658e901cf2096ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37e28313c65809d3fddd235feb981f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f0fb596e644655a5694f6b62b1f82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4b47c5678e866af81c58c6c78f2a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae4492a33fdbff756bab8ce2184ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029021a66d6dccf0693f13cde5fe116530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a3a238d2b16b8bc3bda76f4f6ab9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72bd4e62c6a0e832ce19c84a408b7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfb11444f85fd7e8b59fcdd83647e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2d2eab6c47ec55010f3ccf6ea2a03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39be7da4337f49380a9977b410448535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab866220ce773730b414525f8b7451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea9c251dc4c49316daac0108f85e67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268edc18e0a7c02575e8fa22429c3c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fc251fb2504094da65aadea593fb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5876fa8662c8f2e6092b9b8a462e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b576aa334900bb528996e9264aec22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae63dff63e3f72eea626e5f88cfe5a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574384561cf8026b8167e27c21c75fc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04433e0a853368ddc5f719ee65b100544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722666c998a78fd683f101428477e9e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69575238822563b84aaf1b534da8385546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f762e6e6b8fea743ffce445099289547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3243a713aca9f31d5d7569eb5c2839548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19ac298628193022cbe6f54838607549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee88f4a1bae77692c6ec807851c3bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ea337f44c50c8321a99caae93903551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4fb80d112cc9a5cdaeb4c2d9a043552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448f9b23b15a151b8c0eb2c26fa0f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d078c5ecc3a0cadcdc358dbeac5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be03751c05ee947a381951d193bdcb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9909597d1a17580287f45cebf5bbe4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377ab2799bd84406d0226400d00e419557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51865b855f84806736efa676d981e376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535bf26dc4e8520c79bab4fba7f6ae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714988a2d374ab006f5bb6e8235860b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578080e36e66f89b3f41abcc0ec258d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15babcb637b8e3960299a5bee51e2f1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed8df4eb98a6f431943125a9050852563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa1a9f3100e3b66b059ef80abfbd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e3c6fe137d224e82ded0e51581c3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a05b859428c84db1d78dfee119f1e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f4fde07d91c54ac6fb958b666299567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a60b84925e4d6c943b78b2223df0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29869dffce3ab2cfc53d71eb8b8c97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01d75ec97f8f86b1c66a15b18ff272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf16897d1c463678eae9bdabe0df5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b9d7f3c63ef82e28c2a449006f925572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432bb743bea23e7f9c96cf640b84d5a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5b9dcf408af8091ffa4adaa883554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c72455cbf72aa39d238ed274398e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b4168ea81813c1b0a8c19dabb286f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe85badc884610fdd4359155c84bba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a349de82f42b4adf686f89748dd73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0c0f18c5f365889e812b4516da907579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4774ef11e8b7a7b2ab1684830d2fb12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426af4c1c1f1ef482cb3457d10edd72581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7608929e7c500640b60c5238efccf82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3925caf2069494eb81688ae47f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580681016e3c89b6ddc6f429303f3c98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc8cc7e1abc1ed8043ebe50d6eaa2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e592b60edad4c2d86f74405bdac2c03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a6cf1c509a3c1e74d6494ea19bdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428de9e9bd758fc152ea3008e927504588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f899a5ca84e69267182077a86a74f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a301041de6d01d08702f3cebbf1b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44c8feffde8cbec3328b6721cc848591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf679635c1f23643ae8a98057e8e3f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336e12b34337ad804709f051a0da67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b89e1e2cd88663c74a84df8087d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8126355b873279ac89d92508a967e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec3d0f81e79e0c43ea5a650c8cfdb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521fa3c0cc23c6b0e3097bbb6d7b681597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776db88740ee14c0c6724288237ff59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5d4fecf8bf88f253fdd723440d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211e03576c6291e2e320540d3634c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27fc08edd2296a84f0f86779883377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806d947f5e8a490169d7d49bd8618e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ab02019d10d2d41f17452ab699ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd92b2a802387cf981d598eab95c8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb77ff12b946a7f80b41a300a363635605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc25cbb9eac1d0e6da6af04ab4e82c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20020a15d55b24bfe3be366556cdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b6baf730670e77a13be6779290ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904735c272e0498d6030b045cd3bd12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ed3f896e3e1a1c5bbf09272eeaf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21964efd41f8843289dc4693ed4e1e0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ef69bb2d0ffd2297f2d13f619375612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02598048b4b91124e066e60e9d705006613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c874a0559b6c9eaacd715d46bde62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57908cc529743d0abe69f00ee953c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e38da2a3379c665d468e02ee46fdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2986467cdca97b4ecb3f468cb1f147617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374973d08ee81a1215f6dcec417a4441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c03c60aa0ff594a7cfe2a23fc2951619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce00ed7f354dc12d5b9f646b1dd9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451ba393d6aab9da0280fe1e5bbefd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ecaf9a2e4954ec667ac22f8c957d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51026324ac0096707268566ec50562a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81bf815495a8cbae3a58bcab52937b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b9ccccfa20572ccedb9267fc33894625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4827c24920acd3af266696369c69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd925b3b2cfe417025d9f39e4d4254627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1394274f8cb78a1658c815610289996628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c728f9fee7c651e7ac77c7ce9b94bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5eac15183b38dba8705ee30da8ab4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac474fdb77fd228e8534a6f9c7fc7c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae011badc1a2a051d9f116e9e105b32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b823678ddc43957590b90e85c76b9d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2e1fc1687dea32682cc8d8c258ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc52e0bbd7be4dd06d31a44bfb2eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8323829879566c91d4fcdd06008b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201561dac433e2850959b1308205a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b15ea6cc5406bd78b0e86d74ae5ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8eebed9ef45ce49326e2e5c27945639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c90b986cc4eeb47d53dcad2490ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f46b4ad7ebbe1d75218a5ce01089641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca0e89024f7bc4a38b0de772e00f5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637fe17607e16a6662cc2fb2a05ab4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c554274d5ec331a92b1aec0309badcb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afebd0569e788384390da5d32546df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db97af46a4399f8ec58d050a80e852646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3ed137cf04facfa427d332c54d19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa858ea42b140e45322a7787f400ff1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024584a2c97856c8da485ac651c88bb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d30b20a283ac743d07ff82a98b6a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec931f664f20d996cc03bcd8a92b2ff8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d788b030513c9cb29ec64fbad6636c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1e6c986480aa8f6556ea98caa18c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3e186d5b98c68106d9a603117394654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278ca695cc8f460ac058f62289f569655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3326340c3e5a0bc14b72ea1ab690a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b1322f5af25a63a70169a4636ab1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa420375e60a8254d468fef11dcc30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd6c0dd684513d19dc9e6a820dcbad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7ee67c1e7c4b8c230361d3a33849660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb69bf84032ce73d870c4fd5aebb9cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f257f4b89f6d50038a137d240fad11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f409ecd7949af96eaa18e7ee3c523663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b247b98b5bc1ea488c7dea2ff994664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f3b38cbaa84e4573d7fb64a6d4f38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5de679db8799a057c229f03abb4e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a79f64fb41c8cb0c07cc3e428bdc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a73fbf0d1cb3ce5ebb18d0bbd994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8278440263e17dfd3e3649cee129669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00230962029c96618ffffc7a8831a75b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c00ee7fb92563bafd9b3acc464c6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21593ce9a7de510977dcbcfc7dcb1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73c915ada283c77cf2cc87ecd2c17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f641df0922e0296e8658ddbb0d5838a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bec3137dc26f1d6ec640501af69e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db1346a60f75f9798b7ab8c3ca665e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6097d92e907992c185d96e052597d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38850ae6eb8b98e9b09befdab01e3f64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036596643f7c3aff0ee50d3dfcd680679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81402cd8e1ade39fdb7bea4a9ca6800680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee54e3ae1a19160dfe11fbb72f10c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e92bd9c6f4d4962aaf5517601f00b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90a4a5229e516582166660b1cd6547683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c855ed549dbb028575e9fd5c9654e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8918f524d788116aef893bfd940c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91d87b1e7b8d59a8e8bdeb23e6fa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22594e523d9097a6834a281eeaca71c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d74531a87bdc508f50b2a6eb51c9d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b0f725433bae845f5ede794d20a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f539e35f0f362578f1a48852c0ca3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0f328c58e5c6e78ab15149810077691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471533149ed59a5169192ef31474bdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb61092be02f5a2571a092d9516fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62f448d2a6fa4d905321c636fc5dd4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e4ffac175b067b4d82b0025c2868c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d326f19e858db6fb90cec43f7b9983696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa5a851c488490634e2af4c2d5b02c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2339e236ff2b990b12332b07c654698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c46bd1ac15873bb90d9a0898e16c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10994cd9b58f67db068a7b2d04fa358700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a483878c55d181ae91bda617292285d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d41b5701cfd1e234f261f4b3da5f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bc42967f413356b2a1e2f1270ed6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f51381a3811b33ce8d56aa5a8f79b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad49e775f18d5e66cdb9ba7fe47b1eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a10e43282f9d464eaf2ef4e5caffc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ac8830a6555c0c56cfd5d5194aff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a781beadd79f0f28a8b54758b17c08c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e2e16c880dbb9b4a25921096fb15d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b35c0e93e1f9492083a292aef97d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b85e7ef8b76879b6e812b76baa0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf55ea4e4124f04f090abf34d391b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4fba9a363e7ad6fce216a815bb66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995d76f5a1c7ba64be102d5d06dbb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f71f52d3e4c55e1ec58997e5a231b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535515b1569049da3c28b9ec9f478761716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118590a8bae3327947c30b2d61ff3adc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be1709723b442cf986eaccf87417df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84fc5e4d9467eedb84b2eec0a4b60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5cfad8cd0bfc32a76d276d7aeddf8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d89d4b13a026c91bbc9f231fb4041721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfcb2563e16dac61665adb64bc6be1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d758ae8ed72c8cd1de184290094634723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b716e98b32339a714a5723a7934916724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dc533be0deea21330ad07ac89fa75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52a8053fe1bdfc74832948070f13cf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2489826fc2779b6f0581e5cceb4d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233e8b023b921eb929fb00aac15cf5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0e7a7c9150360c7ad083f6bab3480729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03b0b0b62929d7a09b3031be03a7e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77079baeb9c9386e2af37944345f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ed97df158084cc741dc8519e7fb4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216f88832e942575c3ffe5bf482b65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329b77c7cd96eda0212d4a75d8c122734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65688561e0d148f095191e73226bad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a4170c45ca59813412e137b20214736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e16dc4ab6f0c3457010eb1c2cc06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13740cdd06abe4e141129f158f0e0ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc6a6de1d3b44b52dd6d6d0d249099739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cffbff4332e18b1a6dd586a71373e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379dc7083172d85628a1ea61a29f225741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020053af6b3cc1e77e826d7b2ae690d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b279c7a77973f5d49970c157cb15d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d6fbfaa0619b01ff32e952f85ab20744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285941c3244fc6281e3c60648b98a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a77987a440791b485c8368a8e0a1b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef337afad926d3fd2d77256786a8b028747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65e79de3dc81f7d66e33b2be8db712748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f817c783dae6fde246624b781015749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d958375f9318271a265a5e280de9d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28ed926dd707ea10cdfb1048df5f2b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293847e474425dc12d9c47a32a288a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806a9b55ce767129218dbab94483ddc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424357feee35660af3ca1a9c8689247c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f845be6143598e8991c98d381668b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d0ec3a1d47fe3f4a6883499fa044c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4b0757b1d283dec61c9fb62e1c858757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9143a25ccb1c736d781c7676786bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd7865102ac7f548f553baef77e42759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>