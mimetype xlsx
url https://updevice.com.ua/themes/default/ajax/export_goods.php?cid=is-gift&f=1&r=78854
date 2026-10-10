--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cfd1db918817d177b1f0e9c93c63f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57880ba4b88c0b4112c9da7c37d8b552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef99e64acb6e2f89f39df9c9eed743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0f3d16d2b0cb1781abfd1eaa6829a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5d1f8bf0d2baf997456028d9e0ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972591ad1ec99f9d22840d6b6488112d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c206cc1304bc912189e455a6a24f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b545934ed40830c136c51820063348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d503faa3d88233fd84300a22588df669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24230b02757dbe8fd9a924d0d1eba4a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f44f538e7dfb8f9463b1e2c293d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e399737ddb8ec7e1c5d02f20ad1c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333babf75d8f5d04b11a6990789cbdad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5b8a13f1bceeb311fef55d706e6dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2652b15cad45b212402295cda0d0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017d63d453fb9828a71104c87c9c8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaee9c1a7761960d63c648c8483b04117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fd45deb3f2ae37b42f41ab42e692c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421122f3bd7ecc468ff72a2279c376a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac6dadaf56fb3143cda07ea5939b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7409155c4e8f291451afef0bc819da021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaac2a731a7c56bd9e7d2275ffb5d3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4258336fcef70aadd68b03bb843323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415387b95327d552178e5a55cf2b13f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d975cfa91c3767cca74ca7614672525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1240682d533e032a6b8f82e565225926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026aefb9cc0af05fc8d2269d56fb9eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4652f476fb840546b7847b2df02728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a40059d419ccaf5ec73a770203e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2824849a5cbc62e3e4b71d703c6ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8bc918c29eeec3bbb41993f1306531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b307d73c0b3509fc4089404a659d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218713c916dc8ac67387ccdfde247afb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81df7c111c519f8e3df3f862376f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784d667e686b0161e949ff049f1254735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55f7ebf43ad5d449f32f4cae2001736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb34e5247d98cb25b66de1fe40e519237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5fe329a94020e398be648e893fa4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd819ba9bc9a31f02f160849ba4df7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46c3547280f086a0f5708b610bc5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edd6fab31e4dacc2a4c94c847ad73841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdc4245faebf636444b075c2dd7e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590407ebdb4685ed908d6a8b53ef5f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f623ac14ed6b76cc4091c5889669144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595363ba6adfac71ba0015f0314837345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d7b81e8762c6bf406360e2e290eb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146dcd54709a1aaa6a9cd7ed149a03447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959666ac5eb69e849141de307b9f6fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8626c462246bd93fd220e96f9b2cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7509df05dd35af0141bebe099558e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ecc3d9f997cf7b231e22619a66bdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba758e7c2d2031a7e74a3fc5a71cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9111901807465d29d2f8688c43317ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703022f88329dd133090d452a40c4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db1a1f9ab4b8b81134421efb2a2d6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2122f683e90ffe596924ad78898256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4129ca93962c32d5e22357f6d8d0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc59303da8817c089f5ec0422efc9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a168c461c892e70088aa18109fd78e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72f1f3614559407701b7e50ee0f3fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af30969cce726b3b59906c95d8865ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0782133e734ed20e3e6c049854f4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45819ab6e9cd7303dc97ff3d11c0acfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189d2a5f826461ad01692132cc1cade64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9004649d86692c7b862119547967065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228bff9d92c525424bd7a938e4776b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79d8cca07ff1b18d61128cea3f224567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c43a04949017c3b0d49db36708e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba5fa0d2f0890c83108cf18b1ec6aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bae3363794dd2b5db7d91e22f363070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0d90eaf1d46410da74e775bfa05071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175374b5d6e8b9a42dd0985cb1e975672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2cc8b3f89eb6bf67ebcb035a8a57573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f01cb41593c8cfba60a88ae8962074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed294ba302682fdf850b3dc0641ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a1e81d3fd696ce5694faf7de6a87876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5824423765c5ec431a3c963add1f22f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17691c8cc92fb84adc54436d2332c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542350a3871349bd8285c1785d040d3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2a5b607c32843450e6f5d608045e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba087118e3bdb2f0ed65e43830111c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09833a291c811deaacfab589bc12882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10852984765dc565bc6892f915680b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4907064a831cbe5bf87449afa9b32284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978a63633ffddfd1ee13402279811485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc12c10ba1daa442e1b2b1bab73c54c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506845c83b2f804da4dedaf2c885cf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b92cd2db604999f12ac13ad86222ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f6ced413b72fdd7402e01364e6d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f4ec23e6e3a5b4cf9a0cce9aa97890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae38b96476f343332bbfe19a2e03991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2f28cb6e7b1a48f03e426d3c7c22c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11585b5d869d5ba9052bee032dbf66f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f0fa1205ee98eab641e785023f4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ed170ff81b969031d84cbdd7ca1be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675584c8b8fc9e9d4bbfd77ecb2df1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d1ca1a2aa514190832662fac2674c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debeb44cae8939271a14f11c84ee6ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21df4607a851de903ab2fc841bbf17199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd33b8904cb8ce7f22585591af6505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41da4d2ab31316028b58dd6fc3cb4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf79c7a4981547b02842fbab2cdea2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6403e0fbf94ef677a4817ef901c6572103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b27a8da74898d4b7baf6e3471a1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a164a8a6c26a8f8f421f88ecd959e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0cc5a3b4a4f25d245de9fe57bec7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ceebe1af5c410f6e7680fcb7677e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1a86256250d60aaa8c301840f7805108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32847039688f80395777a47c626abbb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf8ab651932f223f5f2f39ed3c7119110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373e6ac82d210a15fad2399de7b777b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd439e48965c7b00d5ca0fe80486ac8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c9a9cab9a52b95a416f4d32afe6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f275f2c7d0f91f2ce81b513072c3b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227310126eea6012755ad4d02712e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b5dbc8718b3be130d81eb492135c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800a841b9659929fa379ce7cdc95cee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed60fa1dfcc021475857bc6f76d2f74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77a90c414b2c0b6c0531893e4e0e31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca1b0df453e40457359b10e0fbf11f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c01c2020dfd294ad0ccc8de5100e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119457a8999655bf5b31518ad467758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1acf001209252751fea4f05da23ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57f9c608ff3b403ec143738d8f078124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59732113b44e062c1b6888d4ee660bc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985536a7fe250f7690b59abddc42c23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b69d9fda473b5d44b93c7da0d41d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b89ff90729917d163f26bd631fde7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4e67293e964d8898f6dda16b0ec6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782a8475ba0fb81ee9e490e081d52d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c2932d98f89e4d6e1d31d035de16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030241c23582ee047ed4c6aaec3c3c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda3cd7e6dd7157f00b219c25849503133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f7a7e1e1e502e01e8371d30cc40e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab8dd52a8298f08d212ee105278658135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de828768bc9fccef7ee7eacdc182ecb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e42075746c1bd377dddbc5f1ee18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b16b65c599d7471f37ef5e555cbd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d22b7e4ebfac3f3451746b1cf19b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbe7df34705f62078f86f163e644e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e70fcdf8c718dcd1be5b77a808ca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f05c393a5d92120e7315abe7558f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898694be572a49a107b03b2335618a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bf7cbac86dfd45b988cadfaaca6d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c378b50623af1e487da94d12b63e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e91597cb47de89f62e58dac3ace2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ffaaa044bb77908467a20ef572a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52f6b994abf4ab8ded6c89c43b28f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274dde04fcf304e4cd14e29469e31fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058f07bdb90b15c6e371e5abf27985150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea90edc6af5326eaa1b276811223ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7cdf5cbc1d343a374fc09ea35a71b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dec5e620062eb17dac2dc8b95a1fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b1e1b7aa73f9a4dc57c2808e4d93f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36ca8532cfb68d3cc8d570078c42d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52625a952612935d85680cca49e93c1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b781543e6061aa449e30630b3ca092157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee992194f8464a8567c6bc52125643158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402989f4617552c31ce62fc81ab4c82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f89a04a9271188a081aa0359e6b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ad866823d778feff8af2b48913475161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220811b6c599a6a5f30e758700f04adf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce872178eb51b6d524e5b70b9d50e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335ad897bd5557f2a6e7f455d600f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6199008dc21d2cb960aad671b7578c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038a91f3c4c51a4c25b9b5b6c2b9bd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b029690dc2263211d259e81f3ed005167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36dfcb37984cf1fa6bcc1246fc113e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc5cb50f39e28dacb374e2569719db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ef66fc615dcffd9bb109123a38cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4a597bae6d62ec931f9d32ef0df53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d917eb2a54b03dbabbb3e8d02ef4699172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584733107ac240ebc7175723b10ead51173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee3370e436e3f3dc6d220117c49e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d6cc185901877cdee5ef927cd3bfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a991f70fd2cd5b4878eabfdb96832b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5863f10b348d1be06af90b3e273ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bca547afa851be43c83ac57fb79c62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d2163bfe2af59df65eb93627fa7db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edeec77c9420aff6d9079e821b1846180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89901450a97ff17335d8f6ad74f0776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d05a55f00399f10b227809f26783a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef9d5106fb0224cf10b2b08499f269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfa9ced6ea15b3e36a964e9f77f194184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792e134fa8f185accb14b2500380584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06fa02908c1745f6e04a499e8159a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d615a187ecf2dbfa93c140b77b8a7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257acaf8529922b1758753779ca625a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf79f0b009fa736ddc088d10ca7b7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372d8a24dab78b203955a2ca54384a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa59af289108267cf70e1aaf6af345f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da4eeede31f44e914e0837b4de36f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ae45ca670a8b49b6145dd028af49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adffb4171a161f5c1f33e82dd28783194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b964b8f8cb846f90069e5ba408701195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9379fa5aafb4ed8b05e782ac403971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed9880142918419e5a9075c322232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed17687bd4630e7e7825c71353df95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedbf99ff639a97e0e4a562e8ced6f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9fecf87d0fbdfd02f6d2962bbc87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dc02f6e08c689119a379c990dc3cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16490e213b010e1a708680d9f344d534202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb261d079d7beee4ad012c5aa0c2cf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be8af1df27819a0c41c894ef503e1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f257b98f31653b4cd13bb1fc77fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da0e6b6d8502f3a12f8efeebda5b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5aad62dcf3bd526768c9b3f9788ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d96266d5e2fea4cb3da2c313feeeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d2a1968067316e1dfbb42be4083e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4246e5bc4a8682ec336f30b458d52c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220899a6119921e7c285aa197964b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056aef2eafa256e2f10984a2633861a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b7808e8725966fcb1046ea63441e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de021758b1c9250e1e0ac0464540c2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308e473a407663025e1037b604508b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72632d9ad7c4e72caf9e9f755e1af341216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27c962073271e9481edaf4b1f0b15f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20374d83c9620fec0fc115e6c6a235b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31487423eb004f456fee7b48946f3a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c7a3d041e7693405e334b6e68e71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d542dea6f1738ac55a9ffb6dbb0595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2404ffb58dbd564602ef917283e4eaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db513dfcf03e861f737a19e7814b8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f896f9d23078972127454e817a7fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda93b6c9151c4bb3537dbc4d5b59cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434a1743264d9020ff3f17be66921da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783bebd9b9c8dc48af7fd2583471dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e030ea22348580fead9b8fe8c56c10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516178f57da1bd3659f9c591412524ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ead49f400d3db9958ae5af99472141230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06485328c696ece21d93539bd570a6ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ed75072df2e5f5b01c3ae1d120d2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f40562e9af36db86a0551a37452024233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deedbfa6b357d303cfdb0390d97a5e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371b132d563d9ddce5daa43dd19f2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fecc3fcb2f29228ab82812a4b9e33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4338bb990072a5219cff519500f85f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d8b4c0fcd929a7d3272e15a6227e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237a8bc953f17b99b33bdc028f59a24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0cacfd9d3733e5a76fb0687d5adf0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccd7cb4bd53b343ef01948fda60aea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687abb3c91c61d88dd7d3ce015d84d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944376cde8f3a65bedbe31f1f5dfeda1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb4eb448640509c550501ec5b2f55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4647eb03297e82555aece0a1b4f0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652409a5b714f57aa21d0f2f5f52df0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4b17bed822a99a853839433abe5b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb637c5c3457111836cc8303937a0fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead333ae10e467942fb2ee10042a81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78950ba113239a68f83121c7b1453976250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531162e8ec04cb1c5d6520e96d5154c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ea030aac4e6e8acbfe4c17794891252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4626c6a2ea8f3c9b41c257dff59e1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac4787400b6cdeacf94db15a2c2096254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734826638fe09e668b13f86615765d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c55cd16b32ea56cd6b7a03b0b15855256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceca7b1f0f0b81a46b4795716e6425257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef492c87ee38aac84b70dd75873547258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ac3f1a7ad6b9612524eac6cd1a71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f6ed66f2c157d3d599d4b63cad81b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7735afc1a252e4f56ea37aa82ab45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aab577eaedf3bc6a5d6cb4fb23a65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765c5b861a24f4ad6e25e467e7c1b97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c86a32639a67a22c271d90d1515a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86906bf3209483c35e412d71371db0dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92425dcac3f818e3ab1438b36102139a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130edc211ed720cddb4daacfb093175267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead1bb5a94b582d1fbb25e6409b9097268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee185c91c6e2b3f8ca684c72359bfe54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e736234680a7918f2bebb23378be2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a4e3ebae75ff8f1a1e71d1c1bfd3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf42ff72f290a8c4282ae11eaa7b3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1f0b210857ee4b5790c91ab052683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8e617892f4b79c8279972fd7a5d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef92341c32ef9e6f65485cf8c78fe8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed419c906989bc7fcef400b0e211e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d89b67da47d7675f5689a9966ff6a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caeb3838e53f75b86bd1ec7a4b3d909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc885ae74df78748a73d55aa355b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd91326a3e001be89c997d90f6140280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23cd32196a95ca33594fa428bc7cbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c0001e580c04964033c11f95aee2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e8d8f8eb604f145898fbf6c3af14a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287ba188ff82c52f0b945c49befc9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344bb41948945c6fe7e2030b90472cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c63e2cd19acdcdf2f7b77497e76a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682fd56d5811bd615dfc397c16acff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30fc5f7ddda157fcaea0b00862a77d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc40cef5810c7ca343bbe34d792dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c53978c41b913ed3b17b0af44ce463290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6d017262af1deb738146c40adb9e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0d282047a1681a1de02730e8f41b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ae3bea13e1b25ebd5c1b6fe7a8c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41fa2e5df1c7c86304eba8ed597dd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57910e5dbd824e3b2daf3c7272414d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05493594bb84c9237a4f199465397f28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03600df81eb23daff790cc26a0932ac7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca94b0e61d5bd6f27c64d5c2fb68b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4381c2075e2e616c2179c334b8d12fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41ac65f3149b24466f4636f797046300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f63c0debfbc172599c3debfdc1636301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8d5d97230fb6cf399c3d3b2df4ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa759821dc4e3d3eb35852083654c94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335fd01a7c18c55451e7af29f91da6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7d5eefec44dc178840ddbe035186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d49e8f10dcaf2d013b35c8c8702e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf803d240f3f84db208299238fab39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394432f365a6d978e257a1a7b9bd09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55b7e9e23286087625bc143e418512309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d170a6150f70f1f49605bffdb3714dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa166544000543cc23df7ac0b611b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c9a4d0f786bdd3ba345c594983205312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce40933c4c74334864ca6e50c33e71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b067306b8122a6fd0a8b4bd41e6bdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d73f9063b0cdd9fe2711d288150a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fa7146480fd53af084100f3df6933316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e25618a6bb754a9250a0edc662c1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb27b98852def48820623ab843cf70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cdc1f2b404a4a393ec24d8e222f5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd10347769225a5374e3bc5a369107d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d810951127a79cd63c061a7aaee0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f049ef1b8fb33b00a259b5da31027322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71262b77fc22a28cdd7f3409f49478323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8708e5ebdd2d0194784ec1df19182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a8ab44ec5a4cb0dcd32521040a46d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467273288c5e4077ec4396d84c3178b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb0db5d9754875fc695a8ae6cb6a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ce73097daa30248bbd76d5addab69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a7f26dc6bb62a94fbdd1b2819d15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d31962ad2bfa4388372ccd48c7890330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8cf5ffbb8d7de7f3d9416c2ff2fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4790db8b8dae243da9556d5f703ce2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb7712262624a3e6f2fc33090c429333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249a7793943dcd5b01044744759895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa53d1b40b2f098a77415fa1a3820335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842abb43a5a4be586788a272dcfc96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58365530e8434a6628e8b0b8ea26e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5986ad51a3141e9c87ff316aaa53ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e029a09a8588a800e8f25178ef0195339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff062fa8477cc89a44df3974c290a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e21886a1fc016f8b6b79ab0fc35222341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f3f09eb3d201d36a164d5093b806a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f9cfcd89bb2c472a369f2172e341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b70a88bd62de2238fc5b2bbb3cd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e749c830df5a037af4df4c5cadede345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050fa9068195d8ee2332f872776f187346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45218eae7f3d6456be2a2d1a071aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138c0f5871d39015ffb1d6c00d0c674348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d15701a644feaaf1d348a53c87f6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5342f5b786dc1caab6c7cf98bdbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d2153a2d90fc505f2f0f39b98bafd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06e35804e571deeaa2a684a054fe57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9208299f94a702e0a12536b8e329bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef2f62f0b5162d073f45c9ff4f727354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa66f5ce27488b002067d4a7df59c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30299650736c82f67b3c668c1b4c98d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792ac19aa201c89739d846a229631d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9f9c943135112fd9fb6fd8ae2cf1a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6d6d36bec10d0d2f99a24da020ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3304e882448e290c81f1dd7efa1f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8108df6d8fb97889356b98b86027361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421a609e21fed4bc89051e5cf67ec2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176699d502d30c3ea58591be0bae3faa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa17ee93bc487c46505fb0c5cceae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949c4d77c8f51b08218012d683dfb2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f2cd53e2a136b2304a3375def1953366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89959c0157c9ba1e8f28e6823911487367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae514d5796df4f01508e2f3631d3e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f3c9bffc9ac44adaab4ff007159fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76053b2789fc9a34e77a4d11e6900015370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720b60c24abd320d4942247560aa1ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5685a0d139ba547f78c65e3adcc9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dc0d14e835fc4a4b0034fd0b12828373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e00d337d86bb6a9eff3ae5d50237f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06857728cfa62318d1f434f052b977375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593fcc13ceec90fa1c82d7a1c4d647376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dac4e986174f3a89930e67789b2e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd27a260d793e6c246dbc0573e6ab1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20261d5bc6bd7846e4e2719a643d881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cae7dedfe92b464193509acebc0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991c340228772665a369efb5bdc0fec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538ff25d675d27e93fa90d2c01c9d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8e9579759c8bc32d2c2ec97be901383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590660bdde2c2e609487829da5f76e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0f62239902a06fbeff29d84df923d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e8d46f456c9294282348652fdf2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35366c858a76bbc0b06247c920e5a0ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330062daea0c484190a6be46b084191b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409417826d866f2778791b682483467389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ef6b6883f6b97e9639008561e3838390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740adc9131f119ef19f7ae3c301c1bf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ee3addd009876cee8def03e2c8547392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c30fd2c10c5e1843651ffaf4496aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd3d7eae185340be260aebf162b0bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cf265bba1970ced0a4d48daa8d441395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e49b8684f36c25b2b379a6a9060ef5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb7371f7424eac1c81b0cd925484cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc16ddc644e6ca69c74a23f0f6e02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e143bbc9db5b3d2015c579657e50bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025a1b6c397cdc7080fbd98ec9f1982400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021fc0c1ccecca6efe395485e832ab8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b344cd0baa0ad4803501547c3af0b66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac94a3bf00614da59e33b924e19f8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeca2cc64be45abc565a7e53fc0050404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653252655eac82142937e88bbf9a5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d6cea3469ade2667317ac403aca31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf303ac62e736973d3dbf3816f03bd3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54ca91bb7670975c70eb47544b08b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac1c76b91b82ee9fbf3e2c7b2a170409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363bc72387de88140949066fc01e368410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97e8341761e828b3d45f45adb20a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590068f2af6c1b60d1b4798f6711ffa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560138b2757ab058fdebf7589c41879413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d402761f8f5c11875b8bb4d43a0f1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb64691a5b4844cb885106ec3416f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7758240da1ac9b675852247fc10e62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b511d1ca9b0bc111aad9ca557aa0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f93e9837c11890932fa56f414350f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cc685bd0fd1803d6e90bbf1edb790419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689567b2f8af85de4197dad74036ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2cd793e5cbab947240d4bdb3681af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add6d79f73e1255c3b9f2e34d617bd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136df1c0495d85af421c7d9d7c04b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2350a5d06e7bbb988479deb673896424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dff7d23f2cbcbe54e0cd292216ebd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387c3c7f9237d32ba20cfc936de0fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69de292126d51efc281b4f2b100df08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941382ad4a468e7c9f4b5b4f8fcfdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5995cba13b50d21c62462ff7f631e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47b7da9c7df5ff70f3e5a22794284430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57c10a0e0c08cadc577824cff92d6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4356cfec11ad80a2eb1d242b580c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002762b00b7e6f49589411fc871be27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9edfc73517ed2cd36a495f39687b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fad06448ecb642974377ceca251ca6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ebb520641a8d2b59622ddbe3e33d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986a9afde0e4602d2ff05e7adb94b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c3ddee719b1a648826d7711354d2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df601c4a9d744d41e8914f629f0825db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc94d70e729d144c86ac57f59bccd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25cca3b382ab6e691ec84939b4bcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ab243e7e2cfe9a4b2e016fb03c81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b2bff40184d6421c9c39b2d738625443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef6d6238afb5c875c162875f32106d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7e34c444b4e0c0c1e17fec050d0c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693508c3a584fbdaa47401bd01fa77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e10306c8b8143f1d161e0522add82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10afcd00e91222b8613d7131715a2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151ecea867e61dc0373de63953081d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24633501a7dd3c6480025f5911a5af4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f775e3b7d5ca601d4ef43036dfac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d72749ffcf9c69e2c966b391d6dce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab79df161b55db1fbe53125aa9ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5e2e315c6b6d05327a9d08e04e7aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df028d5f43f9786f11e18e340aaa864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a919a5b9da749f9601a1eea0d55a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa8fdddbeda4f2725ae689613f18be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3692e0d3b4682149ba48834f9a36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad66b1d86de675ab2b3132a09ce315459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818e53de5696ed3f0d5d006a4a316e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e8fe3daf0ec961b48d3202bcbd3e5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0fc8db794a41e96f3524ae66122c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd008cbe8b90aa57be53c564a04fb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd025c2381a9d718a72220e5e9d95f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85537e2261001b12b5f2eee05bea80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d0116b17f2c937ae9de9f6ff82071466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f67d3cf0d26cf6c3a9aff0b8702d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396dc3a11709f87a7da8fcaf4fb56a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5feefdb885bc9238efdc2a3ad219c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca6e660b4aad4758695d932f89edd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3061f24ca87aa3683dd0b636fbf35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84150f2321554ebd2de84764c901a193472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf942b4e3879b8ca448f1b48d7fc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d4a38ec4ed76c6f11935e6d8edfbf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8844625bcde30248c64194449de79b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a6b255a3de2358c564a64a5246a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d20950dbc7f6343fc6c3bcf839616477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cec080b43c11be8f3164903ed23ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88671b3ac5c0d45fd79453b4c98ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e34d2a3ac12cb6fc87d5cd49bc4cd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bf2a07a87ac7281dff047507e224c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e6e3d3df7d9a324f6c2f46c35ccaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592cd36d4f843b8ea94df3e5eee0a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff2a03f1d94ab508315afc5843b20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac421b4a025bdd26756dae8128e7f5b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbccd72aaf3854a16f15a879f26baa7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77360a1f813383e8df1705ebedaf1a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d538a78795de71f33053e592b9f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9296fe4fdb2f618b71474682983d3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff0f9f4d7047b79a8d88a5857ae09c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c39dad8548dcb28dc18d8eaf0f313491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99ed5a00756e769c84843fd1a995e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137482693c3013aa56636ab2917ce0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853971f03307b1eb278b765ee2de72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ae270f3fe99dd7473807f768a27f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c706911f11891943e84b9dc80a324d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c477ba0f850c8521a13df4d46aac4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d9ff7a56ff3cdccbb7ae5cbd2b6ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1fbc50e2f1de12c6c2f7e1686669499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c87dc430d85991da8ccd54cef83d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be7e41a83b44ff24f3f549b240e5b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285eebd4ba5da80646aa21ac24cd723502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314c52b69073b08a9b06fe8a6a0ad00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a5441d4f20316fdeb9f19fd28cb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf02aa6f3fead421ccba2b38b8fbe3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243fed635198631fb01ce0df1d42ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816afdfcc6436e5a67785e1df09d454507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f70503a6b15cd33102a444f770ca3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302a4cc059438f9367b5046b48a1dc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3d23c02d0940a2df7e68a21077a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db470ed4d9f960a2e7ca6f751ecd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62dafb5ee435a1ec5004f581913a41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da3144df34bf57f3024c9dd6bc1088513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494a53d8bae6a2529e13f2f42a00c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27b6726fb785375acd839b085badf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9d389585663a2abe8124d93ac460516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fec39b091f01538e7060c2b78f9ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396a4cb592c4a2320a8d4deb8a3643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de3ff964b561e0963edf04a4e4c4cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eef32a5639eb0b19fca2a53a8fc7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa8528d6d4effcd09227dd3523d62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5409c31b7696d3f61ff548c515107d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a0ee5ac72d0fd26c77eb8d86cf34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd9d9931c6177e893f948e0a338044524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57373dae7802ab024cc7e754588d5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257efe44cdb66760856b28ba9bfb7d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24b5677eafad6430889661fbdd928f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea97778161f8427542b4318ef498236528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483699bc100cb2bb3cd00c2bd05bb1ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f869422bc311773e978acd5e7bf495530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa24effef08fccab73f91434695c769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0bff70877ab104499dde322644339532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31826f3a8bfe10284eab5ab407b745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529783683ee816c1e56a60c0864de54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8570162c74aa1a71f72aeea1ecce3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17e881ea657233f76a1021d0277d1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856362902482343010f614df555895a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838030dc6c5ab6ad60db3e19440d1f89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa51014bdc6f0f325def8b167b996f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b10466ee853938a10fca6be6ff32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75089934e90b8468b348e6d5cb5d932541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a47018f89b72db75d976e201478b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1201df4d0ea0e06aa03497f49f1951543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219ccebec71b7a298d71619a2be35e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0b1ae168472b71b3bb68bbb60d38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7124b598f8185bf6bcb8246dccddef1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba455e9f014e289fa4fe2e38ce664437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78447ac11cc70ba04c94bb576cb9baa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a492a2496b774acd1905779bb9fde46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86c42c8631ce976316544db6f107d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c65ac7e776d0c1386eb92f50167b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c7e3072a6c92e25ef9cbe7f01ec91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b1fc43ae397772483fce7cac3f1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22bf49dc5aff68159b63b03f30ff97554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbc80611e29ef5fe8f0abd95032c7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8a8acfd394da42963a0215e3b5948556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77a926d835cd6d6cf5dcc761dc6add557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4d874bbc783e5fa5f4cd9e38e793558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d05215933898613375b67fffdbca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8f073ca8cf6f2d8d2ec3974aaee06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0187ae9175738717d528826301ca33d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1aa73cc788c510fe09720b3be6b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577808bca44427f31e2bfcdf3700a6be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163e464a376a3f12ce14f558484ada8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883b86abc9548ccc9b6a0150c248126565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332fba81d73b1dcc08b916f55f2a5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816822d46922fa546006b968316bc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481ecbb67d3574c237c41e04d62767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad374d63b4bcbd00054cbb573645003569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f131dee8b3d005c7f37a19d7d3ba1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f3f317f47f908edd08cd7f8aaa48571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937cd5af4090d3e1455c9fea6a225fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc43e76ebf73bc1a7ff29a6b66a17d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b4c2381b60dadac8b64f560c32cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a14daa219aec2fa7ee2ca739c0b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c0b9009f3b2ff42967ea26482711b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb2453dd805591439f100d0b46c1ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72d6666ccca7ea5832f442ce3d800578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80d0822eb20f717e7741d9bd8182a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52386351456d2e6ef9b1aa6865a1321580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae08e553ec006c1ea5672984790557581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515382b2a764452f50905f7eca6635e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499992632aa1479d17d8af6e0301969583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60238939e703bf77c6d64a4ac076f585584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2c0df803617bdff88f612c95706cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4e4ccfd7fd3263667758d44c3ce8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f650ba426450a2058e6167e1ae85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294f397f082a894977f60f4e25b60d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141eef69785af9a8396e17950aba855589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924400fb4a1ed04f257836a9e7c6c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bc3314b660a11733b90eb90f9793f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9db9f348270df25bcae1f9096a100592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478b6c8492af196475325fcc94d4a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef234a2cebf14a8a0d8169d42d67f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d7fdd8841b7a05f08d124388312f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558f88cd52136124fa47a009d5f0f24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54be8485afab6b3cc3dfddc6e14b39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6842eee7a4c137b2293f85ac72937598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3e94a93b4586f3843fa65a7b4ff77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af62abafa0936d6566442de56b2538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf02bfb6bd3cfdde855dbfda52e1fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cef76133cd1647c475c50b89fcd75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e364fc2ae58fc4de600b5c2e93d64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3deb32b85e72b69fe3ec25180577604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2d7d44a72d8b4e4fc93ed630b12c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966661fdd5b1e2f745e15bc8658ae2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068609f804b7ede0b3053a9db8fe46f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6c7f94fd8b9ea6efa0fc5f86c2091608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac3d5d04e6fa1a6d8fe114c308fa9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca5c67656366302567b80bd100928610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ae5699d1643f90c2856edd73811a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca9c3429e8035a7c030c53d8976cb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ac140d3fb2c6c881774613c9e772613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043b74d28eb2b3e88f80d4e6b0bd2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c292ce1e806e3036fcf1e4f6af52da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002e90c3aa162f147e2a820f9a1eda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aab8ff0b83129728d0367e896061a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29a6e81e851cfe33cc891e982bed8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abccecb0ba9988ed7fc41143e24541e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589b1628b68f0eef53800c25701fb13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d9f19cca4829c79d8117e7ef0a3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eaf139ceda2b4b7d68c7bf2f952e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd46d1b4d809e2c6b46399959e2c129623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1ee2232f2fec4dc12c44ca5777ac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9ed63aacdc2875deee42c4279d05f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee2eb140ea06c85bcb42739aa87ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80e7d9a08b5ed62011e9d64639b95d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5070436a27f451356359ad0375a98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411718d8cbf0df12f76e9273b24fe1e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cade70bed32b7d534cb0d6ba6af36d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be124f610a071b539b2d23798a06ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b3d3458dd12e7c54640d45f6572e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea31ab14937e35ed4f31b8234a714633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaea96a736d963f949a62dc4f423e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d173b387eb212d737f0a95698710dfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48f73701b87bafd9d917ad060809a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4373f65593b6ced530385e2b2da90c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44fa0d5df86712a6efc8c0304875bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28cf2cb6d5a34857782acea79bf93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ba51d9efd46f1f63e478942545157640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef42eee9b9f226bf973b20fd014a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602927630747bb6e8c69a9ad8072f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93651f29eb3f9855e390fc3266e7e2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ee0e08653fd82b1a4875193aa4550644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd571705d5edf8e4f6206035c4d61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ec3ab4b12f87c34ab39d5aa59c7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21b98ccf034b62a421f881d02abf5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8d1268f4b9b9958ad8bfbec27b7fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387fea982f4be7c3e646f3d9b8dfabc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303bc3cd67ff3930c4637e72f90ff7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d91361ac0cdb23e28a6a93321090ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebd158f64cd717b6aa0d5ed32466bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840ea10ade26ed94cd115671bc81e13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6f6beb46595b6131fc6cbd1ff792654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381aa48befd0e37bd71420dd1136c8c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0dda2a1b3b262906003423d3de74c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7eb6551b27bac8ef3010a461350dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7830fc4f944bb1dcc3376325d8c6c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4c38bf19bacf28b4012ff58cbade5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8ba137a35b90fcc8d387d493e5824660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fedb692061d79e0ecd7be2a391e10a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6805794b1cea1b8652aa050562834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7c5678f85e016391ab5f679cd14e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cef0a179125835816419d6dc5a64b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e9f0ef13e4e47e13d7d756988de82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6c4704237a82a5935626fcafa2e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317052ea3296cea601092bc3b4e33cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd764c87c109e5ade4c10e2f620d6670668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e2d3ff79931ff976072ae41f86c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f32e03a2fa9387800b0a0b44caee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756727f63662672c84bfdc2b11d7638671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31937d0da18e32df6c568dbd006b8e9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9399298ce9e6478cfe315c79f3f3f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3d7fe09f5c037f56314d1c9bb842674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97be69bd60716ad6d5f845c1cf5d3a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fffd9161d081b7e45f2726b83fa03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58f4cd998c62db19b019a6c0cdaacf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030551c381c95f4b298784f5a569ac92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9653adc47104ae1d6ba2026d7fd92a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9494be4149303b1a1ed0166b618ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cb30ce9767cab443b3f362d39194681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e34ab9315aeda2974030ad0c7618ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba5d541e2efe5ab3f927e638dee264683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe0ac817b6ac92d51672ab6c1b885684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a6280d7aea15e99b9bc3acb39f48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3c10c2cddf754cd3f8877017a7886686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9708e755c3fb62d7dd2c1c22f0af9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31848aee3ab67fdf16d71e8ec667333d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d68a724ba98c6e5a5ccf869839420689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb142303182613689da03eeec5f80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f9bc21fe405795d45350fcdf5b68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329391679e938f60a8dcdb224067f739692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade7110b357e3ff827d2496c78c140693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd8c703911c7f09661c60edb496a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a34c38aea4ff4c06c9ae488f09492695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ec4cd9e9c96f9d9d256e07d49730696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1aa12a600acf3d4fdbce66cf09bd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfb7078ea3850b074777f0f5b2267698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172a3c8605aeb3e0733594113114d7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4db2db260d2e45d5b77a0d9f4eaca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d63e7c9f387f34c11329aee6a8946701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525ae67c8baee4d1cdcf7b9991573c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec9b69b3b57fe028249e3b80058a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db2f99f60c5b2bd4537bb8c0b01977704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069ef3a67c2adc6fc43832ef2490455705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341bf08c018bf69bdad0aee1c4b93c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5953481f6cabbbc239bb1cbb229f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4780a8cfdc543e07fdf17c11e7f870708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999942f63883c02fc68f2ec14166c94e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2454c358512bfc5a48d7e9af5efd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127344d1d84e9d6a3cac1127c861c4ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc05c991fc2a93263d9f72ca227ffe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f3de2e14f209d86994044c43946d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b842669486630b2295831a423ebfd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99e033fc20173f31642a8af69c1a73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7587b4cd37b1c156c179e6e997146716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d71b7edaab1a4911f309f1ef802ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb843ab290f315b964357e4a33d981ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e27edb59af17f0e7c8519fcc9cbe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077dc163ae0dfb77657d2837a9a77ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4cb0bc850844fa25922b041850a35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8941aa4a7d7104ed99ff33d33245ce0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b0497dd1a5b95ccf15868be3e4cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d3c5a3f98546b86e7494107dc160724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e5d35de81e31de0e9b0da532b9a58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ad2914b5c4547f07ffda47af3c91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e59f173657fd2027ef13574368d4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a075b20ce0459e903d94ad2306492728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e257c9f25be81f2170fb261619fc9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d08b4953a78e002b185542a84429b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5484003ecbe2e7a50e7b920b2903731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca350847e5e0abff255619a3ef9e37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe7f9ca81020688715e1ba1fdea2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222c1e360aa8aeb69c43d80628f9319734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d0ee53887d02222480204d17fc3ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333ebb9e529e0b3b5d59f08ac3d5cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c239d041cd2a48c6dc4d3e25f29db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c7822f6bc2d589de9da2c07b60539738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e64ae0fc909cffa8ee915d1a6f3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3deb40085b37042b9c2681aed2d1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6662203819d7821d9e195a15eb2ad70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85d7fbafd39c31baf16cdae5be4a8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67592b3974641329ad139946181763f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7abc9abe266882dbc782634a07a7fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5fe5548b4675db983956fce00e964745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c29e5678ec8a177a9b2b0f880e539746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc55c5a996d98a5ed01302572322650747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983204930fa4e95c55d96647b79ee822748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1747bf0793206491a0fe117fbc0d95749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeaecb97c702cada78c09e1563c5d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d796174751ec98dbc002b8a552bf60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857f258f757286724489da8b259ccb6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebab0a683a6b7431659a07dd01baeb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf385af7b8584dc6abd584ad90344754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834b31e8d96c41e1dbbb189539eeebd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a951354cd0554cfe74044a3881b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869beab0c28370673578953e3cedbc9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2e6f82a278cbc08f5eb1217c06ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44c05940f4594ee235c97609fa5b42759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750e6c14c4a8863fb01768d5a4d0711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c1b98f0b923ba80f08ac764718ac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd519dd279e9031d7fc3ba91f13a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f42ddbd12e811400f554a2bd993b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d8106fe52e2e96c8e09a479c83b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f308fd4a53cf910accd4e286dfc3196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2fee4b2060b7830b7a63540b90d337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b0688dd02e34ead49a666f3769738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f1d024a0d434ec0646a9d9eac3819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a517b442d7a899d05a7acfff11c7e0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead45d0ed1ac695411dbc7ee9c12207c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e1266c38e807eda24ed5c46fe347612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012106c26434fb7f24e47b52a0d5a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bbae45a63ac8657f09c454cfea3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2848ede2b7a01fd5abdc949aadd1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e557d7a945d6c1e2699a2a7ae489816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e4b99235592cda192a2758310596417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e52739264b769743559f16d6959ee118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ef3fd5d74195df7d86d95f0aa63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb755334ee955cb1f0917deb1f49b4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a7883218f6e419956a8409fd8ffeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9fffff067ae4b137344b65bca2bf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af94617d8b632be8fdefeeaa28f7e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40758deb985354bdac3b2438d3c831d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af425d420da47e140bf5b66afa49785a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ad9535bfd704648a229c053e2aa1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7de57798120a6489ad508274dd9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06138edfa9db63a0645c0f71ac04597428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52d25010fb493d8835a587c4a771e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae22536c9e690f97fd840f67fb5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563e54182372bc2f4d7e10b261591d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5501dabe230adf0a28969e7ad005f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796e780d6dd5e4f16a103f10a3beb6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25fce931e3c9bd546e468570f5942f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ede18765bddca863481740371be5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c173e0773b0074df045a0f6472343d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90d27ad7945bd66339d2ab9fe22a8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386348bd7741e65fa7d3fb7c678e5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eac2e09872abaaeb7e6c939fb2538639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26b8ca5f36b7d08a3283cd5e73d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a79ea6a9dfb22847be34c82aa304e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c3945ccbe4beb6ee7f81db81ff4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fa24c6032cbf2f8e09e08372ef78443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f78fc6f5b6dc68ee2b226f3d569f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a3364368c3d66feae9ab59dd192cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d035a2d70ef412698c6dc97de606546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee8e0525469eda564b14129dc4a00a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71647690c164143d4de8f2d5e290d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf3387af71b16d729d97b56fd018db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea95ef6ef31fc5c22872077fe0e67450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9359eb18096c27ccc14e63b6adf81851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993220ac61b5f43ca13ac1a87cbc2f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133bc3790ebd57ba25188d3300196a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ba5a0ebc50ed5e4e5fa3cfaab66b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30e0d385add25f3bdb27a68bc216755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973205be325922f20ef2998b37b3cdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77699a02c920e5e6bb56026ab93bc91357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8046a7eebca310713009aea0f716df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c46d92c7978f3ae77e29204c906cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d824e38790aef4c82b41504a11643e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c73e81087699aaa59a501ae68ceb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5a68bf65a5f3f05103ce5c5652d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2c0660d9d21a1366e1a0cf215f55863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7d059508ed0fb50c263f9cfc8190264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947feb587bba44fe7c4944c78a56dc865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730c0a2bd104462607e2ecc9e3a461b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b21c39f68997126b0250bca45bd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e47d3e5576c06b05c60ec2d9e95a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0b01a7eb9d0297e3e6c0270b38bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04578c1237516666624d68cb49a5696d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b87ea906984098147c6ab74fe3f97a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56308dcca3915bb170c903b5beee697f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174cdfb8e7ffb3b221d6acc5cce52cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385e21994c93a5701c4aaf95342e4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6cf7114a6c7378c70fc52b3dcd52275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72fca53b4a41c547cbe4415ae23a1b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc3776205d67ef8ea821448bb2043377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4547b490357af6018e138854ddd6c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5f2689e9c1a91d5887477fd87ad8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03e52dc5243e7a115cb034003398e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8307fa7ad09d33b883a1239959b613081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce728fa2bbeb4b97b48e2d461508aa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69b92c8e9964f36a6a192f2f5fdb0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e1c529a5fd2cb002bb800df0a33a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267cfe0e4a7cc05eb5f12e008e56d8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859a155e36abca66a4b89d7a7a0d82586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05048620e017e5b65ee7e96a24d7e36e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b24c8b0d59d6b747a8c2fab3badc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758af975a73ab8fee62ab8a85141d1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68694298916eb21ac75e97d14099511190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599d48436438b2e8ea33c92a0e6cc691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48a0bf3bf813fe67502e6eee96cc9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1284255954e3c9423ba3a95672b449293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8905f1dbcfabf55119fc4b364ee3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f22d96146faf397d5d3a8460f3b2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe5bfd7a3a9f9a850743cf20e758b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676379809465436b8050a4504c0c8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b65e9393f8b21bd05ecfb9be97de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0d23dc4f6927903aca525f6742d9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3cccebe60fae208ad30a5f6b3d5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa994890fb04b1607ab1ad90e25db5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae595e0bff0e21d2e22157b432436ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8434f82f9003a161e522fb8cb72f080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e48492fb40435812fc9102d4270584104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27eeccfb7a5cf51323a5247f00eb79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3fe107a68d949ace702312dd4a4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab413dc808b7fd07190fb7e2c16c550107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca788c9de568bf3611fa519438d2cd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4b2a6fe1aafa876bb0b68084a1d2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e0a082015e7775b71875efd76d71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9edb5bb32bf27d283fe78afe9dfee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed715246785e795cb9dee533d2d79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038452ab36b0ed0d10dc4958507df6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9fed6ec406aad7344736d402d362d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee3ef22a069f1a7fe76527c0ec29f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa8f535950d1cb7609abe761d2434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875cbf6f9800fcf22c0a3d16ff37a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa792399fb7363fda53705f6a7d1357118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7217b946d47e58ac1c6a2a28270809119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bcabb880652b708e1cf8cb8991e99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4a7ad5d4fce0d9392557e86272584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcc719d9b23e636b43def8b807ff75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3ae60dd6aca71f7327704206a5192123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a903831629f9b060e0fd185a8eec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da872d53bc10441db62ce2722071a5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86540cec125ae20ccdbdd54c411f38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8b78055b5a855738d313d8338b7b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b908767dd73be6132727a878bdd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef644f0b16ee8912541bc0b9ccf103129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310910222fa1b974a95756f3b55d86e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053baadf22d1dbd6fee2d44bb7d8b53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359670d055d9f2920e335a9bb74d2ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987650e04fd3418a9deb0a92b16dafaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e298a7cde8a45e6a7e272c163a2c1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f60ab805dd8c6fc0a50d04fe7e2d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf868294d4d78fdec855451cc6ad9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefee2d8281820ef076ef8ed8cb2e84137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc56691e5b99121ba9402a14025dbb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e9fd5304a411a8bbac6a8690d2a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19d5827e007befcd77a109adb41733140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5479d11b02fbc685fc08be494db1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a99132f43708f21fe0df3ab4755d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6031e6887925daca8fe0ffe4df22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f49bb305b1a196e287e425ef7fee9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ad922b46394634a045559fc9ce7fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000bd9bd7d9d8e314ed18a14c320ba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbfdbe437f8c36db01e8f86dff48af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac147b2e82fa22e8a0756c39c526c8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e9179f3f4d62ad70ee7a6ed9fa72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486a4728475a24ff44de0cd29739919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecaeb9df021ed02f9ed9ca17c93343151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fb447a05a1aa4be2330d69347ac1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372598dbccea5f0e1b27a60bf5f04224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935423d4da69d43be3e459f0119f6ec4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eaac492ba6915606172b937218d04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7113c43ee26ae29d7e21105e46c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6df55c42eb1268f22dfd83d36dfc39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705164a47fe40e5aec386faa71fc676158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747456a1991f723a69958d3b7f9da54f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b2047f0988e45ee4d2fb389f7fb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43857ac7ca5f41cd2051cc0b24088fbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c42af5cd9473c8df79a8765fc80844162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174ea3a9a1f7bb6d5a661090f1c61c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8973806441bf19833ee2ae11c136ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d75d149ee07e4c853e05799826f46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d76a18b80a7cf56981adaf2c5bf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31ad2fac812a07c5c03c7999a03e3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7abe5d735bec40508ded52b2f774e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060cd18c882e313fa449dbb1eb58f27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d38c1389b96095ca2265a23a0270170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19d03a1fc82a0caa1cb93c2b34a465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a108cda3da3df3996cef8e6927e3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb5be7ad77314199a1e0d40607252d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b72a7a90f4851c3bfe0e162b4186174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259f807ba9eae14f4bfce20668ebca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20564094892e9db0fd2297b16359a75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16001e0f360ba58acf88a71b2f1152c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc058def9cf4713853754f8c54ad1861178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43db4e8f7035ab2aa9b085b9311e7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eee06282808813126ffce81779ea68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d6371c9bb96b185164fea1820989181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd302bf4d4670a660bf1879beda79de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e301994b1ba38765da32e257a90ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e414e2087a00fb940049a928e4e35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5df1356910d90c1b0fd5dca0ce541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3be6b9436deb08401ee97d55143c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf867747e19323aa6cfb7a3da625d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4fbc3df75f034f53d5183fe425ab5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c9ed7e2099edf5094531e4a55ebef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dcb0b84bbfdf5ae0b4f58573f1492190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57223b445ea33d72d5e5c81fc0533a2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f372babe244b96ceea15d9a30b0f1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddcf665f79353c3b460111d84514c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ce2946eb342ef7c09b4e8180c6170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1821cf9516e17937eeb514317a5ed4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad64d7b9222a1ac8597e33a06b2bbf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07d71359317b5c061370284468ced6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691178646b2419306471cf28a8fb4362198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a69a41be81351c6ea816e02e826b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f4b56f3c1a2fbceaebf42a7276f20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1834d092179d35bb07c4dc618922f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d030202696460dffbef0c5ffd0a91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264a9f1ddf79cca67dee50d6586d8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5dd370be1691c11aab740af1cc3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c374ee615e1dd77b6245807362988205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e4c9005926eda445597f8530a123206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39fb70d86d867e1442c08b66b4c37207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad046f9011031b658eb0b73a59d7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a967a4db5d426261ac04230c4017a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbef2eb5ec47f06a70cde8afc7e7564210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d33f48347d2507f845d49e8298f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccc107f9710711c7b0abf5cf40ae3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42511f09aa006ae2eaf456df9152178213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e65fccf5f87c39e93032e50c513c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a652e86ace9457633b604d7d6a62d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05db76a43d0086ab93d35f93d8b8bf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541bce6048fa92e4bb29fe7b3776811217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561483d1ce864d2edf8e7698a9e76ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c1f170f5a96559d4d49e7b749c69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d6d52e3a2c1091b3273d4b1c15e4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e952f47c9253814668dfbaa033130221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3243012ee7c83969e200f2fa620b867222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9263feb87c87dba8ea37e96f239e0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bec1477f924da848be6093ae54d1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643959c591f28814a6012cff45b58fc8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727c803dad9d4b26eb46e556cabf29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bcaf57143fac0c16ddb94562db160227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cf8e8cdd19cabfcdf88ebfb7f0842228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b48c7641d3664583ea835c0e0bc56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfe6877d31b93c2a6637a1195116eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf7f4fc714979be29ae8fca2c394f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3131979a6678af4b74c047341c749232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48f9650b7fa7a7637813fa10e9f79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51900c3e8d1a5cb07c42690c8a003327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded910bea9ac1c2cdcc80ce132010d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7bbb79f76ee4990009866524b42c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599170efe73c34f44e5b2900acc737d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4ce3b53849cbc420ffcf2d4007ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009197cdc209cc1c398d9d9fbea968c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece544743f38dfb87fa50f970f32f32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b637d155ca0f9e962a982a332b6cc9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2c6bd5b36eade90f63a97b067cbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d6ca24e0c570dd4b8e1f7af49cb6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959c66fe5f2b0a1c6b85ea357ae1b57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b41d35165aeb174878fc398af0692245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb4529cdce7a4ff04cfaffa5ddedf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9adc8f52185331eef653175f1889247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e834baa4a551e5c8aceb52bda3114248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ae9704bc34b1d4617b30963fbd417249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d9f55e83383c5f581920ef648d8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313368853ebe72a101e0e604b396a02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e096d2a0dc11432657b3b28c59e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcdad16c307b93283121c8e252db95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc949516de755eeae3efd1ad36a58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514518d2c5c66ca3f2803848a6ef408c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcd914201de314621decfd2d5c46aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e036a3df750b79b29f54b4caacafd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dcd516aa2aa98ea4aa097b91f5337258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbecbbad609abfd7f48b1d18db4d7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8929435c36ba5fe4ff63330560bfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483e39324c429d13eb693841822b01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483622be9b5af13a1a29061da2cf7bd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a036f856f9160c931b0e56f2e51e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69e5d20bfce7867b51694c59e2edc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37fd5a375b888323a1d8591a86f60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239ee0a5499ec9c865abe92ee35bb42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe5f572c17956a93d1b81cb9a58a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdbb985c97e51ecaf244da697cc8b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e33e84855edd9ec215cad517000f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3576186959290b2c1b3f7dafff7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432f3ecab82c6f9c0fc098d8e5b561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8841e796dd95d9ab44bc1a8db229f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb25c2ab40019b43fc371f08eb9632273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc69273b7f58da0c013385b2f12ba8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8809e2714c4ef270677f6ad6554072275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dcaf111ab5cdc6c842ebee61a3042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6fa0cf77f86056ce7f4390a818aef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864d0ce85915974e8f1c935293e095a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09797be8c8a51ffea30150b663f75f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ca59dfac597cb3127d74a91e72825280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cafa989df062c28ff8b84bdeaadcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864934802c67100eb0bfaa77215b0b32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e973e99f41b8b05a87255b5cfa223a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fc3269c8df5cd9b968f7ee33f19cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc83aad6a589d818f44847a39867b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9979666424dec6806143762bad36ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c59a32e25ec83e92c95f221599fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a479f4d25df44f95f39a27949cab865288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aed48b9f35e0a7dc8be70783f6b1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a82862d6816adeb59bd1c1f003ae4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213ac3f866b25c7eb1d88d3f9e4e308291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a80e43e74b4fd2b84c711984c06f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f6d5aff6027e51fbdfa90b91c5dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fd0c2bdf71f7425fa6f3970364771294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42472754b511dd448f0c4caab9e94123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba69a152002b0f393936696b667ff8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b5b7a98d6e67d4ab833b12819c33f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae18ee04925cc4ac231d6241aa10e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ec926e522b52e8dfd4d2fee7ee09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34205f393b4819136473005891c11a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3089ef7fab953c298599f728c6c38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ef841e3448208cdcd343e2189385302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca49c8901299041c681f8bb4d244b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6375c328ee644f7f48137f0917224c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344bc6b83a8e1cbed2519e75a9dee17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486e1bed538ced4205585c78b4fe7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687118c0b9f2694a31548723595806c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e69bce82fe91d1336c46bc8fa899b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61310b4845a64a1f5e078d1fb024ac7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53e5f291acd1d20f749f5e15ff3446310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149f98a2a035921679cd497f03c003b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4573e792b89b85d2cfbf8d3d6d738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfe8d0fb3389fe132abd631b07839b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec162b16aa22701f89fd3dfb171751314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086512a197f53c1ae6d1c7c590a18857315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bb31b8ec1961a8acd25dd250abde6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598701de68e4955333ad106e828c924317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a79cd77432d2b8ddfe993157013b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c605736731244f933544b008282cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f459e041e1ae32b5a91e6d4bbed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071746e36ddeeba4023e562e69f8c3f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db540d1777c605e8042b8116b0917602322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d6b9b74621f6c672576a1a23812e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427290023fd50ad9487668c9f551445324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b112895572df39ac694b067e0cb9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1d23e4a065c11d327f63da3402a6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396185ae6d1c1d435fbecb5128a03ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c21e6b0f87f9c7bb3f29db9f6ab1b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3608357acc80b54df4a9cc7b4ad656329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28acd31213a9fc21dd96bcc6fabef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c351ddd5170752a0425f3ff9f1adfb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cf89bd039f4db0bf5a5dcfcdbbbf2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6196457bf6826eb6749f1ff5780aaae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221556bd987de56b918bb3fd64efbe2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f56bbaf443966b95524ffb49c3c7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687ac6488b3f59664cda456d41edcbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffcf2446874cb811dfb1011fca678f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466f3e4bea0f6f8b88771ea2f1a49d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc8eb1a9903f1e2add4703b5f1aea7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916879e2da9b02f5ea92658fb0a36e38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5283c7c58b19fa1deb7c5907deeeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2a555f21ab9673cdf5a97d35418b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d4632db09204ae2134f48807a503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718231edb1350cce69f5481bad9b828d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399652ed20e756b39788ae56eaa6946345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4ea0a71eb0eea9a57f07e4b903f4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d156691446f6321293c0d70e006d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075c01c8cdcd88adf2577e3d47a11ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc8d63920c440273322c518633f27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e18c3fa1e5168b280f5a2b01e5610f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3289f78b778f330bba105e5ec2d9e2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954fa8ccb47529a8ac82aaf313c47e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297368e3e19ed7f120b101afb16d938353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041f7551c4a81eb91dbab6b8f8b6614354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423ac5748dfc4e8fd8fe0497544a6ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f2846ffbd9c72b40715e7bb0ad0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2001a388acd3207ea2ffa20440737357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2c840be3cf1310f349e10e27dd2e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811012e24bb6afd47721fd230104011359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fb6588a0d5709bd84e1182916f41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049732b8a7ede5afddbed2b353d27d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c533712c651650d84064d17229fbbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453df791d3597352523f69f2366eeeba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa556cbf9b390838baca2977681687a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182326df9cac7a2e667b2a9b7f08eb9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f258541dbe7bc606b3c648f3f3f1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112acdedea2204e5cd3c6520e0e5f5c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1e9e22878aaf70aea1d3b8a53fb3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22527b4cb15122b573f4d4ff60b030369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f1fec3d58ed085e964275e95458bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f722afab1e07a8963b0535fdb8f63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e72883a23e7fc8c2638b85b642bc3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520a2aee5527ec35d8d6b805185e9db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2885bee75a270a34dc5da14733b04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e506ea783191e109a061ce2b9e2e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d30438a61317f7241c826e6ea8758b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24222fdc247755580f64927cc502cf4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0500ad3b4252b6aab2b8c2329954a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a79f67159737fb5fa3e491bd0e2b65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d061352f63d9907e5cde1fd87fe273380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc8c7a079bd8ef9742f8cf5f20406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5d02f15f7d3e9123e6f85b30b2b3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956402edf5b3ace3da6b514be75b164c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860ecd90ed15d426ad141f5ed159cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf13f3ee83198e0e00b1416a37140385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07c2780451859b33da195c9952fe9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824e9baf323866c7f872729701d6e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d55b2853a82fd746f3598545ebf5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3de05d466ff11d0ed0a617cdd74db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54002f6cc6762071b6f7c8844a1429b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b9365b510b1d2e439be43660107e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc58f29e94b348cff2e41692be625b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e12aa176cbeb6b1b8e83b089f6026e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d4c53fed558202c5aa897bec45f21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1a81029721fc21f8f118360dca74b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd62b19a614ad2ab009722b4f82ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec24de5fcc7bc82a228166d1d91e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9387f1ea31332c6faca3b19f84072398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67491b89ab00fcbbfcc4389eb33cc7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aaa5add4e6f332ce95c052e481bc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2e8f5386c54606da37032cff9d1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a1703d05f25ec521ee359ce9cc074402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833c173930da0fe348a85db1aeafa99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f77cff7748c024425b2c0af74f22404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435c509214bbea085be15cb76776e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfab1fbeee2ebb1bd9722469098870406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119d678a8dee9bbc6d1a841ea8b62f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd89583c9bd1774991e287465e1c09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667f4e5bf9d34b421c3fdde60b8f7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecedc1e055c8b1bb5f7bb7b519d343c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3676846791dbf8536bbcc7d3913ad8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c28b150adc801317d844670b4e497412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb1727fb3b607ec465cf69ea8c78f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df953e4385ee0591259bae22b1cb05c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc7e7adfc8200a94e5c86905eb40c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c8d235b29a1d5d337b2059b5bf697416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff50e6b16f1d259c3041a69d4db4d6a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873f033aaca84203c24be58a0a2193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a291acff8477247336c1cdfd85e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311137e966a0c11ed0e3d9bdad7422420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fec4821e91fc7c9719e9e6b3636d05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7b2181d3e3953707865ef7e9d0699422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51776d77c503b8dd4a5d55c1cde2e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711209bc6c23dd52b6766c75ab6ffe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54444db8ee420ee641155b147c58ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1af9591e99d33944a9cfdaaa33144426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86bbaa795b072ace82d349628a0b7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bfdc961bd745672e531405fd63ae2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8619d3324ec42169e4fc94a7089a37a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aeac200cddc51f32bdd23c7f0f252430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602f814384436d7ba0a6805cb34adca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd75905296fac6572a39e67ba38d994432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0a122a35e7033fad8763dfbf9f3e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67242c5ec8e4d635c518c9e74835a19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4a97f95d9b7f5c947cfef08ad754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c75ff011ec3a2e90367a9e3c527df9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc99eab36f90522e1d377011a3829437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543d90b113e7286aa2b8f11905d5eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad5fc5453c0b7283e087196da7fa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb8b2f1c5809741162287856f26728440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0cb985e30706cad55d27e48db597b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e344ec0d0d7cb1a1b7c3b8930c6bce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881232854012313a09d0d8450698634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b28d1be1a2da0107afb9fcbff6be9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189792c304d323cb37d788b18b9ac09445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51971f8701568f68a76a23e976d8e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12531161e98fee1a48e81bca8cd7629d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c67e493681970b8780658ee509c9f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c3037cd29387df58491d49dbddd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08446198aa2e74cf7a8dbdd98133dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba3ffb72daf8591f1044cd2fa17a2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a56f12bd2679a35d489676230930da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba6bcbcf1cfbc529d9ebe05d047889453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b26d3cadc2e96ca06a6abfcb3ea86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2bc0f0af7784234d0fbe4a7463d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3e970845d533de3fa60306fc946c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707c8f5dc31e5815a5ff4e8aa21c48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83f54801adac9cfb8a3b00b7ccbf69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7027c8022256cb7a13302ab43c3fc96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a829e469a306f84f821f211654f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679601694e841228722358651a4f8c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d98e9fc7eb179f85d34d2d9360b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d1f2a51ef2a2eaeec58d05828bcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3915f0f09e666cc80ca4d9fd3cffe3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c439b025e6708e264bb395bd12804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71faa696f6da82c9567dd25669d590466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4779a91a2a2f9274784cf2a9305200e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44699c08b7b82746633348667a0e9e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f2159a521bc61d00a74dc4dd6211469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9c0995a82aae685b9cf1134ff824470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664c20e3a6c0661f55518f22b98b4c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d969b90b85f076158652afbbb696e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64daf27788781804cbe0c31d963f66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561fe4c0d68cad750a71b23532b2e53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b5ddffcfefe62c4355a9e3e501bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5035bb7cf38a5de4e94b2866dbe022476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dca3c5664b93211769a398ae69e38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03424728080de7101df811d8bd494f32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1894e0e35cb82ef600526f1c83f7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16f3529d9a6d84748362896aeeaf83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a66b292d9e225e1b5c99a8a880b76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02f447d08ff5b7cb463d2dc6365743482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb8f290cb5ffeb7e1cb1b3f2e44e20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f2a722dfef43223f6b236c36aa07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf33b3be897f1fa3696a2798f2f60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a92bf4202fcf5eecb2d371d3bdcd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d2cee440da0200284df4adef9d279487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348cc7192ca4dea3df83aac19cbb1c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5893d1292b519e076dc3a28f4faf83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a706f6c1c3daa529c691b354f29f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86605c88ed01e92cabe03cf9773de6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3afeb57295a784a113e0ecaf556d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bef82f0ce126e3aade8ce2472ef08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab8b9fe570c5fe4ffbe7c1808a39d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f564bf5d13bf8fe99228a12df7c5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8214d4df8d8ae5adcd83ff7bb67c13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b068c4ef20aaab3e83f9d2f213c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4da0e155ca1cb8cdefd84baf120ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914850a968a80bc0902b594732a82fc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36faab9fed8cb0328c45a23229ac5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6400b4f5154589b58e7fa653ddce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df54991091a2730b05da2e6ec3bc2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827a5604a653c624326882f7ab0ef8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00743bdca0b44d598e699ba312b7539504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d2019e03566732bce5eb147381325505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963344c72b66ab327d0c7769fb29fb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b12eec560bcfac8f9e368b18d14c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ce0f9685b6f83147d5836cbd2c07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714197494d35eba88d724d0830a8a79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2befb8d064ba06e212f212c15b8b68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85819738aa4663b6f012bd631d9e2e5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c134dede9ee0dc1633ba4f6ce44e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533dda7c9f89db4f5de278d54e7f016513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c1de6f99f6389a0399e4eb479f3cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e860f4b71d5b6f4c193bf6a96cf270515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48aa0a7da0715880a1e6485d5670627516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c21aa884c5b3ffd60a0e46bac021aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e9273057828cec3e46abef800eb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1a9d653dabb1457ed1a5063b5a69e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce5e169cbbe6a0b030c50167c91867520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b139a64bb5b13a8c5af147a0012148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f1db58731336d996ab784b9a28164522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6618ef9fdb2e565b2d038ac2c8f84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306df7e743c0417e492cfd3784681fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d5eaa305470052c8268dada510fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efdd183469ab2946c5cd1d427960b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e498aa811c22441bff0c9f55b3437d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952b5872af0c03ecf43f41a3ecd249528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb24f1e9bd2200c55188dbd1d45f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7b59355c15da6641c0789aea14fbe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983d46ac1b729e91daa7b55c6a3610f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295131bb404c007f03b203faf45f84c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419264e1a7c9ef1d3b0a060aa20e35a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61bacf2d477c0958aaf7a4b49a8d77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835c131ee018298587fec997144ec1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d31c7dad28309a068c9b7824744f5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4375eeac88473a5bc78274758af5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8f343cfc8574c07bc3f67f4b4d6de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7b6bfad42678dd52800e2a5e4ccf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600d52f29c6218287005471e403e6ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69d7bb7c4f7e5e29497e6267e90a1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b363edd8c0de81ab0e70ae33d3cc51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f337143e861fda083b7ba4edddd6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b2dec63d4ab5a7d4b3fb63672748544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9b9ea8b7cf463412841a3ce2f3c03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d1805c169f02d40b80cb3705216b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad969c586593854b2b4fa0cdf35ca4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97e72e6a6e7e5564be8653d1b5d454548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b28d64e4326ffc35209f2ff5952a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffbd962ed67869b00eb34d6f7db3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6892780e3e174e9e851a5be1b9b3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bd21a283f2bc8d82a9a64ddccf844552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013d1c4b82f4a6733c52f92f4e5a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232685cf3f222fef856313b4d9e98ac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f758fd254b9e6f1af1a27182f8e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb570f0414a1fb0ef2a40f3115789f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d422c4bb162e7feb88e9b03efe9e1e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c83d8b415632b2dcd8b678cef236dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e263a025f2eaa5560e257f1073eed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ee6791de37f922e91883dd3bd800560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fdc9b767d81dc09dfdcfe323ceab5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720fb6d1ebae3c1aaf92c1c9549349e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d07727adfc587cb18cd2cd322f340563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946ac51385539314f8c4f862a429b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a3c63d241dff3348f668995712a3a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837671566c2c81494f09fa3081c504b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4db8522b8e3a72e77e1c625063a22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375f3524230d9939fbc72c3ed4075a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc84cdd68c0f03a700764a8eee970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dedc7b010fcb39df0775f121f5a418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dddc1e7f1cbe4198ac277f1ef65df6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6545ada541d80ce9f4b84b329dfceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175340c5fc9a237415af34429341b8b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624e09a6424b23b92dfdbfaad614f1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9f8f9490be29beab357654d48a84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce01296a0948a3c8a52eed973bceff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de870a1400216774fec6ccaa72ddd0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80843ffd97747af7e8c10d72fa96ff55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c725e53a6df7ac89281e2b3f52972e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc6ca195b3400110f8d5e660decde580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d69653f489dbe5c87d2733deae84f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f331000b5e01376f358d4efd309a59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16807d6392449ff002289d3cd91658583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538a7bfa9e89a0444245cb18116d6b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaa0d9f9e9b1352f53a0b2bb988140585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e2bd4e056d6471ede2a7c093f7400586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2527fbae6771a055e07758cd021abb2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5a422510e14a90a71cd55287d5ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972451a5ecee3fad98ff939e3c436fcb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6347531d71bf00413c5009168438d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b7200d617f3a72611901b50be82c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334318378d7b336a156f90bbd559ef74592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab23abe0a5c2b8b9e199d15394d7af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce723de598931a6bc222e77d8e3f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c007576521a85fe9fb32561e2fc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856672a3b5a304e006ef523d36ac4ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcde7b43a2f76a051ee087ad1901e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a534417497ea51dbf6c8e2a55cc15f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f420486e8ab1023db737b116880ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dcceb30da32318db0cd9f68b23406600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd4918d4173ce9902337e44ae7c8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5489c23659a652f4c38e62db1d335a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c208e7c9ced6a84e9d528eb5b10669603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae363eff388c1f6004082330d3524604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03311b0384cc5683982ea8779eb85c78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97444399d744dd63e4cbddd5d6bc0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc020d71c7abf4676e8607ab50a00a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b30feac03f8f12c24afabfbbc15ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3e4f13685a8c2493853502adaac2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197c21ff61451a550a761b41e12cba0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067e2632921e68d475e008fb157a2cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556fd3ae93a97911b81876934718d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e1bedbc205d46983e67951d909c9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81acec5d98d940c97c2beadab0b19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a252984dbe29805d84c2bd5c57482615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b2729c2433a4f3bda50bfc09a501616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257bdaa27e9228aaf624470326b543a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ce4ed0ddd6a040d6587db178deb3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193456f2b1e1b4da08d24f074d0b38e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db14b4e60a0fb8d03b1342cc6d8273d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494622484f04cafdbf53326dd9641d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced4f490b45e703fb9034119fbdcbca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c7d40dd295dc757c8f1ddc76e35b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af3f8b5b848ec2ea7866396c1828b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ec054c3988205461a2d599dfea18625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826267006ed58b8152843b95cb6ff9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a19d7ea481496fab33051f0767de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebe95f2599406085173984f7ee4354628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09b3de05cf4a2c6a39e2be34ed6e80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1a23d3a3609e51e6391b2fe9a22f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c871eab2c1c5403241855e41204a9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d212befa406bd60ab2ca17396537d08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ef0146d02d1dc3996d5968dd7348633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8b916281bcd449049bef621f36dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284054f13375d034043dd1b1b4814b86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12eea3279a40cae4a76f79c5b2d576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f80caa84ce81691416b5c656ea95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d62364f815be8ad781181c40b526ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe5e928cdf3e62798632568fe43b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cbeb4c701bd129467cc07fc2dad23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f8365a8f9cc07c7cfee40716d8da2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95738857d6bc574ea0cb1c2cfdba0bb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d53df527f1431d61285cd3d51b079643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853466af1d2bb0ea96743757dfb03a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7958d4960e67efff085d58828992645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab767a56e2337e925451a3ab2c2048fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c50fae8aa136c57eb76d0a3e6c99a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab32ecb4b9fcae63d4111113fa590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db7d89808516f2435291167e579e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13d7b672a007b9a190135657657d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785839c37f7a60222b2dc083fcc64ced651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf13008d3722e1fbf03978bb86cfc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fe6bb5860d6ee7e36f46f90e1c8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f364f757c987808365645a809897eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378aee0b4f160198c5e563506e92fb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75d7e6de7a3374d6d03e7eccc23bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12080b69d21d8020360d8eba2490a5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfde56b90908ae9dc1089bc7274b0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48337d0fe7a905d78539ad24e02306a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c12929127bb399b691b97ad1786d90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e040549644a50ed2ca451b8ff633661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb007492c9a04c235ec5b65c4b5157662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300647452cba964f1bbb5278b64c1da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cbe7a9b87d747f333e9a94ab28efc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87c8bf7dac1318f873f61320997c9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6b1b2a7508967d05b34f435fb558e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8673da27ab8a64086f941296a9cc515667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b346b7bab595c1b533d220efdb098668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8f74afd778491f07189d45697a56e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f4350c8cf81a5c5b5c3e94626044670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa64d3fd599ff746dda91aedb062f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad6f474a8d02d28b55821bcd31e1d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510b8d19b72eab850030d4575134f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d7351a83d94a89f5346892d4cceb9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f40274c5942a9ef3e6a901672376675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a050cfbf89d1a118a199ba8d45384676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba5e5928e6f0892583e8aaa7f99d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c72aa8843f7b6e3c0df4f1fe98bae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cc21a7292d18238cce1320d3345c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb13ef5cc3aceeb9f2e8e8f783557a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757dfba4c153af81890e28127227f49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44917ae1e2156f2c00b5862a2cdea3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc08f47f4fda56e689ffcdccf36165683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da376ff91cfb598bb0f51c6d4b6bf7e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6406ab540d2f99c1ef663688ad89c09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfecda6e628ef70b05974445540204686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf2803ad08b0c0b5eca4e2360354b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fa46636ee45506ef71b1bf33fe8fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33493700b3dc80bcb026448529e8ed7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dfda5ab455cac8bdfeda34152a02e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e40e16d3082e8df5b8b4b8b2f9c1d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c80801ba06518e4b7383967e3be5d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234df91dd16a00cb878344ade2189ce5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e579611107ba4adf71c7ccd2c93e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507878f7e3ff03049c95721e85548e4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3382ab4c3ca6d7281975a10fa6fbd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9abc5057730d2e2d0c809611c4f60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89536ee6d5c9ab8da61c976183e30e39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b115add2f59b2a2516d637120c32fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b5868fa2a86263a3dc907a41e0657700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487328c6c9e346108402ae12f859d9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c466c33c8635360f2c39c7061894aa4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cde05dd1d0a137d7dfd195bc2c7fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57ca06dbc7365e1b196fd5d9adfc6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c96382000f555e33ca725b188154b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa419993893dd0457d6e9a6ed4c1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d683ce723505bb946778bf24be53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4726417a97426aa9aa7c47122353708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d38b9f64c3c8a635f40a5bb760be7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434381ef427a7db3137c9b93eff20c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bb7aee929daefeebd78216a0a28c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8253898174e541a91b17765e710ae0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115983999cfa36f2d3b277cbdd1908713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb43c0f9985ddf2e73ff2df3e17fec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829daa373443fea9756ad71d47e475a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748b206da43eb3e01ab73eac00276a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290692dfa5f5fec2de20aeae3f737bf2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615227524c9da6dc4f089cd3c8d8fe04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8175ff8211ad3e9e297c596eded7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b66cadceee7c7e29043e00e2e06f26720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5e04f7ee1fe33320cd7de65dc3c05721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e7a7ffca4238ddb1173723b385911722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9584814bc021b78f3a5384f8d01966a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c54154ad556bab9e03b3b110efe889724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e76bd9d2ec6c0b342fa2e3bbfb4f88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31959ad456bdcd0ff9e097c1896e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633706551087f4276eeb84f3fc547693727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1635f0dcf7564ea5c81fd15f02d13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64c0013b742105c3bd0d48ffcd793e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c7293da072a4b0c31d62d999c36d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b97aadc8377a44e996638cdd5221731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d8b6fa40171f6441a345fcb52757732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7990a38a8639322fd44479cba277c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8ba9bf17dba6fd6aa8330c2020b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a86b0b6d306711c3e95f5150bf534735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5bbc5227a7f3750dfa9d0dddfb8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270d76f2df03c69fc2c32b1cb240bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd44f0b7ff205e4f5ecb93e6d476e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a33fec80d8b40623536317c238fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86de596652a30026a4b7a2b4eb54e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce6f7b089b01e44175964a87e9936741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e49edaf6c34366ab9b62aad86581d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50146bcca8be49144b315f8c7b707ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e5cab8f6a5de24df43a10e5c6e4c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8196e7fc4f36b965c53e6ec83a5dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f728282f2b1c4177d1a17f459ad1999746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee2bc974bcae8444eef30850a8faf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b9df023a5a4e65ce78b3c18ca702748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95ecf4c72f14d60fff76c28e76238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2412ce49f861418970f4ec4e7247c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497d3ddf9bbed6ad545cbe910c1cf18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07c6ddb05358858e596a38bab8f11752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ae285b2195f362602b620a38563e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>